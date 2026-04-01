--- v0 (2025-11-03)
+++ v1 (2026-04-01)
@@ -1,110 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2ED2FB52" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2ED2FB52" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Social Resilience Roadmap</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F003B9F" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700"/>
     <w:p w14:paraId="76FC43DC" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46C44DED" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+    <w:p w14:paraId="46C44DED" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Community resilience is shaped by many factors–safe and secure housing, job opportunities, internet access, social connections, neighborhood assets, and transportation options can all help to buffer the impacts of climate change and make it easier to cope or adapt. By contrast, not having access to those resources creates vulnerability and magnifies the harm caused by climate hazards, particularly for people and communities who have faced discrimination and marginalization. Building community resilience to climate change will only be successful if we simultaneously address the root causes of community vulnerability. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67EE83C5" w14:textId="77777777" w:rsidR="003631B8" w:rsidRDefault="003631B8">
       <w:pPr>
         <w:rPr>
           <w:color w:val="1155CC"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DB27590" w14:textId="71EB26E2" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4DB27590" w14:textId="71EB26E2" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">What </w:t>
       </w:r>
       <w:r w:rsidR="00435B53" w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
@@ -130,51 +131,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> support community resilience</w:t>
       </w:r>
       <w:r w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">? What are the conditions that create vulnerability for people in your community? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="525502A2" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003A71F6" w:rsidRDefault="00480700">
       <w:pPr>
         <w:rPr>
           <w:color w:val="B7B7B7"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="259E6F97" w14:textId="3B2E1E10" w:rsidR="003A71F6" w:rsidRDefault="00000000">
+    <w:p w14:paraId="259E6F97" w14:textId="3B2E1E10" w:rsidR="003A71F6" w:rsidRDefault="00557D66">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A71F6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Work together </w:t>
       </w:r>
       <w:r w:rsidR="00D02A5F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>as a</w:t>
       </w:r>
       <w:r w:rsidRPr="003A71F6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -186,51 +187,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="003A71F6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>eam to</w:t>
       </w:r>
       <w:r w:rsidR="003A71F6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> investigate the eight topic areas below. </w:t>
       </w:r>
       <w:r w:rsidR="00D02A5F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Answer the questions using the insight of your Core Team, data from the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00D02A5F" w:rsidRPr="00C97DD0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>GEAR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D02A5F" w:rsidRPr="00C97DD0">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D02A5F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">online tool, and information that you gather by talking to people in your community through outreach and engagement.  </w:t>
       </w:r>
@@ -289,51 +290,83 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. Aim to complete at least four</w:t>
       </w:r>
       <w:r w:rsidR="00260BE3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> sections</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00161E76">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Before getting started, discuss as a team which sections will be top priorities for your team, based on top concerns in your community. It is recommended that you still explore the other sections, even if briefly, through the outreach and engagement in case conversations uncover something important that your team wasn’t considering. </w:t>
+        <w:t xml:space="preserve">Before getting started, discuss as a team which sections will be top priorities for your team, based on top concerns in your community. It is recommended that you still explore the other sections, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00161E76">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>even if</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00161E76">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> briefly, through </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00161E76">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the outreach</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00161E76">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and engagement in case conversations uncover something important that your team wasn’t considering. </w:t>
       </w:r>
       <w:r w:rsidR="00260BE3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">You do not need to answer every question in </w:t>
       </w:r>
       <w:r w:rsidR="00161E76">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>each</w:t>
       </w:r>
       <w:r w:rsidR="00260BE3">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> section</w:t>
       </w:r>
       <w:r w:rsidR="00161E76">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -349,51 +382,51 @@
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32277B25" w14:textId="77777777" w:rsidR="008F1E78" w:rsidRDefault="008F1E78">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44A76DAC" w14:textId="5CCE3F4E" w:rsidR="00480700" w:rsidRPr="008F1E78" w:rsidRDefault="008F1E78" w:rsidP="008F1E78">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Consider using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="004505B1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>GEAR Practice Exercise</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004505B1">
         <w:rPr>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>to get started.</w:t>
       </w:r>
@@ -584,51 +617,69 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, both today and as the climate continues to change (consider flooding and higher temperatures).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00E5D245" w14:textId="4B1D2CD9" w:rsidR="00560B05" w:rsidRPr="00560B05" w:rsidRDefault="00560B05" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="270" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560B05">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>A wide variety of housing options meet current and future residents’ needs (renting versus owning, accessibility, supported-living options, etc.).</w:t>
+              <w:t>A wide variety of housing options meet current and future residents’ needs (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00560B05">
+              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>renting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00560B05">
+              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> versus owning, accessibility, supported-living options, etc.).</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BC04A81" w14:textId="3E703F2F" w:rsidR="00560B05" w:rsidRDefault="00560B05" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="270" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00560B05">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A variety of support systems (e.g., rental assistance programs, transitional housing, emergency shelters) minimize housing insecurity and provide safe shelter when </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -812,57 +863,67 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">People who are a part of groups or organizations that support people experiencing housing insecurity </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48699769" w14:textId="77777777" w:rsidR="003A5EBC" w:rsidRDefault="003A5EBC" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t>A variety of people who have different housing needs (e.g., student housing, wheelchair accessibility, assisted living, etc.)</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A variety</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of people who have different housing needs (e.g., student housing, wheelchair accessibility, assisted living, etc.)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5804D884" w14:textId="273FA024" w:rsidR="00BA1964" w:rsidRPr="003631B8" w:rsidRDefault="00BA1964" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>People who have experienced the effects of flooding or high temperatures in their homes</w:t>
             </w:r>
           </w:p>
@@ -1046,109 +1107,109 @@
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>sources to consider:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D9EF6A3" w14:textId="2D6FB16E" w:rsidR="003A5EBC" w:rsidRPr="00B74C5A" w:rsidRDefault="003A5EBC" w:rsidP="00963E1D">
+          <w:p w14:paraId="0D9EF6A3" w14:textId="36477800" w:rsidR="003A5EBC" w:rsidRPr="00B74C5A" w:rsidRDefault="003A5EBC" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Housing x Heat Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="26688EBA" w14:textId="0D474132" w:rsidR="003A5EBC" w:rsidRPr="00B74C5A" w:rsidRDefault="003A5EBC" w:rsidP="00963E1D">
+          <w:p w14:paraId="26688EBA" w14:textId="1021B543" w:rsidR="003A5EBC" w:rsidRPr="00B74C5A" w:rsidRDefault="003A5EBC" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Housing x Inland Flooding Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1438424D" w14:textId="77777777" w:rsidR="003A5EBC" w:rsidRPr="003631B8" w:rsidRDefault="003A5EBC" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
@@ -1225,51 +1286,51 @@
               </w:rPr>
               <w:t>consulted and how) at the end of this document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BED28D9" w14:textId="77777777" w:rsidR="003A5EBC" w:rsidRDefault="003A5EBC" w:rsidP="003A5EBC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38CE3A07" w14:textId="77777777" w:rsidR="003A5EBC" w:rsidRDefault="003A5EBC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C614F11" w14:textId="412466CC" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3C614F11" w14:textId="412466CC" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Questions to answer as a Core Team</w:t>
       </w:r>
       <w:r w:rsidR="00A50D92" w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on what you learn:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C23218E" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
@@ -1295,455 +1356,462 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3900"/>
         <w:gridCol w:w="5460"/>
       </w:tblGrid>
       <w:tr w:rsidR="00480700" w14:paraId="10324C8E" w14:textId="77777777" w:rsidTr="005D553A">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ACB3161" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="6ACB3161" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Community Investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="40C142EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="74AF8FDE" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="74AF8FDE" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Are there people in our community that experience housing insecurity? What does that look like for people in our community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0E2F1EE7" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="6D6177CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="51319B72" w14:textId="35DA2448" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51319B72" w14:textId="35DA2448" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>What types of housing are prevalent in our community? What types are not? How does that affect who is able to live here</w:t>
             </w:r>
             <w:r w:rsidR="003A5EBC" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> now or in the future</w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77254F55" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="376478D2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="47B9B01D" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="47B9B01D" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>What are the biggest community concerns related to where they live or the neighborhood they live in?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="39A62EF6" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="5E585510" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="247BE7E2" w14:textId="19E7E4A6" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="247BE7E2" w14:textId="19E7E4A6" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>What are the biggest community concerns related to housing? (</w:t>
             </w:r>
             <w:r w:rsidR="008B55EC" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">e.g., affordability, utilities, maintenance, unsafe or </w:t>
             </w:r>
             <w:r w:rsidR="008B55EC" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>unhealthy living conditions, etc.</w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="407B898A" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="6A787D91" w14:textId="77777777" w:rsidTr="005D553A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DC43029" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="7DC43029" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Prompts for Further Thinking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="114AB750" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2B761A70" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2B761A70" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>What do these answers tell us about how we can build community resilience in our town, city, or region?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6CE110B4" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="2BF3E3FC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Climate change can damage housing, affect housing prices, and make living conditions unsafe. Climate migration (people moving due to the risks or the impacts of climate hazards) can also create new pressures on housing needs. What may be the specific impacts for our community? </w:t>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7A673D85" w14:textId="65BD4CB5" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate change can damage housing, affect housing prices, and make living conditions unsafe. Climate migration (people moving due to the risks or the impacts of climate hazards) can also create new pressures on housing needs. What may be the specific </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>impacts</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for our community? </w:t>
             </w:r>
             <w:r w:rsidR="00DA5FFD" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">(See the Housing Guides in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="00DA5FFD" w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:t>GEAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00DA5FFD" w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5FFD" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
@@ -1757,51 +1825,50 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">What do the answers </w:t>
             </w:r>
             <w:r w:rsidR="00BA1964">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>to the questions above</w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> tell us about preparing for or adapting to these climate impacts? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65AFFFC4" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="467E15F6" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -1954,51 +2021,51 @@
               <w:t>Food and water: What might resilience look like?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DE7FD25" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRPr="005F4028" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="270" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F4028">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:anchor=":~:text=%22Culturally%20preferred%20foods%22%20describes%20safe,are%20halal%20or%20kosher%2C%20respectively." w:history="1">
+            <w:hyperlink r:id="rId15" w:anchor=":~:text=%22Culturally%20preferred%20foods%22%20describes%20safe,are%20halal%20or%20kosher%2C%20respectively." w:history="1">
               <w:r w:rsidRPr="005F4028">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>culturally preferred</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="005F4028">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> food is accessible and affordable for everyone, day-to-day and in an emergency. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77E7661B" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRPr="005F4028" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
@@ -2448,202 +2515,235 @@
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Additional data sources to consider:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="08410EF5" w14:textId="0F6DD094" w:rsidR="009C5EEA" w:rsidRPr="00B74C5A" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
+          <w:p w14:paraId="65CEF8DD" w14:textId="7B942848" w:rsidR="000F19AB" w:rsidRPr="000F19AB" w:rsidRDefault="000F19AB" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explore the GEAR </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="000F19AB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0070C0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Food &amp; Water x Inland Flooding Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="08410EF5" w14:textId="298B7331" w:rsidR="009C5EEA" w:rsidRPr="00B74C5A" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="180" w:hanging="180"/>
+              <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Food &amp; Water x Drought Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="42E79323" w14:textId="5522C38C" w:rsidR="009C5EEA" w:rsidRPr="00B74C5A" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
+          <w:p w14:paraId="42E79323" w14:textId="5AB96F90" w:rsidR="009C5EEA" w:rsidRPr="00B74C5A" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food &amp; Water x </w:t>
               </w:r>
               <w:r w:rsidR="00B74C5A" w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Storms</w:t>
               </w:r>
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="49048027" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRPr="007D1681" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1681">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Review MassDEP Drinking Water Program </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15">
+            <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="007D1681">
                 <w:rPr>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Public Health Orders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007D1681">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for your community or region</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CB53B39" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRPr="007D1681" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1681">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Review MassDEP </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16">
+            <w:hyperlink r:id="rId20">
               <w:r w:rsidRPr="007D1681">
                 <w:rPr>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Drought Declarations</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007D1681">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> for your region</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C5EEA" w14:paraId="47E86AB8" w14:textId="77777777" w:rsidTr="00CC0C76">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
@@ -2793,272 +2893,264 @@
           <w:p w14:paraId="0C7A2E22" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRPr="007D1681" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1681">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Community Investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C5EEA" w14:paraId="0251D88F" w14:textId="77777777" w:rsidTr="00CC0C76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6519E5A9" w14:textId="03FDE34C" w:rsidR="009C5EEA" w:rsidRPr="008C5D3B" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C5D3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Is it hard for some or many people in our community to access healthy and affordable food? How about culturally</w:t>
             </w:r>
             <w:r w:rsidR="00B74C5A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> preferred </w:t>
             </w:r>
             <w:r w:rsidRPr="008C5D3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>food? What are the factors that make it hard?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2D8C8187" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C5EEA" w14:paraId="0143B77C" w14:textId="77777777" w:rsidTr="00CC0C76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="18EDA87D" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRPr="008C5D3B" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C5D3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">What are the resources (businesses, organizations, social service programs, transportation systems, informal groups) that support community members in getting the food they need? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70658246" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C5EEA" w14:paraId="1E2A36C1" w14:textId="77777777" w:rsidTr="00CC0C76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1DE2D3DC" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRPr="008C5D3B" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C5D3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">What are the biggest community concerns related to food access in our community, particularly for people who have experience with food insecurity? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="21E66129" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C5EEA" w14:paraId="5C4C70D3" w14:textId="77777777" w:rsidTr="00CC0C76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="54834591" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRPr="008C5D3B" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C5D3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Has clean drinking water been a concern for people in our community? For whom? What are the biggest community concerns? Consider water quality, water quantity, and water access. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B10BDC1" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3084,80 +3176,78 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D1681">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Prompts for Further Thinking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C5EEA" w14:paraId="714459B3" w14:textId="77777777" w:rsidTr="00CC0C76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0FE9DB70" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRPr="003631B8" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>What do these answers tell us about how we can build community resilience in our town, city, or region?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="19941821" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="616E658E" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
@@ -3212,125 +3302,141 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77A0DCD2" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C5EEA" w14:paraId="4A3BCEA0" w14:textId="77777777" w:rsidTr="00CC0C76">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66321A24" w14:textId="21CEDF5B" w:rsidR="009C5EEA" w:rsidRPr="003631B8" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change will continue to impact food prices, access to food, and access to clean drinking water. What may be the specific impacts for our community? (See the Food &amp; Water Guides in </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+              <w:t xml:space="preserve">Climate change will continue to impact food prices, access to food, and access to clean drinking water. What may be the specific </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>impacts</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for our community? (See the Food &amp; Water Guides in </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidR="00B74C5A" w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:t>GEAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B74C5A" w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">for more information.) What do the answers </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>to the questions above</w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> tell us about preparing for or adapting to these climate impacts? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2B21C97F" w14:textId="77777777" w:rsidR="009C5EEA" w:rsidRDefault="009C5EEA" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -3700,51 +3806,69 @@
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0314E0B4" w14:textId="77777777" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>People who are disproportionately exposed or affected by health risks in the community</w:t>
+              <w:t xml:space="preserve">People who are disproportionately </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>exposed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or affected by health risks in the community</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52FD1615" w14:textId="77777777" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>People who have experience living with a chronic illness</w:t>
             </w:r>
           </w:p>
@@ -3945,181 +4069,284 @@
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Additional data sources to consider:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C87A394" w14:textId="1E2428EC" w:rsidR="007760E2" w:rsidRPr="00B74C5A" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
+          <w:p w14:paraId="7C87A394" w14:textId="7AF67EF0" w:rsidR="007760E2" w:rsidRPr="00B74C5A" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore </w:t>
             </w:r>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Health x Heat Guide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A9B5169" w14:textId="2C7B8FC6" w:rsidR="007760E2" w:rsidRPr="00B74C5A" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
+          <w:p w14:paraId="7A9B5169" w14:textId="41A9E49E" w:rsidR="007760E2" w:rsidRPr="000F19AB" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Health x Inland Flooding Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="338F1185" w14:textId="77777777" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
+          <w:p w14:paraId="0AD0D1BB" w14:textId="133D78C6" w:rsidR="000F19AB" w:rsidRPr="00B74C5A" w:rsidRDefault="000F19AB" w:rsidP="000F19AB">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">Explore the GEAR </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0070C0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Health x Drought Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="080A9B40" w14:textId="476FE778" w:rsidR="000F19AB" w:rsidRPr="00B74C5A" w:rsidRDefault="000F19AB" w:rsidP="000F19AB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="180" w:hanging="180"/>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B74C5A">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explore the GEAR </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0070C0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Health x Storms Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1C808DE8" w14:textId="01FEDDB1" w:rsidR="000F19AB" w:rsidRPr="000F19AB" w:rsidRDefault="000F19AB" w:rsidP="000F19AB">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="180" w:hanging="180"/>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B74C5A">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explore the GEAR </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="0070C0"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:t>Health x Coastal Flooding Guide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="338F1185" w14:textId="77777777" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="180" w:hanging="180"/>
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B74C5A">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Explore Department of Public Health (DPH) data, including rates of chronic lung disease, childhood </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>asthma, and cardiovascular disease</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="129FF635" w14:textId="77777777" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>- Talk to hospitals, health clinics, health services about numbers of people who use their services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007760E2" w14:paraId="48F8A838" w14:textId="77777777" w:rsidTr="003631B8">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEF5FF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
@@ -4158,51 +4385,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>consulted and how) at the end of this document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="749E2861" w14:textId="77777777" w:rsidR="007760E2" w:rsidRDefault="007760E2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DF8AFB6" w14:textId="0CFCF6F5" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2DF8AFB6" w14:textId="0CFCF6F5" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Questions to answer as a Core Team</w:t>
       </w:r>
       <w:r w:rsidR="00A50D92" w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on what you learn:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3879968F" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
@@ -4228,355 +4455,338 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3900"/>
         <w:gridCol w:w="5460"/>
       </w:tblGrid>
       <w:tr w:rsidR="00480700" w14:paraId="120D2BAE" w14:textId="77777777" w:rsidTr="005D553A">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B91C3B1" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="2B91C3B1" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Community Investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="2D938048" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1E51658A" w14:textId="2DC7CAC4" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E51658A" w14:textId="2DC7CAC4" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>What types of health risks (pollution, chemicals, toxins</w:t>
             </w:r>
             <w:r w:rsidR="00C308F6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>, heat</w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>) are people exposed to in our community? Are certain neighborhoods more affected? Are certain people more affected?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="33B122DE" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="7237D320" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0EAD17A3" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EAD17A3" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">Consider the range of chronic illnesses that people in your community or region experience. What are some of the factors that make it hard to live or work in our town, city, or region with a chronic illness? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="217074A6" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="26814C64" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="62AB761F" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="62AB761F" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">Consider the range of disabilities that people in your community or region experience. What are some of the factors that make it hard to live or work in our town, city, or region with a disability? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66DF7B12" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="76B54A85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-            </w:r>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="495C4C8E" w14:textId="6D8CFB50" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">support physical or mental health in our community? </w:t>
+              <w:t xml:space="preserve">What are some of the resources or services that support physical or mental health in our community? </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">What are the factors that shape who </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>has</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> access?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="74F1AE36" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="25C5518B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="23F8C8BA" w14:textId="047724D0" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23F8C8BA" w14:textId="047724D0" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">What are some of the public spaces that help people stay cool during hot temperatures in our community? </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">Who has more limited access? Are there factors beyond location or proximity that affect whether people </w:t>
             </w:r>
             <w:r w:rsidR="00C308F6">
@@ -4598,262 +4808,284 @@
               <w:t xml:space="preserve"> able or </w:t>
             </w:r>
             <w:r w:rsidR="00C308F6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">feel </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>welcome to use these spaces?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1A395D84" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="3770E01C" w14:textId="77777777" w:rsidTr="005D553A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD60B01" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="1DD60B01" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Prompts for Further Thinking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="21E8D379" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0052553D" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0052553D" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>What do these answers tell us about how we can build community resilience in our town, city, or region?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="719CA813" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="2B1FB558" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Climate change, and particularly extreme temperatures and heatwaves, will increase health risks and exacerbate health inequities. What may be the specific impacts for our community? </w:t>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C058053" w14:textId="508FA634" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate change, and particularly extreme temperatures and heatwaves, will increase health risks and exacerbate health inequities. What may be the specific </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>impacts</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for our community? </w:t>
             </w:r>
             <w:r w:rsidR="00DA5FFD" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>(See the Health Guides in</w:t>
             </w:r>
             <w:r w:rsidR="00B74C5A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidR="00DA5FFD" w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:t>GEAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00DA5FFD" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> for more information.) </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">What do the answers </w:t>
             </w:r>
             <w:r w:rsidR="00865CDF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">to the questions </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">above </w:t>
             </w:r>
             <w:r w:rsidR="00865CDF" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>tell us about preparing for or adapting to these climate impacts?</w:t>
+              <w:t xml:space="preserve">tell us about </w:t>
+            </w:r>
+            <w:r w:rsidR="00865CDF" w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>preparing for or adapting to these climate impacts?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7A18F945" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-119"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -4870,51 +5102,50 @@
           <w:bottom w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9340"/>
       </w:tblGrid>
       <w:tr w:rsidR="00865CDF" w14:paraId="23975E85" w14:textId="77777777" w:rsidTr="00865CDF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9340" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
           </w:tcPr>
           <w:p w14:paraId="3A4C7E55" w14:textId="77777777" w:rsidR="00865CDF" w:rsidRPr="003631B8" w:rsidRDefault="00865CDF" w:rsidP="00865CDF">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Jobs + Economy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="75478851" w14:textId="77777777" w:rsidR="00865CDF" w:rsidRPr="00865CDF" w:rsidRDefault="00865CDF" w:rsidP="00865CDF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af2"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -5030,51 +5261,69 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Inclusive and accessible workforce development and job training opportunities that support transitioning careers and upward mobility.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EAA567D" w14:textId="77777777" w:rsidR="00865CDF" w:rsidRDefault="00865CDF" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="270" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00865CDF">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Safe working conditions in the face of current and future climate hazards.</w:t>
+              <w:t xml:space="preserve">Safe working </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00865CDF">
+              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>conditions in the face of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00865CDF">
+              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> current and future climate hazards.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33CABEBF" w14:textId="77777777" w:rsidR="00C308F6" w:rsidRDefault="00C308F6" w:rsidP="003631B8"/>
     <w:p w14:paraId="7B9348B0" w14:textId="77777777" w:rsidR="007760E2" w:rsidRDefault="007760E2" w:rsidP="007760E2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13DC0D22" w14:textId="72D5D3F3" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="007760E2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003631B8">
@@ -5289,265 +5538,315 @@
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="419DE9DF" w14:textId="77777777" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="270" w:hanging="270"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">-  Based on your experience and the experience of people you know, is it difficult to find job opportunities locally? What makes it hard? </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  Based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on your experience and the experience of people you know, is it difficult to find job opportunities locally? What makes it hard? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6221EF18" w14:textId="77777777" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="270" w:hanging="270"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">-  What are the most pressing economic needs in your community? </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  What</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are the most pressing economic needs in your community? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ADE58D0" w14:textId="77777777" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="270" w:hanging="270"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t>-  What type of resources does your community need to create a diverse workforce?</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  What</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> type of resources does your community need to create a diverse workforce?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F020F62" w14:textId="77777777" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="270" w:hanging="270"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t>-  How does extreme heat affect your ability to do your work? How might extreme weather affect your job or your ability to do your work?</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  How</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> does extreme heat affect your ability to do your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>work? How might extreme weather affect your job or your ability to do your work?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007760E2" w14:paraId="1EDF9C60" w14:textId="77777777" w:rsidTr="003631B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEF5FF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4B55D381" w14:textId="77777777" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Additional data sources to consider:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="369FD747" w14:textId="224EBFA8" w:rsidR="007760E2" w:rsidRPr="00B74C5A" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
+          <w:p w14:paraId="369FD747" w14:textId="419492FA" w:rsidR="007760E2" w:rsidRPr="00B74C5A" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Economy x Heat Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2D128959" w14:textId="37AEF242" w:rsidR="007760E2" w:rsidRPr="00B74C5A" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
+          <w:p w14:paraId="2D128959" w14:textId="145B8621" w:rsidR="007760E2" w:rsidRPr="00B74C5A" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Economy x Coastal Flooding Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3B2BEAE8" w14:textId="4A001519" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
+          <w:p w14:paraId="3B2BEAE8" w14:textId="7BAC7824" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Economy x Inland Flooding Guide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007760E2" w14:paraId="350079AE" w14:textId="77777777" w:rsidTr="003631B8">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
@@ -5565,97 +5864,96 @@
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="61E84D91" w14:textId="77777777" w:rsidR="003631B8" w:rsidRDefault="007760E2" w:rsidP="003631B8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Make sure to document your outreach (including who was </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="037EDD67" w14:textId="5808BA84" w:rsidR="007760E2" w:rsidRPr="003631B8" w:rsidRDefault="007760E2" w:rsidP="003631B8">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>consulted and how) at the end of this document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E48EA11" w14:textId="77777777" w:rsidR="007760E2" w:rsidRDefault="007760E2" w:rsidP="007760E2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1271C15E" w14:textId="77777777" w:rsidR="008601CC" w:rsidRDefault="008601CC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1958A807" w14:textId="52516E1A" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1958A807" w14:textId="52516E1A" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Questions to answer as a Core Team</w:t>
       </w:r>
       <w:r w:rsidR="00A50D92" w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on what you learn:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7932CD7C" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
@@ -5681,466 +5979,534 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3900"/>
         <w:gridCol w:w="5460"/>
       </w:tblGrid>
       <w:tr w:rsidR="00480700" w14:paraId="432E7BE5" w14:textId="77777777" w:rsidTr="00B52EC3">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D02100D" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="2D02100D" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Community Investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="3D1E3202" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6953CA5E" w14:textId="52ABA2DF" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6953CA5E" w14:textId="52ABA2DF" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>What industries and types of jobs exist in our community or region? Is there a predominant sector? Which sectors are growing or thriving? Which may be shrinking?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E87719B" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="120E0EF8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4A714361" w14:textId="561746E0" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4A714361" w14:textId="561746E0" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>How far do people in our community have to travel to get to work? Do people come from other communities to work in our community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7632B31B" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="3AF4719A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4060F2D2" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4060F2D2" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">Is it hard for some or many community members to find jobs that fit their needs? What makes it hard? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62503B01" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="753A0E1A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t>What resources or supports in our community or region provide workforce development, new skills training, or support in finding a job?</w:t>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EB6EB6C" w14:textId="3B031262" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What resources or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>supports</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in our community or region </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">provide workforce </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>development</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>, new skills training, or support in finding a job?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5A727D34" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="4971753A" w14:textId="77777777" w:rsidTr="00B52EC3">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3BEFF5" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="4F3BEFF5" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Prompts for Further Thinking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="43959DDC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="20AB0924" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="20AB0924" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>What do these answers tell us about how we can build community resilience in our town, city, or region?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5C8A601A" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="030B6C2D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Climate change will impact certain economic sectors, job security, and livelihoods. It may also create increasingly unsafe working conditions for people in certain industries. What may be the specific impacts for our community? </w:t>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5DD5E7A6" w14:textId="5717F5F6" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate change will </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>impact</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> certain economic sectors, job security, and livelihoods. It may also create increasingly unsafe working conditions for people in certain industries. What may be the specific </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>impacts</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for our community? </w:t>
             </w:r>
             <w:r w:rsidR="00DA5FFD" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">(See the Economy Guides </w:t>
             </w:r>
             <w:r w:rsidR="00B74C5A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidR="00B74C5A" w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:t>GEAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B74C5A" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5FFD" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">for more information.) </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">How might we prepare for or adapt to these impacts through building community resilience? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7224A644" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5559F938" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
@@ -6644,114 +7010,154 @@
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3FD875C4" w14:textId="77777777" w:rsidR="00C97DD0" w:rsidRPr="003631B8" w:rsidRDefault="00C97DD0" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t>-  How often do you use parks and open spaces in your community? What do you use them for? What would make this experience better?</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  How</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> often do you use parks and open spaces in your community? What do you use them for? What would make this experience better?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E2AAEF3" w14:textId="77777777" w:rsidR="00C97DD0" w:rsidRPr="003631B8" w:rsidRDefault="00C97DD0" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t>-  Are parks and open spaces easy to access? What resources would make it easier for you and your family to use and access green spaces or bodies of water?</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  Are</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> parks and open spaces easy to access? What resources would make it easier for you and your family to use and access green spaces or bodies of water?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76869CCE" w14:textId="77777777" w:rsidR="00C97DD0" w:rsidRPr="003631B8" w:rsidRDefault="00C97DD0" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">-  Do the plants, animals, and ecosystems near you seem healthy? If not, what are the signs that they are unhealthy? </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  Do</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the plants, animals, and ecosystems near you seem healthy? If not, what are the signs that they are unhealthy? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="253A86B2" w14:textId="77777777" w:rsidR="00C97DD0" w:rsidRPr="003631B8" w:rsidRDefault="00C97DD0" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t>-  What are your top concerns about the health of ecosystems in your community? (Consider land and water ecosystems)</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  What</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are your top concerns about the health of ecosystems in your community? (Consider land and water ecosystems)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C97DD0" w14:paraId="7967763E" w14:textId="77777777" w:rsidTr="003631B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEF5FF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3BF6FBF0" w14:textId="77777777" w:rsidR="00C97DD0" w:rsidRPr="003631B8" w:rsidRDefault="00C97DD0" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -6768,107 +7174,107 @@
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Additional data sources to consider:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0D2C00EE" w14:textId="41213A34" w:rsidR="00C97DD0" w:rsidRPr="00B74C5A" w:rsidRDefault="00C97DD0" w:rsidP="00963E1D">
+          <w:p w14:paraId="0D2C00EE" w14:textId="45480915" w:rsidR="00C97DD0" w:rsidRPr="00B74C5A" w:rsidRDefault="00C97DD0" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Ecosystems x Heat Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6C2C5CA9" w14:textId="4B1D39E9" w:rsidR="00C97DD0" w:rsidRPr="00B74C5A" w:rsidRDefault="00C97DD0" w:rsidP="00963E1D">
+          <w:p w14:paraId="6C2C5CA9" w14:textId="4A4E0CD8" w:rsidR="00C97DD0" w:rsidRPr="00B74C5A" w:rsidRDefault="00C97DD0" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Ecosystems x Coastal Flooding Guide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B74C5A">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CEBB40E" w14:textId="77777777" w:rsidR="00C97DD0" w:rsidRPr="003631B8" w:rsidRDefault="00C97DD0" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
@@ -6963,51 +7369,51 @@
               </w:rPr>
               <w:t>consulted and how) at the end of this document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="035654C0" w14:textId="77777777" w:rsidR="00C97DD0" w:rsidRDefault="00C97DD0" w:rsidP="00C97DD0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DE23881" w14:textId="77777777" w:rsidR="00C97DD0" w:rsidRDefault="00C97DD0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FFD7124" w14:textId="3FB7D72A" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6FFD7124" w14:textId="3FB7D72A" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Questions to answer as a Core Team</w:t>
       </w:r>
       <w:r w:rsidR="00A50D92" w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on what you learn:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EA543B" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
@@ -7033,83 +7439,82 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3900"/>
         <w:gridCol w:w="5460"/>
       </w:tblGrid>
       <w:tr w:rsidR="00480700" w14:paraId="3BB39140" w14:textId="77777777" w:rsidTr="0049772C">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00AE59B1" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="00AE59B1" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Community Investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="38CDA078" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="72D815B2" w14:textId="6ADCEF18" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="72D815B2" w14:textId="6ADCEF18" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">Who has abundant access to green space, bodies of water, or the benefits of ecosystems in our community? Who has more limited access? Are there factors beyond location or proximity that affect whether people </w:t>
             </w:r>
             <w:r w:rsidR="00DA46E3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>are</w:t>
@@ -7124,413 +7529,441 @@
               <w:t xml:space="preserve"> able or </w:t>
             </w:r>
             <w:r w:rsidR="00DA46E3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">feel </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">welcome to use these spaces? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="66C543F9" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="7CDA766F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4391DC7B" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4391DC7B" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>How do community members or visitors use or benefit from green spaces or natural systems in our community? Which places or features are particularly important?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4DC44010" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="6F2988CA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="63FE6B3F" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63FE6B3F" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">In what ways do we restore, protect, or care for the health of green spaces or natural systems in our community? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="32653185" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="2E4F93CC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2771A68B" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2771A68B" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
-              <w:t xml:space="preserve">What are the pressures on the green spaces or ecosystems in our community? What might be </w:t>
+              <w:t xml:space="preserve">What are the pressures on </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t>the green</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:highlight w:val="white"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> spaces or ecosystems in our community? What might be </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>weakening them or making them less healthy?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E0EF165" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="32F79BAD" w14:textId="77777777" w:rsidTr="0049772C">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE5C65C" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="3DE5C65C" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Prompts for Further Thinking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="6727F617" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="601C1709" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="601C1709" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>What do these answers tell us about how we can build community resilience in our town, city, or region?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="30AC9048" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="7C19FD42" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0318CBB1" w14:textId="26E34885" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0318CBB1" w14:textId="26E34885" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate change will put </w:t>
             </w:r>
             <w:r w:rsidR="00DA5FFD" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">more </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>str</w:t>
             </w:r>
             <w:r w:rsidR="00DA5FFD" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>ess</w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> on ecosystems and weaken ecosystem health. What may be the specific impacts for our community? </w:t>
+              <w:t xml:space="preserve"> on ecosystems and weaken ecosystem health. What may be the specific </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>impacts</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for our community? </w:t>
             </w:r>
             <w:r w:rsidR="00DA5FFD" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>(See the Ecosystems Guides in</w:t>
             </w:r>
             <w:r w:rsidR="00B74C5A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidR="00B74C5A" w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:t>GEAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B74C5A" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00DA5FFD" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
@@ -7543,51 +7976,50 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">What do the answers </w:t>
             </w:r>
             <w:r w:rsidR="00DA46E3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">to the questions </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">above tell us about preparing for or adapting to these climate impacts? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="694AF806" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="397BE5C2" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -7938,51 +8370,69 @@
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7F82BBF1" w14:textId="77777777" w:rsidR="0049772C" w:rsidRPr="003631B8" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>People who are not able to drive or who do not own a personal vehicle</w:t>
+              <w:t xml:space="preserve">People who </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>are not able to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> drive or who do not own a personal vehicle</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C4189C7" w14:textId="30E9B5F3" w:rsidR="00623E02" w:rsidRPr="003631B8" w:rsidRDefault="00623E02" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">People who use a wheelchair or have mobility challenges </w:t>
             </w:r>
           </w:p>
@@ -8061,70 +8511,106 @@
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E5009CE" w14:textId="77777777" w:rsidR="0049772C" w:rsidRPr="003631B8" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>- What types of transportation or transportation services do you rely on, on a regular basis? Do you have alternative options for getting to work, school, the grocery store, or other sites as needed?</w:t>
+              <w:t xml:space="preserve">- What types of transportation or transportation services do you rely on, on a regular basis? Do you have alternative options for getting to work, school, the grocery store, or other </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>sites</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as needed?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F94E89F" w14:textId="77777777" w:rsidR="0049772C" w:rsidRPr="003631B8" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>- Do you experience any transportation challenges when getting to work, school, the grocery store, doctors office or other sites within the community or regionally? What are the implications? How can it be improved?</w:t>
+              <w:t xml:space="preserve">- Do you experience any transportation challenges when getting to work, school, the grocery store, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>doctors</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> office or other sites within the community or regionally? What are the implications? How can it be improved?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EACEBDD" w14:textId="77777777" w:rsidR="0049772C" w:rsidRPr="003631B8" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">- What are the most pressing transportation needs in your neighborhood? </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0049772C" w14:paraId="6168788E" w14:textId="77777777" w:rsidTr="003631B8">
         <w:tc>
@@ -8160,183 +8646,183 @@
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Additional data sources to consider:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="589B9D3F" w14:textId="0EF7DC38" w:rsidR="0049772C" w:rsidRPr="00DF01DA" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
+          <w:p w14:paraId="589B9D3F" w14:textId="042B14E6" w:rsidR="0049772C" w:rsidRPr="00DF01DA" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF01DA">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="00DF01DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Infrastructure x Heat Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="64EC6974" w14:textId="7BF92146" w:rsidR="0049772C" w:rsidRPr="00DF01DA" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
+          <w:p w14:paraId="64EC6974" w14:textId="0029AA25" w:rsidR="0049772C" w:rsidRPr="00DF01DA" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF01DA">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="00DF01DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Infrastructure x Coastal Flooding Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5C9672BC" w14:textId="03D0065E" w:rsidR="0049772C" w:rsidRPr="00DF01DA" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
+          <w:p w14:paraId="5C9672BC" w14:textId="37DD1FFB" w:rsidR="0049772C" w:rsidRPr="00DF01DA" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF01DA">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="00DF01DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Infrastructure x Inland Flooding Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="12BC9035" w14:textId="376E2014" w:rsidR="0049772C" w:rsidRPr="00DF01DA" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
+          <w:p w14:paraId="12BC9035" w14:textId="19499723" w:rsidR="0049772C" w:rsidRPr="00DF01DA" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF01DA">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="00DF01DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Infrastructure x Storms Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="66F50908" w14:textId="77777777" w:rsidR="0049772C" w:rsidRPr="003631B8" w:rsidRDefault="0049772C" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -8423,51 +8909,51 @@
               </w:rPr>
               <w:t>consulted and how) at the end of this document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DEB5570" w14:textId="77777777" w:rsidR="0049772C" w:rsidRDefault="0049772C" w:rsidP="0049772C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7526B6E2" w14:textId="77777777" w:rsidR="0049772C" w:rsidRDefault="0049772C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51D5873F" w14:textId="7292F0E1" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="51D5873F" w14:textId="7292F0E1" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Questions to answer as a Core Team</w:t>
       </w:r>
       <w:r w:rsidR="00A50D92" w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on what you learn:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B25F2C" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
@@ -8493,158 +8979,155 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3900"/>
         <w:gridCol w:w="5460"/>
       </w:tblGrid>
       <w:tr w:rsidR="00480700" w14:paraId="68924C22" w14:textId="77777777" w:rsidTr="00623E02">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60F9C1F2" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="60F9C1F2" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Community Investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7FC1" w14:paraId="207A1F57" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1289B60D" w14:textId="6FF4AC54" w:rsidR="00FE7FC1" w:rsidRPr="003631B8" w:rsidRDefault="00FE7FC1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">What types of transportation resources exist in our community? If someone </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>isn’t able to</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> drive or doesn’t have a personal vehicle, what options are available?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4819CA7E" w14:textId="77777777" w:rsidR="00FE7FC1" w:rsidRDefault="00FE7FC1">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="152AD86A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4F7FB1C8" w14:textId="315C2A93" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F7FB1C8" w14:textId="315C2A93" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">Is it hard for some or many people in our community to get to where they need to go (e.g., school, work, the grocery store)? </w:t>
             </w:r>
             <w:r w:rsidR="00A50D92" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>If so, w</w:t>
@@ -8659,355 +9142,365 @@
               <w:t>hat make</w:t>
             </w:r>
             <w:r w:rsidR="00A50D92" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> it hard? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="70D4220A" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="0EEAB8EE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="27BD1ADF" w14:textId="4B0180CF" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="27BD1ADF" w14:textId="4B0180CF" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Roboto" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">On average, how far do residents need to travel to meet basic needs or to connect with other community members? How does that distance vary depending on where you live in </w:t>
             </w:r>
             <w:r w:rsidR="00137AFA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Roboto" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>our</w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Roboto" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1CBCB7FA" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="2EC39523" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6E83406B" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6E83406B" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>What are the biggest community concerns related to transportation in our community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3C4B45DA" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="65940840" w14:textId="77777777" w:rsidTr="00623E02">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="203D2A7F" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="203D2A7F" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Prompts for Further Thinking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="28EF5489" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7B0D6F57" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7B0D6F57" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>What do these answers tell us about how we can build community resilience in our town, city, or region?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4D75529E" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="7CB642B6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="008ADD25" w14:textId="1F4BFC2F" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="008ADD25" w14:textId="1F4BFC2F" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Climate change will disrupt transportation systems and damage transportation networks</w:t>
             </w:r>
             <w:r w:rsidR="00E13523" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve">What may be the specific impacts for our community? </w:t>
+              <w:t xml:space="preserve">What may be the specific </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>impacts</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for our community? </w:t>
             </w:r>
             <w:r w:rsidR="00E13523" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">(See the Infrastructure Guides </w:t>
             </w:r>
             <w:r w:rsidR="00B74C5A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidR="00B74C5A" w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:t>GEAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B74C5A" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E13523" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
@@ -9020,51 +9513,50 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">What do the answers </w:t>
             </w:r>
             <w:r w:rsidR="00137AFA">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">to the questions </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">above tell us about preparing for or adapting to these climate impacts? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A5291F5" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="772A3C32" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -9515,114 +10007,154 @@
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0A0E465E" w14:textId="77777777" w:rsidR="00FE7FC1" w:rsidRPr="003631B8" w:rsidRDefault="00FE7FC1" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t>-  What experiences have you had that make you feel like you belong in this community? What experience have you had that made you feel like you didn’t belong?</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  What</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> experiences have you had that make you feel like you belong in this community? What experience have you had that made you feel like you didn’t belong?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60AE3B98" w14:textId="77777777" w:rsidR="00FE7FC1" w:rsidRPr="003631B8" w:rsidRDefault="00FE7FC1" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t>-  Where do people gather in the community? Where do you meet other people or talk to other people in the community?</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  Where</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do people gather in the community? Where do you meet other people or talk to other people in the community?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="17311FF2" w14:textId="77777777" w:rsidR="00FE7FC1" w:rsidRPr="003631B8" w:rsidRDefault="00FE7FC1" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t>-  Where do you get your information about things happening in the community?</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  Where</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do you get your information about things happening in the community?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52A345B4" w14:textId="77777777" w:rsidR="00FE7FC1" w:rsidRPr="003631B8" w:rsidRDefault="00FE7FC1" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003631B8">
-[...5 lines deleted...]
-              <w:t>-  How do you describe a healthy or thriving community?</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-  How</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> do you describe a healthy or thriving community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7FC1" w14:paraId="0B743F0F" w14:textId="77777777" w:rsidTr="003631B8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEF5FF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A3DAEE1" w14:textId="77777777" w:rsidR="00FE7FC1" w:rsidRPr="003631B8" w:rsidRDefault="00FE7FC1" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
@@ -9639,81 +10171,81 @@
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Additional data sources to consider:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B6ACE2C" w14:textId="5952135B" w:rsidR="00FE7FC1" w:rsidRPr="003631B8" w:rsidRDefault="00FE7FC1" w:rsidP="00963E1D">
+          <w:p w14:paraId="3B6ACE2C" w14:textId="176D8C15" w:rsidR="00FE7FC1" w:rsidRPr="003631B8" w:rsidRDefault="00FE7FC1" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF01DA">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="00DF01DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Community Guide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00DF01DA">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> in </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the GEAR </w:t>
@@ -9878,103 +10410,100 @@
           </w:tcPr>
           <w:p w14:paraId="19C5826E" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRPr="003631B8" w:rsidRDefault="00D02A5F" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Community Investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02A5F" w14:paraId="0F4FE667" w14:textId="77777777" w:rsidTr="00963E1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="580BD956" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRPr="003631B8" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Where do people gather in our community? How do people connect with each other? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="599DA1AA" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02A5F" w14:paraId="578E0198" w14:textId="77777777" w:rsidTr="00963E1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0746C9A0" w14:textId="09B96AE8" w:rsidR="00D02A5F" w:rsidRPr="003631B8" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">What are some of the </w:t>
             </w:r>
@@ -10035,220 +10564,213 @@
               <w:t>informal</w:t>
             </w:r>
             <w:r w:rsidR="005D553A" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>groups or organizations that provide support, resources, or trusted information? Who do they primarily serve?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="41B1A830" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02A5F" w14:paraId="4C6AC5EE" w14:textId="77777777" w:rsidTr="00963E1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5D2FF173" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRPr="003631B8" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>What is the level of trust between residents and local government, business, financial, and social service institutions?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="134EADB5" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02A5F" w14:paraId="4EB1264D" w14:textId="77777777" w:rsidTr="00963E1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="373818BF" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRPr="003631B8" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>How do people participate in planning processes or decisions related to community-wide issues? Is it hard for some people to participate? What makes it hard?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7E1A36B1" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02A5F" w14:paraId="23E8A8E1" w14:textId="77777777" w:rsidTr="00963E1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7D173781" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRPr="003631B8" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Who feels like they belong in our community? Who feels like they don’t belong? What </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">are the factors that contribute to those feelings? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7EB94067" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02A5F" w14:paraId="2F11796D" w14:textId="77777777" w:rsidTr="005D553A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10264,80 +10786,78 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FA38426" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRPr="003631B8" w:rsidRDefault="00D02A5F" w:rsidP="003631B8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Prompts for Further Thinking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D02A5F" w14:paraId="4C7EA0FE" w14:textId="77777777" w:rsidTr="00963E1D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4C6C1959" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRPr="003631B8" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>What do these answers tell us about how we can build community resilience in our town, city, or region?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6A15417F" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRDefault="00D02A5F" w:rsidP="00963E1D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30F313C8" w14:textId="77777777" w:rsidR="00D02A5F" w:rsidRDefault="00D02A5F" w:rsidP="00D02A5F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -10553,51 +11073,69 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Robust green infrastructure and stormwater systems prevent flooding and minimize disruptions, damage, and health and safety hazards.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="57762632" w14:textId="77777777" w:rsidR="00675777" w:rsidRDefault="00675777" w:rsidP="00CC0C76">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:ind w:left="270" w:hanging="180"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00675777">
               <w:rPr>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Town or city-wide waste management approaches are affordable and accessible to all, include waste reduction strategies, and are prepared for climate change impacts.</w:t>
+              <w:t xml:space="preserve">Town or city-wide waste management approaches are affordable and accessible to all, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00675777">
+              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>include</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00675777">
+              <w:rPr>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> waste reduction strategies, and are prepared for climate change impacts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48212D92" w14:textId="77777777" w:rsidR="00FE7FC1" w:rsidRDefault="00FE7FC1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2ACD480B" w14:textId="77777777" w:rsidR="00675777" w:rsidRDefault="00675777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C93B1B6" w14:textId="1E109AFF" w:rsidR="00FE7FC1" w:rsidRPr="003631B8" w:rsidRDefault="00FE7FC1" w:rsidP="00FE7FC1">
       <w:pPr>
@@ -10948,183 +11486,183 @@
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Additional data sources to consider:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBFCFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0C663E99" w14:textId="77777777" w:rsidR="00D705ED" w:rsidRPr="00DF01DA" w:rsidRDefault="00D705ED" w:rsidP="00D705ED">
+          <w:p w14:paraId="0C663E99" w14:textId="3CD57BBF" w:rsidR="00D705ED" w:rsidRPr="00DF01DA" w:rsidRDefault="00D705ED" w:rsidP="00D705ED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore </w:t>
             </w:r>
             <w:r w:rsidRPr="00DF01DA">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="00DF01DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Infrastructure x Heat Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="497C2662" w14:textId="77777777" w:rsidR="00D705ED" w:rsidRPr="00DF01DA" w:rsidRDefault="00D705ED" w:rsidP="00D705ED">
+          <w:p w14:paraId="497C2662" w14:textId="7C4D48E3" w:rsidR="00D705ED" w:rsidRPr="00DF01DA" w:rsidRDefault="00D705ED" w:rsidP="00D705ED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF01DA">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidRPr="00DF01DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Infrastructure x Coastal Flooding Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="3AD95D49" w14:textId="77777777" w:rsidR="00D705ED" w:rsidRPr="00DF01DA" w:rsidRDefault="00D705ED" w:rsidP="00D705ED">
+          <w:p w14:paraId="3AD95D49" w14:textId="3FE81A95" w:rsidR="00D705ED" w:rsidRPr="00DF01DA" w:rsidRDefault="00D705ED" w:rsidP="00D705ED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF01DA">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="00DF01DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Infrastructure x Inland Flooding Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="4D217BB6" w14:textId="531C2ACC" w:rsidR="00FE7FC1" w:rsidRPr="00D705ED" w:rsidRDefault="00D705ED" w:rsidP="00D705ED">
+          <w:p w14:paraId="4D217BB6" w14:textId="1072CC4E" w:rsidR="00FE7FC1" w:rsidRPr="00D705ED" w:rsidRDefault="00D705ED" w:rsidP="00D705ED">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="180" w:hanging="180"/>
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF01DA">
               <w:rPr>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Explore the GEAR </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="00DF01DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:t>Infrastructure x Storms Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FE7FC1" w14:paraId="191036BC" w14:textId="77777777" w:rsidTr="003631B8">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="0070C0"/>
@@ -11180,51 +11718,51 @@
               </w:rPr>
               <w:t>consulted and how) at the end of this document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5381FB54" w14:textId="77777777" w:rsidR="00FE7FC1" w:rsidRDefault="00FE7FC1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="357FFB20" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09D1C089" w14:textId="0F8F653F" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09D1C089" w14:textId="0F8F653F" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Questions to answer as a Core Team</w:t>
       </w:r>
       <w:r w:rsidR="00A50D92" w:rsidRPr="003631B8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on what you learn:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED40D4D" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
@@ -11250,482 +11788,487 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3900"/>
         <w:gridCol w:w="5460"/>
       </w:tblGrid>
       <w:tr w:rsidR="00480700" w14:paraId="3A0D03FD" w14:textId="77777777" w:rsidTr="00FE7FC1">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="380F3264" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="380F3264" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Community Investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="7034CEC7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="205EDCB3" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="205EDCB3" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Which parts of our community are most affected by power outages? Who is most affected? What are some of the major implications for community members when the power goes out?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7245860E" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="34FD8E16" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="34EDA6B3" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="34EDA6B3" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t xml:space="preserve">What types of heating fuels do people rely on in our community? Have there been supply shortages or price volatility that has affected community members' abilities to heat their homes? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="1C20E4FD" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="677AC831" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7E40A31A" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E40A31A" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Are there households in our community that experience a high energy burden (spend more than 3% of their income on energy needs)? What types of energy assistance programs exist locally or regionally?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="10BE16BB" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="352E0626" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6C5EEBD8" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C5EEBD8" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Are there people in our community that don’t have reliable access to the internet? Where do they go to access the internet when needed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="108ABAD4" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="26D5B44D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="41AE9CF2" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="41AE9CF2" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="white"/>
               </w:rPr>
               <w:t>Are there roads or neighborhoods that currently experience regular flooding? What are the implications for residents who live or work in those areas?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62C7D225" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="21290B15" w14:textId="77777777" w:rsidTr="005D553A">
         <w:trPr>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F72C629" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000" w:rsidP="003631B8">
+          <w:p w14:paraId="6F72C629" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66" w:rsidP="003631B8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Prompts for Further Thinking</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="1B9B9D65" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3E9AE598" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E9AE598" w14:textId="77777777" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>What do these answers tell us about how we can build community resilience in our town, city, or region?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="5766BE33" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="2EAAE529" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3900" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Climate change will disrupt and damage infrastructure systems and increase the risk of power outages. What may be the specific impacts for our community? </w:t>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3BF1F0A0" w14:textId="11B7D80F" w:rsidR="00480700" w:rsidRPr="003631B8" w:rsidRDefault="00557D66">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate change will disrupt and damage infrastructure systems and increase the risk of power outages. What may be the specific </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>impacts</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003631B8">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for our community? </w:t>
             </w:r>
             <w:r w:rsidR="00E13523" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">(See the Infrastructure Guides in </w:t>
             </w:r>
             <w:r w:rsidR="00B74C5A">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidR="00B74C5A" w:rsidRPr="00B74C5A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b/>
                   <w:color w:val="0070C0"/>
                   <w:sz w:val="26"/>
                   <w:szCs w:val="26"/>
                 </w:rPr>
                 <w:t>GEAR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B74C5A" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E13523" w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
@@ -11738,581 +12281,603 @@
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">What do the answers </w:t>
             </w:r>
             <w:r w:rsidR="00675777">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">to the questions </w:t>
             </w:r>
             <w:r w:rsidRPr="003631B8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">above tell us about preparing for or adapting to these climate impacts? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4BA90829" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F726C34" w14:textId="77777777" w:rsidR="00FE7FC1" w:rsidRDefault="00FE7FC1">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56A2637E" w14:textId="77777777" w:rsidR="00675777" w:rsidRDefault="00675777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="3C78D8"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_pcoanpjxu976" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="10" w:name="_h6bzsbspuvm1" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E666F1B" w14:textId="0935ABCD" w:rsidR="00480700" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6E666F1B" w14:textId="0935ABCD" w:rsidR="00480700" w:rsidRDefault="00557D66">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Documentation of Engagement Activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC15D83" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700"/>
-    <w:p w14:paraId="172D4A6D" w14:textId="3DEE2295" w:rsidR="00480700" w:rsidRDefault="00000000">
+    <w:p w14:paraId="172D4A6D" w14:textId="3DEE2295" w:rsidR="00480700" w:rsidRDefault="00557D66">
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Document your </w:t>
       </w:r>
       <w:r w:rsidR="00675777">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">community </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">outreach and engagement activities that you used to gather information in the tables below. Feel free to copy and paste the table as many times as needed if you used more than three activities. </w:t>
+        <w:t xml:space="preserve">outreach and engagement activities that you used to gather information </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the tables below. Feel free to copy and paste the table as many times as needed if you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more than three activities. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F8CF749" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="afe"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="6780"/>
       </w:tblGrid>
       <w:tr w:rsidR="00480700" w14:paraId="3E0891F8" w14:textId="77777777" w:rsidTr="005D553A">
         <w:trPr>
           <w:trHeight w:val="123"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1DF7947F" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1DF7947F" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Activity 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="627A2358" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="69D4BC05" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="69D4BC05" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of activity:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="213DFF5C" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="55C3F46C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="02AAC648" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="02AAC648" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date(s) of activity:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C856D6E" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="4C0E1F5B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5984AD5F" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5984AD5F" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Brief description </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>of the activity. Who were the participants?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="51FC030E" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="43CD2F38" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="54D5B5C8" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+          <w:p w14:paraId="54D5B5C8" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Add a link </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>to a folder with documentation of the activity (e.g., notes, photos, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="25AB9DB0" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="06923C92" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="31995FB8" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="31995FB8" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How successful was this engagement activity?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Consider your engagement goals and use the metrics or evaluation approach you outlined in your Engagement Plan to answer this question.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="63F9F0A8" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="332A50DB" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700"/>
     <w:tbl>
@@ -12331,398 +12896,389 @@
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="6780"/>
       </w:tblGrid>
       <w:tr w:rsidR="00480700" w14:paraId="5A5B555D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="796CB4A7" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+          <w:p w14:paraId="796CB4A7" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Activity 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="5CB39FC3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7CE6C3CC" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7CE6C3CC" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of activity:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3BF26258" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="032D3BC6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7204D4DA" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7204D4DA" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date(s) of activity:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3E66A74E" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="49ED1653" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="795AC5A3" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="795AC5A3" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Brief description </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>of the activity. Who were the participants?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2A5CEC97" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="7679057B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="277E5435" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+          <w:p w14:paraId="277E5435" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Add a link </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>to a folder with documentation of the activity (e.g., notes, photos, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="347137DE" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="2FE69CC6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1BD4249D" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BD4249D" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How successful was this engagement activity?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Consider your engagement goals and use the metrics or evaluation approach you outlined in your Engagement Plan to answer this question.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="348D684A" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D19331E" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aff0"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
@@ -12734,527 +13290,510 @@
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2580"/>
         <w:gridCol w:w="6780"/>
       </w:tblGrid>
       <w:tr w:rsidR="00480700" w14:paraId="24498395" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9360" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EFEFEF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0ACAE1EA" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0ACAE1EA" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="666666"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Activity 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="5E5268B3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3349C019" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3349C019" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name of activity:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="2F5B582C" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="7BE671AD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1A877744" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1A877744" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date(s) of activity:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="59F7362E" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="40428B89" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="52A3FA6C" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="52A3FA6C" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Brief description </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>of the activity. Who were the participants?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="77CAF5BF" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="76A14D92" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="53EFD6DE" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+          <w:p w14:paraId="53EFD6DE" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Add a link </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>to a folder with documentation of the activity (e.g., notes, photos, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="3312E328" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00480700" w14:paraId="3D7B7B97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="2529C44A" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00000000">
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2529C44A" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00557D66">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How successful was this engagement activity?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Consider your engagement goals and use the metrics or evaluation approach you outlined in your Engagement Plan to answer this question.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="999999"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="999999"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="100" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="100" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4E5C1416" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="45412367" w14:textId="77777777" w:rsidR="00480700" w:rsidRDefault="00480700"/>
     <w:sectPr w:rsidR="00480700" w:rsidSect="00F62C9A">
-      <w:footerReference w:type="default" r:id="rId39"/>
+      <w:headerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="648" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C8C6537" w14:textId="77777777" w:rsidR="0095577B" w:rsidRDefault="0095577B">
+    <w:p w14:paraId="75FED62D" w14:textId="77777777" w:rsidR="00A90413" w:rsidRDefault="00A90413">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BECD5E9" w14:textId="77777777" w:rsidR="0095577B" w:rsidRDefault="0095577B">
+    <w:p w14:paraId="52092561" w14:textId="77777777" w:rsidR="00A90413" w:rsidRDefault="00A90413">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{DFC457ED-6654-2247-A1F7-0901A59FB0E2}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{220D4C82-5F39-6440-BB78-D4C3EAA90785}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{1A9FE023-2000-C14B-BA1E-8B92DA6C25E7}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{C8126D91-100C-3D49-8725-EE7E16287DE0}"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:fontKey="{287B811C-B654-944E-9051-38508C152144}"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId8" w:fontKey="{8A835055-FC02-364D-A775-1B5C81D332EA}"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedBold r:id="rId9" w:fontKey="{4F83A62E-5E67-534C-8254-FB96B2F2CF9A}"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedBold r:id="rId1" w:fontKey="{A9DB95FC-D83E-4695-88FA-A14C0D7CBAC7}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{6801E5CE-8F2C-0E4C-9328-DB8DD909247A}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{B24947DA-B623-4AF4-A62F-BF63A03EFE50}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{14D6B100-542E-5C41-A442-A5577528AB92}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{E5A53C88-CAF1-45C9-8B91-87C8B1AC70F8}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="636F9229" w14:textId="745539CA" w:rsidR="0067627D" w:rsidRDefault="0067627D">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="25D5BB8D" w14:textId="5AE028DF" w:rsidR="0067627D" w:rsidRDefault="0067627D">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
@@ -13348,57 +13887,57 @@
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="0D6DCD8D" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:266pt;margin-top:6.95pt;width:214pt;height:21pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBKHvUndgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v2jAQf5+072D5fQ1htLSooUJUnSZ1&#13;&#10;LVo79dk4NliyfZ5tCOzT7+yEwLpqk6a9JHe+/3e/u+ubndFkK3xQYCtang0oEZZDreyqot+e7z5c&#13;&#10;UhIiszXTYEVF9yLQm+n7d9eNm4ghrEHXwhN0YsOkcRVdx+gmRRH4WhgWzsAJi0IJ3rCIrF8VtWcN&#13;&#10;eje6GA4GF0UDvnYeuAgBX29bIZ1m/1IKHh+lDCISXVHMLeavz99l+hbTazZZeebWindpsH/IwjBl&#13;&#10;MWjv6pZFRjZe/ebKKO4hgIxnHEwBUioucg1YTTl4Vc3TmjmRa8HmBNe3Kfw/t/xh++QWHtvQuDAJ&#13;&#10;SKYqdtKb9Mf8yC43a983S+wi4fg4HJfjywH2lKNseHExRhrdFEdr50P8JMCQRFTU4zByj9j2PsRW&#13;&#10;9aCSggXQqr5TWmcmAUDMtSdbhqNbrspsqjfmC9Tt29X5oA+Z8ZLUcwK/eNI2+bOQPLdB2xeR0dFl&#13;&#10;ciw+U3GvRbLS9quQRNVYbhu/j9OmwDgXNpZd3Vk7mUkM1Rt+zIn/0bDTT6ZtVr3x8O/GvUWODDb2&#13;&#10;xkZZ8G850H3KstXHrp3Uncgl1PuFJx7ajQmO3ymc4j0LccE8rggOHtc+PuJHamgqCh1FyRr8j7fe&#13;&#10;kz4iF6WUNLhyFQ3fN8wLSvRni5i+KkejtKOZGZ2Ph8j4U8nyVGI3Zg4IjRIPjOOZTPpRH0jpwbzg&#13;&#10;dZilqChilmPsivLoD8w8tqcA7wsXs1lWw710LN7bJ8cPU08ofd69MO86KEdcggc4rCebvEJ0q5vm&#13;&#10;YWG2iSBVhvuxr12/caczXrv7k47GKZ+1jldy+hMAAP//AwBQSwMEFAAGAAgAAAAhAD4wyYXiAAAA&#13;&#10;DgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FvwjAMhe+T+A+RJ+020oEKbWmK0BCXSTsMeuEWGq8t&#13;&#10;a5yqCVD+/bzTuFiyP/v5vXw92k5ccfCtIwVv0wgEUuVMS7WC8rB7TUD4oMnozhEquKOHdTF5ynVm&#13;&#10;3I2+8LoPtWAR8plW0ITQZ1L6qkGr/dT1SMy+3WB14HaopRn0jcVtJ2dRtJBWt8QfGt3je4PVz/5i&#13;&#10;FdCH/Nwt23uZJNtYnlNzPJfuqNTL87hdcdmsQAQcw/8F/GVg/1CwsZO7kPGiUxDPZxwoMJinIHgh&#13;&#10;XUQ8ODGJU5BFLh9jFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASh71J3YCAABtBQAA&#13;&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPjDJheIAAAAO&#13;&#10;AQAADwAAAAAAAAAAAAAAAADQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#13;&#10;AA==&#13;&#10;" fillcolor="#f2f2f2 [3052]" stroked="f"/>
+            <v:rect w14:anchorId="0D6DCD8D" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:266pt;margin-top:6.95pt;width:214pt;height:21pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKHvUndgIAAG0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF9v2jAQf5+072D5fQ1htLSooUJUnSZ1&#10;LVo79dk4NliyfZ5tCOzT7+yEwLpqk6a9JHe+/3e/u+ubndFkK3xQYCtang0oEZZDreyqot+e7z5c&#10;UhIiszXTYEVF9yLQm+n7d9eNm4ghrEHXwhN0YsOkcRVdx+gmRRH4WhgWzsAJi0IJ3rCIrF8VtWcN&#10;eje6GA4GF0UDvnYeuAgBX29bIZ1m/1IKHh+lDCISXVHMLeavz99l+hbTazZZeebWindpsH/IwjBl&#10;MWjv6pZFRjZe/ebKKO4hgIxnHEwBUioucg1YTTl4Vc3TmjmRa8HmBNe3Kfw/t/xh++QWHtvQuDAJ&#10;SKYqdtKb9Mf8yC43a983S+wi4fg4HJfjywH2lKNseHExRhrdFEdr50P8JMCQRFTU4zByj9j2PsRW&#10;9aCSggXQqr5TWmcmAUDMtSdbhqNbrspsqjfmC9Tt29X5oA+Z8ZLUcwK/eNI2+bOQPLdB2xeR0dFl&#10;ciw+U3GvRbLS9quQRNVYbhu/j9OmwDgXNpZd3Vk7mUkM1Rt+zIn/0bDTT6ZtVr3x8O/GvUWODDb2&#10;xkZZ8G850H3KstXHrp3Uncgl1PuFJx7ajQmO3ymc4j0LccE8rggOHtc+PuJHamgqCh1FyRr8j7fe&#10;kz4iF6WUNLhyFQ3fN8wLSvRni5i+KkejtKOZGZ2Ph8j4U8nyVGI3Zg4IjRIPjOOZTPpRH0jpwbzg&#10;dZilqChilmPsivLoD8w8tqcA7wsXs1lWw710LN7bJ8cPU08ofd69MO86KEdcggc4rCebvEJ0q5vm&#10;YWG2iSBVhvuxr12/caczXrv7k47GKZ+1jldy+hMAAP//AwBQSwMEFAAGAAgAAAAhAD4wyYXiAAAA&#10;DgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FvwjAMhe+T+A+RJ+020oEKbWmK0BCXSTsMeuEWGq8t&#10;a5yqCVD+/bzTuFiyP/v5vXw92k5ccfCtIwVv0wgEUuVMS7WC8rB7TUD4oMnozhEquKOHdTF5ynVm&#10;3I2+8LoPtWAR8plW0ITQZ1L6qkGr/dT1SMy+3WB14HaopRn0jcVtJ2dRtJBWt8QfGt3je4PVz/5i&#10;FdCH/Nwt23uZJNtYnlNzPJfuqNTL87hdcdmsQAQcw/8F/GVg/1CwsZO7kPGiUxDPZxwoMJinIHgh&#10;XUQ8ODGJU5BFLh9jFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASh71J3YCAABtBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAPjDJheIAAAAO&#10;AQAADwAAAAAAAAAAAAAAAADQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="#f2f2f2 [3052]" stroked="f"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="16EB22EC" w14:textId="72D06632" w:rsidR="00480700" w:rsidRPr="00F62C9A" w:rsidRDefault="00000000">
+  <w:p w14:paraId="16EB22EC" w14:textId="72D06632" w:rsidR="00480700" w:rsidRPr="00F62C9A" w:rsidRDefault="00557D66">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F62C9A">
       <w:rPr>
         <w:b/>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> MVP 2.0</w:t>
     </w:r>
     <w:r w:rsidRPr="00F62C9A">
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -13470,70 +14009,123 @@
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidRPr="00F62C9A">
       <w:rPr>
         <w:color w:val="0070C0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="55A76690" w14:textId="3511A55D" w:rsidR="00480700" w:rsidRPr="00D92A63" w:rsidRDefault="00480700">
     <w:pPr>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62B8F904" w14:textId="77777777" w:rsidR="0095577B" w:rsidRDefault="0095577B">
+    <w:p w14:paraId="6D0DCA2C" w14:textId="77777777" w:rsidR="00A90413" w:rsidRDefault="00A90413">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A567D50" w14:textId="77777777" w:rsidR="0095577B" w:rsidRDefault="0095577B">
+    <w:p w14:paraId="5CB520D2" w14:textId="77777777" w:rsidR="00A90413" w:rsidRDefault="00A90413">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0AD0EF30" w14:textId="77777777" w:rsidR="00864764" w:rsidRPr="00F73116" w:rsidRDefault="00864764" w:rsidP="00864764">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F73116">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">NOTE: Please refrain from including any personal or </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>identifying</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F73116">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="C00000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> details, such as names, phone numbers, addresses, etc., related to individuals in these deliverables.</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2E35169A" w14:textId="0175447C" w:rsidR="00864764" w:rsidRPr="00864764" w:rsidRDefault="00864764" w:rsidP="00864764">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D163D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="415E3050"/>
     <w:lvl w:ilvl="0" w:tplc="1D4A1174">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15006,150 +15598,158 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="448668026">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1817448466">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="962926223">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="112096855">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1823308769">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="140077124">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00480700"/>
     <w:rsid w:val="000332DB"/>
     <w:rsid w:val="00052481"/>
     <w:rsid w:val="0005566E"/>
     <w:rsid w:val="00080F22"/>
     <w:rsid w:val="000C1F5A"/>
+    <w:rsid w:val="000F19AB"/>
     <w:rsid w:val="00137AFA"/>
     <w:rsid w:val="00161E76"/>
     <w:rsid w:val="00162FE6"/>
     <w:rsid w:val="001B7867"/>
+    <w:rsid w:val="00212B4A"/>
     <w:rsid w:val="002232F5"/>
     <w:rsid w:val="00256331"/>
     <w:rsid w:val="00260BE3"/>
     <w:rsid w:val="00347C1B"/>
     <w:rsid w:val="003631B8"/>
     <w:rsid w:val="003A5EBC"/>
     <w:rsid w:val="003A71F6"/>
     <w:rsid w:val="00425484"/>
     <w:rsid w:val="00435B53"/>
     <w:rsid w:val="004505B1"/>
     <w:rsid w:val="00480700"/>
     <w:rsid w:val="0049772C"/>
     <w:rsid w:val="00556314"/>
+    <w:rsid w:val="00557D66"/>
     <w:rsid w:val="00560950"/>
     <w:rsid w:val="00560B05"/>
     <w:rsid w:val="005C7C0B"/>
     <w:rsid w:val="005D553A"/>
     <w:rsid w:val="005D638E"/>
     <w:rsid w:val="005E0B2A"/>
     <w:rsid w:val="005F4028"/>
     <w:rsid w:val="00623E02"/>
     <w:rsid w:val="00675777"/>
     <w:rsid w:val="0067627D"/>
     <w:rsid w:val="00715D8F"/>
     <w:rsid w:val="0074306C"/>
     <w:rsid w:val="007760E2"/>
+    <w:rsid w:val="007803C8"/>
     <w:rsid w:val="00781141"/>
     <w:rsid w:val="007D1138"/>
     <w:rsid w:val="007D1681"/>
     <w:rsid w:val="00837CE1"/>
     <w:rsid w:val="008601CC"/>
+    <w:rsid w:val="00864764"/>
     <w:rsid w:val="00865CDF"/>
     <w:rsid w:val="00882B89"/>
     <w:rsid w:val="008B55EC"/>
     <w:rsid w:val="008C5D3B"/>
     <w:rsid w:val="008F1E78"/>
     <w:rsid w:val="00902F49"/>
     <w:rsid w:val="00930351"/>
     <w:rsid w:val="0095577B"/>
     <w:rsid w:val="00991E9C"/>
     <w:rsid w:val="009C5EEA"/>
+    <w:rsid w:val="00A00B53"/>
     <w:rsid w:val="00A023AE"/>
     <w:rsid w:val="00A16581"/>
     <w:rsid w:val="00A50D92"/>
+    <w:rsid w:val="00A90413"/>
     <w:rsid w:val="00B10554"/>
     <w:rsid w:val="00B41B53"/>
     <w:rsid w:val="00B52EC3"/>
     <w:rsid w:val="00B74C5A"/>
     <w:rsid w:val="00BA1964"/>
     <w:rsid w:val="00BF4998"/>
     <w:rsid w:val="00C1752E"/>
     <w:rsid w:val="00C24AC1"/>
     <w:rsid w:val="00C308F6"/>
     <w:rsid w:val="00C97DD0"/>
     <w:rsid w:val="00D02A5F"/>
     <w:rsid w:val="00D705ED"/>
     <w:rsid w:val="00D9067D"/>
     <w:rsid w:val="00D92A63"/>
     <w:rsid w:val="00DA2917"/>
     <w:rsid w:val="00DA46E3"/>
     <w:rsid w:val="00DA5FFD"/>
     <w:rsid w:val="00DF01DA"/>
     <w:rsid w:val="00E06BA3"/>
     <w:rsid w:val="00E13523"/>
     <w:rsid w:val="00E376BE"/>
+    <w:rsid w:val="00EB27C7"/>
     <w:rsid w:val="00EC7C94"/>
     <w:rsid w:val="00F233A3"/>
     <w:rsid w:val="00F33DA1"/>
     <w:rsid w:val="00F35D17"/>
     <w:rsid w:val="00F62C9A"/>
     <w:rsid w:val="00FD09DF"/>
     <w:rsid w:val="00FE7FC1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -16271,55 +16871,55 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00347C1B"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1368" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1370" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1367" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1363" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1374" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/GEAR/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/info-details/drought-status" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1377" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1376" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eeaonline.eea.state.ma.us/DEP/Boil_Order/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1364" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1374" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1371" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1376" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1361" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1369" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1365" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1377" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/doc/gear-practice-exercise/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/food-service-guidelines-toolkit/php/strategize-act/cultural-food-preferences.html" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1366" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide?guideId=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/housingxinlandflooding" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/FoodWaterxStorms" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/healthxcoastalflooding" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/infrastructurexcoastalflooding" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/FoodWaterxInlandFlooding" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/EconomyxCoastalFlooding" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/doc/gear-practice-exercise/download" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/healthxdrought" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/Ecosystemsxheat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/InfrastructurexInlandFlooding" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/MVPcommunityguide" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/food-service-guidelines-toolkit/php/strategize-act/cultural-food-preferences.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/HealthxInlandFlooding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/EconomyxHeat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/infrastructurexcoastalflooding" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/GEAR/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eeaonline.eea.state.ma.us/DEP/Boil_Order/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/InfrastructurexStorms" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/HealthxHeat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/EconomyxInlandFlooding" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/InfrastructurexHeat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/InfrastructurexInlandFlooding" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/housingxheat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/foodwaterxdrought" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/healthxstorms" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/EcosystemsxCoastalFlooding" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/InfrastructurexStorms" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mass.gov/info-details/drought-status" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resilient.mass.gov/gear/Guide/ViewGuide/InfrastructurexHeat" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16611,101 +17211,103 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fd737b2a685f1d111d3b79c7de69bd9d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a790da012674b3afce29b4234966f7bc" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010082D4B72A2883A54B8CE9B4608E4F3D4C" ma:contentTypeVersion="29" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="59d12580b2ef3e0e81f2baaa66ada088">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="f4888985-777b-4b68-9fc3-6a4384cc4f29" xmlns:ns3="89b213bb-812a-4895-99d0-a44ca20ff357" xmlns:ns4="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40aea62c4ea9aa5cc28622d8c2ed8b39" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
     <xsd:import namespace="89b213bb-812a-4895-99d0-a44ca20ff357"/>
     <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MVPRegion" minOccurs="0"/>
-                <xsd:element ref="ns2:PlanningGrant" minOccurs="0"/>
                 <xsd:element ref="ns2:On_x002d_Track_x003f_" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:FY" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Goodexample_x003f_" minOccurs="0"/>
+                <xsd:element ref="ns2:GrantType" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4888985-777b-4b68-9fc3-6a4384cc4f29" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
@@ -16728,141 +17330,159 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MVPRegion" ma:index="18" nillable="true" ma:displayName="MVP Region" ma:format="Dropdown" ma:internalName="MVPRegion">
       <xsd:simpleType>
         <xsd:union memberTypes="dms:Text">
           <xsd:simpleType>
             <xsd:restriction base="dms:Choice">
               <xsd:enumeration value="Berkshires &amp; Hilltowns"/>
               <xsd:enumeration value="Central"/>
               <xsd:enumeration value="Greater Boston"/>
               <xsd:enumeration value="Greater CT River Valley"/>
               <xsd:enumeration value="Northeast"/>
               <xsd:enumeration value="Southeast"/>
             </xsd:restriction>
           </xsd:simpleType>
         </xsd:union>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="PlanningGrant" ma:index="19" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="PlanningGrant">
-[...8 lines deleted...]
-    <xsd:element name="On_x002d_Track_x003f_" ma:index="20" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
+    <xsd:element name="On_x002d_Track_x003f_" ma:index="19" nillable="true" ma:displayName="On-Track?" ma:default="1" ma:description="Eyeball assessment of whether or not they are on-track." ma:format="Dropdown" ma:internalName="On_x002d_Track_x003f_">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="21" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="22" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="27" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="29" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="FY" ma:index="30" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
+    <xsd:element name="FY" ma:index="29" nillable="true" ma:displayName="FY" ma:format="Dropdown" ma:internalName="FY">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
           <xsd:enumeration value="FY24"/>
           <xsd:enumeration value="FY24/25"/>
+          <xsd:enumeration value="FY26"/>
+          <xsd:enumeration value="FY25"/>
+          <xsd:enumeration value="FY23"/>
+          <xsd:enumeration value="FY22"/>
+          <xsd:enumeration value="FY21"/>
+          <xsd:enumeration value="FY20"/>
+          <xsd:enumeration value="FY19"/>
+          <xsd:enumeration value="FY18"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="31" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="30" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="31" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Goodexample_x003f_" ma:index="32" nillable="true" ma:displayName="Good example?" ma:default="1" ma:format="Dropdown" ma:indexed="true" ma:internalName="Goodexample_x003f_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="GrantType" ma:index="33" nillable="true" ma:displayName="Grant Type" ma:format="Dropdown" ma:internalName="GrantType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Action"/>
+          <xsd:enumeration value="Planning"/>
+          <xsd:enumeration value="2.0"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="89b213bb-812a-4895-99d0-a44ca20ff357" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="16" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="28" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+    <xsd:element name="TaxCatchAll" ma:index="27" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -16930,114 +17550,131 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <On_x002d_Track_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</On_x002d_Track_x003f_>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <FY xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+    <MVPRegion xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Goodexample_x003f_ xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29">true</Goodexample_x003f_>
+    <GrantType xmlns="f4888985-777b-4b68-9fc3-6a4384cc4f29" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4B0E1C51-C0F3-400B-8319-16760EE80A5A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFCA4722-1009-4FAB-9F43-0CD1A190E33A}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18F83748-378F-472C-92C2-4E70E6C900C0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBDB3FB7-5B1B-4DA7-A132-8E29EC2E39E9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f4888985-777b-4b68-9fc3-6a4384cc4f29"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DBDB3FB7-5B1B-4DA7-A132-8E29EC2E39E9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18F83748-378F-472C-92C2-4E70E6C900C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>4326</Words>
-  <Characters>24664</Characters>
+  <Words>4459</Words>
+  <Characters>25417</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>205</Lines>
-  <Paragraphs>57</Paragraphs>
+  <Lines>211</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>28933</CharactersWithSpaces>
+  <CharactersWithSpaces>29817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Robertson, Marissa (EEA)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010082D4B72A2883A54B8CE9B4608E4F3D4C</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>