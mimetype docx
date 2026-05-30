--- v0 (2025-11-02)
+++ v1 (2026-05-30)
@@ -78,100 +78,100 @@
         </w:rPr>
         <w:t>o Sponsor Administration</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A34FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Costs</w:t>
       </w:r>
       <w:r w:rsidRPr="00D46763">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F03BC9" w14:textId="4159CAE1" w:rsidR="00391B0C" w:rsidRPr="00391B0C" w:rsidRDefault="007118E9" w:rsidP="007E0250">
+    <w:p w14:paraId="45F03BC9" w14:textId="13BBEFAA" w:rsidR="00391B0C" w:rsidRPr="00391B0C" w:rsidRDefault="007118E9" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk63488313"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>MassDOT</w:t>
       </w:r>
       <w:r w:rsidR="00C127C0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Aeronautics Division</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form AD</w:t>
       </w:r>
       <w:r w:rsidR="00833A12">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>7-</w:t>
       </w:r>
       <w:r w:rsidR="008A34FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>AC</w:t>
       </w:r>
       <w:r w:rsidR="00391B0C" w:rsidRPr="00391B0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Last Modified: </w:t>
       </w:r>
-      <w:r w:rsidR="008B6D75">
+      <w:r w:rsidR="003315F0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>October 17, 2025</w:t>
+        <w:t>April 23, 2026</w:t>
       </w:r>
       <w:r w:rsidR="00391B0C" w:rsidRPr="00391B0C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="2C325C05" w14:textId="77777777" w:rsidR="007E0250" w:rsidRPr="007E0250" w:rsidRDefault="007E0250" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
@@ -257,51 +257,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Admin. Change No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47F90215" w14:textId="63A5268C" w:rsidR="00421AFD" w:rsidRDefault="00421AFD" w:rsidP="007E0250">
+          <w:p w14:paraId="47F90215" w14:textId="742CBA6A" w:rsidR="00421AFD" w:rsidRDefault="00421AFD" w:rsidP="007E0250">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5441" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36D1BB1E" w14:textId="66897DAD" w:rsidR="00421AFD" w:rsidRPr="00D155FF" w:rsidRDefault="00421AFD" w:rsidP="007E0250">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -345,51 +345,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580363">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Airport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A62C7D3" w14:textId="63C6B196" w:rsidR="00421AFD" w:rsidRPr="00D155FF" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
+          <w:p w14:paraId="1A62C7D3" w14:textId="72F86905" w:rsidR="00421AFD" w:rsidRPr="00D155FF" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46452B85" w14:textId="05F9E42E" w:rsidR="00421AFD" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -570,51 +570,51 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580363">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Project No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="287CC4DA" w14:textId="6B93E1A3" w:rsidR="00421AFD" w:rsidRPr="00D155FF" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
+          <w:p w14:paraId="287CC4DA" w14:textId="3EE1D00A" w:rsidR="00421AFD" w:rsidRPr="00D155FF" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ECA1517" w14:textId="0FD5FDC6" w:rsidR="00421AFD" w:rsidRPr="00833A12" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -803,51 +803,51 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580363">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Project Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8951" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64E587AB" w14:textId="05C10078" w:rsidR="00421AFD" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
+          <w:p w14:paraId="64E587AB" w14:textId="77F6E6C5" w:rsidR="00421AFD" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00421AFD" w:rsidRPr="007E0250" w14:paraId="1F02A0BC" w14:textId="77777777" w:rsidTr="00D34FAA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A2224C6" w14:textId="6020ABB9" w:rsidR="00421AFD" w:rsidRPr="00580363" w:rsidRDefault="00421AFD" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -862,100 +862,100 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Change </w:t>
             </w:r>
             <w:r w:rsidR="00191902">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Title/Overview</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8951" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45E9377D" w14:textId="3B7379A2" w:rsidR="00264478" w:rsidRDefault="00264478" w:rsidP="00833A12">
+          <w:p w14:paraId="45E9377D" w14:textId="56001D49" w:rsidR="00264478" w:rsidRDefault="00264478" w:rsidP="00833A12">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F7D97" w:rsidRPr="007E0250" w14:paraId="36CD4505" w14:textId="77777777" w:rsidTr="009F7D97">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2227" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52CC1F18" w14:textId="4788333A" w:rsidR="009F7D97" w:rsidRPr="00580363" w:rsidRDefault="009F7D97" w:rsidP="009F7D97">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00580363">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Change Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="594BD8FF" w14:textId="77777777" w:rsidR="009F7D97" w:rsidRDefault="009F7D97" w:rsidP="009F7D97">
+          <w:p w14:paraId="594BD8FF" w14:textId="5D704DF6" w:rsidR="009F7D97" w:rsidRDefault="009F7D97" w:rsidP="009F7D97">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D3B2DE4" w14:textId="50950B83" w:rsidR="009F7D97" w:rsidRDefault="004E74E6" w:rsidP="009F7D97">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -1220,158 +1220,153 @@
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="0C5B9937" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="462"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="7FF2455A" w14:textId="5195D127" w:rsidR="00924A9F" w:rsidRPr="00A72240" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Consultant hereby certifies that an independent analysis of scope and cost was prepared and used to justify any change in contract scope or cost resulting from this change, and that any proposed deviation from the contract documents does not materially injure the </w:t>
+              <w:t xml:space="preserve">The Consultant hereby certifies that an independent analysis of scope and cost was prepared and used to justify any change in contract scope or cost resulting from this change, and that any proposed deviation from the contract documents does not materially injure the project as a whole, and that this change is in the best interest of the awarding authority. Acceptance </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>project as a whole, and</w:t>
+              <w:t>of this</w:t>
+            </w:r>
+            <w:r w:rsidR="009C6594">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="009C6594">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>these</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00363CAB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E838DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>proposed changes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00363CAB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E838DC">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>are</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> that this change is in the best interest of the awarding authority. Acceptance of this</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009C6594">
+              <w:t xml:space="preserve"> recommended</w:t>
+            </w:r>
+            <w:r w:rsidR="00C3285A">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>/these</w:t>
-[...40 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="25F4D37E" w14:textId="77777777" w:rsidTr="00E56B15">
+      <w:tr w:rsidR="006B23CD" w:rsidRPr="007E0250" w14:paraId="25F4D37E" w14:textId="77777777" w:rsidTr="00E56B15">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31118ED9" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="31118ED9" w14:textId="6A8923D9" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4793"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09A1F9B2" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="09A1F9B2" w14:textId="165F8BF6" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4793"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="6E96A0D7" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C625A98" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
@@ -1395,93 +1390,93 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="243A608C" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="55B952F1" w14:textId="77777777" w:rsidTr="00B4194D">
+      <w:tr w:rsidR="006B23CD" w:rsidRPr="007E0250" w14:paraId="55B952F1" w14:textId="77777777" w:rsidTr="006B23CD">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="201"/>
+          <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23A54AF9" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
-[...1 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="23A54AF9" w14:textId="1EDAF0F6" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1739F778" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="1739F778" w14:textId="39BCE646" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25D7753C" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="25D7753C" w14:textId="2A31209D" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="656F50BA" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41AFC0B7" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
@@ -1645,163 +1640,179 @@
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="57230E5D" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="5D5669BB" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00A72240" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>The Sponsor hereby certifies that appropriated funds are available to cover any increase in cost resulting from this change. The proposal is hereby accepted.</w:t>
+              <w:t xml:space="preserve">The Sponsor hereby certifies that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00363CAB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>appropriated</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00363CAB">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> funds are available to cover any increase in cost resulting from this change. The proposal is hereby accepted.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="37056D73" w14:textId="77777777" w:rsidTr="00B4194D">
+      <w:tr w:rsidR="006B23CD" w:rsidRPr="007E0250" w14:paraId="37056D73" w14:textId="77777777" w:rsidTr="006B23CD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="552"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4657" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76EAE10B" w14:textId="7AD41E55" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC86C57" w14:textId="5E04D7B5" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F11D7F" w14:textId="1BC48A93" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B23CD" w:rsidRPr="007E0250" w14:paraId="60C6FE0D" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:spacing w:after="240"/>
+          </w:tcPr>
+          <w:p w14:paraId="6644A639" w14:textId="603CC808" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Authorized Signature</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2BC86C57" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          </w:tcPr>
+          <w:p w14:paraId="72A9C38D" w14:textId="77777777" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...47 lines deleted...]
-              </w:rPr>
               <w:t>Name &amp; Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75BFF92C" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="75BFF92C" w14:textId="77777777" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03A56433" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRDefault="00924A9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="12"/>
@@ -1866,208 +1877,199 @@
               </w:rPr>
               <w:t xml:space="preserve">.    </w:t>
             </w:r>
             <w:r w:rsidR="00924A9F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>APPROVAL OF MASSDOT AERONAUTICS DIVISION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="74C2E0B9" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="309"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1D417F71" w14:textId="6DFE4B9C" w:rsidR="00924A9F" w:rsidRPr="00A72240" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="1D417F71" w14:textId="6D0694DC" w:rsidR="00924A9F" w:rsidRPr="00A72240" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Approval is granted pursuant to M.G.L. </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00363CAB">
+            <w:r w:rsidR="00AE1DA8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>c</w:t>
+              <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>h.</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">h. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00363CAB">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00363CAB">
+              <w:t>90, § 51K. Funding is subject to project eligibility limitations and will be reimbursed by MassDOT based on the availability of state funds determined at the end of the project.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B23CD" w:rsidRPr="007E0250" w14:paraId="418B8F9F" w14:textId="77777777" w:rsidTr="006B23CD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="642"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4657" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73340EC4" w14:textId="6BDA1729" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>90, § 51K. Funding is subject to project eligibility limitations and will be reimbursed by MassDOT based on the availability of state funds determined at the end of the project.</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4590" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F277542" w14:textId="10DC3B42" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1931" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CA28CA" w14:textId="5D1F325E" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00924A9F" w:rsidRPr="007E0250" w14:paraId="418B8F9F" w14:textId="77777777" w:rsidTr="00B4194D">
+      <w:tr w:rsidR="006B23CD" w:rsidRPr="007E0250" w14:paraId="0756C201" w14:textId="77777777" w:rsidTr="009A48BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="201"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4657" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:spacing w:after="240"/>
+          </w:tcPr>
+          <w:p w14:paraId="2211901E" w14:textId="70F29434" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Authorized Signature</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4590" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F277542" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          </w:tcPr>
+          <w:p w14:paraId="16D2A212" w14:textId="77777777" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
-[...47 lines deleted...]
-              </w:rPr>
               <w:t>Name &amp; Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29A057D8" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRPr="00363CAB" w:rsidRDefault="00924A9F" w:rsidP="009A48BD">
+          <w:p w14:paraId="29A057D8" w14:textId="77777777" w:rsidR="006B23CD" w:rsidRPr="00363CAB" w:rsidRDefault="006B23CD" w:rsidP="006B23CD">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74D39A59" w14:textId="77777777" w:rsidR="00924A9F" w:rsidRDefault="00924A9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="12"/>
@@ -2102,51 +2104,51 @@
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2767"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2201"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="01D95709" w14:textId="77777777" w:rsidTr="00F35008">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0052C196" w14:textId="6FEC132D" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="003E3DBD" w:rsidP="003D0944">
+          <w:p w14:paraId="0052C196" w14:textId="27BCE2FA" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="003E3DBD" w:rsidP="003D0944">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="585"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="005B563F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
@@ -2168,50 +2170,104 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">SUMMARY OF </w:t>
             </w:r>
             <w:r w:rsidR="003119B7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>SPONSOR ADMINSTRATION</w:t>
             </w:r>
             <w:r w:rsidR="00D75CC0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> CHANGES</w:t>
+            </w:r>
+            <w:r w:rsidR="007C7812">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB18F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>i.e.</w:t>
+            </w:r>
+            <w:r w:rsidR="00574E47">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007C7812">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7B92">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PONSOR </w:t>
+            </w:r>
+            <w:r w:rsidR="007C7812">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>ADMINISTRATIVE COSTS ONLY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="0CAFB00F" w14:textId="77777777" w:rsidTr="00A53D13">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09ECA8F3" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2361,198 +2417,198 @@
           </w:tcPr>
           <w:p w14:paraId="4B01DEA7" w14:textId="1C68EA7D" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Contract Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21C79725" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="21C79725" w14:textId="09404448" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00FE1E31" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="00FE1E31" w14:textId="10A79D0A" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FD8F6AC" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="2FD8F6AC" w14:textId="5E48245B" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="317BF928" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="317BF928" w14:textId="0A7C5150" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="361FAEEA" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="629E34BC" w14:textId="2E44585E" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Previous Changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A59EB7B" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="6A59EB7B" w14:textId="09F0643F" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16ABD010" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="16ABD010" w14:textId="75F66E3F" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5859AB63" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="5859AB63" w14:textId="5E8380F0" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0310C9F0" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="0310C9F0" w14:textId="018821C0" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D75CC0" w:rsidRPr="007E0250" w14:paraId="19A2B4FE" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78861FB9" w14:textId="1D252E90" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00B81E9B" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2577,102 +2633,102 @@
               <w:t xml:space="preserve">istrative </w:t>
             </w:r>
             <w:r w:rsidR="0012224E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
             <w:r w:rsidR="004B042A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Additions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C7BEF72" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="4C7BEF72" w14:textId="14DF11A9" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="499DD057" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="499DD057" w14:textId="5550B93C" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="464E70F9" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="464E70F9" w14:textId="1E69A0F6" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A50D25A" w14:textId="77777777" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
+          <w:p w14:paraId="4A50D25A" w14:textId="66427404" w:rsidR="00D75CC0" w:rsidRPr="007E0250" w:rsidRDefault="00D75CC0" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53D13" w:rsidRPr="007E0250" w14:paraId="607B1BC5" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FEA4781" w14:textId="0411A9D3" w:rsidR="00A53D13" w:rsidRDefault="00B81E9B" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2689,190 +2745,190 @@
               <w:t>Sponsor Admin</w:t>
             </w:r>
             <w:r w:rsidR="0012224E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>istrative Change</w:t>
             </w:r>
             <w:r w:rsidR="004B042A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> Deletions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29C5E70C" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="29C5E70C" w14:textId="527B927E" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283D8044" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="283D8044" w14:textId="6BB9D05E" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6E806D" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="5A6E806D" w14:textId="5E548687" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C41B9A0" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
+          <w:p w14:paraId="5C41B9A0" w14:textId="4CB53239" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="2371EFCB" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12063623" w14:textId="3F6D6E9B" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1357A998" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="1357A998" w14:textId="498F03CC" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2511EDA2" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="2511EDA2" w14:textId="53499968" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD62948" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="3BD62948" w14:textId="1B02BE42" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21FA894C" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="21FA894C" w14:textId="69AFDEC9" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="7682CF03" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="650907A6" w14:textId="40B24511" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2889,102 +2945,102 @@
               <w:t xml:space="preserve">Total </w:t>
             </w:r>
             <w:r w:rsidR="008B3278">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Project </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26776165" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="26776165" w14:textId="3B69CC86" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE01D5B" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4CE01D5B" w14:textId="205A187A" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD318B4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4CD318B4" w14:textId="7E2303EA" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="596799C4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="596799C4" w14:textId="0E917ADC" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B3A7ABB" w14:textId="77777777" w:rsidR="007E0250" w:rsidRPr="00D155FF" w:rsidRDefault="007E0250" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -2995,51 +3051,51 @@
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2767"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2201"/>
       </w:tblGrid>
       <w:tr w:rsidR="007E0250" w:rsidRPr="007E0250" w14:paraId="031E055D" w14:textId="77777777" w:rsidTr="00F35008">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8359F0" w14:textId="33D8E6F1" w:rsidR="007E0250" w:rsidRPr="007E0250" w:rsidRDefault="003E3DBD" w:rsidP="007E0250">
+          <w:p w14:paraId="0D8359F0" w14:textId="513D30D0" w:rsidR="007E0250" w:rsidRPr="007E0250" w:rsidRDefault="003E3DBD" w:rsidP="007E0250">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="003D0944">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
@@ -3060,50 +3116,86 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>SPONSOR ADMINISTRATION CHANGE</w:t>
             </w:r>
             <w:r w:rsidR="00B15274">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007E0250" w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>PROJECT FUNDING BREAKDOWN</w:t>
+            </w:r>
+            <w:r w:rsidR="007C7812">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7B92">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB18F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i.e. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7B92">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>SPONSOR ADMINISTRATIVE COSTS ONLY)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B042A" w:rsidRPr="007E0250" w14:paraId="237A6573" w14:textId="77777777" w:rsidTr="00E4064A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31C0649A" w14:textId="77777777" w:rsidR="004B042A" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="004B042A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3271,51 +3363,51 @@
               <w:t>ederal</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E95702C" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="7E95702C" w14:textId="488CBCD5" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45FD378D" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -3337,51 +3429,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E4907E6" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72C0B6B4" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="72C0B6B4" w14:textId="66B85473" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D54968" w:rsidRPr="007E0250" w14:paraId="73DEEB59" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DF91A40" w14:textId="0D29922A" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3398,115 +3490,115 @@
               <w:t>State</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2870BB74" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="2870BB74" w14:textId="2C44EAFD" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07D41F72" w14:textId="39133CB2" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="07D41F72" w14:textId="41CB388A" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC704C5" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="410EE7C9" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="410EE7C9" w14:textId="5A351749" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D54968" w:rsidRPr="007E0250" w14:paraId="6862C6E9" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49F7B3A9" w14:textId="36818DDC" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3523,196 +3615,196 @@
               <w:t>Local</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB43DD3" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="3EB43DD3" w14:textId="1CA8033A" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23B4A2EB" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="23B4A2EB" w14:textId="2D8D3146" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63DACDFC" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="63DACDFC" w14:textId="3B790A4E" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1D3ABA" w14:textId="77777777" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
+          <w:p w14:paraId="5C1D3ABA" w14:textId="6AF7B21E" w:rsidR="00D54968" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00D54968">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53D13" w:rsidRPr="007E0250" w14:paraId="236E2C3C" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3075D494" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3368F5E0" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="3368F5E0" w14:textId="643EAC4D" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CAD707C" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="5CAD707C" w14:textId="3434AF87" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C12449" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="04C12449" w14:textId="69CE8E44" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0099B2D4" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="0099B2D4" w14:textId="749095C5" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A53D13" w:rsidRPr="007E0250" w14:paraId="2CB1A5E0" w14:textId="77777777" w:rsidTr="00B4194D">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54A3BCA2" w14:textId="2559C93A" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00D54968" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -3729,102 +3821,102 @@
               <w:t xml:space="preserve">This </w:t>
             </w:r>
             <w:r w:rsidR="001E31DC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Sponsor Admin </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28887918" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="28887918" w14:textId="5158EEFA" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="169A4E9C" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="169A4E9C" w14:textId="786B8EF9" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38C675B0" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="38C675B0" w14:textId="62D09EDE" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="309DB190" w14:textId="77777777" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
+          <w:p w14:paraId="309DB190" w14:textId="5364F324" w:rsidR="00A53D13" w:rsidRPr="007E0250" w:rsidRDefault="00A53D13" w:rsidP="00A53D13">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C7368BD" w14:textId="77777777" w:rsidR="00391B0C" w:rsidRPr="00B15274" w:rsidRDefault="00391B0C" w:rsidP="007E0250">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11178" w:type="dxa"/>
@@ -3834,51 +3926,51 @@
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2767"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2201"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="6BDD33A0" w14:textId="77777777" w:rsidTr="00F35008">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="36DA32D7" w14:textId="323CB868" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="003E3DBD" w:rsidP="009A48BD">
+          <w:p w14:paraId="36DA32D7" w14:textId="198A7EEF" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="003E3DBD" w:rsidP="009A48BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="003D0944">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
@@ -3890,50 +3982,77 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">REVISED </w:t>
             </w:r>
             <w:r w:rsidR="00B15274">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">TOTAL </w:t>
             </w:r>
             <w:r w:rsidR="00B15274" w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>PROJECT FUNDING BREAKDOWN</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7B92">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB18F3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">i.e. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE7B92">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>TOTAL PROJECT COSTS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004B042A" w:rsidRPr="007E0250" w14:paraId="770ADCE2" w14:textId="77777777" w:rsidTr="004B5F4F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="201272F1" w14:textId="77777777" w:rsidR="004B042A" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="004B042A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -4101,51 +4220,51 @@
               <w:t>ederal</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r w:rsidR="00D54968">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF27E7F" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="0BF27E7F" w14:textId="13A56D95" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70EB7FF6" w14:textId="32629F9B" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -4167,51 +4286,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1598F88E" w14:textId="24B2E566" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2884208D" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="2884208D" w14:textId="49CE8A88" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="5450FB1E" w14:textId="77777777" w:rsidTr="004B5F4F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A0CC8C2" w14:textId="177D34D4" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4236,113 +4355,113 @@
               <w:t>tate</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r w:rsidR="00D54968">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="177E7F7D" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="177E7F7D" w14:textId="072A920A" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AED9D0C" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="6AED9D0C" w14:textId="0D797282" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38AECFDE" w14:textId="7E173C4A" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="256950E4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="256950E4" w14:textId="4C69AF5D" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="56C1C804" w14:textId="77777777" w:rsidTr="004B5F4F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41BE81E5" w14:textId="3111DC04" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
@@ -4367,289 +4486,289 @@
               <w:t>ocal</w:t>
             </w:r>
             <w:r w:rsidRPr="007E0250">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
             <w:r w:rsidR="00D54968">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>hare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4489F96B" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4489F96B" w14:textId="202085D0" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3265CB" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="7C3265CB" w14:textId="6822F511" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34781A7A" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="34781A7A" w14:textId="04D485F0" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E9C8C5D" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="7E9C8C5D" w14:textId="07312E94" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="466F4194" w14:textId="77777777" w:rsidTr="004B5F4F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63232196" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55CC530E" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="55CC530E" w14:textId="4AF4C9B2" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9B1894" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="1A9B1894" w14:textId="2B1B2204" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0AAD19" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="4B0AAD19" w14:textId="765B6413" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="739F6EEC" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="739F6EEC" w14:textId="1ABA40FA" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="2285DAA8" w14:textId="77777777" w:rsidTr="004B5F4F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3533AFB2" w14:textId="60A43E30" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="004B042A" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Total Project Cost</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE80CD8" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="1AE80CD8" w14:textId="6980B437" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53417164" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="53417164" w14:textId="27D9CC56" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10A7E8A4" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="10A7E8A4" w14:textId="605B4102" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="149490DB" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="149490DB" w14:textId="2BEA8E21" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7AB38521" w14:textId="77777777" w:rsidR="00B15274" w:rsidRPr="00B15274" w:rsidRDefault="00B15274" w:rsidP="00B15274">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -4659,204 +4778,231 @@
           <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3127"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="2651"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="47AFCB40" w14:textId="77777777" w:rsidTr="00F35008">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="571B26E4" w14:textId="5C184E37" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="003E3DBD" w:rsidP="009A48BD">
+          <w:p w14:paraId="571B26E4" w14:textId="256E002D" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="003E3DBD" w:rsidP="009A48BD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="003D0944">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">.    </w:t>
             </w:r>
             <w:r w:rsidR="00B15274">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>SCHEDULE CHANGES</w:t>
             </w:r>
             <w:r w:rsidR="001255C6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:r w:rsidR="00037EE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">indicate “No Change” </w:t>
+            </w:r>
             <w:r w:rsidR="0011323E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t xml:space="preserve">only fill in if these changes will impact the </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Construction </w:t>
+              <w:t>if these changes will</w:t>
+            </w:r>
+            <w:r w:rsidR="00037EE4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> not</w:t>
             </w:r>
             <w:r w:rsidR="0011323E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Prime Contractor’s overall schedule)</w:t>
+              <w:t xml:space="preserve"> impact the overall</w:t>
+            </w:r>
+            <w:r w:rsidR="002A16D0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> project</w:t>
+            </w:r>
+            <w:r w:rsidR="0011323E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> schedule)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B15274" w:rsidRPr="007E0250" w14:paraId="24FA3BA8" w14:textId="77777777" w:rsidTr="008F5B60">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A361CF2" w14:textId="41042474" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Original Completion Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28DF4F89" w14:textId="31651726" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="28DF4F89" w14:textId="094E7093" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19FB0314" w14:textId="3742BBB1" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00264478" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Original Number of Calendar Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7585B193" w14:textId="65FCA8A9" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
+          <w:p w14:paraId="7585B193" w14:textId="3372D666" w:rsidR="00B15274" w:rsidRPr="007E0250" w:rsidRDefault="00B15274" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E0F22" w:rsidRPr="007E0250" w14:paraId="1C200428" w14:textId="77777777" w:rsidTr="008F5B60">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="531C931C" w14:textId="0F4042EA" w:rsidR="008E0F22" w:rsidRDefault="00D46D93" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4865,91 +5011,91 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008917DB">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">Revised Completion Date Based Upon All </w:t>
             </w:r>
             <w:r w:rsidR="008917DB" w:rsidRPr="008917DB">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A448B37" w14:textId="77777777" w:rsidR="008E0F22" w:rsidRPr="007E0250" w:rsidRDefault="008E0F22" w:rsidP="009A48BD">
+          <w:p w14:paraId="0A448B37" w14:textId="21417645" w:rsidR="008E0F22" w:rsidRPr="007E0250" w:rsidRDefault="008E0F22" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="029D81FE" w14:textId="3C1451F4" w:rsidR="008E0F22" w:rsidRDefault="008917DB" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F6EC8">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>Number of Calendar Days Added Based Upon All Changes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F90ABE9" w14:textId="77777777" w:rsidR="008E0F22" w:rsidRPr="007E0250" w:rsidRDefault="008E0F22" w:rsidP="009A48BD">
+          <w:p w14:paraId="6F90ABE9" w14:textId="5797CE76" w:rsidR="008E0F22" w:rsidRPr="007E0250" w:rsidRDefault="008E0F22" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00264478" w:rsidRPr="007E0250" w14:paraId="562A0E48" w14:textId="77777777" w:rsidTr="008F5B60">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="51859E2E" w14:textId="76E621A0" w:rsidR="00264478" w:rsidRDefault="00264478" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4984,51 +5130,51 @@
               <w:t xml:space="preserve">All Changes </w:t>
             </w:r>
             <w:r w:rsidR="00FA1CD6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00C61757">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>o Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E123DA8" w14:textId="77777777" w:rsidR="00264478" w:rsidRPr="007E0250" w:rsidRDefault="00264478" w:rsidP="009A48BD">
+          <w:p w14:paraId="0E123DA8" w14:textId="6762F7C0" w:rsidR="00264478" w:rsidRPr="007E0250" w:rsidRDefault="00264478" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6CD3FB91" w14:textId="51332B68" w:rsidR="00264478" w:rsidRDefault="00264478" w:rsidP="00B15274">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
@@ -5057,51 +5203,51 @@
               <w:t xml:space="preserve">pon All Changes </w:t>
             </w:r>
             <w:r w:rsidR="00FA1CD6">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00C61757">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>o Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2651" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B66E9F5" w14:textId="77777777" w:rsidR="00264478" w:rsidRPr="007E0250" w:rsidRDefault="00264478" w:rsidP="009A48BD">
+          <w:p w14:paraId="1B66E9F5" w14:textId="75D862AD" w:rsidR="00264478" w:rsidRPr="007E0250" w:rsidRDefault="00264478" w:rsidP="009A48BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E2F892F" w14:textId="40AEAE1C" w:rsidR="009A48BD" w:rsidRDefault="009A48BD" w:rsidP="00B15274">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3405"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
@@ -6632,159 +6778,159 @@
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve">.    </w:t>
             </w:r>
             <w:r w:rsidR="00A25D4D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t>COMMENTS (For any answers that are No or N/A in previous section)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A25D4D" w:rsidRPr="007E0250" w14:paraId="6FD3FB07" w14:textId="77777777" w:rsidTr="0016661A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="648"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11178" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F886D40" w14:textId="1AADAF75" w:rsidR="00A25D4D" w:rsidRPr="007E0250" w:rsidRDefault="00A25D4D" w:rsidP="00A25D4D">
+          <w:p w14:paraId="3F886D40" w14:textId="30B6B8D1" w:rsidR="00A25D4D" w:rsidRPr="007E0250" w:rsidRDefault="00A25D4D" w:rsidP="00A25D4D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F30CC28" w14:textId="77777777" w:rsidR="00A25D4D" w:rsidRDefault="00A25D4D" w:rsidP="00935B51">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3474"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A25D4D" w:rsidSect="00D46763">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1620" w:right="576" w:bottom="1008" w:left="576" w:header="720" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="702BEDB5" w14:textId="77777777" w:rsidR="008F14D0" w:rsidRDefault="008F14D0" w:rsidP="003F3455">
+    <w:p w14:paraId="727C1CEC" w14:textId="77777777" w:rsidR="000E23E1" w:rsidRDefault="000E23E1" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3DC42422" w14:textId="77777777" w:rsidR="008F14D0" w:rsidRDefault="008F14D0" w:rsidP="003F3455">
+    <w:p w14:paraId="0D955D37" w14:textId="77777777" w:rsidR="000E23E1" w:rsidRDefault="000E23E1" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="423F0CD0" w14:textId="77777777" w:rsidR="008F14D0" w:rsidRDefault="008F14D0">
+    <w:p w14:paraId="63A7E70F" w14:textId="77777777" w:rsidR="000E23E1" w:rsidRDefault="000E23E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Eras Medium ITC">
     <w:panose1 w:val="020B0602030504020804"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7CA6D082" w14:textId="6D58587F" w:rsidR="00935B51" w:rsidRPr="007B0652" w:rsidRDefault="00935B51" w:rsidP="008B6D75">
+  <w:p w14:paraId="7CA6D082" w14:textId="1E450DDE" w:rsidR="00935B51" w:rsidRPr="007B0652" w:rsidRDefault="00935B51" w:rsidP="008B6D75">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5580"/>
         <w:tab w:val="right" w:pos="11070"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>MassDOT Aeronautics Division Form AD7-</w:t>
     </w:r>
     <w:r w:rsidR="0010404F" w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>AC</w:t>
@@ -6858,63 +7004,63 @@
     </w:r>
     <w:r w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00F87888" w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>Last Modified</w:t>
     </w:r>
     <w:r w:rsidR="006F25E0" w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t xml:space="preserve">: </w:t>
     </w:r>
-    <w:r w:rsidR="008B6D75">
+    <w:r w:rsidR="003315F0">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>October 17, 2025</w:t>
+      <w:t>April 23, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2522BA54" w14:textId="4FEB4257" w:rsidR="009A48BD" w:rsidRPr="00711FAA" w:rsidRDefault="009A48BD" w:rsidP="00321C44">
+  <w:p w14:paraId="2522BA54" w14:textId="34044889" w:rsidR="009A48BD" w:rsidRPr="00711FAA" w:rsidRDefault="009A48BD" w:rsidP="00321C44">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="center" w:pos="5580"/>
         <w:tab w:val="right" w:pos="11070"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>MassDOT Aeronautics Division Form AD</w:t>
     </w:r>
     <w:r w:rsidR="00361CBD" w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:t>7-</w:t>
     </w:r>
     <w:r w:rsidR="00793A46" w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
@@ -6980,84 +7126,84 @@
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00711FAA">
       <w:rPr>
         <w:rFonts w:cs="Tahoma"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Last Modified: </w:t>
     </w:r>
-    <w:r w:rsidR="008B6D75">
+    <w:r w:rsidR="003315F0">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
       </w:rPr>
-      <w:t>October 17, 2025</w:t>
+      <w:t>April 23, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="362507E0" w14:textId="77777777" w:rsidR="008F14D0" w:rsidRDefault="008F14D0" w:rsidP="003F3455">
+    <w:p w14:paraId="24006662" w14:textId="77777777" w:rsidR="000E23E1" w:rsidRDefault="000E23E1" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7247DFAF" w14:textId="77777777" w:rsidR="008F14D0" w:rsidRDefault="008F14D0" w:rsidP="003F3455">
+    <w:p w14:paraId="305566CA" w14:textId="77777777" w:rsidR="000E23E1" w:rsidRDefault="000E23E1" w:rsidP="003F3455">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="726AD8A5" w14:textId="77777777" w:rsidR="008F14D0" w:rsidRDefault="008F14D0">
+    <w:p w14:paraId="78532548" w14:textId="77777777" w:rsidR="000E23E1" w:rsidRDefault="000E23E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="1B28C509" w14:textId="175BFCE6" w:rsidR="00F35008" w:rsidRDefault="00F35008">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="0016661A" w:rsidRPr="00ED39F1">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,2,3</w:t>
       </w:r>
       <w:r w:rsidR="0016661A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -7174,288 +7320,302 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1229536105">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="650477049">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1."/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="360" w:hanging="360"/>
         </w:pPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B35018"/>
     <w:rsid w:val="00004089"/>
     <w:rsid w:val="00012F7E"/>
+    <w:rsid w:val="00037EE4"/>
     <w:rsid w:val="00074BD8"/>
     <w:rsid w:val="000825FE"/>
     <w:rsid w:val="000964DD"/>
     <w:rsid w:val="00096AF9"/>
     <w:rsid w:val="000B771A"/>
     <w:rsid w:val="000C1E72"/>
+    <w:rsid w:val="000E23E1"/>
     <w:rsid w:val="001027B6"/>
     <w:rsid w:val="0010404F"/>
     <w:rsid w:val="0010617A"/>
     <w:rsid w:val="00110BA0"/>
     <w:rsid w:val="0011323E"/>
     <w:rsid w:val="0012224E"/>
     <w:rsid w:val="001255C6"/>
     <w:rsid w:val="00134369"/>
     <w:rsid w:val="00135224"/>
     <w:rsid w:val="0015184D"/>
     <w:rsid w:val="0016661A"/>
     <w:rsid w:val="00176967"/>
     <w:rsid w:val="001859F3"/>
     <w:rsid w:val="00191902"/>
     <w:rsid w:val="00196D56"/>
     <w:rsid w:val="001B1B3B"/>
     <w:rsid w:val="001E31DC"/>
     <w:rsid w:val="001F5C6B"/>
     <w:rsid w:val="002009DA"/>
     <w:rsid w:val="00221805"/>
     <w:rsid w:val="00222D25"/>
     <w:rsid w:val="00264478"/>
     <w:rsid w:val="002750BA"/>
+    <w:rsid w:val="002A16D0"/>
     <w:rsid w:val="002A65C7"/>
     <w:rsid w:val="002B5FFE"/>
     <w:rsid w:val="002C53B5"/>
     <w:rsid w:val="002D4613"/>
     <w:rsid w:val="002F01DE"/>
     <w:rsid w:val="002F52F7"/>
     <w:rsid w:val="00301BB5"/>
     <w:rsid w:val="003119B7"/>
     <w:rsid w:val="003217E5"/>
     <w:rsid w:val="00321C44"/>
+    <w:rsid w:val="003315F0"/>
     <w:rsid w:val="00337BF8"/>
     <w:rsid w:val="003444AE"/>
     <w:rsid w:val="00345E5C"/>
     <w:rsid w:val="0035316B"/>
     <w:rsid w:val="00361CBD"/>
     <w:rsid w:val="003768B3"/>
     <w:rsid w:val="00384374"/>
     <w:rsid w:val="00384A58"/>
     <w:rsid w:val="0039165A"/>
     <w:rsid w:val="00391B0C"/>
     <w:rsid w:val="003954AB"/>
     <w:rsid w:val="003C5A76"/>
     <w:rsid w:val="003D0944"/>
     <w:rsid w:val="003E373A"/>
     <w:rsid w:val="003E3DBD"/>
     <w:rsid w:val="003E53AE"/>
     <w:rsid w:val="003F3455"/>
     <w:rsid w:val="004001F3"/>
     <w:rsid w:val="00400EDB"/>
     <w:rsid w:val="004171AE"/>
     <w:rsid w:val="00421AFD"/>
     <w:rsid w:val="00421E02"/>
     <w:rsid w:val="00427C76"/>
     <w:rsid w:val="004367C4"/>
     <w:rsid w:val="00466038"/>
     <w:rsid w:val="004660C5"/>
     <w:rsid w:val="00473E6F"/>
     <w:rsid w:val="0048072D"/>
     <w:rsid w:val="004A5603"/>
     <w:rsid w:val="004B042A"/>
     <w:rsid w:val="004B5F4F"/>
     <w:rsid w:val="004E74E6"/>
     <w:rsid w:val="005150A2"/>
     <w:rsid w:val="005279A1"/>
     <w:rsid w:val="005537BA"/>
     <w:rsid w:val="005568DB"/>
     <w:rsid w:val="00560DDA"/>
     <w:rsid w:val="00567B32"/>
+    <w:rsid w:val="00574E47"/>
     <w:rsid w:val="00580363"/>
     <w:rsid w:val="0059197F"/>
     <w:rsid w:val="00593CFA"/>
     <w:rsid w:val="005B563F"/>
     <w:rsid w:val="005F601A"/>
     <w:rsid w:val="005F6EC8"/>
     <w:rsid w:val="00604E90"/>
     <w:rsid w:val="00624923"/>
     <w:rsid w:val="00630BA8"/>
     <w:rsid w:val="006325EF"/>
     <w:rsid w:val="00656356"/>
     <w:rsid w:val="006632B4"/>
     <w:rsid w:val="006745A4"/>
     <w:rsid w:val="00674A79"/>
     <w:rsid w:val="00693755"/>
+    <w:rsid w:val="006B23CD"/>
     <w:rsid w:val="006D7BBB"/>
     <w:rsid w:val="006F25E0"/>
     <w:rsid w:val="007118E9"/>
     <w:rsid w:val="00711FAA"/>
     <w:rsid w:val="00720F0B"/>
     <w:rsid w:val="007246B6"/>
     <w:rsid w:val="00724F90"/>
     <w:rsid w:val="0074194D"/>
     <w:rsid w:val="007616B6"/>
     <w:rsid w:val="00761B43"/>
     <w:rsid w:val="00772831"/>
     <w:rsid w:val="00783766"/>
     <w:rsid w:val="00793A46"/>
     <w:rsid w:val="007B0652"/>
     <w:rsid w:val="007C5A28"/>
+    <w:rsid w:val="007C7812"/>
     <w:rsid w:val="007D31B4"/>
     <w:rsid w:val="007E0250"/>
     <w:rsid w:val="007F3EFB"/>
     <w:rsid w:val="007F51B9"/>
     <w:rsid w:val="00833A12"/>
     <w:rsid w:val="008552B6"/>
     <w:rsid w:val="0086477F"/>
     <w:rsid w:val="00864F46"/>
     <w:rsid w:val="00886A36"/>
     <w:rsid w:val="008917DB"/>
     <w:rsid w:val="008A34FB"/>
     <w:rsid w:val="008B3278"/>
     <w:rsid w:val="008B46AA"/>
     <w:rsid w:val="008B6D75"/>
     <w:rsid w:val="008B7DCB"/>
+    <w:rsid w:val="008C12AA"/>
     <w:rsid w:val="008C3D17"/>
     <w:rsid w:val="008C510E"/>
     <w:rsid w:val="008E0290"/>
     <w:rsid w:val="008E0F22"/>
     <w:rsid w:val="008F14D0"/>
     <w:rsid w:val="008F5B60"/>
     <w:rsid w:val="008F70E8"/>
+    <w:rsid w:val="008F72CB"/>
     <w:rsid w:val="0091167C"/>
     <w:rsid w:val="0091494F"/>
     <w:rsid w:val="00924A9F"/>
     <w:rsid w:val="0092639C"/>
     <w:rsid w:val="00935B51"/>
     <w:rsid w:val="009536DD"/>
     <w:rsid w:val="00974550"/>
     <w:rsid w:val="00976F0F"/>
+    <w:rsid w:val="009856C6"/>
     <w:rsid w:val="009860AF"/>
     <w:rsid w:val="009925ED"/>
     <w:rsid w:val="009969B4"/>
     <w:rsid w:val="009A46FB"/>
     <w:rsid w:val="009A48BD"/>
     <w:rsid w:val="009B4CD6"/>
     <w:rsid w:val="009C6594"/>
     <w:rsid w:val="009D1F9E"/>
     <w:rsid w:val="009D2585"/>
     <w:rsid w:val="009E2EA6"/>
     <w:rsid w:val="009F7D97"/>
     <w:rsid w:val="00A25D4D"/>
     <w:rsid w:val="00A26C19"/>
     <w:rsid w:val="00A408FC"/>
     <w:rsid w:val="00A4774C"/>
     <w:rsid w:val="00A53D13"/>
     <w:rsid w:val="00A72240"/>
     <w:rsid w:val="00A77012"/>
     <w:rsid w:val="00AA459C"/>
+    <w:rsid w:val="00AE1DA8"/>
     <w:rsid w:val="00AE7B05"/>
     <w:rsid w:val="00AF2434"/>
     <w:rsid w:val="00B13FDF"/>
     <w:rsid w:val="00B15274"/>
     <w:rsid w:val="00B30525"/>
     <w:rsid w:val="00B34157"/>
     <w:rsid w:val="00B35018"/>
     <w:rsid w:val="00B36C6C"/>
     <w:rsid w:val="00B37D57"/>
     <w:rsid w:val="00B40663"/>
     <w:rsid w:val="00B4194D"/>
     <w:rsid w:val="00B81E9B"/>
     <w:rsid w:val="00BA05AB"/>
     <w:rsid w:val="00BA7483"/>
     <w:rsid w:val="00BB5280"/>
     <w:rsid w:val="00BE4CBA"/>
     <w:rsid w:val="00BF59F5"/>
     <w:rsid w:val="00C127C0"/>
     <w:rsid w:val="00C12A64"/>
     <w:rsid w:val="00C3285A"/>
     <w:rsid w:val="00C4376B"/>
     <w:rsid w:val="00C5220F"/>
     <w:rsid w:val="00C61757"/>
     <w:rsid w:val="00C82239"/>
     <w:rsid w:val="00C97B58"/>
     <w:rsid w:val="00CA3A41"/>
     <w:rsid w:val="00CB6016"/>
     <w:rsid w:val="00CC5892"/>
     <w:rsid w:val="00CF59EC"/>
     <w:rsid w:val="00D155FF"/>
+    <w:rsid w:val="00D33B3D"/>
     <w:rsid w:val="00D34FAA"/>
     <w:rsid w:val="00D46763"/>
     <w:rsid w:val="00D46D93"/>
     <w:rsid w:val="00D51AC1"/>
     <w:rsid w:val="00D54968"/>
     <w:rsid w:val="00D75CC0"/>
+    <w:rsid w:val="00DB18F3"/>
     <w:rsid w:val="00DB572A"/>
     <w:rsid w:val="00DE208E"/>
     <w:rsid w:val="00E03AFB"/>
     <w:rsid w:val="00E4064A"/>
     <w:rsid w:val="00E56B15"/>
     <w:rsid w:val="00E72F3E"/>
     <w:rsid w:val="00E82A8C"/>
     <w:rsid w:val="00E838DC"/>
     <w:rsid w:val="00E9083C"/>
     <w:rsid w:val="00EA1660"/>
     <w:rsid w:val="00EA6A4D"/>
     <w:rsid w:val="00EC2048"/>
     <w:rsid w:val="00ED037E"/>
     <w:rsid w:val="00ED095A"/>
     <w:rsid w:val="00EE1590"/>
+    <w:rsid w:val="00EE7B92"/>
     <w:rsid w:val="00EF6A9C"/>
     <w:rsid w:val="00F02B81"/>
     <w:rsid w:val="00F35008"/>
     <w:rsid w:val="00F4787A"/>
     <w:rsid w:val="00F479FF"/>
     <w:rsid w:val="00F539FE"/>
     <w:rsid w:val="00F5580F"/>
     <w:rsid w:val="00F87888"/>
     <w:rsid w:val="00F92DB7"/>
     <w:rsid w:val="00FA1857"/>
     <w:rsid w:val="00FA1CD6"/>
     <w:rsid w:val="00FB3708"/>
     <w:rsid w:val="00FC5D7C"/>
     <w:rsid w:val="00FD42EC"/>
     <w:rsid w:val="00FD535E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -8440,76 +8600,77 @@
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="9616f04e-07b9-44c2-86ab-7284abfda389" xsi:nil="true"/>
     <jc85a88df8c64e618470d61f0676a079 xmlns="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </jc85a88df8c64e618470d61f0676a079>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA278F5167780F40896E9AF4BDB54E78" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d6b9bbe268649aa6776ac6aad0f21022">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc" xmlns:ns3="9616f04e-07b9-44c2-86ab-7284abfda389" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d7e5ad51919ad57aaf68ec017fd0535" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AA278F5167780F40896E9AF4BDB54E78" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="13af97c5fd6e7030f1bf78890911ad97">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc" xmlns:ns3="9616f04e-07b9-44c2-86ab-7284abfda389" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2245f848c069df8cc8cb03e34846d3f0" ns2:_="" ns3:_="">
     <xsd:import namespace="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc"/>
     <xsd:import namespace="9616f04e-07b9-44c2-86ab-7284abfda389"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:jc85a88df8c64e618470d61f0676a079" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -8543,50 +8704,55 @@
     <xsd:element name="jc85a88df8c64e618470d61f0676a079" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="jc85a88df8c64e618470d61f0676a079" ma:taxonomyFieldName="ProgramType" ma:displayName="ProgramType" ma:default="" ma:fieldId="{3c85a88d-f8c6-4e61-8470-d61f0676a079}" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="b3089032-ff81-4d24-97de-e42545ac11db" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9616f04e-07b9-44c2-86ab-7284abfda389" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{152e4cd1-ada0-4026-9ce0-ffd5d4d0e302}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9616f04e-07b9-44c2-86ab-7284abfda389">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -8716,104 +8882,89 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C8678A15-E723-4309-9F39-8CA8701A41D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8B856EF-D48B-4B41-93D4-C820E7B25B30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9616f04e-07b9-44c2-86ab-7284abfda389"/>
     <ds:schemaRef ds:uri="e541b462-ddbc-4efa-85ff-6ece0e3ab0bc"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB836F4F-5C3F-4101-A4F0-F6A9092E5FDD}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82E5F938-A328-46EC-9873-363F8C3EAC6E}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>573</Words>
-  <Characters>3271</Characters>
+  <Words>587</Words>
+  <Characters>3351</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MassDOT-Aeronautics-Form-AD7-AC</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MassDOT Aeronautics</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3837</CharactersWithSpaces>
+  <CharactersWithSpaces>3931</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>MassDOT-Aeronautics-Form-AD7-AC</dc:title>
   <dc:subject>MassDOT Aeronautics Sponsor Administration Change Form</dc:subject>
   <dc:creator>Owen.Silbaugh@dot.state.ma.us</dc:creator>
   <cp:keywords>MassDOT Aeronautics</cp:keywords>
   <dc:description>MassDOT Aeronautics Sponsor Administration Change Form</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>Revised 3/2/2022</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">