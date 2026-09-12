--- v0 (2026-07-26)
+++ v1 (2026-09-12)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/DEP-BAW-Shared/Air/GHG/7.75 Retail Sellers/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1363" documentId="8_{86DCFF1F-7E0D-4420-8985-BE3B48BF8C9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{75D58170-0601-4914-9EB6-B3D1B8D19655}"/>
+  <xr:revisionPtr revIDLastSave="1369" documentId="8_{86DCFF1F-7E0D-4420-8985-BE3B48BF8C9B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{32C7735C-D16C-4256-B1DD-F7AE345D25A0}"/>
   <bookViews>
     <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Contents" sheetId="3" r:id="rId1"/>
     <sheet name="Steps 1 through 4" sheetId="2" r:id="rId2"/>
     <sheet name="Emissions Calculations" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -853,90 +853,50 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="10">
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...38 lines deleted...]
-    <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
           <color indexed="64"/>
         </left>
         <right style="medium">
           <color indexed="64"/>
         </right>
         <top style="medium">
           <color indexed="64"/>
         </top>
         <bottom style="medium">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <sz val="14"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
@@ -966,158 +926,198 @@
         <shadow val="0"/>
         <sz val="14"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <sz val="14"/>
         <name val="Aptos"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color auto="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color auto="1"/>
+        <name val="Aptos"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEEECE2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{2CFD0520-EC1C-4BEF-B2B1-6A36448A3DC7}" name="Table3" displayName="Table3" ref="A14:B21" totalsRowShown="0" headerRowDxfId="9" dataDxfId="7" headerRowBorderDxfId="8" tableBorderDxfId="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{2CFD0520-EC1C-4BEF-B2B1-6A36448A3DC7}" name="Steps1through3" displayName="Steps1through3" ref="A14:B21" totalsRowShown="0" headerRowDxfId="6" dataDxfId="4" headerRowBorderDxfId="5" tableBorderDxfId="3">
   <autoFilter ref="A14:B21" xr:uid="{2CFD0520-EC1C-4BEF-B2B1-6A36448A3DC7}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{2DBD7FB7-7E87-42F4-BEDF-C52521F280EF}" name="Value Type" dataDxfId="5"/>
-    <tableColumn id="2" xr3:uid="{13F763E9-285C-4AD2-B103-4B227653ED67}" name="Value" dataDxfId="4"/>
+    <tableColumn id="1" xr3:uid="{2DBD7FB7-7E87-42F4-BEDF-C52521F280EF}" name="Value Type" dataDxfId="2"/>
+    <tableColumn id="2" xr3:uid="{13F763E9-285C-4AD2-B103-4B227653ED67}" name="Value" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{B2D64FFF-471F-4574-AEA9-18E13B1D8731}" name="Table4" displayName="Table4" ref="A26:C29" totalsRowShown="0" tableBorderDxfId="3">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{B2D64FFF-471F-4574-AEA9-18E13B1D8731}" name="Step4" displayName="Step4" ref="A26:C29" totalsRowShown="0" tableBorderDxfId="0">
   <autoFilter ref="A26:C29" xr:uid="{B2D64FFF-471F-4574-AEA9-18E13B1D8731}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{558DBABD-4003-42BD-85CE-418CC237A862}" name="Emissions type"/>
     <tableColumn id="2" xr3:uid="{2DDF046E-1E26-421C-9E7F-C0C91098E36E}" name="Massachusetts-Based Emissions"/>
     <tableColumn id="3" xr3:uid="{12F6D4D4-D24F-47B8-A97B-A8C41E8F705C}" name="Regional Emissions"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{102D8F1D-D33B-4EBC-82B3-85DE2401849B}" name="Table5" displayName="Table5" ref="A4:C8" totalsRowShown="0">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{102D8F1D-D33B-4EBC-82B3-85DE2401849B}" name="EmissionFactors" displayName="EmissionFactors" ref="A4:C8" totalsRowShown="0">
   <autoFilter ref="A4:C8" xr:uid="{102D8F1D-D33B-4EBC-82B3-85DE2401849B}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{54AF7A10-B3FD-42F4-B71B-37ED4B6BCAFB}" name="Emission Factor (EF) Type"/>
     <tableColumn id="2" xr3:uid="{004F367D-3689-45B9-B32E-3C50EF515AF0}" name="Massachusetts-Based EF"/>
     <tableColumn id="3" xr3:uid="{BCAA32A7-8E54-4C5F-9820-A837A5DA912F}" name="Regional EF"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{8F429094-B316-41C4-9132-186C2D8F2284}" name="Table6" displayName="Table6" ref="A13:E15" totalsRowShown="0" headerRowDxfId="2">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{8F429094-B316-41C4-9132-186C2D8F2284}" name="AdjustedMWh" displayName="AdjustedMWh" ref="A13:E15" totalsRowShown="0" headerRowDxfId="9">
   <autoFilter ref="A13:E15" xr:uid="{8F429094-B316-41C4-9132-186C2D8F2284}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{461165B5-1B32-4A62-AA23-E78FDC075101}" name="MWh" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{461165B5-1B32-4A62-AA23-E78FDC075101}" name="MWh" dataDxfId="8"/>
     <tableColumn id="2" xr3:uid="{BACC3EBD-45B4-4C42-86D5-DB859A4E07D1}" name="From Step 1"/>
     <tableColumn id="3" xr3:uid="{431DF29A-69B6-4B71-909A-65F9901E57E5}" name="From Step 2"/>
     <tableColumn id="4" xr3:uid="{FFC9B4D2-55B8-4A72-B1F9-99EBF9B85949}" name="From Step 3"/>
     <tableColumn id="5" xr3:uid="{8FABB141-888E-453C-ADB7-9F1902C5C71C}" name="Adjusted MWh"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{1DDF1B01-F853-4364-B6AE-AAA89799B0D0}" name="Table7" displayName="Table7" ref="A19:D22" totalsRowShown="0" headerRowDxfId="0">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{1DDF1B01-F853-4364-B6AE-AAA89799B0D0}" name="MassachusettsBasedEmissions" displayName="MassachusettsBasedEmissions" ref="A19:D22" totalsRowShown="0" headerRowDxfId="7">
   <autoFilter ref="A19:D22" xr:uid="{1DDF1B01-F853-4364-B6AE-AAA89799B0D0}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{92719182-5059-487E-B961-623855A24E35}" name="Massachusetts-Based Emissions"/>
     <tableColumn id="2" xr3:uid="{70592B1E-C382-40A1-A5DB-E542E3AA8870}" name="Emissions From Adjusted MWh"/>
     <tableColumn id="3" xr3:uid="{B39DA87F-6284-42BF-9A4A-B55E04AE5C2D}" name="Emissions From Step 3"/>
     <tableColumn id="4" xr3:uid="{E9373B43-66BB-42B3-917B-686933B13F13}" name="Retail Seller Emissions"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{C34AA1E8-0BC1-4814-8A0B-06BD0738959F}" name="Table8" displayName="Table8" ref="A24:D27" totalsRowShown="0">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{C34AA1E8-0BC1-4814-8A0B-06BD0738959F}" name="RegionalEmissions" displayName="RegionalEmissions" ref="A24:D27" totalsRowShown="0">
   <autoFilter ref="A24:D27" xr:uid="{C34AA1E8-0BC1-4814-8A0B-06BD0738959F}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
   </autoFilter>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{0D942DB9-3464-411A-86C2-87BA82D2C634}" name="Regional Emissions"/>
     <tableColumn id="2" xr3:uid="{04F6C7B5-843A-43CD-ABB2-0178B32FBF26}" name="Emissions From Adjusted MWh"/>
     <tableColumn id="3" xr3:uid="{E63E849B-8995-4EC8-A816-600E963CD13F}" name="Emissions From Step 3"/>
     <tableColumn id="4" xr3:uid="{1E384CB7-ECCC-40E7-98D3-E11A1DBB2FBF}" name="Retail Seller Emissions"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1492,51 +1492,53 @@
       <c r="A16" s="46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A17" s="46"/>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.45">
       <c r="A18" s="44" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A11" location="'STEPS 1 through 4'!A1" display="STEPS 1 through 4" xr:uid="{BD727B10-C4D6-4E55-AEDD-A2E1C47D0E89}"/>
     <hyperlink ref="A16" location="'Emissions Calculations'!A1" display="Emissions Calculations" xr:uid="{565602BB-213A-44D0-A626-85603F7ACFDD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90CA98F7-D84B-4B5E-8C0D-FB09AF7403DD}">
   <dimension ref="A1:U31"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="18.5" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="76.453125" style="1" customWidth="1"/>
     <col min="2" max="2" width="48.36328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="50.81640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="25.54296875" style="1" customWidth="1"/>
     <col min="5" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A2" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A3" s="5" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2422,61 +2424,50 @@
   <pageMargins left="0" right="0" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="44" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="4">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003F48B8951B32C44A8ABF1C6EE626DEA0" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1650441cba533cdd87d71197d4d38a1f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="97c241f7-0c18-4008-861b-5a676167a037" xmlns:ns3="7b83dbe2-6fd2-449a-a932-0d75829bf641" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bf484b502aa0631730d63a6fcc4c17d9" ns2:_="" ns3:_="">
     <xsd:import namespace="97c241f7-0c18-4008-861b-5a676167a037"/>
     <xsd:import namespace="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -2645,93 +2636,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="97c241f7-0c18-4008-861b-5a676167a037">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7b83dbe2-6fd2-449a-a932-0d75829bf641" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60C717BF-06A0-45FA-9479-9246DC96DB88}">
-[...9 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADFE6CE1-5841-40C4-9098-98E3410A925F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="97c241f7-0c18-4008-861b-5a676167a037"/>
     <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C12EF1E-6159-458C-BE61-089F5E9D6557}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60C717BF-06A0-45FA-9479-9246DC96DB88}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="97c241f7-0c18-4008-861b-5a676167a037"/>
+    <ds:schemaRef ds:uri="7b83dbe2-6fd2-449a-a932-0d75829bf641"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>