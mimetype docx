--- v0 (2025-12-08)
+++ v1 (2026-06-20)
@@ -1,750 +1,724 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="1F517093" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="000846AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="1788" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:bottom w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6801"/>
         <w:gridCol w:w="1822"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="000846AE" w14:paraId="6ED87AED" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="3842" w:hRule="atLeast"/>
+          <w:trHeight w:val="3842"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6801" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="12586DBA" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="274"/>
               <w:ind w:left="49" w:right="257"/>
               <w:rPr>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Commonwealth</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="36"/>
               </w:rPr>
               <w:t>Massachusetts</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6576467E" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="52" w:right="257"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Executive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Office</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Human</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Services Department of Public Health</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="057B4C62" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="830" w:right="1038"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Bureau</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Professions</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Licensure Drug Control Program</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="662E01B3" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="321" w:lineRule="exact"/>
               <w:ind w:right="257"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>250</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Washington</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>Street,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="28"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
-                <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
-                <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:t>Floor,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="28"/>
-                <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
-                <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:t>Boston,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="28"/>
-                <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
-                <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:t>MA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="28"/>
-                <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-              <w:t> </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="28"/>
-                <w:vertAlign w:val="baseline"/>
               </w:rPr>
               <w:t>02108</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="0E040F6A" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="252"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Tel:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>617-973-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0800</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="4CD011C0" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="207" w:lineRule="exact" w:before="1"/>
+              <w:spacing w:before="1" w:line="207" w:lineRule="exact"/>
               <w:ind w:right="254"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>TTY:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>617-973-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0988</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6545CE16" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:right="255"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5">
               <w:r>
                 <w:rPr>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:t>www.mass.gov/dph/boards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="42000BF1" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="000846AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="16D6F040" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="300" w:lineRule="atLeast" w:before="1"/>
+              <w:spacing w:before="1" w:line="300" w:lineRule="atLeast"/>
               <w:ind w:right="252"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>AFFIDAVIT</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>TO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>VERIFY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>SOCIAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>SECURITY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="26"/>
               </w:rPr>
-              <w:t>NUMBER </w:t>
+              <w:t xml:space="preserve">NUMBER </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="26"/>
               </w:rPr>
               <w:t>AND DATE OF BIRTH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1822" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4ECB769B" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="000846AE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="5"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6E91EA5A" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="280"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
+                <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="79018F6F" wp14:editId="71948587">
                   <wp:extent cx="898573" cy="1064418"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="1" name="image1.png"/>
+                  <wp:docPr id="1" name="image1.png" descr="DPH Logo"/>
                   <wp:cNvGraphicFramePr>
-                    <a:graphicFrameLocks noChangeAspect="1"/>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
-                  <a:graphic>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="2" name="image1.png"/>
+                          <pic:cNvPr id="1" name="image1.png" descr="DPH Logo"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="898573" cy="1064418"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="01F0B63C" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:pos="10958" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="10958"/>
         </w:tabs>
         <w:spacing w:before="130"/>
         <w:ind w:left="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Full name: </w:t>
+        <w:t xml:space="preserve">Full name: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0A8BD113" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:pos="2791" w:val="left" w:leader="none"/>
-[...1 lines deleted...]
-          <w:tab w:pos="7472" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2791"/>
+          <w:tab w:val="left" w:pos="5672"/>
+          <w:tab w:val="left" w:pos="7472"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-        <w:ind w:left="0" w:right="804" w:firstLine="0"/>
+        <w:ind w:right="804"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(Last)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(First)</w:t>
       </w:r>
@@ -753,80 +727,78 @@
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(Middle)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(Maiden/Previous)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="30E07F00" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:pos="10958" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="10958"/>
         </w:tabs>
         <w:spacing w:before="125"/>
         <w:ind w:left="100"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-        <w:t>Address: </w:t>
+        <w:t xml:space="preserve">Address: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2F74FD35" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:pos="1259" w:val="left" w:leader="none"/>
-[...2 lines deleted...]
-          <w:tab w:pos="8012" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="1259"/>
+          <w:tab w:val="left" w:pos="3331"/>
+          <w:tab w:val="left" w:pos="6212"/>
+          <w:tab w:val="left" w:pos="8012"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-        <w:ind w:left="0" w:right="859" w:firstLine="0"/>
+        <w:ind w:right="859"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(No.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(Street)</w:t>
       </w:r>
@@ -846,2464 +818,3476 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(State/Country)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>(Zip/Postal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>Code)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="36229928" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:tabs>
-          <w:tab w:pos="3941" w:val="left" w:leader="none"/>
-[...2 lines deleted...]
-          <w:tab w:pos="10796" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="3941"/>
+          <w:tab w:val="left" w:pos="8013"/>
+          <w:tab w:val="left" w:pos="9007"/>
+          <w:tab w:val="left" w:pos="10796"/>
         </w:tabs>
         <w:spacing w:before="127"/>
-        <w:ind w:left="100" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="100"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Date of Birth</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:sz w:val="22"/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t>Social Security Number:</w:t>
+        </w:rPr>
+        <w:t>Social Security Number</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="40"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t>- </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t>- </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-10"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="685A6CE2" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
-        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:left="2260"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(mm/dd/yyyy)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="700FF80F" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
-          <w:tab w:pos="5503" w:val="left" w:leader="none"/>
-[...1 lines deleted...]
-          <w:tab w:pos="10169" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5503"/>
+          <w:tab w:val="left" w:pos="5928"/>
+          <w:tab w:val="left" w:pos="10169"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="887"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>License Type:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="68"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
-        <w:rPr/>
         <w:tab/>
-        <w:t>MCSR Number: </w:t>
+        <w:t xml:space="preserve">MCSR Number: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2FAC4F1C" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="000846AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0063C229" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="461" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="94" w:after="0"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="94"/>
+        <w:ind w:right="600"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>I understand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Bureau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Health</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Professions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Licensure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>(“Bureau”)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>required</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>law</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>(Mass.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:t>Gen. Laws ch. 30A, s. 13A and ch. 119A, §16) to collect the Social Security Number of every licensee and </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Gen. Laws ch. 30A, s. 13A and ch. 119A, §16) to collect the Social Security Number of every licensee and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>applicant.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0E1C6255" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="461" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="126" w:after="0"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:ind w:right="1360"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>I verify</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>above-referenced</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Social</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Security</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Number is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Social</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Security Administration issued to me, and that it is both accurate and valid.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="71F51CA3" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="461" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="128" w:after="0"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="128"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>I understand</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>that if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>above-referenced</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Social</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Security</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Date</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Birth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>invalid</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>inaccurate, the Program shall not renew my registration until corrected.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6358858A" w14:textId="32298A77" w:rsidR="000846AE" w:rsidRDefault="00AD7509">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="461" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="461"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="126" w:after="0"/>
         <w:ind w:left="820" w:right="3819" w:hanging="721"/>
-        <w:jc w:val="left"/>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...10 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="487546368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="361BDE03" wp14:editId="0C36ECDD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>699770</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>256540</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="130810" cy="130810"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1364312818" name="docshape1" descr="Check box "/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="130810" cy="130810"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9144">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4E65662F" id="docshape1" o:spid="_x0000_s1026" alt="Check box " style="position:absolute;margin-left:55.1pt;margin-top:20.2pt;width:10.3pt;height:10.3pt;z-index:-15770112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcgYPDCAIAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z13HgFGtO502DiEd&#10;B9LBD/DSdI1I4+Bk68avx0l3uwneEH2I4tr+bH/+srw59lYcNAWDrpblZCqFdgob43a1/P7t7tVC&#10;ihDBNWDR6VqedJA3q5cvloOv9Aw7tI0mwSAuVIOvZRejr4oiqE73ECbotWNni9RDZJN2RUMwMHpv&#10;i9l0+rYYkBpPqHQI/HczOuUq47etVvFL2wYdha0l9xbzSfncprNYLaHaEfjOqHMb8A9d9GAcF71A&#10;bSCC2JP5C6o3ijBgGycK+wLb1iidZ+Bpyukf0zx24HWehckJ/kJT+H+w6uHw6L9Saj34e1Q/gnC4&#10;7sDt9C0RDp2GhsuViahi8KG6JCQjcKrYDp+x4dXCPmLm4NhSnwB5OnHMVJ8uVOtjFIp/lq+ni5IX&#10;oth1vqcKUD0lewrxo8ZepEstiTeZweFwH+IY+hSSajm8M9bmbVonhlq+L+fznBDQmiY584y0264t&#10;iQMkPeQvT8bTX4cl5A2EbozLrlEpvYksV2v6Wi4u2VAllj64JpePYOx452msO9OWmEqiDNUWmxOz&#10;Rjhqkd8OXzqkX1IMrMNahp97IC2F/eSY+TRHEm425m/ezdiga8/22gNOMVQtoxTjdR1Hse89mV3H&#10;lcpMisNb3lZrMpPPXZ2bZa3lXZzfRRLztZ2jnl/v6jcAAAD//wMAUEsDBBQABgAIAAAAIQD/0GYO&#10;3AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUhs1E6JIhTiVKiCpROEDLBd&#10;YjeOap+j2E3Dv8edYHy6T+++V+1WZ9mi5zB6kpBtBDBNvVcjDRLaz7eHJ2AhIim0nrSEHx1gV9/e&#10;VFgqf6EPvTRxYKmEQokSTIxTyXnojXYYNn7SlG5HPzuMKc4DVzNeUrmzfCtEwR2OlD4YnPTe6P7U&#10;nJ2E7/XQ4kG8j3nXfxWv+0aYxbZS3t+tL8/Aol7jHwxX/aQOdXLq/JlUYDblTGwTKiEXObAr8CjS&#10;lk5CkQngdcX/L6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFyBg8MIAgAABQQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAP/QZg7cAAAACQEA&#10;AA8AAAAAAAAAAAAAAAAAYgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" strokeweight=".72pt">
+                <w10:wrap anchorx="page"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>I</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>am</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>submitting</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>this</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>form</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>for</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>following</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>purpose</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>(please</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>check</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:t>one): I am correcting an inaccurate social security number.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5607F9F0" w14:textId="20ADA8B5" w:rsidR="000846AE" w:rsidRDefault="00AD7509">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="820" w:right="3699"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...7 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="15730176" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6620F566" wp14:editId="171BCDAA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>699770</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>177165</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="130810" cy="130810"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1918519443" name="docshape2" descr="Check box"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="130810" cy="130810"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9144">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="48E211AC" id="docshape2" o:spid="_x0000_s1026" alt="Check box" style="position:absolute;margin-left:55.1pt;margin-top:13.95pt;width:10.3pt;height:10.3pt;z-index:15730176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcgYPDCAIAAAUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z13HgFGtO502DiEd&#10;B9LBD/DSdI1I4+Bk68avx0l3uwneEH2I4tr+bH/+srw59lYcNAWDrpblZCqFdgob43a1/P7t7tVC&#10;ihDBNWDR6VqedJA3q5cvloOv9Aw7tI0mwSAuVIOvZRejr4oiqE73ECbotWNni9RDZJN2RUMwMHpv&#10;i9l0+rYYkBpPqHQI/HczOuUq47etVvFL2wYdha0l9xbzSfncprNYLaHaEfjOqHMb8A9d9GAcF71A&#10;bSCC2JP5C6o3ijBgGycK+wLb1iidZ+Bpyukf0zx24HWehckJ/kJT+H+w6uHw6L9Saj34e1Q/gnC4&#10;7sDt9C0RDp2GhsuViahi8KG6JCQjcKrYDp+x4dXCPmLm4NhSnwB5OnHMVJ8uVOtjFIp/lq+ni5IX&#10;oth1vqcKUD0lewrxo8ZepEstiTeZweFwH+IY+hSSajm8M9bmbVonhlq+L+fznBDQmiY584y0264t&#10;iQMkPeQvT8bTX4cl5A2EbozLrlEpvYksV2v6Wi4u2VAllj64JpePYOx452msO9OWmEqiDNUWmxOz&#10;Rjhqkd8OXzqkX1IMrMNahp97IC2F/eSY+TRHEm425m/ezdiga8/22gNOMVQtoxTjdR1Hse89mV3H&#10;lcpMisNb3lZrMpPPXZ2bZa3lXZzfRRLztZ2jnl/v6jcAAAD//wMAUEsDBBQABgAIAAAAIQDx5fZe&#10;3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqN1QSglxKlTBpisIWbQ7&#10;Jx7iCD+i2E3D3zNdwfJqju6cW2xnZ9mEY+yDl7BcCGDo26B730moP9/uNsBiUl4rGzxK+MEI2/L6&#10;qlC5Dmf/gVOVOkYlPuZKgklpyDmPrUGn4iIM6On2FUanEsWx43pUZyp3lmdCrLlTvacPRg24M9h+&#10;Vycn4Tjva7UX7/2qaQ/r110lzGRrKW9v5pdnYAnn9AfDRZ/UoSSnJpy8jsxSXoqMUAnZ4xOwC3Av&#10;aEsjYbV5AF4W/P+C8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBcgYPDCAIAAAUEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDx5fZe3QAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" strokeweight=".72pt">
+                <w10:wrap anchorx="page"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>attached</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>proof</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>my</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Social</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Security</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Number</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094020A">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Affidavit.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-        <w:t> I am correcting an inaccurate DOB.</w:t>
+      <w:r w:rsidR="0094020A">
+        <w:t xml:space="preserve"> I am correcting an inaccurate DOB.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0B0C613B" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="253" w:lineRule="exact"/>
         <w:ind w:left="820"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>attached</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>copy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>my</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>birth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>certificate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>current</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>photo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ID with</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t> DOB.</w:t>
+        <w:t xml:space="preserve"> DOB.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="74FABD44" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="000846AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="523BD9AE" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ATTESTATION</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5D1ACB57" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="100" w:right="272"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>By</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>signing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Affidavit,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>certify,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>under</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>pains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>penalties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>perjury,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>provided</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>herein is truthful and accurate.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="67F7AE5B" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="000846AE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="23E8CC86" w14:textId="6D57AAC9" w:rsidR="000846AE" w:rsidRDefault="00AD7509">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...6 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="197341DE" wp14:editId="2EB192C0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>201295</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3562350" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1033479958" name="docshape3" descr="Signature line"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3562350" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="+- 0 720 720"/>
+                            <a:gd name="T1" fmla="*/ T0 w 5610"/>
+                            <a:gd name="T2" fmla="+- 0 6329 720"/>
+                            <a:gd name="T3" fmla="*/ T2 w 5610"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="0">
+                              <a:pos x="T1" y="0"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="T3" y="0"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5610">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5609" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="9652">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="27E1E7F1" id="docshape3" o:spid="_x0000_s1026" alt="Signature line" style="position:absolute;margin-left:36pt;margin-top:15.85pt;width:280.5pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="5610,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWmjofnAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0uKGx4zTpYtQphnYd&#10;BnQXoNkHKLIcG5MlTVLidF8/krbTNMNehgWIQZn04eEhxeubQ6vZXvnQWFPw6STlTBlpy8ZsC/59&#10;fX/xjrMQhSmFtkYV/EkFfrN6/eq6c7nKbG11qTwDEBPyzhW8jtHlSRJkrVoRJtYpA87K+lZEOPpt&#10;UnrRAXqrkyxNF0lnfem8lSoEeHvXO/mK8KtKyfi1qoKKTBccuEV6enpu8JmsrkW+9cLVjRxoiH9g&#10;0YrGQNIj1J2Igu188wdU20hvg63iRNo2sVXVSEU1QDXT9Kyax1o4RbWAOMEdZQr/D1Z+2T+6bx6p&#10;B/dg5Y8AiiSdC/nRg4cAMWzTfbYl9FDsoqViD5Vv8Usogx1I06ejpuoQmYSXs/kim81Begm+aXZF&#10;kiciH7+VuxA/Kks4Yv8QYt+REizSs2RGtJB0DRBVq6E5by9Yyq4y+g/9OwZNx6A3CVunrGPzxXRs&#10;8jEoG4MIaTHLlgh3DjUboxAqO4EC8tuRnqhHxvJgBspgMYHjn5JIzgYUZw3URnUAAYKwvL/EQu7z&#10;2P6bIYWHuT6faM8ZTPSmL8OJiMwwBZqsKzgpgS9au1drS6541jZI8uzV5jRqvkiXL1j1bvgCE8DM&#10;9AYlRa4nbTX2vtGa+qoNUlku5hlpE6xuSnQim+C3m1vt2V7gXaUfFgNgL8KcD/FOhLqPI1dfs7c7&#10;U1KWWonyw2BH0ejeBiANotNw4zzjjgj5xpZPMNve9qsBVhkYtfW/OOtgLRQ8/NwJrzjTnwzcu+X0&#10;8hL3CB0u5zg3zJ96NqceYSRAFTxymAg0b2O/e3bON9saMk1JB2Pfw52qGhx+4tezGg5w9UmGYU3h&#10;bjk9U9TzMl39BgAA//8DAFBLAwQUAAYACAAAACEAGz+iP9wAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VI3KjTRrQQ4lRVJRDiRkrvbrzEUeN1ZDtt4OvZnuhxZ0azb8r15Hpx&#10;whA7TwrmswwEUuNNR62Cr93rwxOImDQZ3XtCBT8YYV3d3pS6MP5Mn3iqUyu4hGKhFdiUhkLK2Fh0&#10;Os78gMTetw9OJz5DK03QZy53vVxk2VI63RF/sHrArcXmWI9OwWNn7f6trbe/O599HN/DmPabUan7&#10;u2nzAiLhlP7DcMFndKiY6eBHMlH0ClYLnpIU5PMVCPaXec7C4SI8g6xKeT2g+gMAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBWmjofnAIAAJQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAbP6I/3AAAAAgBAAAPAAAAAAAAAAAAAAAAAPYEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" path="m,l5609,e" filled="f" strokeweight=".76pt">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;3561715,0" o:connectangles="0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="34FB0700" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="2260"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>(affiant)</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1D484812" w14:textId="77767ED8" w:rsidR="000846AE" w:rsidRDefault="00AD7509">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...534 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75B2A621" wp14:editId="1FDCDF7D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>3430905</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>162560</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3960495" cy="1730375"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1646288795" name="docshapegroup4" descr="Notory attestation and details box or section"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3960495" cy="1730375"/>
+                          <a:chOff x="5403" y="256"/>
+                          <a:chExt cx="6237" cy="2725"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1314232871" name="Line 4"/>
+                        <wps:cNvCnPr>
+                          <a:cxnSpLocks noChangeShapeType="1"/>
+                        </wps:cNvCnPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="7682" y="2321"/>
+                            <a:ext cx="3605" cy="0"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="line">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="7201">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:noFill/>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:bodyPr/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="1213721863" name="docshape5"/>
+                        <wps:cNvSpPr txBox="1">
+                          <a:spLocks noChangeArrowheads="1"/>
+                        </wps:cNvSpPr>
+                        <wps:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="5408" y="260"/>
+                            <a:ext cx="6227" cy="2715"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6096">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                <a:solidFill>
+                                  <a:srgbClr val="FFFFFF"/>
+                                </a:solidFill>
+                              </a14:hiddenFill>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="7D39231F" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1893"/>
+                                  <w:tab w:val="left" w:pos="3238"/>
+                                  <w:tab w:val="left" w:pos="3839"/>
+                                  <w:tab w:val="left" w:pos="5269"/>
+                                </w:tabs>
+                                <w:spacing w:before="18"/>
+                                <w:ind w:left="108" w:right="895" w:firstLine="720"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">On this </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">day of </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>, 20</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">, before me, the undersigned notary public, </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-10"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>,</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="1405507A" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                              <w:pPr>
+                                <w:spacing w:before="1" w:line="183" w:lineRule="exact"/>
+                                <w:ind w:left="2989"/>
+                                <w:rPr>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="16"/>
+                                </w:rPr>
+                                <w:t>(affiant)</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="2AED27AC" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="5408"/>
+                                </w:tabs>
+                                <w:ind w:left="108" w:right="780"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>personally</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-6"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>appeared</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>proved</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>to</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-7"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>me</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>through</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>satisfactory</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>evidence</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-1"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>of identification,</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>which</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>were</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-4"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="6717B2AC" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                              <w:pPr>
+                                <w:tabs>
+                                  <w:tab w:val="left" w:pos="1709"/>
+                                </w:tabs>
+                                <w:ind w:left="108" w:right="376"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                  <w:u w:val="single"/>
+                                </w:rPr>
+                                <w:tab/>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>, to be the person whose name is signed on the preceding, and who swore or affirmed to me that the contents of the document</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>are</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>truthful</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>and</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>accurate</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>to</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>the</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>best</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>of</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>his/her</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-3"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>knowledge</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-5"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">and </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>belief.</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="132E4B60" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="000846AE">
+                              <w:pPr>
+                                <w:spacing w:before="9"/>
+                                <w:rPr>
+                                  <w:sz w:val="17"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="720E6203" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                              <w:pPr>
+                                <w:ind w:right="715"/>
+                                <w:jc w:val="right"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Notary</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> Public</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="2CD2F983" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="000846AE">
+                              <w:pPr>
+                                <w:spacing w:before="2"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                            <w:p w14:paraId="34BAEA23" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                              <w:pPr>
+                                <w:ind w:left="108"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>My</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-9"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>commission</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-9"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:spacing w:val="-2"/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>expires:</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="75B2A621" id="docshapegroup4" o:spid="_x0000_s1026" alt="Notory attestation and details box or section" style="position:absolute;margin-left:270.15pt;margin-top:12.8pt;width:311.85pt;height:136.25pt;z-index:-15728128;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="5403,256" coordsize="6237,2725" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQARdKUr/QIAAHAHAAAOAAAAZHJzL2Uyb0RvYy54bWy8VW1v0zAQ/o7Ef7D8neWtTbpo6TS6MSEN&#10;mLTxA1zHSSwSO9hu0/LrOdtp2o0PsIHIh+ic813unuc5++Jy17Voy5TmUhQ4OgsxYoLKkou6wF8f&#10;P7xbYKQNESVppWAF3jONL5dv31wMfc5i2ci2ZApBEqHzoS9wY0yfB4GmDeuIPpM9E+CspOqIgaWq&#10;g1KRAbJ3bRCHYRoMUpW9kpRpDV+vvRMvXf6qYtR8qSrNDGoLDLUZ91buvbbvYHlB8lqRvuF0LIO8&#10;ooqOcAE/nVJdE0PQRvFfUnWcKqllZc6o7AJZVZwy1wN0E4XPurlVctO7Xup8qPsJJoD2GU6vTks/&#10;b29V/9DfK189mHeSftOASzD0dX7qt+vab0br4ZMsgU+yMdI1vqtUZ1NAS2jn8N1P+LKdQRQ+Judp&#10;ODufY0TBF2VJmGRzzwBtgCYbN5+FCUbgjufpwXUzhqdxkvnYOItdYEBy/19X61ib5R7EpI946b/D&#10;66EhPXM0aIvHvUK8hPqTaBYn8SKLMBKkAyzuuGBoZqu2BcDOlfCw0p0YYUVCrhoiauZyPu57CIts&#10;BDRwEmIXGjj5LcxZuog9XEns8pB8AjsNR6SdyieoSN4rbW6Z7JA1CtxC2Y5Csr3TxtZy3GIZFfID&#10;b1v4TvJWoKHAGUjVBWjZ8tI6rU+rer1qFdoSO2rucY2B53Sb/ec10Y3f51yeZ9C6KN1fGkbKm9E2&#10;hLfehqpaMQJlsfEor2W5v1cHAIH0/8V+HCVZHC1SUKtnv5RUW6E4YY5s2rlCZvdegrJHyPx4TTq4&#10;UkoOtmHQ6BMh+JH8YyHA3MBJa+cmHQ+1gw7SOJ6mJno6NUeeRykoOC9fJIU0PE//vRQ6buBSaHlX&#10;4MUkJJK/RBdmt96BKix+XiJISX/4w2UFRiPVD4wGOPgLrL9viGIYtR8FsGBviYOhDsb6YBBBIbTA&#10;BiNvroy/TTa94nUDmT3PQl7ByVhxN0/HKkb9Op26MwuOdTdw4xVk743Ttdt/vCiXPwEAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGkC6rjhAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FKw0AQhu+C77CM&#10;4M1u0jahxmxKKeqpCLaCeNtmp0lodjZkt0n69k5PepyZj3++P19PthUD9r5xpCCeRSCQSmcaqhR8&#10;Hd6eViB80GR06wgVXNHDuri/y3Vm3EifOOxDJTiEfKYV1CF0mZS+rNFqP3MdEt9Orrc68NhX0vR6&#10;5HDbynkUpdLqhvhDrTvc1lie9xer4H3U42YRvw6782l7/TkkH9+7GJV6fJg2LyACTuEPhps+q0PB&#10;Tkd3IeNFqyBZRgtGFcyTFMQNiNMltzvy5nkVgyxy+b9D8QsAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQARdKUr/QIAAHAHAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBpAuq44QAAAAsBAAAPAAAAAAAAAAAAAAAAAFcFAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAZQYAAAAA&#10;">
+                <v:line id="Line 4" o:spid="_x0000_s1027" style="position:absolute;visibility:visible;mso-wrap-style:square" from="7682,2321" to="11287,2321" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZ+Q6pxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fa8Iw&#10;EH8f7DuEG/g201bZpDNKGQg+yaZjz0dzptXmUpLMVj/9Igz2eL//t1yPthMX8qF1rCCfZiCIa6db&#10;Ngq+DpvnBYgQkTV2jknBlQKsV48PSyy1G/iTLvtoRArhUKKCJsa+lDLUDVkMU9cTJ+7ovMWYTm+k&#10;9jikcNvJIstepMWWU0ODPb03VJ/3P1ZB9XE1fX08+W+ubvnOmaFot5VSk6exegMRaYz/4j/3Vqf5&#10;s3xezIrFaw73nxIAcvULAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmfkOqcYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" strokeweight=".20003mm"/>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="docshape5" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:5408;top:260;width:6227;height:2715;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAyRUsoxgAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4XfIdlBG91k0g0pK4ioiA9FKI+wJCdJmmzsyG7mvj2XUHocb7/WW9H04o79a6xrCCeRyCIS6sb&#10;rhRcL8f3DITzyBpby6TgQQ62m8nbGnNtBy7ofvaVCCHsclRQe9/lUrqyJoNubjviwH3b3qAPZ19J&#10;3eMQwk0rkyhaSoMNh4YaO9rXVP6eb0YBFT+NtcdsKDpfXT/dIU0PX6lSs+m4+wDhafT/4pf7pMP8&#10;JF6skjhbLuD5UwBAbv4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMkVLKMYAAADjAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" strokeweight=".48pt">
+                  <v:textbox inset="0,0,0,0">
+                    <w:txbxContent>
+                      <w:p w14:paraId="7D39231F" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1893"/>
+                            <w:tab w:val="left" w:pos="3238"/>
+                            <w:tab w:val="left" w:pos="3839"/>
+                            <w:tab w:val="left" w:pos="5269"/>
+                          </w:tabs>
+                          <w:spacing w:before="18"/>
+                          <w:ind w:left="108" w:right="895" w:firstLine="720"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">On this </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">day of </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>, 20</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">, before me, the undersigned notary public, </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-10"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>,</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="1405507A" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                        <w:pPr>
+                          <w:spacing w:before="1" w:line="183" w:lineRule="exact"/>
+                          <w:ind w:left="2989"/>
+                          <w:rPr>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="16"/>
+                          </w:rPr>
+                          <w:t>(affiant)</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="2AED27AC" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="5408"/>
+                          </w:tabs>
+                          <w:ind w:left="108" w:right="780"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>personally</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-6"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>appeared</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>proved</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>to</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-7"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>me</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>through</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>satisfactory</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>evidence</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-1"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>of identification,</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>which</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>were</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-4"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="6717B2AC" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                        <w:pPr>
+                          <w:tabs>
+                            <w:tab w:val="left" w:pos="1709"/>
+                          </w:tabs>
+                          <w:ind w:left="108" w:right="376"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                            <w:u w:val="single"/>
+                          </w:rPr>
+                          <w:tab/>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>, to be the person whose name is signed on the preceding, and who swore or affirmed to me that the contents of the document</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>are</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>truthful</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>and</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>accurate</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>to</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>the</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>best</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>of</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>his/her</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-3"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>knowledge</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-5"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">and </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>belief.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="132E4B60" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="000846AE">
+                        <w:pPr>
+                          <w:spacing w:before="9"/>
+                          <w:rPr>
+                            <w:sz w:val="17"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="720E6203" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                        <w:pPr>
+                          <w:ind w:right="715"/>
+                          <w:jc w:val="right"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Notary</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> Public</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="2CD2F983" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="000846AE">
+                        <w:pPr>
+                          <w:spacing w:before="2"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                      <w:p w14:paraId="34BAEA23" w14:textId="77777777" w:rsidR="000846AE" w:rsidRDefault="0094020A">
+                        <w:pPr>
+                          <w:ind w:left="108"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>My</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-9"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>commission</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-9"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:spacing w:val="-2"/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>expires:</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="000846AE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="700" w:bottom="280" w:left="620" w:right="500"/>
+      <w:pgMar w:top="700" w:right="500" w:bottom="280" w:left="620" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="0"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="049C0ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="013482C8"/>
+    <w:lvl w:ilvl="0" w:tplc="A8624B44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="460" w:hanging="361"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="C62C418E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1526" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="329CD774">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2592" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="1B30636C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3658" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="BB2294B0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4724" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="D0CE2974">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5790" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="C4466898">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6856" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="F23230D8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7922" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="308E3A5E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8988" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1285699501">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="000846AE"/>
+    <w:rsid w:val="000846AE"/>
+    <w:rsid w:val="009D1FE3"/>
+    <w:rsid w:val="00AD7509"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4BA84682"/>
+  <w15:docId w15:val="{61E2C13D-9B73-4DB6-A8FA-D1303FBCEE27}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
-[...9 lines deleted...]
-  <w:style w:styleId="BodyText" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="Title" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="exact"/>
       <w:ind w:left="100"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="126"/>
       <w:ind w:left="460" w:right="478" w:hanging="361"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="53"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/boards" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/boards" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3547,61 +4531,70 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>245</Words>
+  <Characters>1400</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1642</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>JPelletier</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-02-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2023-03-14T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
 </Properties>
 </file>