--- v0 (2026-04-04)
+++ v1 (2026-05-25)
@@ -1,54 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="654F5665" w14:textId="6506135C" w:rsidR="0057333E" w:rsidRPr="008C2466" w:rsidRDefault="0057333E" w:rsidP="008C2466">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C2466">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
@@ -1437,85 +1433,85 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Fiscal Impact</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2CA540" w14:textId="059E166F" w:rsidR="0057333E" w:rsidRPr="008C2466" w:rsidRDefault="00A751D8" w:rsidP="00196B4D">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D21A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The estimated aggregate annual fiscal impact of the proposed amendments is $3.4 million in Rate Year 1 and additional $3 million in Rate Year 2 for a total additional investment of $6.4 million for both rate years relative to the base spending for the eligible population. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0057333E" w:rsidRPr="008C2466">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B0CB226" w14:textId="77777777" w:rsidR="0075091E" w:rsidRDefault="0075091E" w:rsidP="0057333E">
+    <w:p w14:paraId="4FA1CD18" w14:textId="77777777" w:rsidR="000657ED" w:rsidRDefault="000657ED" w:rsidP="0057333E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70BCB505" w14:textId="77777777" w:rsidR="0075091E" w:rsidRDefault="0075091E" w:rsidP="0057333E">
+    <w:p w14:paraId="4F285616" w14:textId="77777777" w:rsidR="000657ED" w:rsidRDefault="000657ED" w:rsidP="0057333E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5AA50B25" w14:textId="77777777" w:rsidR="0075091E" w:rsidRDefault="0075091E">
+    <w:p w14:paraId="6D1C3AC6" w14:textId="77777777" w:rsidR="000657ED" w:rsidRDefault="000657ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
@@ -1591,71 +1587,71 @@
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00772AD0">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="38EE405C" w14:textId="77777777" w:rsidR="00EF4ABF" w:rsidRDefault="00EF4ABF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C6A1F6A" w14:textId="77777777" w:rsidR="0075091E" w:rsidRDefault="0075091E" w:rsidP="0057333E">
+    <w:p w14:paraId="6E530203" w14:textId="77777777" w:rsidR="000657ED" w:rsidRDefault="000657ED" w:rsidP="0057333E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="575369B1" w14:textId="77777777" w:rsidR="0075091E" w:rsidRDefault="0075091E" w:rsidP="0057333E">
+    <w:p w14:paraId="50F047CE" w14:textId="77777777" w:rsidR="000657ED" w:rsidRDefault="000657ED" w:rsidP="0057333E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="50E3F6BC" w14:textId="77777777" w:rsidR="0075091E" w:rsidRDefault="0075091E">
+    <w:p w14:paraId="64D8198A" w14:textId="77777777" w:rsidR="000657ED" w:rsidRDefault="000657ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="43AB97F7" w14:textId="13E09D6C" w:rsidR="0057333E" w:rsidRPr="008C2466" w:rsidRDefault="0057333E" w:rsidP="0057333E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008C2466">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>Testimony</w:t>
     </w:r>
     <w:r w:rsidR="00C71B4C">
       <w:rPr>
@@ -1902,113 +1898,117 @@
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1557547755">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1823740735">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0057333E"/>
     <w:rsid w:val="00000BC3"/>
     <w:rsid w:val="00010279"/>
     <w:rsid w:val="00035B91"/>
     <w:rsid w:val="0004C6F0"/>
+    <w:rsid w:val="000657ED"/>
     <w:rsid w:val="00081841"/>
     <w:rsid w:val="00096099"/>
     <w:rsid w:val="000A69C3"/>
     <w:rsid w:val="000B65E7"/>
     <w:rsid w:val="000C5626"/>
     <w:rsid w:val="001006F0"/>
     <w:rsid w:val="0010509C"/>
     <w:rsid w:val="00120B2A"/>
     <w:rsid w:val="00140AF8"/>
     <w:rsid w:val="00150AF2"/>
     <w:rsid w:val="001511B5"/>
     <w:rsid w:val="00180C55"/>
     <w:rsid w:val="00182E61"/>
     <w:rsid w:val="00183C99"/>
     <w:rsid w:val="00196B4D"/>
     <w:rsid w:val="001A596D"/>
     <w:rsid w:val="001A63E2"/>
     <w:rsid w:val="001B2969"/>
     <w:rsid w:val="001B2F51"/>
     <w:rsid w:val="001B5572"/>
     <w:rsid w:val="001C18B0"/>
     <w:rsid w:val="001C2D4C"/>
     <w:rsid w:val="001E51A3"/>
     <w:rsid w:val="001E708D"/>
     <w:rsid w:val="001F4889"/>
     <w:rsid w:val="00211957"/>
     <w:rsid w:val="00214646"/>
     <w:rsid w:val="00225A83"/>
     <w:rsid w:val="00230601"/>
     <w:rsid w:val="00253273"/>
     <w:rsid w:val="00253486"/>
     <w:rsid w:val="00263FA4"/>
     <w:rsid w:val="00281CD2"/>
     <w:rsid w:val="002A0CC1"/>
     <w:rsid w:val="002A541F"/>
+    <w:rsid w:val="00303516"/>
     <w:rsid w:val="00321EBD"/>
     <w:rsid w:val="0035426F"/>
     <w:rsid w:val="003723C5"/>
     <w:rsid w:val="003915FD"/>
     <w:rsid w:val="003976AF"/>
     <w:rsid w:val="003A2AA6"/>
     <w:rsid w:val="003B3908"/>
     <w:rsid w:val="003B7912"/>
     <w:rsid w:val="003C0807"/>
     <w:rsid w:val="003C3B77"/>
     <w:rsid w:val="003D5695"/>
     <w:rsid w:val="00411215"/>
     <w:rsid w:val="0042399C"/>
     <w:rsid w:val="004546DE"/>
     <w:rsid w:val="00454D0B"/>
     <w:rsid w:val="00464E9B"/>
     <w:rsid w:val="00465E2E"/>
     <w:rsid w:val="004707C1"/>
     <w:rsid w:val="00476429"/>
     <w:rsid w:val="004A6FDC"/>
     <w:rsid w:val="004D3D1D"/>
     <w:rsid w:val="004E68C0"/>
     <w:rsid w:val="00502C8E"/>
     <w:rsid w:val="00506BE2"/>
     <w:rsid w:val="005124CE"/>
@@ -2072,50 +2072,51 @@
     <w:rsid w:val="009226A2"/>
     <w:rsid w:val="00934FE6"/>
     <w:rsid w:val="009375BF"/>
     <w:rsid w:val="00946634"/>
     <w:rsid w:val="00950EDF"/>
     <w:rsid w:val="00963F15"/>
     <w:rsid w:val="00976A8E"/>
     <w:rsid w:val="00981D65"/>
     <w:rsid w:val="009B0551"/>
     <w:rsid w:val="009B1D3E"/>
     <w:rsid w:val="009C2BEA"/>
     <w:rsid w:val="009C777B"/>
     <w:rsid w:val="009C7D01"/>
     <w:rsid w:val="009D21A2"/>
     <w:rsid w:val="009E5E2F"/>
     <w:rsid w:val="009F393B"/>
     <w:rsid w:val="00A06A26"/>
     <w:rsid w:val="00A1784A"/>
     <w:rsid w:val="00A3725A"/>
     <w:rsid w:val="00A40096"/>
     <w:rsid w:val="00A67EF7"/>
     <w:rsid w:val="00A751D8"/>
     <w:rsid w:val="00A86527"/>
     <w:rsid w:val="00A90DCE"/>
     <w:rsid w:val="00AA25BF"/>
+    <w:rsid w:val="00AA6C9B"/>
     <w:rsid w:val="00AB6F56"/>
     <w:rsid w:val="00AC11F6"/>
     <w:rsid w:val="00AC1632"/>
     <w:rsid w:val="00AD367D"/>
     <w:rsid w:val="00AD6D58"/>
     <w:rsid w:val="00AD7637"/>
     <w:rsid w:val="00AE151A"/>
     <w:rsid w:val="00B04AAB"/>
     <w:rsid w:val="00B1517F"/>
     <w:rsid w:val="00B154C8"/>
     <w:rsid w:val="00B538C0"/>
     <w:rsid w:val="00B54122"/>
     <w:rsid w:val="00B64131"/>
     <w:rsid w:val="00B70CBB"/>
     <w:rsid w:val="00B722A9"/>
     <w:rsid w:val="00B72E0E"/>
     <w:rsid w:val="00B77413"/>
     <w:rsid w:val="00B801B7"/>
     <w:rsid w:val="00B87414"/>
     <w:rsid w:val="00BA0382"/>
     <w:rsid w:val="00BA6546"/>
     <w:rsid w:val="00BB1418"/>
     <w:rsid w:val="00BB50D0"/>
     <w:rsid w:val="00BE090C"/>
     <w:rsid w:val="00BE19B3"/>
@@ -2214,51 +2215,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="29A9ED09"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E9FC6E2A-C861-4266-A6B8-95B3669DC05B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2786,51 +2786,51 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005D3A5F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3054,415 +3054,92 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...261 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D471C0F9-157D-4244-A345-08209ED276C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...35 lines deleted...]
-    <ds:schemaRef ds:uri="0772689b-326b-46a5-b84c-c726c57fbc8b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>947</Words>
   <Characters>5400</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>45</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6335</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Elizabeth Sherman</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>