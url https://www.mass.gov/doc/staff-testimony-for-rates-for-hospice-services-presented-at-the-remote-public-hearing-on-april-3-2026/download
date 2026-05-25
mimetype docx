--- v0 (2026-04-04)
+++ v1 (2026-05-25)
@@ -1,55 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="35A1F934" w14:textId="1156AC60" w:rsidR="00EB1B19" w:rsidRDefault="0D612DED" w:rsidP="005E1DB4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="65C88C1D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -608,85 +603,85 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73A0773E" w14:textId="4A40564F" w:rsidR="00BD26C0" w:rsidRDefault="00BD26C0" w:rsidP="005E6187">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Thank you.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BD26C0">
-      <w:headerReference w:type="default" r:id="rId11"/>
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DCC4D50" w14:textId="77777777" w:rsidR="00777C73" w:rsidRDefault="00777C73">
+    <w:p w14:paraId="53F050CD" w14:textId="77777777" w:rsidR="007F0A73" w:rsidRDefault="007F0A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A192934" w14:textId="77777777" w:rsidR="00777C73" w:rsidRDefault="00777C73">
+    <w:p w14:paraId="77544655" w14:textId="77777777" w:rsidR="007F0A73" w:rsidRDefault="007F0A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="57F5B466" w14:textId="77777777" w:rsidR="00777C73" w:rsidRDefault="00777C73">
+    <w:p w14:paraId="64F23D2C" w14:textId="77777777" w:rsidR="007F0A73" w:rsidRDefault="007F0A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -784,71 +779,71 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="21F51D12" w14:textId="0ABC5E6C" w:rsidR="12915F81" w:rsidRDefault="12915F81" w:rsidP="64A458BD">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1D1DF8C2" w14:textId="65ECE41F" w:rsidR="12915F81" w:rsidRDefault="12915F81" w:rsidP="64A458BD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="149593B2" w14:textId="77777777" w:rsidR="00777C73" w:rsidRDefault="00777C73">
+    <w:p w14:paraId="047042BA" w14:textId="77777777" w:rsidR="007F0A73" w:rsidRDefault="007F0A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1327924F" w14:textId="77777777" w:rsidR="00777C73" w:rsidRDefault="00777C73">
+    <w:p w14:paraId="17B88B57" w14:textId="77777777" w:rsidR="007F0A73" w:rsidRDefault="007F0A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="44D42559" w14:textId="77777777" w:rsidR="00777C73" w:rsidRDefault="00777C73">
+    <w:p w14:paraId="58242D00" w14:textId="77777777" w:rsidR="007F0A73" w:rsidRDefault="007F0A73">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8655"/>
       <w:gridCol w:w="360"/>
       <w:gridCol w:w="345"/>
     </w:tblGrid>
     <w:tr w:rsidR="12915F81" w14:paraId="21990D1C" w14:textId="77777777" w:rsidTr="005E1DB4">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
@@ -993,71 +988,50 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="345" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="6BF03469" w14:textId="642247F2" w:rsidR="12915F81" w:rsidRDefault="12915F81" w:rsidP="64A458BD">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1E1BF133" w14:textId="2D56E7A0" w:rsidR="12915F81" w:rsidRDefault="12915F81" w:rsidP="64A458BD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26212769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75885C1A"/>
     <w:lvl w:ilvl="0" w:tplc="ACA6DC90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1B84EEE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1254,181 +1228,188 @@
     <w:lvl w:ilvl="8" w:tplc="1422A2E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2070566631">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1454787528">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="3B4162AC"/>
     <w:rsid w:val="00031671"/>
     <w:rsid w:val="00055E92"/>
     <w:rsid w:val="000739BD"/>
     <w:rsid w:val="000C3F8C"/>
     <w:rsid w:val="000C5095"/>
     <w:rsid w:val="000E52D6"/>
     <w:rsid w:val="00117FE3"/>
     <w:rsid w:val="001344CE"/>
     <w:rsid w:val="00154454"/>
     <w:rsid w:val="00183B23"/>
     <w:rsid w:val="00190809"/>
     <w:rsid w:val="00196E0C"/>
     <w:rsid w:val="001C25D5"/>
     <w:rsid w:val="001D52CE"/>
     <w:rsid w:val="001E4E18"/>
     <w:rsid w:val="001F490B"/>
     <w:rsid w:val="00205EB9"/>
     <w:rsid w:val="0022738C"/>
+    <w:rsid w:val="00277574"/>
     <w:rsid w:val="00282288"/>
     <w:rsid w:val="00292D2E"/>
     <w:rsid w:val="002A5E4E"/>
     <w:rsid w:val="003229E4"/>
     <w:rsid w:val="00324CC3"/>
     <w:rsid w:val="00325F60"/>
+    <w:rsid w:val="00346539"/>
     <w:rsid w:val="0038101B"/>
     <w:rsid w:val="00384FD4"/>
     <w:rsid w:val="003902AA"/>
     <w:rsid w:val="003B2561"/>
     <w:rsid w:val="003F0186"/>
     <w:rsid w:val="003F7801"/>
     <w:rsid w:val="0049026D"/>
     <w:rsid w:val="00494F7A"/>
     <w:rsid w:val="004E12D8"/>
     <w:rsid w:val="004F0EC8"/>
     <w:rsid w:val="005309FC"/>
     <w:rsid w:val="00540F11"/>
     <w:rsid w:val="0058112E"/>
     <w:rsid w:val="005A2B01"/>
     <w:rsid w:val="005A5F7E"/>
     <w:rsid w:val="005B06A5"/>
     <w:rsid w:val="005B60E3"/>
     <w:rsid w:val="005E1DB4"/>
     <w:rsid w:val="005E6187"/>
     <w:rsid w:val="00611898"/>
     <w:rsid w:val="00613E26"/>
     <w:rsid w:val="006236F9"/>
     <w:rsid w:val="006A46F4"/>
     <w:rsid w:val="006D162C"/>
     <w:rsid w:val="006E447A"/>
     <w:rsid w:val="007428B2"/>
     <w:rsid w:val="00751069"/>
     <w:rsid w:val="007731D4"/>
     <w:rsid w:val="00777C73"/>
     <w:rsid w:val="007B3797"/>
     <w:rsid w:val="007C5103"/>
     <w:rsid w:val="007D4DDB"/>
     <w:rsid w:val="007D549B"/>
     <w:rsid w:val="007E459B"/>
     <w:rsid w:val="007E6BE8"/>
+    <w:rsid w:val="007F0A73"/>
     <w:rsid w:val="007F2094"/>
     <w:rsid w:val="00814E04"/>
     <w:rsid w:val="0081777B"/>
     <w:rsid w:val="00824FAB"/>
     <w:rsid w:val="00836EE2"/>
     <w:rsid w:val="00865BA6"/>
     <w:rsid w:val="00880EEC"/>
     <w:rsid w:val="00884509"/>
     <w:rsid w:val="008915FA"/>
     <w:rsid w:val="008D6EF1"/>
     <w:rsid w:val="008F5520"/>
     <w:rsid w:val="00906FFA"/>
     <w:rsid w:val="00911DC9"/>
     <w:rsid w:val="009153E5"/>
     <w:rsid w:val="009558D3"/>
     <w:rsid w:val="00995515"/>
     <w:rsid w:val="009976AC"/>
     <w:rsid w:val="00A12F31"/>
     <w:rsid w:val="00A368C9"/>
+    <w:rsid w:val="00AA6C9B"/>
     <w:rsid w:val="00AB1ADA"/>
     <w:rsid w:val="00AE1623"/>
     <w:rsid w:val="00AE572C"/>
     <w:rsid w:val="00B01C6A"/>
     <w:rsid w:val="00B052E6"/>
     <w:rsid w:val="00B1364E"/>
     <w:rsid w:val="00BC59BA"/>
     <w:rsid w:val="00BD26C0"/>
     <w:rsid w:val="00BD3832"/>
     <w:rsid w:val="00C40A36"/>
     <w:rsid w:val="00C454E1"/>
     <w:rsid w:val="00C65C1D"/>
     <w:rsid w:val="00CC3623"/>
     <w:rsid w:val="00D150AB"/>
     <w:rsid w:val="00D25A22"/>
     <w:rsid w:val="00D535FF"/>
     <w:rsid w:val="00D709CA"/>
     <w:rsid w:val="00DE526E"/>
     <w:rsid w:val="00DE588A"/>
     <w:rsid w:val="00E202C5"/>
     <w:rsid w:val="00E21B9C"/>
     <w:rsid w:val="00E24DBF"/>
     <w:rsid w:val="00E85659"/>
     <w:rsid w:val="00EB1B19"/>
     <w:rsid w:val="00F671BC"/>
     <w:rsid w:val="00F81B68"/>
     <w:rsid w:val="00F86CD4"/>
     <w:rsid w:val="00F9332C"/>
     <w:rsid w:val="00F940F9"/>
     <w:rsid w:val="00FA5E3A"/>
+    <w:rsid w:val="00FC48F1"/>
     <w:rsid w:val="00FE7544"/>
     <w:rsid w:val="0409E1B4"/>
     <w:rsid w:val="040B021F"/>
     <w:rsid w:val="055F2182"/>
     <w:rsid w:val="0B489926"/>
     <w:rsid w:val="0BAE8231"/>
     <w:rsid w:val="0D612DED"/>
     <w:rsid w:val="0EAF14B6"/>
     <w:rsid w:val="0F491945"/>
     <w:rsid w:val="1020D543"/>
     <w:rsid w:val="11423B6D"/>
     <w:rsid w:val="12915F81"/>
     <w:rsid w:val="15804BA8"/>
     <w:rsid w:val="1692197C"/>
     <w:rsid w:val="186B18A1"/>
     <w:rsid w:val="19F70365"/>
     <w:rsid w:val="1C00D204"/>
     <w:rsid w:val="1CAF282B"/>
     <w:rsid w:val="1D492B9F"/>
     <w:rsid w:val="20394156"/>
     <w:rsid w:val="22F0C84E"/>
     <w:rsid w:val="265CA179"/>
     <w:rsid w:val="265FE8F2"/>
     <w:rsid w:val="26A8DED0"/>
     <w:rsid w:val="27882641"/>
@@ -1478,51 +1459,50 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B4162AC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9E316EBD-1487-4CE0-AE2C-DFC73D12678E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2121,51 +2101,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001344CE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2389,418 +2369,92 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100033689B77F64F94BA8FA631416A84FF6" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ee01cc395414e4e29960b59d99b45d4e">
-[...250 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F7B94A0-ECA5-4B80-85D9-5276A3853790}">
-[...25 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96724480-70F9-44A7-95D5-970DD06D7C5C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="9ee3d2ba-7328-44ae-87fe-aca0b3dbec46"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>367</Words>
   <Characters>2094</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Leandra Vallejo</dc:creator>
+  <dc:creator/>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>