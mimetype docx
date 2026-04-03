--- v0 (2025-12-09)
+++ v1 (2026-04-03)
@@ -1,671 +1,684 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="60CD3C67" w14:textId="77777777" w:rsidR="006445AC" w:rsidRDefault="006445AC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1231"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3928"/>
+        <w:gridCol w:w="1530"/>
+        <w:gridCol w:w="360"/>
+        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1170"/>
+        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="245"/>
+        <w:gridCol w:w="475"/>
+        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="450"/>
+        <w:gridCol w:w="180"/>
+        <w:gridCol w:w="580"/>
+        <w:gridCol w:w="50"/>
+        <w:gridCol w:w="904"/>
+        <w:gridCol w:w="1246"/>
+        <w:gridCol w:w="10"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00665E64" w14:paraId="7C9A6E8B" w14:textId="77777777" w:rsidTr="00534BEE">
+      <w:tr w:rsidR="000149F9" w:rsidRPr="00073C49" w14:paraId="5069FE5C" w14:textId="77777777" w:rsidTr="004E61AB">
         <w:trPr>
-          <w:trHeight w:val="450"/>
+          <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1231" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcMar>
-[...6 lines deleted...]
-              <w:rPr>
+          </w:tcPr>
+          <w:p w14:paraId="0DD8D83D" w14:textId="1C757F31" w:rsidR="000149F9" w:rsidRPr="00223460" w:rsidRDefault="000149F9" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="text"/>
+              <w:ind w:right="180"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:noProof/>
+                <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B1347EE" wp14:editId="6DBB3FDD">
-[...1 lines deleted...]
-                  <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="629D35C4" wp14:editId="4E03F145">
+                  <wp:extent cx="861060" cy="861060"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="999343069" name="Picture 999343069" descr="small fact sheet logo"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1" descr="small fact sheet logo"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="714375" cy="714375"/>
+                            <a:ext cx="861060" cy="861060"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5641" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="096346E5" w14:textId="77777777" w:rsidR="00665E64" w:rsidRPr="007F37EF" w:rsidRDefault="00665E64" w:rsidP="00534BEE">
+            <w:tcW w:w="6480" w:type="dxa"/>
+            <w:gridSpan w:val="12"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7FC65E7D" w14:textId="77777777" w:rsidR="000149F9" w:rsidRDefault="000149F9" w:rsidP="000149F9">
             <w:pPr>
               <w:pStyle w:val="Header-Agency"/>
             </w:pPr>
             <w:r w:rsidRPr="007F37EF">
               <w:t>Massachusetts Department of Environmental Protection</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40A366E6" w14:textId="77777777" w:rsidR="00665E64" w:rsidRDefault="00665E64" w:rsidP="00534BEE">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00D46544">
+          <w:p w14:paraId="65414F0B" w14:textId="0BD102F0" w:rsidR="000149F9" w:rsidRPr="007F37EF" w:rsidRDefault="000149F9" w:rsidP="000149F9">
+            <w:pPr>
+              <w:pStyle w:val="SectionHeader"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000149F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
               <w:t>Bureau of Water Resources - Drinking Water Program</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3928" w:type="dxa"/>
-[...5 lines deleted...]
-            <w:r>
+            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EC5AF3" w14:textId="53D0676C" w:rsidR="000149F9" w:rsidRDefault="000149F9" w:rsidP="000149F9">
+            <w:pPr>
+              <w:pStyle w:val="SectionHeader"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000149F9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve">Form: </w:t>
             </w:r>
-            <w:r w:rsidR="00BC2462">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="000149F9">
+              <w:rPr>
+                <w:b w:val="0"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="STAFF-PLAN-TP"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00BC2462">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="000149F9">
+              <w:rPr>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00BC2462">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="000149F9">
+              <w:rPr>
+                <w:b w:val="0"/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="000149F9">
+              <w:rPr>
+                <w:b w:val="0"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BC2462">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="000149F9">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>STAFF-PLAN-TP</w:t>
             </w:r>
-            <w:r w:rsidR="00BC2462">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="000149F9">
+              <w:rPr>
+                <w:b w:val="0"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00665E64" w14:paraId="1783EC77" w14:textId="77777777" w:rsidTr="00534BEE">
-[...101 lines deleted...]
-      <w:tr w:rsidR="002122C6" w:rsidRPr="00073C49" w14:paraId="353D61A1" w14:textId="77777777" w:rsidTr="00C32636">
+      <w:tr w:rsidR="000149F9" w:rsidRPr="00073C49" w14:paraId="333E9207" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6A64F937" w14:textId="77777777" w:rsidR="002122C6" w:rsidRDefault="002122C6" w:rsidP="002122C6">
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7760C256" w14:textId="77777777" w:rsidR="000149F9" w:rsidRPr="00223460" w:rsidRDefault="000149F9" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="text"/>
               <w:ind w:right="180"/>
-              <w:jc w:val="right"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00223460">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00562B47">
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="031960CA" w14:textId="77777777" w:rsidR="000149F9" w:rsidRDefault="000149F9" w:rsidP="000149F9">
+            <w:pPr>
+              <w:pStyle w:val="Header-FormName"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008428E0">
+              <w:t xml:space="preserve">Public Water System Staffing and Comprehensive Operations Plan </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA2E5BE" w14:textId="77777777" w:rsidR="000149F9" w:rsidRDefault="000149F9" w:rsidP="000149F9">
+            <w:pPr>
+              <w:pStyle w:val="Header-FormSubName"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Treatment Plant Staffing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="560C5C52" w14:textId="2754AB5B" w:rsidR="000149F9" w:rsidRDefault="000149F9" w:rsidP="000149F9">
+            <w:pPr>
+              <w:pStyle w:val="SectionHeader"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000149F9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>310 CMR 22.11B Public Water Systems Certified Operator Staffing Requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="353D61A1" w14:textId="77777777" w:rsidTr="00CF2EF5">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DDB7F1" w14:textId="0FB9438D" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="text"/>
+              <w:ind w:right="180"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Indicates </w:t>
-[...39 lines deleted...]
-              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00223460">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...42 lines deleted...]
-              <w:jc w:val="right"/>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...52 lines deleted...]
-            <w:r w:rsidRPr="00A7573C">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562B47">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Important:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A7573C">
+              <w:t>Indicates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562B47">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>required field</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="631E28A1" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00223460" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="text"/>
+              <w:ind w:right="180"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BE69695" w14:textId="4DF17497" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:ind w:right="150"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A7573C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Important:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A7573C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
               <w:t xml:space="preserve"> When filling out forms on the computer, use only the tab key to move your cursor - do not use the return key.</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="59189097" w14:textId="3F55932C" w:rsidR="002122C6" w:rsidRPr="00223460" w:rsidRDefault="002122C6" w:rsidP="00876CF4">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB1BE0E" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:ind w:right="150"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BB9EE4F" w14:textId="56F841A9" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:ind w:right="150"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017B40">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50FBC365" wp14:editId="6275A0C7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CFBDF11" wp14:editId="63667333">
                   <wp:extent cx="665302" cy="818744"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="635"/>
                   <wp:docPr id="2" name="Picture 2" descr="keys"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2" descr="keys"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="669477" cy="823882"/>
+                            <a:ext cx="665302" cy="818744"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-        </w:tc>
-[...8 lines deleted...]
-          <w:p w14:paraId="1E6FE4BC" w14:textId="1D840D96" w:rsidR="002122C6" w:rsidRDefault="002122C6" w:rsidP="00B758D0">
+          <w:p w14:paraId="31B8570A" w14:textId="7279F3E6" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00BC7E50">
             <w:pPr>
               <w:pStyle w:val="SectionHeader"/>
-              <w:ind w:left="375"/>
-[...15 lines deleted...]
-            <w:vMerge/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1F7FA3C7" w14:textId="0C90A66C" w:rsidR="002122C6" w:rsidRPr="00223460" w:rsidRDefault="002122C6" w:rsidP="00876CF4">
-[...18 lines deleted...]
-          <w:p w14:paraId="09F16368" w14:textId="297B3AF6" w:rsidR="002122C6" w:rsidRDefault="00BC2462" w:rsidP="00896828">
+          <w:p w14:paraId="2AAC7626" w14:textId="06CE41A0" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00BC7E50">
+            <w:pPr>
+              <w:pStyle w:val="SectionHeader"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Instructions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="2A269431" w14:textId="77777777" w:rsidTr="00CF2EF5">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B297BA4" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="002122C6"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4591C1B1" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="002122C6">
+            <w:r>
+              <w:t xml:space="preserve">This form is part of the STAFF-PLAN form.  Complete this form for each treatment plant.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A4ED0B" w14:textId="085F0D99" w:rsidR="00CF2EF5" w:rsidRPr="002122C6" w:rsidRDefault="00CF2EF5" w:rsidP="002122C6"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="45A6C36F" w14:textId="77777777" w:rsidTr="00CF2EF5">
+        <w:trPr>
+          <w:trHeight w:val="683"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3A58D3AE" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="SectionHeader"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="720" w:hanging="360"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E6FE4BC" w14:textId="21790245" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="SectionHeader"/>
+              <w:ind w:left="375"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Treatment Plant Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="6077DA3E" w14:textId="77777777" w:rsidTr="00CF2EF5">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE60AEE" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00896828">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4745" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="09F16368" w14:textId="7CBD800A" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00896828">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -675,75 +688,75 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="752ABA60" w14:textId="3160276B" w:rsidR="002122C6" w:rsidRPr="00073C49" w:rsidRDefault="002122C6" w:rsidP="00896828">
+          <w:p w14:paraId="752ABA60" w14:textId="3160276B" w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w:rsidRDefault="00CF2EF5" w:rsidP="00896828">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Treatment Plant ID # </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24EAB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6094" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DC1DC95" w14:textId="4A28B85A" w:rsidR="002122C6" w:rsidRDefault="00753824" w:rsidP="00896828">
+            <w:tcW w:w="4525" w:type="dxa"/>
+            <w:gridSpan w:val="9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DC1DC95" w14:textId="4A28B85A" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00896828">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -753,878 +766,1073 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EBAD484" w14:textId="6A3391DB" w:rsidR="002122C6" w:rsidRPr="00760BC8" w:rsidRDefault="002122C6" w:rsidP="00760BC8">
+          <w:p w14:paraId="7EBAD484" w14:textId="6A3391DB" w:rsidR="00CF2EF5" w:rsidRPr="00760BC8" w:rsidRDefault="00CF2EF5" w:rsidP="00760BC8">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Treatment Plant Name</w:t>
             </w:r>
             <w:r w:rsidRPr="003217E3">
               <w:rPr>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24EAB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002122C6" w:rsidRPr="00073C49" w14:paraId="1F36C2D1" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="1F36C2D1" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:trHeight w:val="900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="13AD8197" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00E916E9">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3690" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7F597756" w14:textId="7F68BB99" w:rsidR="002122C6" w:rsidRPr="00876CF4" w:rsidRDefault="002122C6" w:rsidP="00876CF4">
-[...11 lines deleted...]
-          <w:p w14:paraId="44B79A5C" w14:textId="05BE0C8D" w:rsidR="002122C6" w:rsidRDefault="00753824" w:rsidP="00E916E9">
+          <w:p w14:paraId="44B79A5C" w14:textId="703DF359" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00E916E9">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:ddList>
                     <w:listEntry w:val="Select One"/>
                     <w:listEntry w:val="I-T"/>
                     <w:listEntry w:val="II-T"/>
                     <w:listEntry w:val="III-T"/>
                     <w:listEntry w:val="IV-T"/>
                     <w:listEntry w:val="I-VND"/>
                     <w:listEntry w:val="II-VND"/>
                     <w:listEntry w:val="III-VND"/>
                     <w:listEntry w:val="IV-VND"/>
                   </w:ddList>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMDROPDOWN </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A7273F1" w14:textId="3E35B033" w:rsidR="002122C6" w:rsidRPr="00896828" w:rsidRDefault="002122C6" w:rsidP="00896828">
+          <w:p w14:paraId="1A7273F1" w14:textId="3E35B033" w:rsidR="00CF2EF5" w:rsidRPr="00896828" w:rsidRDefault="00CF2EF5" w:rsidP="00896828">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Treatment Plant Class </w:t>
             </w:r>
             <w:r w:rsidRPr="00B24EAB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3632" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:tcW w:w="3176" w:type="dxa"/>
+            <w:tcW w:w="3370" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33D6A3B7" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00896828" w:rsidRDefault="00CF2EF5" w:rsidP="00896828"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2210" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-          </w:tcPr>
-          <w:p w14:paraId="26442471" w14:textId="707D855F" w:rsidR="002122C6" w:rsidRPr="00896828" w:rsidRDefault="002122C6" w:rsidP="00896828"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="26442471" w14:textId="707D855F" w:rsidR="00CF2EF5" w:rsidRPr="00896828" w:rsidRDefault="00CF2EF5" w:rsidP="00896828"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002122C6" w:rsidRPr="00073C49" w14:paraId="201C43CD" w14:textId="77777777" w:rsidTr="00C32636">
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="201C43CD" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
-          <w:trHeight w:val="517"/>
+          <w:trHeight w:val="674"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0017D8F8" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="SectionHeader"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="720" w:hanging="360"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...22 lines deleted...]
-          <w:p w14:paraId="08723307" w14:textId="2F807922" w:rsidR="002122C6" w:rsidRPr="00896828" w:rsidRDefault="002122C6" w:rsidP="008A6E37">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08723307" w14:textId="025132D5" w:rsidR="00CF2EF5" w:rsidRPr="00896828" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="SectionHeader"/>
               <w:ind w:left="375"/>
             </w:pPr>
             <w:r>
               <w:t>Primary Treatment Plant Operator Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002122C6" w:rsidRPr="00073C49" w14:paraId="6811ED42" w14:textId="77777777" w:rsidTr="00C32636">
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="6811ED42" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:trHeight w:val="2484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
             <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3752F550" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="008F7528" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3D6B50C5" w14:textId="77777777" w:rsidR="002122C6" w:rsidRPr="00A7573C" w:rsidRDefault="002122C6" w:rsidP="00F869D9">
-[...18 lines deleted...]
-          <w:p w14:paraId="71079CCB" w14:textId="77777777" w:rsidR="002122C6" w:rsidRDefault="002122C6" w:rsidP="008F7528">
+          <w:p w14:paraId="71079CCB" w14:textId="2DEB4F6E" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="008F7528">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7528">
               <w:t xml:space="preserve">The Primary Operator must be able to respond to emergencies within one hour during those times when they are not present at the facility. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="386CB4AC" w14:textId="77777777" w:rsidR="002122C6" w:rsidRDefault="002122C6" w:rsidP="008F7528">
+          <w:p w14:paraId="386CB4AC" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="008F7528">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7528">
-              <w:t xml:space="preserve">The Primary Operator is responsible for the operation of the system during their absence between scheduled visits. The person(s) affiliated with the Public Water System are acting under the direction of the Primary Operator. </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5906770C" w14:textId="01C33248" w:rsidR="002122C6" w:rsidRPr="008F7528" w:rsidRDefault="002122C6" w:rsidP="008F7528">
+              <w:t xml:space="preserve">The Primary Operator is responsible for the operation of the system during their absence between scheduled visits. The </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F7528">
+              <w:t>person(s)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F7528">
+              <w:t xml:space="preserve"> affiliated with the Public Water System are acting under the direction of the Primary Operator. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5906770C" w14:textId="01C33248" w:rsidR="00CF2EF5" w:rsidRPr="008F7528" w:rsidRDefault="00CF2EF5" w:rsidP="008F7528">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7528">
               <w:t xml:space="preserve">The Public Water System must have the ability to detect any malfunction in the operation of the facility/system in the absence of the Primary Operator. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF5CB7" w:rsidRPr="00073C49" w14:paraId="147763E2" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="147763E2" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
-          <w:trHeight w:val="1080"/>
+          <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DAA72BB" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00B3424E" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="73FEAF9E" w14:textId="77777777" w:rsidR="00EF5CB7" w:rsidRPr="00A7573C" w:rsidRDefault="00EF5CB7" w:rsidP="00F869D9">
-[...20 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="2E14B0CC" w14:textId="0499DC70" w:rsidR="00CF2EF5" w:rsidRPr="00B3424E" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3424E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="55B5E804" w14:textId="08CD7E03" w:rsidR="00EF5CB7" w:rsidRDefault="00753824" w:rsidP="00355B7E">
+              <w:t>(A)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD09581" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00343C12">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ACF537B" w14:textId="71B4B335" w:rsidR="00AC49F3" w:rsidRPr="008F7528" w:rsidRDefault="00AC49F3" w:rsidP="00AC49F3">
+          <w:p w14:paraId="6ACF537B" w14:textId="10045061" w:rsidR="00CF2EF5" w:rsidRPr="008F7528" w:rsidRDefault="00CF2EF5" w:rsidP="00343C12">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Primary </w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="008E073D" w:rsidRPr="00B24EAB">
+              <w:t xml:space="preserve">Primary Distribution Operator Full Name </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2152" w:type="dxa"/>
+            <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0207003D" w14:textId="5FE0B95A" w:rsidR="00EF5CB7" w:rsidRDefault="00753824" w:rsidP="00355B7E">
+          <w:p w14:paraId="1D8A0FBA" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EC27990" w14:textId="1698EAA4" w:rsidR="00AC49F3" w:rsidRPr="008F7528" w:rsidRDefault="00AC49F3" w:rsidP="00AC49F3">
+          <w:p w14:paraId="2EC27990" w14:textId="548A0166" w:rsidR="00CF2EF5" w:rsidRPr="008F7528" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
-              <w:t>Position/Title</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00924236" w:rsidRPr="00B24EAB">
+              <w:t xml:space="preserve">Position/Title </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2323" w:type="dxa"/>
+            <w:tcW w:w="1714" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="38E7947C" w14:textId="75A009DF" w:rsidR="00EF5CB7" w:rsidRDefault="00753824" w:rsidP="00355B7E">
+          <w:p w14:paraId="26908314" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75BE6818" w14:textId="3D1CFFE8" w:rsidR="00AC49F3" w:rsidRPr="008F7528" w:rsidRDefault="00AC49F3" w:rsidP="00AC49F3">
+          <w:p w14:paraId="75BE6818" w14:textId="11014D44" w:rsidR="00CF2EF5" w:rsidRPr="008F7528" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="00924236" w:rsidRPr="00B24EAB">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>License # &amp;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grade </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcW w:w="1256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="394800A8" w14:textId="260A4961" w:rsidR="00EF5CB7" w:rsidRDefault="00753824" w:rsidP="00355B7E">
+          <w:p w14:paraId="1CF829EB" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CA441A7" w14:textId="7191705A" w:rsidR="001C70E4" w:rsidRPr="008F7528" w:rsidRDefault="001C70E4" w:rsidP="001C70E4">
+          <w:p w14:paraId="0CA441A7" w14:textId="776CD5D7" w:rsidR="00CF2EF5" w:rsidRPr="008F7528" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
-              <w:t>OIT/Full</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00924236" w:rsidRPr="00B24EAB">
+              <w:t xml:space="preserve">OIT/Full </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD4328" w:rsidRPr="00073C49" w14:paraId="58C903B7" w14:textId="77777777" w:rsidTr="00A20BDA">
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="55583349" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
-          <w:trHeight w:val="395"/>
+          <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="30"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A5AA6F" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00B3424E" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="450" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="178188E4" w14:textId="2F0032B2" w:rsidR="00CF2EF5" w:rsidRPr="00B3424E" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3870" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BC9983F" w14:textId="50DD7728" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text22"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="Text22"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="5F6D4F38" w14:textId="4C874D79" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="bars24"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Work Phone </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B167FC8" w14:textId="6C00D3D8" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text21"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="Text21"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+          <w:p w14:paraId="7F85009D" w14:textId="04BB3572" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="bars24"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Work Email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C758F1B" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FFD341" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="74013403" w14:textId="77777777" w:rsidTr="00CF2EF5">
+        <w:trPr>
+          <w:trHeight w:val="476"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1932DE05" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CC0D3E">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="59BB243C" w14:textId="2F884103" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CC0D3E">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA640F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Do not enter personal phone numbers and email addresses unless the contact has indicated that the phone number and email</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AE52675" w14:textId="1CB14297" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CC0D3E">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BA640F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> address can be used for work-related correspondence.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="58C903B7" w14:textId="77777777" w:rsidTr="00CF2EF5">
+        <w:trPr>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66592A20" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="SectionHeader"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="720" w:hanging="360"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E20BB94" w14:textId="54049B55" w:rsidR="00AD4328" w:rsidRPr="00AD4328" w:rsidRDefault="00AD4328" w:rsidP="008A6E37">
+          <w:p w14:paraId="4E20BB94" w14:textId="4F7C15B2" w:rsidR="00CF2EF5" w:rsidRPr="00AD4328" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="SectionHeader"/>
+              <w:spacing w:after="0"/>
               <w:ind w:left="450"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Secondary </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Information</w:t>
+              <w:t>Secondary Treatment Plant Operators Information</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EA48B3" w:rsidRPr="00EA48B3" w14:paraId="54BE497F" w14:textId="77777777" w:rsidTr="00606202">
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00EA48B3" w14:paraId="54BE497F" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
-          <w:trHeight w:val="1224"/>
+          <w:trHeight w:val="1071"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="30"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DE4856" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00EA48B3" w:rsidRDefault="00CF2EF5" w:rsidP="005854F0">
+            <w:pPr>
+              <w:ind w:left="450"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9270" w:type="dxa"/>
+            <w:gridSpan w:val="17"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E0B5B67" w14:textId="3603C64D" w:rsidR="00EA48B3" w:rsidRPr="00EA48B3" w:rsidRDefault="00EA48B3" w:rsidP="005854F0">
+          <w:p w14:paraId="6E6AD1B7" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="005854F0">
             <w:pPr>
               <w:ind w:left="450"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA48B3">
               <w:t>List all</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> secondary </w:t>
-[...43 lines deleted...]
-            <w:r w:rsidR="008C4EB5" w:rsidRPr="008C4EB5">
+              <w:t xml:space="preserve"> secondary treatment operators below.  Only include the operator’s highest Treatment Grade license.  If you have more than four (4) secondary treatment operators, download as many </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C4EB5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Treatment Plant Staffing - </w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> sheets as necessary from the MassDEP website at </w:t>
+              <w:t>Treatment Plant Staffing - Secondary Treatment Operators</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (STAFF-PLAN-TP-ATTACH-1) sheets as necessary from the MassDEP website at </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00032441" w:rsidRPr="006664A2">
+              <w:r w:rsidRPr="006664A2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-1/</w:t>
+                <w:t>https://mass.gov/doc/staf</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006664A2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>f</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006664A2">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>ing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-1/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00032441">
+            <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="73CA7A2F" w14:textId="77777777" w:rsidR="005B1988" w:rsidRDefault="005B1988" w:rsidP="005854F0">
+            <w:pPr>
+              <w:ind w:left="450"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55107581" w14:textId="77777777" w:rsidR="005B1988" w:rsidRDefault="005B1988" w:rsidP="005854F0">
+            <w:pPr>
+              <w:ind w:left="450"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A12E5E0" w14:textId="77777777" w:rsidR="005B1988" w:rsidRDefault="005B1988" w:rsidP="005854F0">
+            <w:pPr>
+              <w:ind w:left="450"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AEABFFB" w14:textId="77777777" w:rsidR="005B1988" w:rsidRDefault="005B1988" w:rsidP="005854F0">
+            <w:pPr>
+              <w:ind w:left="450"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E0B5B67" w14:textId="05B1ED03" w:rsidR="005B1988" w:rsidRPr="00EA48B3" w:rsidRDefault="005B1988" w:rsidP="005854F0">
+            <w:pPr>
+              <w:ind w:left="450"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002603FF" w:rsidRPr="00073C49" w14:paraId="50F7FD96" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="50F7FD96" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9FE7EE" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00B3424E" w:rsidRDefault="00CF2EF5" w:rsidP="00B3424E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E788344" w14:textId="76FBBB5C" w:rsidR="002603FF" w:rsidRPr="00B3424E" w:rsidRDefault="00943646" w:rsidP="00B3424E">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="1E788344" w14:textId="0B89C038" w:rsidR="00CF2EF5" w:rsidRPr="00B3424E" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3424E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(B)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3362" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="37BAAA39" w14:textId="50000307" w:rsidR="002603FF" w:rsidRDefault="00753824" w:rsidP="002603FF">
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="37BAAA39" w14:textId="50000307" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="002603FF">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1634,74 +1842,65 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10509170" w14:textId="08EF21AB" w:rsidR="002603FF" w:rsidRPr="002603FF" w:rsidRDefault="002603FF" w:rsidP="002603FF">
+          <w:p w14:paraId="10509170" w14:textId="08EF21AB" w:rsidR="00CF2EF5" w:rsidRPr="002603FF" w:rsidRDefault="00CF2EF5" w:rsidP="002603FF">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Secondary </w:t>
-[...14 lines deleted...]
-            <w:tcW w:w="2776" w:type="dxa"/>
+              <w:t>Secondary Treatment Operator Full Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC49CC4" w14:textId="6D54FD56" w:rsidR="002603FF" w:rsidRDefault="00753824" w:rsidP="008E073D">
+          <w:p w14:paraId="6BC49CC4" w14:textId="6D54FD56" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="008E073D">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1711,65 +1910,65 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DE81EF8" w14:textId="31434A0E" w:rsidR="00CB0EA8" w:rsidRPr="00CB5D45" w:rsidRDefault="00CB0EA8" w:rsidP="00CB0EA8">
+          <w:p w14:paraId="7DE81EF8" w14:textId="31434A0E" w:rsidR="00CF2EF5" w:rsidRPr="00CB5D45" w:rsidRDefault="00CF2EF5" w:rsidP="00CB0EA8">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Position/Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2592" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2CE28FAE" w14:textId="79A46C40" w:rsidR="002603FF" w:rsidRDefault="00753824" w:rsidP="008E073D">
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE28FAE" w14:textId="79A46C40" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="008E073D">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1779,65 +1978,70 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CF91384" w14:textId="382403BA" w:rsidR="00CB0EA8" w:rsidRPr="00CB5D45" w:rsidRDefault="00CB0EA8" w:rsidP="00CB0EA8">
+          <w:p w14:paraId="4CF91384" w14:textId="382403BA" w:rsidR="00CF2EF5" w:rsidRPr="00CB5D45" w:rsidRDefault="00CF2EF5" w:rsidP="00CB0EA8">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>License # &amp;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC83F61" w14:textId="53B84C3F" w:rsidR="002603FF" w:rsidRDefault="00753824" w:rsidP="008E073D">
+          <w:p w14:paraId="4BC83F61" w14:textId="53B84C3F" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="008E073D">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -1847,1198 +2051,2127 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A6E9FE0" w14:textId="6D5C4C7C" w:rsidR="00CB0EA8" w:rsidRPr="00CB5D45" w:rsidRDefault="00CB0EA8" w:rsidP="00CB0EA8">
+          <w:p w14:paraId="0A6E9FE0" w14:textId="6D5C4C7C" w:rsidR="00CF2EF5" w:rsidRPr="00CB5D45" w:rsidRDefault="00CF2EF5" w:rsidP="00CB0EA8">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>OIT/Full</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C243B9" w:rsidRPr="00073C49" w14:paraId="09DF2A35" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="6E1FBA34" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="407BF940" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00B3424E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="27C80A41" w14:textId="04FB8B32" w:rsidR="00C243B9" w:rsidRPr="00B3424E" w:rsidRDefault="00943646" w:rsidP="00B3424E">
+          <w:p w14:paraId="5894DE35" w14:textId="17916929" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00B3424E">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...32 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="657BEBC9" w14:textId="02963320" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:r>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="2" w:name="Text1"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="403E1FD4" w14:textId="18A78A22" w:rsidR="00C243B9" w:rsidRDefault="00792920" w:rsidP="00792920">
+            <w:bookmarkEnd w:id="2"/>
+          </w:p>
+          <w:p w14:paraId="621D8805" w14:textId="715E0B67" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Secondary </w:t>
-[...11 lines deleted...]
-            <w:tcW w:w="2776" w:type="dxa"/>
+              <w:t xml:space="preserve">Work Phone </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="67987F7B" w14:textId="0A69902B" w:rsidR="00C243B9" w:rsidRDefault="00753824" w:rsidP="008E073D">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="58DE98F8" w14:textId="7DB18A9D" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:r>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="3" w:name="Text2"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="2A57D50B" w14:textId="568B4EBC" w:rsidR="00C12872" w:rsidRPr="00CB5D45" w:rsidRDefault="00C12872" w:rsidP="00C12872">
+            <w:bookmarkEnd w:id="3"/>
+          </w:p>
+          <w:p w14:paraId="21F80FD2" w14:textId="756E0F2A" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
-              <w:t>Position/Title</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="49C51287" w14:textId="7CB5A6FD" w:rsidR="00C243B9" w:rsidRDefault="00753824" w:rsidP="008E073D">
+              <w:t xml:space="preserve">Work Email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4483A343" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="008E073D">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="091B0F1E" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="008E073D">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="2C6A8D5A" w14:textId="77777777" w:rsidTr="00CF2EF5">
+        <w:trPr>
+          <w:trHeight w:val="1080"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34FDDF7A" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13B26450" w14:textId="11F7565B" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="624"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00316CB0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(C)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="185256CA" w14:textId="35B9E468" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:r>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="4" w:name="Text3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0694D659" w14:textId="11099767" w:rsidR="008E073D" w:rsidRPr="00CB5D45" w:rsidRDefault="008E073D" w:rsidP="008E073D">
+            <w:bookmarkEnd w:id="4"/>
+          </w:p>
+          <w:p w14:paraId="3DBF031D" w14:textId="59677674" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
-            </w:pPr>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Secondary Treatment Operator Full Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BFDD301" w14:textId="38E20048" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:r>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="5" w:name="Text4"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="16EFD586" w14:textId="40FCFA46" w:rsidR="008E073D" w:rsidRPr="00CB5D45" w:rsidRDefault="008E073D" w:rsidP="008E073D">
+            <w:bookmarkEnd w:id="5"/>
+          </w:p>
+          <w:p w14:paraId="63E75643" w14:textId="6E42F446" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
-            </w:pPr>
-[...58 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Position/Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E067C51" w14:textId="069C9343" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:r>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="6" w:name="Text5"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="28C393F9" w14:textId="3CDBB4A6" w:rsidR="003A24BC" w:rsidRDefault="003A24BC" w:rsidP="00D900E5">
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+          <w:p w14:paraId="3CE5234E" w14:textId="2FDFBD88" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
-            </w:pPr>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>License # &amp;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F332654" w14:textId="58A62912" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:r>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="7" w:name="Text6"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="7F277359" w14:textId="5AA1B948" w:rsidR="003A24BC" w:rsidRPr="00CB5D45" w:rsidRDefault="003A24BC" w:rsidP="00D900E5">
+            <w:bookmarkEnd w:id="7"/>
+          </w:p>
+          <w:p w14:paraId="3D882E72" w14:textId="124BD889" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
-            </w:pPr>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OIT/Full</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="255978FE" w14:textId="77777777" w:rsidTr="00CF2EF5">
+        <w:trPr>
+          <w:trHeight w:val="1080"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F56DCB3" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3B4E1954" w14:textId="0A732B75" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="198EA3D8" w14:textId="7EDEDB95" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:r>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="8" w:name="Text7"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="2053D723" w14:textId="0F4789BD" w:rsidR="003A24BC" w:rsidRPr="00CB5D45" w:rsidRDefault="003A24BC" w:rsidP="00D900E5">
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+          <w:p w14:paraId="3E2E7758" w14:textId="4A23B5DA" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
-            </w:pPr>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Work Phone </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC66FFB" w14:textId="3DCFAA29" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:r>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="9" w:name="Text8"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="4F32D302" w14:textId="1432E627" w:rsidR="003A24BC" w:rsidRPr="00CB5D45" w:rsidRDefault="003A24BC" w:rsidP="00D900E5">
+            <w:bookmarkEnd w:id="9"/>
+          </w:p>
+          <w:p w14:paraId="17A53DEB" w14:textId="7CCD5ED2" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
-            </w:pPr>
-[...2 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Work Email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="394516C5" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A875876" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A24BC" w:rsidRPr="00073C49" w14:paraId="729AA97E" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="7B7A7FAC" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
-          <w:trHeight w:val="954"/>
+          <w:trHeight w:val="1080"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="214A4E83" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="78C1324A" w14:textId="71D08C82" w:rsidR="003A24BC" w:rsidRPr="00B3424E" w:rsidRDefault="003A24BC" w:rsidP="00D900E5">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3E9BEAEB" w14:textId="58B8AEC2" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="528"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00316CB0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...27 lines deleted...]
-            </w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D08ACE6" w14:textId="62E036CF" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:r>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text9"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="10" w:name="Text9"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="423FC3EB" w14:textId="3AAD6799" w:rsidR="003A24BC" w:rsidRDefault="003A24BC" w:rsidP="00D900E5">
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+          <w:p w14:paraId="7E901647" w14:textId="41B89A87" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
-            </w:pPr>
-[...13 lines deleted...]
-            <w:tcW w:w="2776" w:type="dxa"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Secondary Treatment Operator Full Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="234BF207" w14:textId="3ED8F4ED" w:rsidR="003A24BC" w:rsidRDefault="00753824" w:rsidP="00D900E5">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="00EFC446" w14:textId="3FE8D31F" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:r>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text10"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="11" w:name="Text10"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="3390C059" w14:textId="35A0B8E0" w:rsidR="003A24BC" w:rsidRPr="00CB5D45" w:rsidRDefault="003A24BC" w:rsidP="00D900E5">
+            <w:bookmarkEnd w:id="11"/>
+          </w:p>
+          <w:p w14:paraId="78B3AAFC" w14:textId="7DDB24CC" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Position/Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2592" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="532FECF3" w14:textId="078418E4" w:rsidR="003A24BC" w:rsidRDefault="00753824" w:rsidP="00D900E5">
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="18325892" w14:textId="50FA860A" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text11"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="12" w:name="Text11"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="70A1FF37" w14:textId="6780C1CF" w:rsidR="003A24BC" w:rsidRPr="00CB5D45" w:rsidRDefault="003A24BC" w:rsidP="00D900E5">
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+          <w:p w14:paraId="1FB375DE" w14:textId="291DF923" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
-            </w:pPr>
-[...7 lines deleted...]
-            <w:tcW w:w="1440" w:type="dxa"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>License # &amp;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="11C8D220" w14:textId="796A9734" w:rsidR="003A24BC" w:rsidRDefault="00753824" w:rsidP="00D900E5">
+          <w:p w14:paraId="28E9280D" w14:textId="0717A4C0" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val=""/>
+                  <w:name w:val="Text12"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
+            <w:bookmarkStart w:id="13" w:name="Text12"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="6031D3E4" w14:textId="51D1B918" w:rsidR="003A24BC" w:rsidRPr="00CB5D45" w:rsidRDefault="003A24BC" w:rsidP="00D900E5">
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+          <w:p w14:paraId="42BD83EA" w14:textId="57F0076E" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
+              <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>OIT/Full</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00605909" w:rsidRPr="00073C49" w14:paraId="0CD2C80A" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="3581B740" w14:textId="77777777" w:rsidTr="00CF2EF5">
+        <w:trPr>
+          <w:trHeight w:val="1080"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F1D5FE" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F54BC30" w14:textId="3AB2AF0A" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F48E22" w14:textId="3796D046" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text13"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="Text13"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="14"/>
+          </w:p>
+          <w:p w14:paraId="30C45495" w14:textId="03EB6373" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="bars24"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Work Phone </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="40C1B6F3" w14:textId="5705F777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text14"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="Text14"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
+          </w:p>
+          <w:p w14:paraId="76ED951E" w14:textId="61311E55" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="bars24"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Work Email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="137E9A8F" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFC20C2" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="16305C35" w14:textId="77777777" w:rsidTr="00CF2EF5">
+        <w:trPr>
+          <w:trHeight w:val="1080"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B1F75D5" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C11F5A2" w14:textId="4015302D" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="660"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00316CB0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(E)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="005E7533" w14:textId="60AFE6E3" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text15"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="Text15"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
+          </w:p>
+          <w:p w14:paraId="48091B65" w14:textId="26E0F45B" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="bars24"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Secondary Treatment Operator Full Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="1682BE49" w14:textId="468B9469" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text16"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="Text16"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="17"/>
+          </w:p>
+          <w:p w14:paraId="206CDFD7" w14:textId="606C1462" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="bars24"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Position/Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D918DFB" w14:textId="66AB2A1D" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text17"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="Text17"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="18"/>
+          </w:p>
+          <w:p w14:paraId="0BD3EF09" w14:textId="78406A16" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="bars24"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>License # &amp;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> Grade</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="162D88D3" w14:textId="41B1CFF4" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text18"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="19" w:name="Text18"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="19"/>
+          </w:p>
+          <w:p w14:paraId="5C85DB06" w14:textId="36EF309D" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="bars24"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>OIT/Full</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="5E6A1A2E" w14:textId="77777777" w:rsidTr="00CF2EF5">
+        <w:trPr>
+          <w:trHeight w:val="1080"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AAB7D90" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00B3424E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:tcMar>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4F7149C2" w14:textId="50F824E0" w:rsidR="00CF2EF5" w:rsidRPr="00316CB0" w:rsidRDefault="00CF2EF5" w:rsidP="00B3424E">
+            <w:pPr>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3330" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DABCFC1" w14:textId="382BA3C8" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text19"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="20" w:name="Text19"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="20"/>
+          </w:p>
+          <w:p w14:paraId="482785D9" w14:textId="68D39EBE" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="bars24"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Work Phone </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="7721E377" w14:textId="033D44FA" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+            <w:r>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text20"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:bookmarkStart w:id="21" w:name="Text20"/>
+            <w:r>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="21"/>
+          </w:p>
+          <w:p w14:paraId="2F46B5AB" w14:textId="756FB020" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="bars24"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Work Email </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00924236">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B420CF" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00316CB0">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1256" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="075B8E2D" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="008E073D">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w:rsidRPr="00073C49" w14:paraId="0CD2C80A" w14:textId="77777777" w:rsidTr="000D42E6">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="630" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2662F077" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00606202" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="360" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2B7C0570" w14:textId="77777777" w:rsidR="00605909" w:rsidRPr="00606202" w:rsidRDefault="00605909" w:rsidP="00606202"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4FE96EE1" w14:textId="1DC85354" w:rsidR="00605909" w:rsidRPr="00606202" w:rsidRDefault="00820A64" w:rsidP="00606202">
+          <w:p w14:paraId="4FE96EE1" w14:textId="1DC85354" w:rsidR="00CF2EF5" w:rsidRPr="00606202" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29317125" wp14:editId="68CE51AF">
                   <wp:extent cx="495300" cy="495300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1441558998" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1441558998" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="495300" cy="495300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5367" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="5040" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="360" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="494F9BBC" w14:textId="5A1A27D6" w:rsidR="00605909" w:rsidRPr="00606202" w:rsidRDefault="00BC2462" w:rsidP="00F96FD2">
+          <w:p w14:paraId="494F9BBC" w14:textId="5A1A27D6" w:rsidR="00CF2EF5" w:rsidRPr="00606202" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:ind w:left="285" w:hanging="360"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00A56ECB">
-[...14 lines deleted...]
-            <w:r w:rsidR="00A56ECB">
+            <w:r>
+              <w:t xml:space="preserve">  I have additional secondary operators reported on one or more STAFF-PLAN-TP-ATTACH-1 forms.</w:t>
+            </w:r>
+            <w:r>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00032441" w:rsidRPr="00032441">
+            <w:r w:rsidRPr="00032441">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="00032441" w:rsidRPr="006664A2">
+              <w:r w:rsidRPr="006664A2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-1/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00032441">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3763" w:type="dxa"/>
+            <w:tcW w:w="2970" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="360" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65633758" w14:textId="6DABDBB0" w:rsidR="00F4009D" w:rsidRPr="00F4009D" w:rsidRDefault="00BC2462" w:rsidP="00F96FD2">
+          <w:p w14:paraId="65633758" w14:textId="6DABDBB0" w:rsidR="00CF2EF5" w:rsidRPr="00F4009D" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -3048,998 +4181,1012 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07C788AB" w14:textId="74F5F645" w:rsidR="00605909" w:rsidRPr="00606202" w:rsidRDefault="00F4009D" w:rsidP="00F96FD2">
+          <w:p w14:paraId="07C788AB" w14:textId="74F5F645" w:rsidR="00CF2EF5" w:rsidRPr="00606202" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t># of additional STAFF-PLAN-TP-ATTACH-1 forms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002122C6" w14:paraId="05AC95BA" w14:textId="77777777" w:rsidTr="006B045F">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="05AC95BA" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
+          <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
-            <w:gridSpan w:val="29"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F16A95A" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="SectionHeader"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="720" w:hanging="360"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9260" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="12A2ABFC" w14:textId="57DB7161" w:rsidR="002122C6" w:rsidRDefault="002122C6" w:rsidP="008A6E37">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12A2ABFC" w14:textId="3CAFCB4A" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="SectionHeader"/>
               <w:ind w:left="435"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Treatment Plant Coverage / Staffing Information </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F204B" w14:paraId="0CB58E56" w14:textId="77777777" w:rsidTr="00032441">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="0CB58E56" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="1197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D9C354D" w14:textId="5E222A40" w:rsidR="000F204B" w:rsidRDefault="000F204B" w:rsidP="00181F4E">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3905F16C" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00882404" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="431"/>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9260" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+          </w:tcPr>
+          <w:p w14:paraId="60C6FCCA" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+            </w:pPr>
             <w:r w:rsidRPr="00882404">
-              <w:t xml:space="preserve">Note: The Public Water System may request an exemption to the staffing requirements listed in 310 CMR 22.11B(2) if it can demonstrate to the Department’s satisfaction that it can meet the requirements listed in 310 CMR 22.11B(5)(a) and 310 CMR 22.11B(5)(d) (if applicable). The regulatory daily </w:t>
+              <w:t xml:space="preserve">Note: The Public Water System may request an exemption </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00882404">
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00882404">
+              <w:t xml:space="preserve"> the staffing requirements listed in 310 CMR 22.11B(2) if it can demonstrate to the Department’s satisfaction that it can meet the requirements listed in 310 CMR 22.11B(5)(a) and 310 CMR 22.11B(5)(d) (if applicable). The regulatory daily </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF27D3">
               <w:rPr>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>minimum</w:t>
             </w:r>
             <w:r w:rsidRPr="00882404">
               <w:t xml:space="preserve"> staffing requirements, per the exemptions listed in 310 CMR 22.11B(5)(e) through (5)(g), are as follows</w:t>
             </w:r>
-            <w:r w:rsidR="00573850">
+            <w:r>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00882404">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1D9C354D" w14:textId="636BC8DF" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0EC7" w14:paraId="6BF9B447" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="6BF9B447" w14:textId="77777777" w:rsidTr="00E12E69">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC5B15E" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44BC83F2" w14:textId="340B90FB" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1EAA91" w14:textId="42BE1C74" w:rsidR="00CF2EF5" w:rsidRPr="002B0EC7" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B0EC7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Treatment Plant Class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18740AD7" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="002B0EC7" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B0EC7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Minimum Staffing Requirement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44BC83F2" w14:textId="6D2F3A5F" w:rsidR="002B0EC7" w:rsidRDefault="002B0EC7" w:rsidP="007A052B">
+          <w:p w14:paraId="6BE7E2CA" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2111" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F1EAA91" w14:textId="42BE1C74" w:rsidR="002B0EC7" w:rsidRPr="002B0EC7" w:rsidRDefault="002B0EC7" w:rsidP="007A052B">
+          <w:p w14:paraId="36D0AA21" w14:textId="5806ACD4" w:rsidR="00CF2EF5" w:rsidRPr="002B0EC7" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B0EC7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Treatment Plant Class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2504" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="2150" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18740AD7" w14:textId="77777777" w:rsidR="002B0EC7" w:rsidRPr="002B0EC7" w:rsidRDefault="002B0EC7" w:rsidP="007A052B">
+          <w:p w14:paraId="26823360" w14:textId="0F4EF562" w:rsidR="00CF2EF5" w:rsidRPr="002B0EC7" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B0EC7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Minimum Staffing Requirement</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...75 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0EC7" w14:paraId="041E1BF7" w14:textId="77777777" w:rsidTr="007C1417">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="041E1BF7" w14:textId="77777777" w:rsidTr="00E12E69">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D09B430" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52ED7331" w14:textId="4D32483A" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A691123" w14:textId="31A4D522" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I-T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05F9BD65" w14:textId="37AA08F8" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4 Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...12 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A691123" w14:textId="31A4D522" w:rsidR="002B0EC7" w:rsidRDefault="002B0EC7" w:rsidP="007A052B">
+          <w:p w14:paraId="064EE45E" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F9BD65" w14:textId="37AA08F8" w:rsidR="002B0EC7" w:rsidRDefault="002B0EC7" w:rsidP="007A052B">
+          <w:p w14:paraId="58E3865C" w14:textId="1E5BB8F1" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>4 Hours</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="897" w:type="dxa"/>
+              <w:t>III-T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="064EE45E" w14:textId="77777777" w:rsidR="002B0EC7" w:rsidRDefault="002B0EC7" w:rsidP="007A052B">
+          <w:p w14:paraId="2BC372F6" w14:textId="4FE39D69" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:t>8 Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B0EC7" w14:paraId="2759792D" w14:textId="77777777" w:rsidTr="007C1417">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="2759792D" w14:textId="77777777" w:rsidTr="00E12E69">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="270C12F5" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="360" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="38EAA719" w14:textId="1852441F" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D192C9F" w14:textId="5E1B8CE2" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>II-T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="053AA264" w14:textId="170259A8" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>4 Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...12 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D192C9F" w14:textId="5E1B8CE2" w:rsidR="002B0EC7" w:rsidRDefault="002B0EC7" w:rsidP="007A052B">
+          <w:p w14:paraId="5DF33F96" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            <w:tcW w:w="2504" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="053AA264" w14:textId="170259A8" w:rsidR="002B0EC7" w:rsidRDefault="002B0EC7" w:rsidP="007A052B">
+          <w:p w14:paraId="357484EF" w14:textId="6230A888" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>4 Hours</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="897" w:type="dxa"/>
+              <w:t>IV-T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF33F96" w14:textId="77777777" w:rsidR="002B0EC7" w:rsidRDefault="002B0EC7" w:rsidP="007A052B">
+          <w:p w14:paraId="69D18EA0" w14:textId="17FE9F5E" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-          </w:p>
-[...37 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:t>8 Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006861AC" w14:paraId="1420F155" w14:textId="77777777" w:rsidTr="002B0EC7">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="1420F155" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="764"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="3742AE2E" w14:textId="69736E27" w:rsidR="006861AC" w:rsidRDefault="006861AC" w:rsidP="00181F4E">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56896B31" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00AF27D3" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="431"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00AF27D3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9260" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3742AE2E" w14:textId="1540159A" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF27D3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>The minimum staffing requirements for your Public Water System may vary depending on what is required or approved by the Department based on system complexity and hours of operation</w:t>
             </w:r>
             <w:r w:rsidRPr="00882404">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00844B9A" w14:paraId="5C33C6F1" w14:textId="77777777" w:rsidTr="00A776BE">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="5C33C6F1" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
-            <w:gridSpan w:val="29"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E9093A0" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9260" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1B0FA3" w14:textId="5C8EC646" w:rsidR="00844B9A" w:rsidRDefault="00844B9A" w:rsidP="00181F4E">
+          <w:p w14:paraId="4F1B0FA3" w14:textId="7C5C3646" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:ind w:left="791"/>
-[...16 lines deleted...]
-            <w:r w:rsidR="00011269" w:rsidRPr="00011269">
+              <w:ind w:left="606"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Identify the automated systems in place.  Provide details in Section H - Additional Comments. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF2EF5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2389D" w14:paraId="51077701" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="51077701" w14:textId="77777777" w:rsidTr="003C5FB7">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="684AE343" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66BFB99B" w14:textId="77777777" w:rsidR="00D2389D" w:rsidRDefault="00D2389D" w:rsidP="00681F3B"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="644063AC" w14:textId="7E200B3B" w:rsidR="00D2389D" w:rsidRDefault="00753824" w:rsidP="00681F3B">
+          <w:p w14:paraId="644063AC" w14:textId="7E200B3B" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00A776BE">
+            <w:r>
               <w:t xml:space="preserve"> Fail Safe / Alarms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcW w:w="4940" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="153C9AB3" w14:textId="137798C7" w:rsidR="00D2389D" w:rsidRDefault="00753824" w:rsidP="00681F3B">
+          <w:p w14:paraId="153C9AB3" w14:textId="137798C7" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00681F3B">
+            <w:r>
               <w:t xml:space="preserve"> Plant Shut Down</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2389D" w14:paraId="12ABDC62" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="12ABDC62" w14:textId="77777777" w:rsidTr="0074134C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="504"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64D020A7" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4320" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="782DE561" w14:textId="77777777" w:rsidR="00D2389D" w:rsidRDefault="00D2389D" w:rsidP="00681F3B"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="13C5AE15" w14:textId="78E7F5D5" w:rsidR="00D2389D" w:rsidRDefault="00753824" w:rsidP="00681F3B">
+          <w:p w14:paraId="13C5AE15" w14:textId="78E7F5D5" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00681F3B">
+            <w:r>
               <w:t xml:space="preserve"> Autodialer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5905" w:type="dxa"/>
+            <w:tcW w:w="4940" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21B40837" w14:textId="216985CA" w:rsidR="00D2389D" w:rsidRDefault="00753824" w:rsidP="00681F3B">
+          <w:p w14:paraId="21B40837" w14:textId="216985CA" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00681F3B">
+            <w:r>
               <w:t xml:space="preserve"> Remote Operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00054175" w14:paraId="776424F6" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="776424F6" w14:textId="77777777" w:rsidTr="0074134C">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="440"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="829" w:type="dxa"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="0522A2FD" w14:textId="463C2F4E" w:rsidR="00D2389D" w:rsidRDefault="00753824" w:rsidP="00681F3B">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48EEED16" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9260" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CF6B529" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00E12E69">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00681F3B">
-[...16 lines deleted...]
-          <w:p w14:paraId="1CD3760A" w14:textId="48314613" w:rsidR="00D2389D" w:rsidRDefault="00753824" w:rsidP="00681F3B">
+            <w:r>
+              <w:t xml:space="preserve"> Other, describe: </w:t>
+            </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1CD97AD6" w14:textId="77777777" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00E12E69"/>
+          <w:p w14:paraId="1CD3760A" w14:textId="4927AD04" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00E12E69"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96FD2" w14:paraId="6468315D" w14:textId="77777777" w:rsidTr="00032441">
-[...14 lines deleted...]
-      <w:tr w:rsidR="003768DA" w14:paraId="104A80BD" w14:textId="77777777" w:rsidTr="00032441">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="104A80BD" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="1647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="78E8A68E" w14:textId="2C119714" w:rsidR="003768DA" w:rsidRDefault="003768DA" w:rsidP="00032441">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3FB058" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9260" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0918FF" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:ind w:left="791"/>
-[...19 lines deleted...]
-            <w:r w:rsidR="00AF735E" w:rsidRPr="0040105D">
+              <w:ind w:left="606"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Identify the days when each operator is responsible for the operations of the treatment plant.  Any personnel who make decisions regarding the systems process control or operational integrity shall be certified (310 CMR 22.11(B)(1)).  If you need to list more operators download as many </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CF2EF5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Treatment Plant Coverage</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Treatment Plant Coverage - Additional</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (STAFF-PLAN-TP-ATTACH-2) sheets as necessary from the MassDEP website at </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidR="00974A52" w:rsidRPr="00AB46DA">
+              <w:r w:rsidRPr="00AB46DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-2/download</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00032441">
+            <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="78E8A68E" w14:textId="34CDFD00" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00E12E69"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004709F7" w14:paraId="6B7E698A" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="6B7E698A" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5693" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="7BD75871" w14:textId="28893E00" w:rsidR="004709F7" w:rsidRDefault="00753824" w:rsidP="004709F7">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A480128" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="881"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BD75871" w14:textId="195CDAF1" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4047,73 +5194,73 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C6AA167" w14:textId="564A93F8" w:rsidR="004709F7" w:rsidRDefault="004709F7" w:rsidP="004709F7">
+          <w:p w14:paraId="3C6AA167" w14:textId="564A93F8" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="791"/>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Operator Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5097" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="679CA511" w14:textId="1041D445" w:rsidR="004709F7" w:rsidRDefault="00753824" w:rsidP="004709F7">
+          <w:p w14:paraId="679CA511" w14:textId="1041D445" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -4123,334 +5270,330 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61BEB04D" w14:textId="7581F434" w:rsidR="004709F7" w:rsidRPr="004709F7" w:rsidRDefault="004709F7" w:rsidP="004709F7">
+          <w:p w14:paraId="61BEB04D" w14:textId="7581F434" w:rsidR="00CF2EF5" w:rsidRPr="004709F7" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Shift Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB1CEC" w14:paraId="3EFD883E" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="3EFD883E" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="808" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="2D5E9A19" w14:textId="77777777" w:rsidR="00DB1CEC" w:rsidRDefault="00DB1CEC" w:rsidP="00DB1CEC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F3C11A" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5E9A19" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:t>Shift Days:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8630" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="214A6B27" w14:textId="48526333" w:rsidR="00DB1CEC" w:rsidRDefault="00753824" w:rsidP="00DB1CEC">
+          <w:p w14:paraId="0805A198" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Mon.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Tues.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Wed.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Thu.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Fri.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Sat.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Sun.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Holidays</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="483CD7B3" w14:textId="77777777" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00F655AD"/>
+          <w:p w14:paraId="214A6B27" w14:textId="48526333" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB1CEC" w14:paraId="0DD81C42" w14:textId="77777777" w:rsidTr="00F2402F">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00DB1CEC" w14:paraId="2D82F1CD" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="2D82F1CD" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5693" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="1CF8E2C3" w14:textId="1185DF79" w:rsidR="00DB1CEC" w:rsidRDefault="00753824" w:rsidP="00D21D39">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60ED4024" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="881"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CF8E2C3" w14:textId="58055DD3" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4458,73 +5601,73 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="132011A2" w14:textId="77777777" w:rsidR="00DB1CEC" w:rsidRDefault="00DB1CEC" w:rsidP="00D21D39">
+          <w:p w14:paraId="132011A2" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="791"/>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Operator Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5097" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50512F92" w14:textId="6F5D9B35" w:rsidR="00DB1CEC" w:rsidRDefault="00753824" w:rsidP="00D21D39">
+          <w:p w14:paraId="50512F92" w14:textId="6F5D9B35" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -4534,409 +5677,404 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="559AC4F6" w14:textId="77777777" w:rsidR="00DB1CEC" w:rsidRPr="004709F7" w:rsidRDefault="00DB1CEC" w:rsidP="00D21D39">
+          <w:p w14:paraId="559AC4F6" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="004709F7" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Shift Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB1CEC" w14:paraId="1E5E1B0D" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="1E5E1B0D" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="707" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="1FEF9E56" w14:textId="77777777" w:rsidR="00DB1CEC" w:rsidRDefault="00DB1CEC" w:rsidP="00DB1CEC">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B858CC6" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FEF9E56" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:t>Shift Days:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8818" w:type="dxa"/>
-            <w:gridSpan w:val="17"/>
+            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="469A0928" w14:textId="0836485F" w:rsidR="00DB1CEC" w:rsidRDefault="00753824" w:rsidP="00DB1CEC">
+          <w:p w14:paraId="5149587D" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Mon.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Tues.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Wed.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Thu.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Fri.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Sat.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Sun.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00DB1CEC">
+            <w:r>
               <w:t xml:space="preserve"> Holidays</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="68CA53DE" w14:textId="77777777" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00F655AD"/>
+          <w:p w14:paraId="469A0928" w14:textId="0836485F" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10260" w14:paraId="11587F38" w14:textId="77777777" w:rsidTr="00C10260">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00C10260" w14:paraId="31A574EA" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="31A574EA" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5693" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="0B153F3E" w14:textId="14161DDC" w:rsidR="00C10260" w:rsidRDefault="00753824" w:rsidP="00534BEE">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F354AC5" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="881"/>
             </w:pPr>
-            <w:r>
-              <w:lastRenderedPageBreak/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B153F3E" w14:textId="3F8D6A56" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4927F455" w14:textId="77777777" w:rsidR="00C10260" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+          <w:p w14:paraId="4927F455" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="791"/>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Operator Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5097" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CD52D4F" w14:textId="24036E3C" w:rsidR="00C10260" w:rsidRDefault="00753824" w:rsidP="00534BEE">
+          <w:p w14:paraId="1CD52D4F" w14:textId="24036E3C" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -4946,334 +6084,330 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3937EDAA" w14:textId="77777777" w:rsidR="00C10260" w:rsidRPr="004709F7" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+          <w:p w14:paraId="3937EDAA" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="004709F7" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Shift Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10260" w14:paraId="4E70E891" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="4E70E891" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="646" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="4592AFDE" w14:textId="77777777" w:rsidR="00C10260" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C91C4E" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="4592AFDE" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:t>Shift Days:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8916" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2771A919" w14:textId="20741665" w:rsidR="00C10260" w:rsidRDefault="00753824" w:rsidP="00534BEE">
+          <w:p w14:paraId="28EE413D" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Mon.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Tues.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Wed.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Thu.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Fri.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Sat.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Sun.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Holidays</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6B282805" w14:textId="77777777" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00F655AD"/>
+          <w:p w14:paraId="2771A919" w14:textId="20741665" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10260" w14:paraId="24C8114F" w14:textId="77777777" w:rsidTr="00C10260">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00C10260" w14:paraId="21BBEF30" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="21BBEF30" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5693" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2A4CDB11" w14:textId="5960BCF5" w:rsidR="00C10260" w:rsidRDefault="00753824" w:rsidP="00534BEE">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD55965" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="881"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4CDB11" w14:textId="7F918CD9" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5281,73 +6415,73 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="617CED12" w14:textId="77777777" w:rsidR="00C10260" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+          <w:p w14:paraId="617CED12" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="791"/>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Operator Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5097" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="109FB9D6" w14:textId="76A01468" w:rsidR="00C10260" w:rsidRDefault="00753824" w:rsidP="00534BEE">
+          <w:p w14:paraId="109FB9D6" w14:textId="76A01468" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -5357,315 +6491,330 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AA9089A" w14:textId="77777777" w:rsidR="00C10260" w:rsidRPr="004709F7" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+          <w:p w14:paraId="5AA9089A" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="004709F7" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Shift Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10260" w14:paraId="7A4EE8F5" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="7A4EE8F5" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="646" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="745A059F" w14:textId="77777777" w:rsidR="00C10260" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAD10F6" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="745A059F" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:t>Shift Days:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8916" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C96A544" w14:textId="0E3E1965" w:rsidR="00C10260" w:rsidRDefault="006968EF" w:rsidP="00534BEE">
+          <w:p w14:paraId="38A4BC08" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Mon.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Tues.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Wed.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Thu.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Fri.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Sat.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Sun.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Holidays</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1A1A33E0" w14:textId="77777777" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00F655AD"/>
+          <w:p w14:paraId="3C96A544" w14:textId="0E3E1965" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10260" w14:paraId="208883DE" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="208883DE" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5693" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="41ADD279" w14:textId="6117CF38" w:rsidR="00C10260" w:rsidRDefault="006968EF" w:rsidP="00534BEE">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2269A69D" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="881"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41ADD279" w14:textId="53709DFC" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5673,73 +6822,73 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44703251" w14:textId="77777777" w:rsidR="00C10260" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+          <w:p w14:paraId="44703251" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="791"/>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Operator Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5097" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F471669" w14:textId="406E2FE2" w:rsidR="00C10260" w:rsidRDefault="006968EF" w:rsidP="00534BEE">
+          <w:p w14:paraId="1F471669" w14:textId="406E2FE2" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -5749,334 +6898,330 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05336A7A" w14:textId="77777777" w:rsidR="00C10260" w:rsidRPr="004709F7" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+          <w:p w14:paraId="05336A7A" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="004709F7" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Shift Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10260" w14:paraId="72C43B21" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="72C43B21" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="646" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="615A6F30" w14:textId="77777777" w:rsidR="00C10260" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="384F8547" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="615A6F30" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:t>Shift Days:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8916" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65687102" w14:textId="1D98B972" w:rsidR="00C10260" w:rsidRDefault="006968EF" w:rsidP="00534BEE">
+          <w:p w14:paraId="62E17587" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Mon.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Tues.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Wed.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Thu.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Fri.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Sat.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Sun.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Holidays</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="3EDC9E62" w14:textId="77777777" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00F655AD"/>
+          <w:p w14:paraId="65687102" w14:textId="1D98B972" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10260" w14:paraId="78FA0529" w14:textId="77777777" w:rsidTr="00C10260">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00C10260" w14:paraId="4808C060" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="4808C060" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5693" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2AA4FF9D" w14:textId="3ECB1DF9" w:rsidR="00C10260" w:rsidRDefault="00321085" w:rsidP="00534BEE">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2601F861" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="881"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA4FF9D" w14:textId="62D87B60" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6084,73 +7229,73 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16EEFE7B" w14:textId="77777777" w:rsidR="00C10260" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+          <w:p w14:paraId="16EEFE7B" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="791"/>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Operator Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5097" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69A5835B" w14:textId="0CBD92F2" w:rsidR="00C10260" w:rsidRDefault="00321085" w:rsidP="00534BEE">
+          <w:p w14:paraId="69A5835B" w14:textId="0CBD92F2" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -6160,334 +7305,330 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DAD2FA0" w14:textId="77777777" w:rsidR="00C10260" w:rsidRPr="004709F7" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+          <w:p w14:paraId="0DAD2FA0" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="004709F7" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Shift Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10260" w14:paraId="3154FC52" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="3154FC52" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="646" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="44F83A1E" w14:textId="77777777" w:rsidR="00C10260" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5561A214" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F83A1E" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:t>Shift Days:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8916" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01DA5E01" w14:textId="183DFEBF" w:rsidR="00C10260" w:rsidRDefault="00321085" w:rsidP="00534BEE">
+          <w:p w14:paraId="44FA7DF3" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Mon.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Tues.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Wed.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Thu.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Fri.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Sat.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Sun.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Holidays</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="7E98FCE5" w14:textId="77777777" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00F655AD"/>
+          <w:p w14:paraId="01DA5E01" w14:textId="183DFEBF" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10260" w14:paraId="5C4CFF52" w14:textId="77777777" w:rsidTr="00C10260">
-[...18 lines deleted...]
-      <w:tr w:rsidR="00C10260" w14:paraId="4627C67B" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="4627C67B" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5693" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="10EBDE75" w14:textId="7D8384C2" w:rsidR="00C10260" w:rsidRDefault="00321085" w:rsidP="00534BEE">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C4D9737" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
               <w:ind w:left="881"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5850" w:type="dxa"/>
+            <w:gridSpan w:val="10"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EBDE75" w14:textId="6F21BC9C" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -6495,73 +7636,73 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43C1F709" w14:textId="77777777" w:rsidR="00C10260" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+          <w:p w14:paraId="43C1F709" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="360"/>
               </w:tabs>
-              <w:ind w:left="791"/>
+              <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:t>Operator Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5097" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="3410" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="032EE785" w14:textId="58E79DB1" w:rsidR="00C10260" w:rsidRDefault="00321085" w:rsidP="00534BEE">
+          <w:p w14:paraId="032EE785" w14:textId="58E79DB1" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
@@ -6571,617 +7712,563 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3974853A" w14:textId="77777777" w:rsidR="00C10260" w:rsidRPr="004709F7" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+          <w:p w14:paraId="3974853A" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="004709F7" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
               <w:t>Shift Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C10260" w14:paraId="46D2E961" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="46D2E961" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="646" w:type="dxa"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="491A6762" w14:textId="77777777" w:rsidR="00C10260" w:rsidRDefault="00C10260" w:rsidP="00534BEE">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="251ADE2A" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="491A6762" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:t>Shift Days:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8916" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14FCF1BF" w14:textId="7C047803" w:rsidR="00C10260" w:rsidRDefault="00321085" w:rsidP="00534BEE">
+          <w:p w14:paraId="5E3FB4A4" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Mon.  </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Tues.  </w:t>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Wed.  </w:t>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Thu.  </w:t>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Fri.  </w:t>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Sat.  </w:t>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Sun.  </w:t>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00023836">
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="00C10260">
+            <w:r>
               <w:t xml:space="preserve"> Holidays</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5EC52E40" w14:textId="77777777" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00F655AD"/>
+          <w:p w14:paraId="1711B485" w14:textId="77777777" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00F655AD"/>
+          <w:p w14:paraId="14FCF1BF" w14:textId="7C047803" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00F655AD"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C32636" w14:paraId="4A553C25" w14:textId="77777777" w:rsidTr="00F96FD2">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="4A553C25" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
-          <w:trHeight w:val="387"/>
+          <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="646" w:type="dxa"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="78B075E3" w14:textId="58162A3C" w:rsidR="00C32636" w:rsidRDefault="00143F46" w:rsidP="005A2C25">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61987A3A" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
+            <w:pPr>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E7BD1C" w14:textId="31370EA8" w:rsidR="00CF2EF5" w:rsidRPr="005C249D" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="655F2D31" wp14:editId="0F559223">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="283A1348" wp14:editId="5702793C">
                   <wp:extent cx="495300" cy="495300"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="176229700" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1441558998" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="495300" cy="495300"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5399" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:tcW w:w="8000" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...3 lines deleted...]
-            </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="353B5532" w14:textId="67061E8F" w:rsidR="00C32636" w:rsidRDefault="00BC2462" w:rsidP="00F96FD2">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4885309E" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
+            <w:r w:rsidRPr="005C249D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005C249D">
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00702153">
+            <w:r w:rsidRPr="005C249D">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005C249D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="004B5E5E">
-[...23 lines deleted...]
-            <w:r w:rsidR="004B5E5E">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C249D">
+              <w:t>I have additional treatment plant coverages reported on one or more STAFF-PLAN-TP-ATTACH-2 forms.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C249D">
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidR="00974A52" w:rsidRPr="00AB46DA">
+              <w:r w:rsidRPr="005C249D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:sz w:val="16"/>
-                  <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-2/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00032441" w:rsidRPr="00032441">
-[...14 lines deleted...]
-            </w:tcBorders>
+            <w:r w:rsidRPr="005C249D">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A78991" w14:textId="7A814E9E" w:rsidR="00E12E69" w:rsidRPr="005C249D" w:rsidRDefault="00E12E69" w:rsidP="00F655AD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="089D6830" w14:textId="77777777" w:rsidTr="007F33B9">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="10" w:type="dxa"/>
+          <w:trHeight w:val="85"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="613F5AAA" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="005C249D" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9260" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:tcMar>
               <w:left w:w="115" w:type="dxa"/>
               <w:bottom w:w="360" w:type="dxa"/>
               <w:right w:w="115" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B50C1CD" w14:textId="5581E7C7" w:rsidR="00834A75" w:rsidRPr="00834A75" w:rsidRDefault="00BC2462" w:rsidP="005A2C25">
+          <w:p w14:paraId="4C8CF4AE" w14:textId="77777777" w:rsidR="00E12E69" w:rsidRDefault="00E12E69" w:rsidP="00E12E69">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
-            </w:pPr>
-            <w:r>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D015EC5" w14:textId="50D66928" w:rsidR="00CF2EF5" w:rsidRPr="00584BD0" w:rsidRDefault="00CF2EF5" w:rsidP="00E12E69">
+            <w:pPr>
+              <w:pStyle w:val="texthang"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00584BD0">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00584BD0">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00584BD0">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...29 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00584BD0">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00584BD0">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00584BD0">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00584BD0">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00584BD0">
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00584BD0">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> forms</w:t>
+            <w:r w:rsidR="00E12E69">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00584BD0">
+              <w:t># of additional STAFF-PLAN-TP-ATTACH-2 forms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E0466F" w14:paraId="02E3E89E" w14:textId="77777777" w:rsidTr="00FE1160">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="02E3E89E" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
-          <w:trHeight w:val="70"/>
+          <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10790" w:type="dxa"/>
-            <w:gridSpan w:val="29"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF62BBA" w14:textId="648CE852" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
+            <w:pPr>
+              <w:pStyle w:val="SectionHeader"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:ind w:left="720" w:hanging="360"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9260" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE85A7B" w14:textId="15932B5D" w:rsidR="00E0466F" w:rsidRPr="00E0466F" w:rsidRDefault="00E0466F" w:rsidP="008A6E37">
+          <w:p w14:paraId="0EE85A7B" w14:textId="56860838" w:rsidR="00CF2EF5" w:rsidRPr="00E0466F" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:pStyle w:val="SectionHeader"/>
               <w:ind w:left="345"/>
             </w:pPr>
             <w:r>
               <w:t>Additional Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB1CEC" w14:paraId="0C5F0ED6" w14:textId="77777777" w:rsidTr="00606202">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="0C5F0ED6" w14:textId="77777777" w:rsidTr="00CF2EF5">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
-          <w:trHeight w:val="3160"/>
+          <w:trHeight w:val="2782"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="33DEFB65" w14:textId="78E4DDB5" w:rsidR="00DB1CEC" w:rsidRPr="00612C52" w:rsidRDefault="00023836" w:rsidP="00612C52">
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B4D6AF" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00612C52" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9260" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DEFB65" w14:textId="78E4DDB5" w:rsidR="00CF2EF5" w:rsidRPr="00612C52" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
@@ -7190,217 +8277,207 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB4297" w14:paraId="6B87346B" w14:textId="77777777" w:rsidTr="002F0843">
+      <w:tr w:rsidR="00CF2EF5" w14:paraId="6B87346B" w14:textId="77777777" w:rsidTr="00FB3EC0">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="450" w:type="dxa"/>
+            <w:tcW w:w="1530" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70878551" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00612C52" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9260" w:type="dxa"/>
+            <w:gridSpan w:val="16"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="588FEFF3" w14:textId="77777777" w:rsidR="00AB4297" w:rsidRPr="00612C52" w:rsidRDefault="00AB4297" w:rsidP="00612C52"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="24F52488" w14:textId="69E23B29" w:rsidR="00AB4297" w:rsidRPr="002F0843" w:rsidRDefault="002F0843" w:rsidP="002F0843">
+          <w:p w14:paraId="24F52488" w14:textId="257A8579" w:rsidR="00CF2EF5" w:rsidRPr="002F0843" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">version: </w:t>
             </w:r>
-            <w:r w:rsidR="00306806">
+            <w:r w:rsidR="0074134C">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:default w:val="2024-05-28"/>
+                    <w:default w:val="2026-02-02"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00306806">
+            <w:r w:rsidR="0074134C">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00306806">
+            <w:r w:rsidR="0074134C">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00306806">
-[...5 lines deleted...]
-            <w:r w:rsidR="00306806">
+            <w:r w:rsidR="0074134C">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2026-02-02</w:t>
+            </w:r>
+            <w:r w:rsidR="0074134C">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CF096B4" w14:textId="77777777" w:rsidR="00C00547" w:rsidRPr="00CC5925" w:rsidRDefault="00C00547"/>
-    <w:sectPr w:rsidR="00C00547" w:rsidRPr="00CC5925" w:rsidSect="00A969D6">
+    <w:sectPr w:rsidR="00C00547" w:rsidRPr="00CC5925" w:rsidSect="007D5772">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="536" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="325ABF59" w14:textId="77777777" w:rsidR="00A969D6" w:rsidRDefault="00A969D6" w:rsidP="00CA7553">
+    <w:p w14:paraId="1D9A5A73" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8" w:rsidP="00CA7553">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F10FB21" w14:textId="77777777" w:rsidR="00A969D6" w:rsidRDefault="00A969D6" w:rsidP="00CA7553">
+    <w:p w14:paraId="41ED2B70" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8" w:rsidP="00CA7553">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B601B0A" w14:textId="77777777" w:rsidR="00A969D6" w:rsidRDefault="00A969D6"/>
+    <w:p w14:paraId="4A31BD5F" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CLI Helvetica Condensed LightOb">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId1" w:subsetted="1" w:fontKey="{E4E3BCAD-DCFC-4A2D-847E-3ADDCDEA93D8}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8747"/>
       <w:gridCol w:w="2053"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CA7553" w14:paraId="33A2AA10" w14:textId="77777777" w:rsidTr="00AB4297">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="270"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11016" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w14:paraId="33A2AA0F" w14:textId="2F2B91B2" w:rsidR="00CA7553" w:rsidRPr="00AF27D3" w:rsidRDefault="00CA7553" w:rsidP="003E3C1A">
           <w:pPr>
             <w:pStyle w:val="Heading3"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
@@ -7607,51 +8684,51 @@
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidR="00276815" w:rsidRPr="00792205">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="33A2AA15" w14:textId="77777777" w:rsidR="00CA7553" w:rsidRDefault="00CA7553">
     <w:pPr>
       <w:pStyle w:val="Heading3"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8747"/>
       <w:gridCol w:w="2053"/>
     </w:tblGrid>
     <w:tr w:rsidR="009D78C0" w14:paraId="2FAFFC5E" w14:textId="77777777" w:rsidTr="00AB4297">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="270"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11016" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w14:paraId="56059849" w14:textId="77777777" w:rsidR="009D78C0" w:rsidRPr="00AF27D3" w:rsidRDefault="009D78C0" w:rsidP="009D78C0">
           <w:pPr>
             <w:pStyle w:val="Heading3"/>
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
@@ -7860,73 +8937,73 @@
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00792205">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6557C7E1" w14:textId="77777777" w:rsidR="009D78C0" w:rsidRDefault="009D78C0" w:rsidP="009D78C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7655B28E" w14:textId="77777777" w:rsidR="00A969D6" w:rsidRDefault="00A969D6" w:rsidP="00CA7553">
+    <w:p w14:paraId="786EEE8A" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8" w:rsidP="00CA7553">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0906C245" w14:textId="77777777" w:rsidR="00A969D6" w:rsidRDefault="00A969D6" w:rsidP="00CA7553">
+    <w:p w14:paraId="7E577935" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8" w:rsidP="00CA7553">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2E064B5F" w14:textId="77777777" w:rsidR="00A969D6" w:rsidRDefault="00A969D6"/>
+    <w:p w14:paraId="1BE1C3E9" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02B399C3" w14:textId="77777777" w:rsidR="00665E64" w:rsidRDefault="00665E64">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1231"/>
       <w:gridCol w:w="5641"/>
       <w:gridCol w:w="3928"/>
     </w:tblGrid>
     <w:tr w:rsidR="004D427A" w14:paraId="2DF220F7" w14:textId="77777777" w:rsidTr="00534BEE">
@@ -8094,65 +9171,65 @@
           </w:r>
           <w:r w:rsidR="004D427A" w:rsidRPr="008428E0">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="65F3103E" w14:textId="77777777" w:rsidR="004D427A" w:rsidRPr="008428E0" w:rsidRDefault="004D427A" w:rsidP="004D427A">
           <w:pPr>
             <w:pStyle w:val="Header-FormNameSubheading"/>
           </w:pPr>
           <w:r w:rsidRPr="008428E0">
             <w:t>310 CMR 22.11B Public Water Systems Certified Operator Staffing Requirements</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5869A05E" w14:textId="65BD52AC" w:rsidR="00665E64" w:rsidRDefault="00665E64" w:rsidP="004D427A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1350"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="000F0409"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -8234,126 +9311,126 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D9C16A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF080CE8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="578" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1298" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2018" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2738" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3458" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4178" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4898" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6338" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BAA2E3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35069594"/>
     <w:lvl w:ilvl="0" w:tplc="DA5A4854">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="404" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8492,70 +9569,159 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CD13026"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDB0BF78"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56F425B3"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0409000F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68566BBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56D8FE40"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8600,62 +9766,62 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EAC1958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="429E1FCE"/>
     <w:lvl w:ilvl="0" w:tplc="225A2694">
       <w:start w:val="4"/>
       <w:numFmt w:val="upperLetter"/>
       <w:pStyle w:val="SectionHeader"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
@@ -8690,51 +9856,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="785762AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5028A8BA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8786,531 +9952,632 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="19203566">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1767144180">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="231505780">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1032076471">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2061005512">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1898320836">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2133666709">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="652373550">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1719402936">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="285041666">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="365831562">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="fhxjD5XxEAMtm5uFAii8YuKa+KC4bYtDp6yXuufq8gOJCi7ApfNbXOWMXu0cYyNBnGaqlOMbqOV1x9RV/cLToQ==" w:salt="jkzqPr2M4PqSd0/szoafSw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8EAlx6pH9cdLiZX3kIst7LOm9BcxkJwAY7dCAraptfOYxLMeWA2fcBadwghHlX1M1XXcMpJGMI5uFgkPh7jtmA==" w:salt="e3K6BO221kypyJet0H8g0w=="/>
   <w:defaultTabStop w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00193087"/>
     <w:rsid w:val="00002560"/>
     <w:rsid w:val="00003C49"/>
+    <w:rsid w:val="00005B56"/>
+    <w:rsid w:val="00007E88"/>
     <w:rsid w:val="0001123D"/>
     <w:rsid w:val="00011269"/>
     <w:rsid w:val="00011356"/>
+    <w:rsid w:val="00011E5E"/>
+    <w:rsid w:val="000149F9"/>
     <w:rsid w:val="00015F5C"/>
+    <w:rsid w:val="000176B4"/>
     <w:rsid w:val="00023836"/>
     <w:rsid w:val="00032441"/>
     <w:rsid w:val="00032DD2"/>
     <w:rsid w:val="00033264"/>
     <w:rsid w:val="00034E48"/>
     <w:rsid w:val="000408FC"/>
     <w:rsid w:val="00041983"/>
     <w:rsid w:val="000507DA"/>
     <w:rsid w:val="00052905"/>
     <w:rsid w:val="00054175"/>
     <w:rsid w:val="00055616"/>
     <w:rsid w:val="0005767A"/>
     <w:rsid w:val="000715F1"/>
     <w:rsid w:val="00073C49"/>
+    <w:rsid w:val="00074849"/>
     <w:rsid w:val="00076173"/>
     <w:rsid w:val="000923A4"/>
     <w:rsid w:val="00093018"/>
     <w:rsid w:val="000A2A86"/>
+    <w:rsid w:val="000A6EB1"/>
     <w:rsid w:val="000B754C"/>
     <w:rsid w:val="000C4F3C"/>
+    <w:rsid w:val="000D5D5B"/>
     <w:rsid w:val="000F204B"/>
     <w:rsid w:val="00115B55"/>
+    <w:rsid w:val="00120006"/>
     <w:rsid w:val="00127BAC"/>
     <w:rsid w:val="00132E4D"/>
     <w:rsid w:val="00140336"/>
     <w:rsid w:val="00143F46"/>
     <w:rsid w:val="001515CF"/>
     <w:rsid w:val="0017302C"/>
     <w:rsid w:val="0017524D"/>
+    <w:rsid w:val="001753C8"/>
     <w:rsid w:val="00181F4E"/>
     <w:rsid w:val="00186EAB"/>
     <w:rsid w:val="00193087"/>
     <w:rsid w:val="001A3EE4"/>
     <w:rsid w:val="001B352C"/>
     <w:rsid w:val="001C07EB"/>
     <w:rsid w:val="001C4AD7"/>
     <w:rsid w:val="001C4CBA"/>
     <w:rsid w:val="001C70E4"/>
     <w:rsid w:val="001D552C"/>
     <w:rsid w:val="001F6FEB"/>
     <w:rsid w:val="002019EB"/>
     <w:rsid w:val="00206567"/>
     <w:rsid w:val="002122C6"/>
     <w:rsid w:val="0022008A"/>
     <w:rsid w:val="00226ABF"/>
+    <w:rsid w:val="00246369"/>
     <w:rsid w:val="002603FF"/>
     <w:rsid w:val="00264EA4"/>
     <w:rsid w:val="002716AE"/>
+    <w:rsid w:val="00273824"/>
     <w:rsid w:val="00276815"/>
     <w:rsid w:val="00276B52"/>
     <w:rsid w:val="00276E71"/>
     <w:rsid w:val="00284870"/>
     <w:rsid w:val="0028789D"/>
     <w:rsid w:val="0029392B"/>
     <w:rsid w:val="00293FDB"/>
     <w:rsid w:val="00296CCA"/>
+    <w:rsid w:val="002A373F"/>
+    <w:rsid w:val="002A579A"/>
     <w:rsid w:val="002B0EC7"/>
     <w:rsid w:val="002B2121"/>
     <w:rsid w:val="002B439C"/>
     <w:rsid w:val="002D3954"/>
     <w:rsid w:val="002D4C0D"/>
     <w:rsid w:val="002D61DB"/>
     <w:rsid w:val="002D7A11"/>
+    <w:rsid w:val="002E1ED0"/>
     <w:rsid w:val="002E25C9"/>
+    <w:rsid w:val="002E29D0"/>
     <w:rsid w:val="002E52B0"/>
     <w:rsid w:val="002E66B6"/>
     <w:rsid w:val="002F0843"/>
+    <w:rsid w:val="002F5306"/>
     <w:rsid w:val="00306806"/>
     <w:rsid w:val="00310413"/>
+    <w:rsid w:val="00312333"/>
+    <w:rsid w:val="00316CB0"/>
     <w:rsid w:val="00321085"/>
     <w:rsid w:val="003217E3"/>
     <w:rsid w:val="00323834"/>
+    <w:rsid w:val="00333D71"/>
+    <w:rsid w:val="00343C12"/>
     <w:rsid w:val="00343FF9"/>
     <w:rsid w:val="00344A40"/>
     <w:rsid w:val="00355B7E"/>
     <w:rsid w:val="0036593C"/>
     <w:rsid w:val="00370D75"/>
     <w:rsid w:val="003710E4"/>
     <w:rsid w:val="003738FF"/>
     <w:rsid w:val="003768DA"/>
     <w:rsid w:val="00380AD3"/>
+    <w:rsid w:val="003878A1"/>
     <w:rsid w:val="003A24BC"/>
+    <w:rsid w:val="003A30A9"/>
+    <w:rsid w:val="003C37A7"/>
     <w:rsid w:val="003D4DC6"/>
     <w:rsid w:val="003D7A42"/>
     <w:rsid w:val="003E3C1A"/>
     <w:rsid w:val="003F0D14"/>
     <w:rsid w:val="003F4FEA"/>
     <w:rsid w:val="0040105D"/>
     <w:rsid w:val="00404B8E"/>
     <w:rsid w:val="00411F79"/>
+    <w:rsid w:val="0041275F"/>
+    <w:rsid w:val="0043494D"/>
     <w:rsid w:val="00436499"/>
     <w:rsid w:val="00436534"/>
     <w:rsid w:val="00437216"/>
     <w:rsid w:val="004525C3"/>
     <w:rsid w:val="0045386F"/>
     <w:rsid w:val="00455A4A"/>
     <w:rsid w:val="00456E17"/>
+    <w:rsid w:val="00457D3E"/>
     <w:rsid w:val="00465F6A"/>
     <w:rsid w:val="004709F7"/>
     <w:rsid w:val="004746B9"/>
     <w:rsid w:val="00474F61"/>
     <w:rsid w:val="00482A8F"/>
     <w:rsid w:val="00484EE0"/>
     <w:rsid w:val="0048663D"/>
+    <w:rsid w:val="004A4AB7"/>
     <w:rsid w:val="004B5E5E"/>
     <w:rsid w:val="004C7395"/>
     <w:rsid w:val="004C74B9"/>
+    <w:rsid w:val="004D1146"/>
     <w:rsid w:val="004D3509"/>
     <w:rsid w:val="004D3BC7"/>
     <w:rsid w:val="004D427A"/>
+    <w:rsid w:val="004E61AB"/>
     <w:rsid w:val="004E62D4"/>
     <w:rsid w:val="004F713E"/>
+    <w:rsid w:val="00505642"/>
     <w:rsid w:val="0052113C"/>
     <w:rsid w:val="00522F08"/>
     <w:rsid w:val="00533C1F"/>
     <w:rsid w:val="005354CE"/>
     <w:rsid w:val="00562590"/>
     <w:rsid w:val="00572E3F"/>
     <w:rsid w:val="00573850"/>
     <w:rsid w:val="00574555"/>
     <w:rsid w:val="00576C65"/>
     <w:rsid w:val="00577E61"/>
+    <w:rsid w:val="00584BD0"/>
     <w:rsid w:val="005854F0"/>
+    <w:rsid w:val="005931E3"/>
+    <w:rsid w:val="005A1572"/>
     <w:rsid w:val="005A2C25"/>
     <w:rsid w:val="005A4BF7"/>
+    <w:rsid w:val="005B1988"/>
     <w:rsid w:val="005B4173"/>
+    <w:rsid w:val="005B5C6B"/>
+    <w:rsid w:val="005C249D"/>
     <w:rsid w:val="005C4683"/>
     <w:rsid w:val="005C46E8"/>
     <w:rsid w:val="005C4A9B"/>
     <w:rsid w:val="005D30EC"/>
     <w:rsid w:val="005D5338"/>
     <w:rsid w:val="005D7747"/>
     <w:rsid w:val="005F1367"/>
     <w:rsid w:val="005F33F7"/>
     <w:rsid w:val="00604D69"/>
     <w:rsid w:val="00605909"/>
     <w:rsid w:val="00606202"/>
     <w:rsid w:val="00612C52"/>
     <w:rsid w:val="00616B3F"/>
     <w:rsid w:val="00616D27"/>
+    <w:rsid w:val="00617A4C"/>
+    <w:rsid w:val="006409B0"/>
     <w:rsid w:val="0064139C"/>
     <w:rsid w:val="006445AC"/>
     <w:rsid w:val="00644BE1"/>
+    <w:rsid w:val="0065494D"/>
+    <w:rsid w:val="00665CEC"/>
     <w:rsid w:val="00665E64"/>
+    <w:rsid w:val="00666685"/>
     <w:rsid w:val="006740EF"/>
     <w:rsid w:val="0068004F"/>
     <w:rsid w:val="00681F3B"/>
     <w:rsid w:val="006861AC"/>
+    <w:rsid w:val="006907B0"/>
+    <w:rsid w:val="00691EF4"/>
     <w:rsid w:val="00695CED"/>
     <w:rsid w:val="006968EF"/>
+    <w:rsid w:val="006A35DD"/>
+    <w:rsid w:val="006A5343"/>
     <w:rsid w:val="006B045F"/>
     <w:rsid w:val="006B245F"/>
+    <w:rsid w:val="006B7F2B"/>
     <w:rsid w:val="006C329F"/>
     <w:rsid w:val="006C3B5A"/>
     <w:rsid w:val="006C3D4F"/>
     <w:rsid w:val="006D097B"/>
     <w:rsid w:val="006E435A"/>
     <w:rsid w:val="006E48D3"/>
+    <w:rsid w:val="006E4F3A"/>
+    <w:rsid w:val="006E6838"/>
+    <w:rsid w:val="006E6B8C"/>
     <w:rsid w:val="006F356C"/>
-    <w:rsid w:val="00702153"/>
+    <w:rsid w:val="006F4979"/>
     <w:rsid w:val="00705407"/>
     <w:rsid w:val="00707E7A"/>
     <w:rsid w:val="00710293"/>
     <w:rsid w:val="00715DD8"/>
     <w:rsid w:val="00723301"/>
     <w:rsid w:val="00726AC6"/>
     <w:rsid w:val="007378C9"/>
+    <w:rsid w:val="0074134C"/>
     <w:rsid w:val="00753824"/>
+    <w:rsid w:val="00755634"/>
     <w:rsid w:val="00755FF8"/>
     <w:rsid w:val="00760BC8"/>
     <w:rsid w:val="0076175E"/>
     <w:rsid w:val="00771784"/>
+    <w:rsid w:val="00776B89"/>
     <w:rsid w:val="00776FF9"/>
     <w:rsid w:val="007778F1"/>
     <w:rsid w:val="00792205"/>
     <w:rsid w:val="00792920"/>
     <w:rsid w:val="00796277"/>
     <w:rsid w:val="007A052B"/>
+    <w:rsid w:val="007B580E"/>
     <w:rsid w:val="007B71FF"/>
     <w:rsid w:val="007C1417"/>
     <w:rsid w:val="007D213E"/>
+    <w:rsid w:val="007D5772"/>
+    <w:rsid w:val="007E0F2F"/>
     <w:rsid w:val="007E28D1"/>
     <w:rsid w:val="007E6445"/>
     <w:rsid w:val="007E6546"/>
     <w:rsid w:val="007F37EF"/>
     <w:rsid w:val="00801694"/>
     <w:rsid w:val="0080183D"/>
     <w:rsid w:val="008020B8"/>
     <w:rsid w:val="00811D0E"/>
     <w:rsid w:val="00813A3F"/>
     <w:rsid w:val="00813C54"/>
     <w:rsid w:val="0081528B"/>
     <w:rsid w:val="0081685B"/>
+    <w:rsid w:val="00817FE5"/>
     <w:rsid w:val="00820A64"/>
     <w:rsid w:val="00834A75"/>
+    <w:rsid w:val="00841A4F"/>
     <w:rsid w:val="008428E0"/>
     <w:rsid w:val="00844B9A"/>
     <w:rsid w:val="00844DA7"/>
     <w:rsid w:val="00850867"/>
     <w:rsid w:val="00850B2F"/>
+    <w:rsid w:val="00862D00"/>
     <w:rsid w:val="0087008B"/>
     <w:rsid w:val="00870F3F"/>
     <w:rsid w:val="00875C7D"/>
     <w:rsid w:val="00876971"/>
     <w:rsid w:val="00876CF4"/>
     <w:rsid w:val="00882404"/>
     <w:rsid w:val="00884469"/>
     <w:rsid w:val="00886E45"/>
     <w:rsid w:val="00890221"/>
     <w:rsid w:val="0089431A"/>
     <w:rsid w:val="0089449C"/>
     <w:rsid w:val="00896828"/>
     <w:rsid w:val="008A219D"/>
+    <w:rsid w:val="008A60C5"/>
     <w:rsid w:val="008A6E37"/>
     <w:rsid w:val="008B00AC"/>
     <w:rsid w:val="008C46D2"/>
     <w:rsid w:val="008C4EB5"/>
     <w:rsid w:val="008C7BA4"/>
     <w:rsid w:val="008E073D"/>
     <w:rsid w:val="008E1A7B"/>
     <w:rsid w:val="008E7549"/>
     <w:rsid w:val="008F7528"/>
     <w:rsid w:val="009041E0"/>
     <w:rsid w:val="009045A8"/>
     <w:rsid w:val="00905875"/>
     <w:rsid w:val="0090590E"/>
     <w:rsid w:val="0091763A"/>
     <w:rsid w:val="00924236"/>
+    <w:rsid w:val="009270F3"/>
+    <w:rsid w:val="009329E1"/>
+    <w:rsid w:val="00932ADA"/>
+    <w:rsid w:val="00937D87"/>
     <w:rsid w:val="00943646"/>
     <w:rsid w:val="009576F0"/>
     <w:rsid w:val="009639A3"/>
     <w:rsid w:val="00974464"/>
     <w:rsid w:val="00974A52"/>
+    <w:rsid w:val="0098489A"/>
     <w:rsid w:val="00986A84"/>
     <w:rsid w:val="00991528"/>
     <w:rsid w:val="00992A59"/>
     <w:rsid w:val="009A0A91"/>
     <w:rsid w:val="009A2E92"/>
     <w:rsid w:val="009B6F4D"/>
     <w:rsid w:val="009C0640"/>
+    <w:rsid w:val="009C4114"/>
+    <w:rsid w:val="009C53E5"/>
     <w:rsid w:val="009D5EA1"/>
     <w:rsid w:val="009D78C0"/>
     <w:rsid w:val="009E4008"/>
+    <w:rsid w:val="009E4318"/>
     <w:rsid w:val="009E5C52"/>
     <w:rsid w:val="00A005C3"/>
     <w:rsid w:val="00A15EFF"/>
     <w:rsid w:val="00A17514"/>
     <w:rsid w:val="00A20BDA"/>
+    <w:rsid w:val="00A438EF"/>
     <w:rsid w:val="00A56ECB"/>
     <w:rsid w:val="00A57B09"/>
     <w:rsid w:val="00A57CCA"/>
+    <w:rsid w:val="00A60E1D"/>
     <w:rsid w:val="00A71338"/>
     <w:rsid w:val="00A7281B"/>
     <w:rsid w:val="00A776BE"/>
+    <w:rsid w:val="00A86A3F"/>
     <w:rsid w:val="00A94034"/>
     <w:rsid w:val="00A945F2"/>
     <w:rsid w:val="00A969D6"/>
     <w:rsid w:val="00AA3922"/>
     <w:rsid w:val="00AA5EF1"/>
+    <w:rsid w:val="00AB1EC8"/>
     <w:rsid w:val="00AB4297"/>
+    <w:rsid w:val="00AB66D0"/>
+    <w:rsid w:val="00AC18E2"/>
     <w:rsid w:val="00AC1ECC"/>
     <w:rsid w:val="00AC2DA0"/>
     <w:rsid w:val="00AC49F3"/>
     <w:rsid w:val="00AC5FD8"/>
     <w:rsid w:val="00AD0EDE"/>
     <w:rsid w:val="00AD4328"/>
     <w:rsid w:val="00AD7CFA"/>
     <w:rsid w:val="00AF27D3"/>
     <w:rsid w:val="00AF735E"/>
+    <w:rsid w:val="00B121EC"/>
     <w:rsid w:val="00B24EAB"/>
     <w:rsid w:val="00B2758B"/>
     <w:rsid w:val="00B277EB"/>
     <w:rsid w:val="00B3424E"/>
+    <w:rsid w:val="00B43126"/>
     <w:rsid w:val="00B52B68"/>
     <w:rsid w:val="00B54F73"/>
     <w:rsid w:val="00B64E61"/>
     <w:rsid w:val="00B758D0"/>
+    <w:rsid w:val="00B8472B"/>
     <w:rsid w:val="00B8548B"/>
+    <w:rsid w:val="00B9677C"/>
     <w:rsid w:val="00BA7547"/>
     <w:rsid w:val="00BC2462"/>
     <w:rsid w:val="00BC7E50"/>
+    <w:rsid w:val="00BD4CD8"/>
     <w:rsid w:val="00BE288A"/>
     <w:rsid w:val="00BE6E2B"/>
     <w:rsid w:val="00BF0058"/>
     <w:rsid w:val="00C00547"/>
     <w:rsid w:val="00C10260"/>
     <w:rsid w:val="00C11A00"/>
     <w:rsid w:val="00C12872"/>
     <w:rsid w:val="00C243B9"/>
     <w:rsid w:val="00C32636"/>
+    <w:rsid w:val="00C41885"/>
     <w:rsid w:val="00C56146"/>
     <w:rsid w:val="00C65604"/>
     <w:rsid w:val="00C713CE"/>
     <w:rsid w:val="00C717BA"/>
     <w:rsid w:val="00C73A35"/>
     <w:rsid w:val="00C80EC3"/>
+    <w:rsid w:val="00C91312"/>
     <w:rsid w:val="00C953F0"/>
     <w:rsid w:val="00C958B9"/>
+    <w:rsid w:val="00CA6185"/>
     <w:rsid w:val="00CA64E7"/>
+    <w:rsid w:val="00CA66AF"/>
     <w:rsid w:val="00CA7553"/>
     <w:rsid w:val="00CB0EA8"/>
     <w:rsid w:val="00CB5D45"/>
+    <w:rsid w:val="00CC0D3E"/>
     <w:rsid w:val="00CC251F"/>
     <w:rsid w:val="00CC5925"/>
     <w:rsid w:val="00CD3FCB"/>
     <w:rsid w:val="00CD6FA0"/>
     <w:rsid w:val="00CE3A86"/>
     <w:rsid w:val="00CE5915"/>
     <w:rsid w:val="00CE6778"/>
+    <w:rsid w:val="00CF2EF5"/>
     <w:rsid w:val="00D03EA4"/>
     <w:rsid w:val="00D16D34"/>
     <w:rsid w:val="00D2389D"/>
     <w:rsid w:val="00D3093A"/>
     <w:rsid w:val="00D31D9C"/>
     <w:rsid w:val="00D34826"/>
     <w:rsid w:val="00D357DC"/>
     <w:rsid w:val="00D36196"/>
     <w:rsid w:val="00D46544"/>
+    <w:rsid w:val="00D46B83"/>
     <w:rsid w:val="00D605BA"/>
     <w:rsid w:val="00D608B5"/>
     <w:rsid w:val="00D65DF2"/>
     <w:rsid w:val="00D7307D"/>
     <w:rsid w:val="00D84216"/>
     <w:rsid w:val="00D8537A"/>
     <w:rsid w:val="00D86572"/>
+    <w:rsid w:val="00DB0783"/>
     <w:rsid w:val="00DB1B8B"/>
     <w:rsid w:val="00DB1CEC"/>
+    <w:rsid w:val="00DB4153"/>
     <w:rsid w:val="00DB49F7"/>
     <w:rsid w:val="00DC2AED"/>
     <w:rsid w:val="00DC3595"/>
     <w:rsid w:val="00DD4418"/>
     <w:rsid w:val="00DD4926"/>
+    <w:rsid w:val="00DD7B2D"/>
     <w:rsid w:val="00DE56F9"/>
     <w:rsid w:val="00DE590C"/>
     <w:rsid w:val="00DF10A2"/>
     <w:rsid w:val="00E00C48"/>
     <w:rsid w:val="00E0466F"/>
+    <w:rsid w:val="00E06338"/>
     <w:rsid w:val="00E06D8A"/>
     <w:rsid w:val="00E105BD"/>
+    <w:rsid w:val="00E12E69"/>
     <w:rsid w:val="00E24A46"/>
+    <w:rsid w:val="00E41039"/>
     <w:rsid w:val="00E916E9"/>
     <w:rsid w:val="00EA48B3"/>
     <w:rsid w:val="00EA5820"/>
+    <w:rsid w:val="00EB0086"/>
     <w:rsid w:val="00EC3162"/>
     <w:rsid w:val="00ED1ADA"/>
     <w:rsid w:val="00ED3397"/>
     <w:rsid w:val="00EF5CB7"/>
     <w:rsid w:val="00F06579"/>
     <w:rsid w:val="00F1078F"/>
     <w:rsid w:val="00F4009D"/>
     <w:rsid w:val="00F4244E"/>
     <w:rsid w:val="00F54C5D"/>
     <w:rsid w:val="00F55579"/>
     <w:rsid w:val="00F57512"/>
+    <w:rsid w:val="00F655AD"/>
     <w:rsid w:val="00F66711"/>
+    <w:rsid w:val="00F71FA6"/>
     <w:rsid w:val="00F725B5"/>
     <w:rsid w:val="00F72620"/>
     <w:rsid w:val="00F73112"/>
     <w:rsid w:val="00F750A6"/>
+    <w:rsid w:val="00F80E44"/>
     <w:rsid w:val="00F869D9"/>
+    <w:rsid w:val="00F902C8"/>
+    <w:rsid w:val="00F96A04"/>
     <w:rsid w:val="00F96FD2"/>
     <w:rsid w:val="00FA085C"/>
     <w:rsid w:val="00FA6429"/>
     <w:rsid w:val="00FC1CC9"/>
     <w:rsid w:val="00FC270E"/>
     <w:rsid w:val="00FD33F3"/>
     <w:rsid w:val="00FD5C9A"/>
     <w:rsid w:val="00FD7B8D"/>
     <w:rsid w:val="00FE1160"/>
     <w:rsid w:val="00FE4FBE"/>
     <w:rsid w:val="055E270F"/>
     <w:rsid w:val="0F2E6800"/>
     <w:rsid w:val="12C592CD"/>
     <w:rsid w:val="3665870A"/>
     <w:rsid w:val="3C3E3C69"/>
     <w:rsid w:val="3F0E2921"/>
     <w:rsid w:val="498C44BF"/>
     <w:rsid w:val="4F3262F2"/>
     <w:rsid w:val="4F947A71"/>
     <w:rsid w:val="7BB7D337"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="33A2A8E0"/>
   <w15:docId w15:val="{49D822C6-298B-4895-BD7E-946AC03DB550}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9657,51 +10924,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DB1CEC"/>
+    <w:rsid w:val="00932ADA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00276815"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
@@ -10203,61 +11470,77 @@
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00011269"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header-FormSubName">
     <w:name w:val="Header-Form Sub Name"/>
     <w:basedOn w:val="Header-FormName"/>
     <w:qFormat/>
     <w:rsid w:val="00B54F73"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00665CEC"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-1/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-2/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-2/download" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-1/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massdep-regional-offices-by-community" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massdep-regional-offices-by-community" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10524,163 +11807,67 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AC654D87E78B12439C00835E73A57764" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6db52a651fda3f53622c267161f09159">
-[...2 lines deleted...]
-    <xsd:import namespace="cfa41da1-9624-4a22-856d-798f42b95fb5"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9C65035329F864F907FEBFC92352320" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="def87bc340fc6bc951374011bb0ad603">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f9bce4d9769d259b9f22a0ab32779d64">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all>
-[...12 lines deleted...]
-              </xsd:all>
+              <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
-      </xsd:complexType>
-[...76 lines deleted...]
-        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -10740,160 +11927,159 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6013B04-9C5D-4361-909A-07E98A3D60FE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE97FA80-85B5-46A5-BEB0-34E47E4DF9C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55377F5B-9342-4685-BFBD-89FDFE55246E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6253</Characters>
+  <Pages>4</Pages>
+  <Words>1193</Words>
+  <Characters>6806</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Massachusetts Department of Environmental Protection</vt:lpstr>
+      <vt:lpstr>STAFF-PLAN-TP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7336</CharactersWithSpaces>
+  <CharactersWithSpaces>7984</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3407915</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/info-details/massdep-regional-offices-by-community</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>STAFF-PLAN-TP</dc:title>
   <dc:subject/>
   <dc:creator>MassDEP Drinking Water Program</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Certified Operator</cp:category>
   <cp:version>4.24.2024</cp:version>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AC654D87E78B12439C00835E73A57764</vt:lpwstr>
+    <vt:lpwstr>0x010100D9C65035329F864F907FEBFC92352320</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>352000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>