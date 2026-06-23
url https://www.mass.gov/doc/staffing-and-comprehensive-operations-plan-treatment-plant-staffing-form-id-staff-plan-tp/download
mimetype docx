--- v1 (2026-04-03)
+++ v2 (2026-06-23)
@@ -453,51 +453,51 @@
               <w:ind w:right="150"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BB9EE4F" w14:textId="56F841A9" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00CF2EF5">
             <w:pPr>
               <w:ind w:right="150"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017B40">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CFBDF11" wp14:editId="63667333">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CFBDF11" wp14:editId="3415B2CB">
                   <wp:extent cx="665302" cy="818744"/>
                   <wp:effectExtent l="0" t="0" r="1905" b="635"/>
                   <wp:docPr id="2" name="Picture 2" descr="keys"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 2" descr="keys"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId11" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
@@ -1091,56 +1091,62 @@
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ACF537B" w14:textId="10045061" w:rsidR="00CF2EF5" w:rsidRPr="008F7528" w:rsidRDefault="00CF2EF5" w:rsidP="00343C12">
+          <w:p w14:paraId="6ACF537B" w14:textId="6AD28ABB" w:rsidR="00CF2EF5" w:rsidRPr="008F7528" w:rsidRDefault="00CF2EF5" w:rsidP="00343C12">
             <w:pPr>
               <w:pStyle w:val="bars24"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Primary Distribution Operator Full Name </w:t>
+              <w:t xml:space="preserve">Primary </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE216A">
+              <w:t>Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Operator Full Name </w:t>
             </w:r>
             <w:r w:rsidRPr="00924236">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="1D8A0FBA" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="00246369">
             <w:pPr>
               <w:pStyle w:val="texthang"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
@@ -1694,63 +1700,51 @@
           <w:p w14:paraId="6E6AD1B7" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRDefault="00CF2EF5" w:rsidP="005854F0">
             <w:pPr>
               <w:ind w:left="450"/>
             </w:pPr>
             <w:r w:rsidRPr="00EA48B3">
               <w:t>List all</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> secondary treatment operators below.  Only include the operator’s highest Treatment Grade license.  If you have more than four (4) secondary treatment operators, download as many </w:t>
             </w:r>
             <w:r w:rsidRPr="008C4EB5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Treatment Plant Staffing - Secondary Treatment Operators</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (STAFF-PLAN-TP-ATTACH-1) sheets as necessary from the MassDEP website at </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="006664A2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>https://mass.gov/doc/staf</w:t>
-[...11 lines deleted...]
-                <w:t>ing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-1/</w:t>
+                <w:t>https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-1/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73CA7A2F" w14:textId="77777777" w:rsidR="005B1988" w:rsidRDefault="005B1988" w:rsidP="005854F0">
             <w:pPr>
               <w:ind w:left="450"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55107581" w14:textId="77777777" w:rsidR="005B1988" w:rsidRDefault="005B1988" w:rsidP="005854F0">
             <w:pPr>
               <w:ind w:left="450"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7A12E5E0" w14:textId="77777777" w:rsidR="005B1988" w:rsidRDefault="005B1988" w:rsidP="005854F0">
             <w:pPr>
               <w:ind w:left="450"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0AEABFFB" w14:textId="77777777" w:rsidR="005B1988" w:rsidRDefault="005B1988" w:rsidP="005854F0">
             <w:pPr>
               <w:ind w:left="450"/>
             </w:pPr>
@@ -8295,121 +8289,121 @@
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF2EF5" w14:paraId="6B87346B" w14:textId="77777777" w:rsidTr="00FB3EC0">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="10" w:type="dxa"/>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70878551" w14:textId="77777777" w:rsidR="00CF2EF5" w:rsidRPr="00612C52" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9260" w:type="dxa"/>
             <w:gridSpan w:val="16"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24F52488" w14:textId="257A8579" w:rsidR="00CF2EF5" w:rsidRPr="002F0843" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
+          <w:p w14:paraId="24F52488" w14:textId="554701D4" w:rsidR="00CF2EF5" w:rsidRPr="002F0843" w:rsidRDefault="00CF2EF5" w:rsidP="00F655AD">
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">version: </w:t>
             </w:r>
-            <w:r w:rsidR="0074134C">
+            <w:r w:rsidR="00BE216A">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled w:val="0"/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
-                    <w:default w:val="2026-02-02"/>
+                    <w:default w:val="2026-04-14"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="0074134C">
+            <w:r w:rsidR="00BE216A">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="0074134C">
+            <w:r w:rsidR="00BE216A">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0074134C">
-[...5 lines deleted...]
-            <w:r w:rsidR="0074134C">
+            <w:r w:rsidR="00BE216A">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2026-04-14</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE216A">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CF096B4" w14:textId="77777777" w:rsidR="00C00547" w:rsidRPr="00CC5925" w:rsidRDefault="00C00547"/>
     <w:sectPr w:rsidR="00C00547" w:rsidRPr="00CC5925" w:rsidSect="007D5772">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="536" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D9A5A73" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8" w:rsidP="00CA7553">
+    <w:p w14:paraId="2471160A" w14:textId="77777777" w:rsidR="002B1E21" w:rsidRDefault="002B1E21" w:rsidP="00CA7553">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41ED2B70" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8" w:rsidP="00CA7553">
+    <w:p w14:paraId="0FA88747" w14:textId="77777777" w:rsidR="002B1E21" w:rsidRDefault="002B1E21" w:rsidP="00CA7553">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4A31BD5F" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8"/>
+    <w:p w14:paraId="59B24027" w14:textId="77777777" w:rsidR="002B1E21" w:rsidRDefault="002B1E21"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8423,55 +8417,55 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CLI Helvetica Condensed LightOb">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="03000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId1" w:subsetted="1" w:fontKey="{E4E3BCAD-DCFC-4A2D-847E-3ADDCDEA93D8}"/>
+    <w:embedItalic r:id="rId1" w:subsetted="1" w:fontKey="{94B034C9-FE2D-4FA1-83E6-8236F97511F1}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8747"/>
       <w:gridCol w:w="2053"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CA7553" w14:paraId="33A2AA10" w14:textId="77777777" w:rsidTr="00AB4297">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="270"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="11016" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
@@ -8939,65 +8933,65 @@
           <w:r w:rsidRPr="00792205">
             <w:rPr>
               <w:rStyle w:val="PageNumber"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6557C7E1" w14:textId="77777777" w:rsidR="009D78C0" w:rsidRDefault="009D78C0" w:rsidP="009D78C0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="786EEE8A" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8" w:rsidP="00CA7553">
+    <w:p w14:paraId="03240242" w14:textId="77777777" w:rsidR="002B1E21" w:rsidRDefault="002B1E21" w:rsidP="00CA7553">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E577935" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8" w:rsidP="00CA7553">
+    <w:p w14:paraId="56998B08" w14:textId="77777777" w:rsidR="002B1E21" w:rsidRDefault="002B1E21" w:rsidP="00CA7553">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1BE1C3E9" w14:textId="77777777" w:rsidR="001753C8" w:rsidRDefault="001753C8"/>
+    <w:p w14:paraId="14A62B26" w14:textId="77777777" w:rsidR="002B1E21" w:rsidRDefault="002B1E21"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02B399C3" w14:textId="77777777" w:rsidR="00665E64" w:rsidRDefault="00665E64">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
@@ -9988,51 +9982,51 @@
   <w:num w:numId="7" w16cid:durableId="2133666709">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="652373550">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1719402936">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="285041666">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="365831562">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8EAlx6pH9cdLiZX3kIst7LOm9BcxkJwAY7dCAraptfOYxLMeWA2fcBadwghHlX1M1XXcMpJGMI5uFgkPh7jtmA==" w:salt="e3K6BO221kypyJet0H8g0w=="/>
+  <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="E6wTCc6xcJe5lELe1jGZp3QVXFV79HBaGsgWltb2ImWD+8seo1uYAXqSi9ZjfqJ1jX8K9+R3XPxHEUIQmiIgeQ==" w:salt="cuV3TPMEMoMbRPrBhPM3sg=="/>
   <w:defaultTabStop w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -10062,123 +10056,124 @@
     <w:rsid w:val="00052905"/>
     <w:rsid w:val="00054175"/>
     <w:rsid w:val="00055616"/>
     <w:rsid w:val="0005767A"/>
     <w:rsid w:val="000715F1"/>
     <w:rsid w:val="00073C49"/>
     <w:rsid w:val="00074849"/>
     <w:rsid w:val="00076173"/>
     <w:rsid w:val="000923A4"/>
     <w:rsid w:val="00093018"/>
     <w:rsid w:val="000A2A86"/>
     <w:rsid w:val="000A6EB1"/>
     <w:rsid w:val="000B754C"/>
     <w:rsid w:val="000C4F3C"/>
     <w:rsid w:val="000D5D5B"/>
     <w:rsid w:val="000F204B"/>
     <w:rsid w:val="00115B55"/>
     <w:rsid w:val="00120006"/>
     <w:rsid w:val="00127BAC"/>
     <w:rsid w:val="00132E4D"/>
     <w:rsid w:val="00140336"/>
     <w:rsid w:val="00143F46"/>
     <w:rsid w:val="001515CF"/>
     <w:rsid w:val="0017302C"/>
     <w:rsid w:val="0017524D"/>
-    <w:rsid w:val="001753C8"/>
     <w:rsid w:val="00181F4E"/>
     <w:rsid w:val="00186EAB"/>
     <w:rsid w:val="00193087"/>
     <w:rsid w:val="001A3EE4"/>
     <w:rsid w:val="001B352C"/>
     <w:rsid w:val="001C07EB"/>
     <w:rsid w:val="001C4AD7"/>
     <w:rsid w:val="001C4CBA"/>
     <w:rsid w:val="001C70E4"/>
     <w:rsid w:val="001D552C"/>
     <w:rsid w:val="001F6FEB"/>
     <w:rsid w:val="002019EB"/>
     <w:rsid w:val="00206567"/>
     <w:rsid w:val="002122C6"/>
     <w:rsid w:val="0022008A"/>
     <w:rsid w:val="00226ABF"/>
     <w:rsid w:val="00246369"/>
     <w:rsid w:val="002603FF"/>
     <w:rsid w:val="00264EA4"/>
     <w:rsid w:val="002716AE"/>
     <w:rsid w:val="00273824"/>
     <w:rsid w:val="00276815"/>
     <w:rsid w:val="00276B52"/>
     <w:rsid w:val="00276E71"/>
     <w:rsid w:val="00284870"/>
     <w:rsid w:val="0028789D"/>
     <w:rsid w:val="0029392B"/>
     <w:rsid w:val="00293FDB"/>
     <w:rsid w:val="00296CCA"/>
     <w:rsid w:val="002A373F"/>
     <w:rsid w:val="002A579A"/>
     <w:rsid w:val="002B0EC7"/>
+    <w:rsid w:val="002B1E21"/>
     <w:rsid w:val="002B2121"/>
     <w:rsid w:val="002B439C"/>
     <w:rsid w:val="002D3954"/>
     <w:rsid w:val="002D4C0D"/>
     <w:rsid w:val="002D61DB"/>
     <w:rsid w:val="002D7A11"/>
     <w:rsid w:val="002E1ED0"/>
     <w:rsid w:val="002E25C9"/>
     <w:rsid w:val="002E29D0"/>
     <w:rsid w:val="002E52B0"/>
     <w:rsid w:val="002E66B6"/>
     <w:rsid w:val="002F0843"/>
     <w:rsid w:val="002F5306"/>
     <w:rsid w:val="00306806"/>
     <w:rsid w:val="00310413"/>
     <w:rsid w:val="00312333"/>
     <w:rsid w:val="00316CB0"/>
     <w:rsid w:val="00321085"/>
     <w:rsid w:val="003217E3"/>
     <w:rsid w:val="00323834"/>
     <w:rsid w:val="00333D71"/>
     <w:rsid w:val="00343C12"/>
     <w:rsid w:val="00343FF9"/>
     <w:rsid w:val="00344A40"/>
     <w:rsid w:val="00355B7E"/>
     <w:rsid w:val="0036593C"/>
     <w:rsid w:val="00370D75"/>
     <w:rsid w:val="003710E4"/>
     <w:rsid w:val="003738FF"/>
     <w:rsid w:val="003768DA"/>
     <w:rsid w:val="00380AD3"/>
     <w:rsid w:val="003878A1"/>
     <w:rsid w:val="003A24BC"/>
     <w:rsid w:val="003A30A9"/>
     <w:rsid w:val="003C37A7"/>
     <w:rsid w:val="003D4DC6"/>
     <w:rsid w:val="003D7A42"/>
     <w:rsid w:val="003E3C1A"/>
     <w:rsid w:val="003F0D14"/>
     <w:rsid w:val="003F4FEA"/>
+    <w:rsid w:val="003F6FE4"/>
     <w:rsid w:val="0040105D"/>
     <w:rsid w:val="00404B8E"/>
     <w:rsid w:val="00411F79"/>
     <w:rsid w:val="0041275F"/>
     <w:rsid w:val="0043494D"/>
     <w:rsid w:val="00436499"/>
     <w:rsid w:val="00436534"/>
     <w:rsid w:val="00437216"/>
     <w:rsid w:val="004525C3"/>
     <w:rsid w:val="0045386F"/>
     <w:rsid w:val="00455A4A"/>
     <w:rsid w:val="00456E17"/>
     <w:rsid w:val="00457D3E"/>
     <w:rsid w:val="00465F6A"/>
     <w:rsid w:val="004709F7"/>
     <w:rsid w:val="004746B9"/>
     <w:rsid w:val="00474F61"/>
     <w:rsid w:val="00482A8F"/>
     <w:rsid w:val="00484EE0"/>
     <w:rsid w:val="0048663D"/>
     <w:rsid w:val="004A4AB7"/>
     <w:rsid w:val="004B5E5E"/>
     <w:rsid w:val="004C7395"/>
     <w:rsid w:val="004C74B9"/>
     <w:rsid w:val="004D1146"/>
@@ -10207,98 +10202,97 @@
     <w:rsid w:val="005A4BF7"/>
     <w:rsid w:val="005B1988"/>
     <w:rsid w:val="005B4173"/>
     <w:rsid w:val="005B5C6B"/>
     <w:rsid w:val="005C249D"/>
     <w:rsid w:val="005C4683"/>
     <w:rsid w:val="005C46E8"/>
     <w:rsid w:val="005C4A9B"/>
     <w:rsid w:val="005D30EC"/>
     <w:rsid w:val="005D5338"/>
     <w:rsid w:val="005D7747"/>
     <w:rsid w:val="005F1367"/>
     <w:rsid w:val="005F33F7"/>
     <w:rsid w:val="00604D69"/>
     <w:rsid w:val="00605909"/>
     <w:rsid w:val="00606202"/>
     <w:rsid w:val="00612C52"/>
     <w:rsid w:val="00616B3F"/>
     <w:rsid w:val="00616D27"/>
     <w:rsid w:val="00617A4C"/>
     <w:rsid w:val="006409B0"/>
     <w:rsid w:val="0064139C"/>
     <w:rsid w:val="006445AC"/>
     <w:rsid w:val="00644BE1"/>
     <w:rsid w:val="0065494D"/>
-    <w:rsid w:val="00665CEC"/>
     <w:rsid w:val="00665E64"/>
     <w:rsid w:val="00666685"/>
     <w:rsid w:val="006740EF"/>
     <w:rsid w:val="0068004F"/>
     <w:rsid w:val="00681F3B"/>
     <w:rsid w:val="006861AC"/>
     <w:rsid w:val="006907B0"/>
     <w:rsid w:val="00691EF4"/>
     <w:rsid w:val="00695CED"/>
     <w:rsid w:val="006968EF"/>
     <w:rsid w:val="006A35DD"/>
     <w:rsid w:val="006A5343"/>
     <w:rsid w:val="006B045F"/>
     <w:rsid w:val="006B245F"/>
     <w:rsid w:val="006B7F2B"/>
     <w:rsid w:val="006C329F"/>
     <w:rsid w:val="006C3B5A"/>
     <w:rsid w:val="006C3D4F"/>
     <w:rsid w:val="006D097B"/>
     <w:rsid w:val="006E435A"/>
     <w:rsid w:val="006E48D3"/>
     <w:rsid w:val="006E4F3A"/>
-    <w:rsid w:val="006E6838"/>
     <w:rsid w:val="006E6B8C"/>
     <w:rsid w:val="006F356C"/>
     <w:rsid w:val="006F4979"/>
     <w:rsid w:val="00705407"/>
     <w:rsid w:val="00707E7A"/>
     <w:rsid w:val="00710293"/>
     <w:rsid w:val="00715DD8"/>
     <w:rsid w:val="00723301"/>
     <w:rsid w:val="00726AC6"/>
     <w:rsid w:val="007378C9"/>
     <w:rsid w:val="0074134C"/>
     <w:rsid w:val="00753824"/>
     <w:rsid w:val="00755634"/>
     <w:rsid w:val="00755FF8"/>
     <w:rsid w:val="00760BC8"/>
     <w:rsid w:val="0076175E"/>
     <w:rsid w:val="00771784"/>
     <w:rsid w:val="00776B89"/>
     <w:rsid w:val="00776FF9"/>
     <w:rsid w:val="007778F1"/>
     <w:rsid w:val="00792205"/>
     <w:rsid w:val="00792920"/>
     <w:rsid w:val="00796277"/>
     <w:rsid w:val="007A052B"/>
+    <w:rsid w:val="007A64C0"/>
     <w:rsid w:val="007B580E"/>
     <w:rsid w:val="007B71FF"/>
     <w:rsid w:val="007C1417"/>
     <w:rsid w:val="007D213E"/>
     <w:rsid w:val="007D5772"/>
     <w:rsid w:val="007E0F2F"/>
     <w:rsid w:val="007E28D1"/>
     <w:rsid w:val="007E6445"/>
     <w:rsid w:val="007E6546"/>
     <w:rsid w:val="007F37EF"/>
     <w:rsid w:val="00801694"/>
     <w:rsid w:val="0080183D"/>
     <w:rsid w:val="008020B8"/>
     <w:rsid w:val="00811D0E"/>
     <w:rsid w:val="00813A3F"/>
     <w:rsid w:val="00813C54"/>
     <w:rsid w:val="0081528B"/>
     <w:rsid w:val="0081685B"/>
     <w:rsid w:val="00817FE5"/>
     <w:rsid w:val="00820A64"/>
     <w:rsid w:val="00834A75"/>
     <w:rsid w:val="00841A4F"/>
     <w:rsid w:val="008428E0"/>
     <w:rsid w:val="00844B9A"/>
     <w:rsid w:val="00844DA7"/>
@@ -10384,59 +10378,61 @@
     <w:rsid w:val="00AC2DA0"/>
     <w:rsid w:val="00AC49F3"/>
     <w:rsid w:val="00AC5FD8"/>
     <w:rsid w:val="00AD0EDE"/>
     <w:rsid w:val="00AD4328"/>
     <w:rsid w:val="00AD7CFA"/>
     <w:rsid w:val="00AF27D3"/>
     <w:rsid w:val="00AF735E"/>
     <w:rsid w:val="00B121EC"/>
     <w:rsid w:val="00B24EAB"/>
     <w:rsid w:val="00B2758B"/>
     <w:rsid w:val="00B277EB"/>
     <w:rsid w:val="00B3424E"/>
     <w:rsid w:val="00B43126"/>
     <w:rsid w:val="00B52B68"/>
     <w:rsid w:val="00B54F73"/>
     <w:rsid w:val="00B64E61"/>
     <w:rsid w:val="00B758D0"/>
     <w:rsid w:val="00B8472B"/>
     <w:rsid w:val="00B8548B"/>
     <w:rsid w:val="00B9677C"/>
     <w:rsid w:val="00BA7547"/>
     <w:rsid w:val="00BC2462"/>
     <w:rsid w:val="00BC7E50"/>
     <w:rsid w:val="00BD4CD8"/>
+    <w:rsid w:val="00BE216A"/>
     <w:rsid w:val="00BE288A"/>
     <w:rsid w:val="00BE6E2B"/>
     <w:rsid w:val="00BF0058"/>
     <w:rsid w:val="00C00547"/>
     <w:rsid w:val="00C10260"/>
     <w:rsid w:val="00C11A00"/>
     <w:rsid w:val="00C12872"/>
     <w:rsid w:val="00C243B9"/>
     <w:rsid w:val="00C32636"/>
+    <w:rsid w:val="00C37D06"/>
     <w:rsid w:val="00C41885"/>
     <w:rsid w:val="00C56146"/>
     <w:rsid w:val="00C65604"/>
     <w:rsid w:val="00C713CE"/>
     <w:rsid w:val="00C717BA"/>
     <w:rsid w:val="00C73A35"/>
     <w:rsid w:val="00C80EC3"/>
     <w:rsid w:val="00C91312"/>
     <w:rsid w:val="00C953F0"/>
     <w:rsid w:val="00C958B9"/>
     <w:rsid w:val="00CA6185"/>
     <w:rsid w:val="00CA64E7"/>
     <w:rsid w:val="00CA66AF"/>
     <w:rsid w:val="00CA7553"/>
     <w:rsid w:val="00CB0EA8"/>
     <w:rsid w:val="00CB5D45"/>
     <w:rsid w:val="00CC0D3E"/>
     <w:rsid w:val="00CC251F"/>
     <w:rsid w:val="00CC5925"/>
     <w:rsid w:val="00CD3FCB"/>
     <w:rsid w:val="00CD6FA0"/>
     <w:rsid w:val="00CE3A86"/>
     <w:rsid w:val="00CE5915"/>
     <w:rsid w:val="00CE6778"/>
     <w:rsid w:val="00CF2EF5"/>
@@ -11470,62 +11466,50 @@
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00011269"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header-FormSubName">
     <w:name w:val="Header-Form Sub Name"/>
     <w:basedOn w:val="Header-FormName"/>
     <w:qFormat/>
     <w:rsid w:val="00B54F73"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-1/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-2/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-2/download" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mass.gov/doc/staffing-and-comprehensive-operations-plan-form-id-staff-plan-tp-attach-1/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massdep-regional-offices-by-community" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massdep-regional-offices-by-community" TargetMode="External"/></Relationships>
 </file>
 
@@ -11807,67 +11791,163 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9C65035329F864F907FEBFC92352320" ma:contentTypeVersion="0" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="def87bc340fc6bc951374011bb0ad603">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f9bce4d9769d259b9f22a0ab32779d64">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9C65035329F864F907FEBFC92352320" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d859cbe3983ebe72309dd9a61dbe510">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="483ff1d3-2a1e-4b66-9691-0bfa76dea712" xmlns:ns3="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a086ad59e9a9d0fa91f7cb912b4ad642" ns2:_="" ns3:_="">
+    <xsd:import namespace="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+    <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all/>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="483ff1d3-2a1e-4b66-9691-0bfa76dea712" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -11927,127 +12007,134 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="483ff1d3-2a1e-4b66-9691-0bfa76dea712">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6013B04-9C5D-4361-909A-07E98A3D60FE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55377F5B-9342-4685-BFBD-89FDFE55246E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE97FA80-85B5-46A5-BEB0-34E47E4DF9C0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{029ED5DD-2676-45A6-8B2F-AC4F50954FF6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55377F5B-9342-4685-BFBD-89FDFE55246E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6013B04-9C5D-4361-909A-07E98A3D60FE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1193</Words>
-  <Characters>6806</Characters>
+  <Characters>6803</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>STAFF-PLAN-TP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7984</CharactersWithSpaces>
+  <CharactersWithSpaces>7981</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3407915</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mass.gov/info-details/massdep-regional-offices-by-community</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>