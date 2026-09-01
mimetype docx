--- v0 (2025-11-03)
+++ v1 (2026-09-01)
@@ -1,4771 +1,2094 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48546C33" w14:textId="21AE329E" w:rsidR="0084004A" w:rsidRPr="005D16D9" w:rsidRDefault="005D16D9">
-[...243 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="67638564" w14:textId="31A09360" w:rsidR="002E680C" w:rsidRPr="00D807DA" w:rsidRDefault="002E680C" w:rsidP="3659AE28">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rPrChange w:id="0" w:author="Chaneco, Aynsley" w:date="2025-12-24T14:57:00Z">
+            <w:rPr>
+              <w:rStyle w:val="Heading2Char"/>
+              <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+              <w:color w:val="0E2841" w:themeColor="text2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:u w:val="single"/>
+              <w:lang w:eastAsia="zh-CN"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...211 lines deleted...]
-        </mc:AlternateContent>
+        <w:t>Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378D45B0" w14:textId="77777777" w:rsidR="005D16D9" w:rsidRDefault="005D16D9">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6095DF9B" w14:textId="211ACAA1" w:rsidR="000D19AE" w:rsidRDefault="002E680C" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D19AE">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What are Specialty Services?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E680C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specialty Services are provided to children enrolled in Early Intervention who have been identified as requiring specialized services due to a diagnosis of autism spectrum disorder (ASD), </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">own syndrome, </w:t>
+      </w:r>
+      <w:r w:rsidR="00815B76">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>blind/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E680C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vision loss, deaf or hard of hearing, multiple disabilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26A3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complex medical needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E680C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="69C7B618" w14:textId="0AD03EE5" w:rsidR="0084004A" w:rsidRPr="008108F0" w:rsidRDefault="0084004A">
-[...125 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3209D539" w14:textId="77777777" w:rsidR="000D19AE" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DA1A131" w14:textId="5BC557B1" w:rsidR="0084004A" w:rsidRPr="008108F0" w:rsidRDefault="0084004A">
-[...49 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="14202FE6" w14:textId="15A44E0C" w:rsidR="000D19AE" w:rsidRDefault="002E680C" w:rsidP="5A5B7684">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Why might a child receive Specialty Services?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> vision loss, deaf or hard of hearing, have complex medical needs or multiple disabilities.</w:t>
+      <w:r w:rsidR="2DEC73CC" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children with specialty service conditions require specialized instruction on their IFSP by providers who have specific expertise, skills, and knowledge in supporting children with these conditions to obtain effective progress on their outcomes. </w:t>
+      </w:r>
+      <w:r w:rsidR="2DEC73CC" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB1B2EA" w14:textId="77777777" w:rsidR="0084004A" w:rsidRPr="008108F0" w:rsidRDefault="0084004A">
-      <w:pPr>
+    <w:p w14:paraId="7E18CE2A" w14:textId="77777777" w:rsidR="0046242C" w:rsidRDefault="0046242C" w:rsidP="5A5B7684">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5E7CFC" w14:textId="0E94F575" w:rsidR="000D19AE" w:rsidRPr="00D807DA" w:rsidRDefault="000D19AE" w:rsidP="31971678">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Early </w:t>
+      </w:r>
+      <w:r w:rsidR="6C4A2AED">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ntensive </w:t>
+      </w:r>
+      <w:r w:rsidR="37000496">
+        <w:t>B</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ehavioral </w:t>
+      </w:r>
+      <w:r w:rsidR="65043D5F">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ntervention (</w:t>
+      </w:r>
+      <w:r w:rsidR="427AEA61">
+        <w:t>EIBI</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740E7398" w14:textId="6849AD64" w:rsidR="000D19AE" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What are Early Intensive Behavioral Intervention (EIBI) services? </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22D88" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>EIBI services are</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22D88" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A38C0" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>specialized, research-based services that promote communication, independence, and meaningful participation in daily routines</w:t>
+      </w:r>
+      <w:r w:rsidR="00810B9C" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB794BC" w14:textId="77777777" w:rsidR="000D19AE" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B9DE8DC" w14:textId="07BB4069" w:rsidR="000D19AE" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Who provides MA Part C EIBI services? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Currently there are 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programs contracted by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Department of Public Health (DPH) to provide Part C Early Intensive Behavioral Intervention (EIBI) services in the Commonwealth of Massachusetts.  Each EIBI program has been awarded specific catchment area(s)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A list of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>contracted EIBI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programs can be found </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00F94B2D" w:rsidRPr="008640A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>MA EI Website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F94B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D184F6B" w14:textId="10D5883E" w:rsidR="000D19AE" w:rsidRPr="000D19AE" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Where do EIBI services occur?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="00F94B2D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="00F94B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Early Intensive Behavioral Intervention (EIBI) services occur in the child’s natural environment. This may include the home, community, daycare, etc.  Center-based services are not included in this model.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="382973E1" w14:textId="3BAF4B37" w:rsidR="0084004A" w:rsidRDefault="0084004A">
-[...191 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="0ABA9A62" w14:textId="677F465F" w:rsidR="000D19AE" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:r w:rsidRPr="000D19AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>What types of services do EIBI programs provide?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0032060B">
-[...918 lines deleted...]
-          <w:lang w:val="en"/>
+      <w:r w:rsidR="00F94B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>EIBI programs provide Applied Behavior Analysis (</w:t>
+      </w:r>
+      <w:r w:rsidR="008640A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>ABA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="002C37A2" w:rsidRPr="00D82056">
-[...65 lines deleted...]
-        <w:r w:rsidRPr="00D82056">
+      <w:r w:rsidR="008640A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In the Commonwealth of Massachusetts, EIBI services are consistent with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00F94B2D" w:rsidRPr="00F94B2D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-            <w:lang w:val="en"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           </w:rPr>
-          <w:t>https://amicovered.disabilityinfo.org/</w:t>
-[...431 lines deleted...]
-          <w:t>http://www.autismweb.com/</w:t>
+          <w:t>101 CMR 358.00.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C5B1F9E" w14:textId="77777777" w:rsidR="00392DE3" w:rsidRPr="00D82056" w:rsidRDefault="00C27300" w:rsidP="005D7914">
-[...51 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5AE3A8F5" w14:textId="2452906A" w:rsidR="1550AF9B" w:rsidRDefault="1550AF9B" w:rsidP="1550AF9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="423E5230" w14:textId="7BB67DE1" w:rsidR="00C27300" w:rsidRPr="00D82056" w:rsidRDefault="00043093" w:rsidP="00C27300">
-[...64 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="36F329BE" w14:textId="2BACB3AB" w:rsidR="000D19AE" w:rsidRPr="00D807DA" w:rsidRDefault="00D807DA" w:rsidP="31971678">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Eligibility and </w:t>
+      </w:r>
+      <w:r w:rsidR="000D19AE">
+        <w:t>requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028B7574" w14:textId="624958E1" w:rsidR="00D807DA" w:rsidRPr="001E7996" w:rsidRDefault="167B4F68" w:rsidP="5A5B7684">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>What are the eligibility requirements for children with autism to receive EIBI services</w:t>
+      </w:r>
+      <w:r w:rsidR="00D807DA" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Children enrolled in Early Intervention who receive a diagnosis of autism spectrum disorder (</w:t>
+      </w:r>
+      <w:r w:rsidR="004638F6" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>ASD) are</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eligible to receive Early Intensive Behavioral Intervention (EIBI). These diagnoses are an established condition – the child is eligible to receive these services until their 3</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> birthday.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2E503925" w14:textId="550765A8" w:rsidR="00432FB2" w:rsidRPr="00D82056" w:rsidRDefault="00C27300" w:rsidP="000E3448">
-[...60 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5BEB80DB" w14:textId="77777777" w:rsidR="001E7996" w:rsidRDefault="001E7996" w:rsidP="00D807DA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="17D3D1B9" w14:textId="20705E76" w:rsidR="000E3448" w:rsidRPr="00D82056" w:rsidRDefault="000E3448" w:rsidP="000E3448">
-[...51 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w14:paraId="617E8B8F" w14:textId="769EBC1A" w:rsidR="00D807DA" w:rsidRDefault="00D807DA" w:rsidP="02CDCDF9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What documentation is required to </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EIBI services?</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children must have </w:t>
+      </w:r>
+      <w:r w:rsidR="15DF7E27" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">written </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>documentation conferring an eligible diagnosis of autism spectrum disorder</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4675" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ASD)</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="2EE1C35D" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from a qualified practitioner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6D1652" w14:textId="6B1E23C2" w:rsidR="000E3448" w:rsidRPr="00D82056" w:rsidRDefault="000E3448" w:rsidP="000E3448">
-[...58 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w14:paraId="6092F709" w14:textId="7BE2036F" w:rsidR="379BDEE3" w:rsidRDefault="379BDEE3" w:rsidP="1550AF9B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does diagnosis documentation need to be entered into the child’s </w:t>
+      </w:r>
+      <w:r w:rsidR="602010B3" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EICS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>record?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes. </w:t>
+      </w:r>
+      <w:r w:rsidR="21EF76FE" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Diagnosis documentation</w:t>
+      </w:r>
+      <w:r w:rsidR="003709A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>, conferring the child’s diagnosis of autism spectrum disorder (ASD),</w:t>
+      </w:r>
+      <w:r w:rsidR="21EF76FE" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0A7385D0" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="21EF76FE" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be uploaded into the child’s EICS record</w:t>
+      </w:r>
+      <w:r w:rsidR="6FD00C98" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This documentation must be entered into the child’s record </w:t>
+      </w:r>
+      <w:r w:rsidR="160494A9" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prior </w:t>
+      </w:r>
+      <w:r w:rsidR="59943E40" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>to refer</w:t>
+      </w:r>
+      <w:r w:rsidR="346B5989" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>ring the child</w:t>
+      </w:r>
+      <w:r w:rsidR="59943E40" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to an</w:t>
+      </w:r>
+      <w:r w:rsidR="21EF76FE" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EIBI provider. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CD420C" w14:textId="7B7AC6E1" w:rsidR="00392DE3" w:rsidRPr="00D82056" w:rsidRDefault="000E3448" w:rsidP="000E3448">
-[...67 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+    <w:p w14:paraId="0C32AD79" w14:textId="43D44B43" w:rsidR="008D7686" w:rsidRDefault="001E7996" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>For a child diagnosed with ASD, do they need a full diagnostic evaluation?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>No.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In the Commonwealth of Massachusetts, children require only a letter conferring diagnosis of ASD</w:t>
+      </w:r>
+      <w:r w:rsidR="00303C1C" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>from a qualified practitioner,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00303C1C" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not a full diagnostic evaluation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>to initia</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>te</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Part C EIBI Services. </w:t>
+      </w:r>
+      <w:r w:rsidR="25302822" w:rsidRPr="1550AF9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> However, this documentation must state the child has a diagnosis of ASD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302CA006" w14:textId="1B558B11" w:rsidR="00392DE3" w:rsidRPr="00D82056" w:rsidRDefault="00392DE3" w:rsidP="000E3448">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="00D82056">
+    <w:p w14:paraId="592CAA0B" w14:textId="0B3AC2A4" w:rsidR="00750EE7" w:rsidRDefault="719DBCB2" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="776CB428">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>If a child has received a letter conferring diagnosis, l</w:t>
+      </w:r>
+      <w:r w:rsidR="00E738A6" w:rsidRPr="776CB428">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ack of a full diagnostic evaluation </w:t>
+      </w:r>
+      <w:r w:rsidR="00147225" w:rsidRPr="776CB428">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for a child with ASD </w:t>
+      </w:r>
+      <w:r w:rsidR="00E738A6" w:rsidRPr="776CB428">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should not hinder referral to or the start of EIBI services. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB65619" w14:textId="035C68F7" w:rsidR="002F380F" w:rsidRDefault="002F380F" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4D93CF" w14:textId="53C81677" w:rsidR="00842255" w:rsidRPr="00842255" w:rsidRDefault="001E7996">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:pPrChange w:id="1" w:author="Chaneco, Aynsley" w:date="2025-12-24T15:02:00Z">
+          <w:pPr>
+            <w:spacing w:after="0"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rPrChange w:id="2" w:author="Chaneco, Aynsley" w:date="2025-12-24T15:02:00Z">
+            <w:rPr>
+              <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0E2841" w:themeColor="text2"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Referral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A67AD0A" w14:textId="2FABB06B" w:rsidR="776CB428" w:rsidRDefault="001E7996" w:rsidP="33D081B1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How do we </w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">refer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a family </w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4688D87C" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EIBI </w:t>
+      </w:r>
+      <w:r w:rsidR="79718BA0" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Referrals to EIBI </w:t>
+      </w:r>
+      <w:r w:rsidR="4E45F68F" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0075343F" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for children diagnosed with autism spectrum disorder (ASD)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required to be made </w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>within the Early Intervention Client System (EICS).</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4130" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Service coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1927" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4130" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the </w:t>
+      </w:r>
+      <w:r w:rsidR="6F42BF9C" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4130" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“referral” flow in the EICS. </w:t>
+      </w:r>
+      <w:r w:rsidR="7DFE845F" w:rsidRPr="33D081B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Families should be notified of their eligibility and referred to EIBI services as early as possible (e.g., within 7 days of discovering the child’s eligibility for specialty services).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604E8812" w14:textId="58277FF7" w:rsidR="00FF4130" w:rsidRDefault="00FF4130" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Which EIBI programs should we refer a family to? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each catchment area has multiple EIBI programs contracted </w:t>
+      </w:r>
+      <w:r w:rsidR="6E4FE5C0" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with the DPH </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to provide services in that area. Families should be informed of all the available EIBI programs contracted in their catchment area. Families can then determine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="491A6CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidR="04FF3A44" w:rsidRPr="491A6CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="491A6CC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>EIBI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>programs</w:t>
+      </w:r>
+      <w:r w:rsidR="00C133AF" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">they would like to be referred to. </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3376" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are unsure which </w:t>
+      </w:r>
+      <w:r w:rsidR="0082442A" w:rsidRPr="5A5B7684">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EIBI programs are contracted in a catchment area, please reach out to your Program Director and/or Clinical Oversight and Support Specialist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52633786" w14:textId="77777777" w:rsidR="0043106F" w:rsidRDefault="0043106F" w:rsidP="4B062B4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF6B6FD" w14:textId="25FC129F" w:rsidR="002553AF" w:rsidRDefault="002F380F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:pPrChange w:id="3" w:author="Chaneco, Aynsley" w:date="2025-12-24T15:01:00Z">
+          <w:pPr/>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rPrChange w:id="4" w:author="Chaneco, Aynsley" w:date="2025-12-24T15:01:00Z">
+            <w:rPr>
+              <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="0E2740"/>
+              <w:u w:val="single"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA90357" w14:textId="77777777" w:rsidR="002F380F" w:rsidRDefault="002F380F" w:rsidP="002F380F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4B062B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>We are unsure how to refer a family in the EICS,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or we require technical support to complete these tasks. What can we do?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4B062B4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please review the applicable tasks in the EICS User Manual documentation; located on the EICS help tab.  If you require assistance with a specific step and/or you are encountering any technical difficulties with these tasks in the EICS system, please submit a support ticket to the MA EI support desk.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55677CE5" w14:textId="6BFEA41A" w:rsidR="0043106F" w:rsidRDefault="0043106F" w:rsidP="002F380F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4C1A" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are supporting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a family that </w:t>
+      </w:r>
+      <w:r w:rsidR="00561E41" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6B06" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>having trouble scheduling evaluation for</w:t>
+      </w:r>
+      <w:r w:rsidR="00561E41" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an ASD diagnosis</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4C1A" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006B3417" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unsure if </w:t>
+      </w:r>
+      <w:r w:rsidR="00680E83" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their child has received an ASD diagnosis, </w:t>
+      </w:r>
+      <w:r w:rsidR="006B3417" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has questions about </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4C1A" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>their insurance benefits,</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2549" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or wants to learn more about </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4C1A" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accessing ABA </w:t>
+      </w:r>
+      <w:r w:rsidR="001A2549" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for their </w:t>
+      </w:r>
+      <w:r w:rsidR="001B760A" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">child </w:t>
+      </w:r>
+      <w:r w:rsidR="007A63DA" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>after the age of 3</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2549" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; who can we contact? </w:t>
+      </w:r>
+      <w:r w:rsidR="001B760A" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Early Intervention Division contracts directly with the Insurance Resource Center for Autism and Behavioral Health, to support both providers and families as they navigate </w:t>
+      </w:r>
+      <w:r w:rsidR="00133D7D" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">timely access to </w:t>
+      </w:r>
+      <w:r w:rsidR="001B760A" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASD diagnosis </w:t>
+      </w:r>
+      <w:r w:rsidR="00133D7D" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>as well as understanding and accessing</w:t>
+      </w:r>
+      <w:r w:rsidR="0021591D" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> related</w:t>
+      </w:r>
+      <w:r w:rsidR="00616555" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4375E" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">benefits. Both providers and families are encouraged to reach out </w:t>
+      </w:r>
+      <w:r w:rsidR="0021591D" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Insurance Resource Center for Autism and Behavioral Health </w:t>
+      </w:r>
+      <w:r w:rsidR="000A08F6" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>by phone (774)-455-4056,</w:t>
+      </w:r>
+      <w:r w:rsidR="0021591D" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7929" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidR="00384AEB" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="00384AEB" w:rsidRPr="31971678">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           </w:rPr>
-          <w:t>www.eiplp.org</w:t>
+          <w:t>AIRC@umassmed.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D82056">
-[...13 lines deleted...]
-        <w:tab/>
+      <w:r w:rsidR="00384AEB" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000A08F6" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>or by visiting their website at</w:t>
+      </w:r>
+      <w:r w:rsidR="09697367" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:ins w:id="5" w:author="Chaneco, Aynsley" w:date="2025-12-24T15:02:00Z">
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "https://massairc.org/" </w:instrText>
+      </w:r>
+      <w:ins w:id="6" w:author="Chaneco, Aynsley" w:date="2025-12-24T15:02:00Z">
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="09697367" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>massairc.org</w:t>
+      </w:r>
+      <w:ins w:id="7" w:author="Chaneco, Aynsley" w:date="2025-12-24T15:02:00Z">
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:ins>
+      <w:r w:rsidR="09697367" w:rsidRPr="31971678">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332BFD25" w14:textId="356B9689" w:rsidR="00432FB2" w:rsidRPr="00D82056" w:rsidRDefault="00432FB2" w:rsidP="00392DE3">
-[...26 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="703FF764" w14:textId="4E5872CC" w:rsidR="000D19AE" w:rsidRPr="000D19AE" w:rsidRDefault="00F6619A" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you have </w:t>
+      </w:r>
+      <w:r w:rsidR="00384AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> additional question </w:t>
+      </w:r>
+      <w:r w:rsidR="006114D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="000A08F6" w:rsidRPr="004840B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004840B5" w:rsidRPr="004840B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>EIBI services for children diagnosed with autism spectrum disorder (ASD)</w:t>
+      </w:r>
+      <w:r w:rsidR="00384AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that you don’t see listed</w:t>
+      </w:r>
+      <w:r w:rsidR="004840B5" w:rsidRPr="004840B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please reach out to </w:t>
+      </w:r>
+      <w:r w:rsidR="0011780D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Program Director at your Early Intervention Program</w:t>
+      </w:r>
+      <w:r w:rsidR="0011780D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2716">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if needed, </w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>your Clinical Oversight and Support Specialist (COSS)</w:t>
+      </w:r>
+      <w:r w:rsidR="0011780D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the Early Intervention Division for assistance. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="56DA0BA4" w14:textId="7FFC9EDE" w:rsidR="000E3448" w:rsidRPr="00D82056" w:rsidRDefault="000E3448" w:rsidP="005D7914">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5B4AD280" w14:textId="77777777" w:rsidR="002E680C" w:rsidRDefault="002E680C" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="40DC1452" w14:textId="00702F87" w:rsidR="00DC7CC2" w:rsidRPr="00D82056" w:rsidRDefault="00DC7CC2" w:rsidP="00DC7CC2">
-[...572 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="002E680C" w:rsidSect="002E680C">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="216" w:right="864" w:bottom="540" w:left="864" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C7F43F" w14:textId="77777777" w:rsidR="006209A6" w:rsidRDefault="006209A6" w:rsidP="00D26CEC">
+    <w:p w14:paraId="06955482" w14:textId="77777777" w:rsidR="00CC0940" w:rsidRDefault="00CC0940" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B5275EE" w14:textId="77777777" w:rsidR="006209A6" w:rsidRDefault="006209A6" w:rsidP="00D26CEC">
+    <w:p w14:paraId="546AE3FE" w14:textId="77777777" w:rsidR="00CC0940" w:rsidRDefault="00CC0940" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Avenir Next LT Pro Demi">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Avenir Next LT Pro">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...28 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="50CD8C8E" w14:textId="3DED473C" w:rsidR="006209A6" w:rsidRPr="004D6352" w:rsidRDefault="006209A6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04131A04" w14:textId="291BEC6D" w:rsidR="31971678" w:rsidRDefault="31971678" w:rsidP="31971678">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:ins w:id="8" w:author="Chaneco, Aynsley" w:date="2025-12-24T14:59:00Z" w16du:dateUtc="2025-12-24T14:59:26Z"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004D6352">
+  </w:p>
+  <w:p w14:paraId="16AB07AE" w14:textId="58230B0B" w:rsidR="02CDCDF9" w:rsidRDefault="616028C2" w:rsidP="616028C2">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
       </w:rPr>
-      <w:t>Massachusetts ICC/Specialty Services Committee</w:t>
-[...2 lines deleted...]
-    <w:r w:rsidRPr="004D6352">
+    </w:pPr>
+    <w:r w:rsidRPr="616028C2">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
       </w:rPr>
-      <w:t xml:space="preserve">                   </w:t>
-[...36 lines deleted...]
-      <w:t>/2017</w:t>
+      <w:t>Early Intervention Division, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27CED7E3" w14:textId="77777777" w:rsidR="006209A6" w:rsidRDefault="006209A6" w:rsidP="00D26CEC">
+    <w:p w14:paraId="06D1D4E2" w14:textId="77777777" w:rsidR="00CC0940" w:rsidRDefault="00CC0940" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EE19AC2" w14:textId="77777777" w:rsidR="006209A6" w:rsidRDefault="006209A6" w:rsidP="00D26CEC">
+    <w:p w14:paraId="575543BA" w14:textId="77777777" w:rsidR="00CC0940" w:rsidRDefault="00CC0940" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="7D191C08" w14:textId="00E37869" w:rsidR="006209A6" w:rsidRDefault="006209A6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15824E80" w14:textId="77777777" w:rsidR="002E680C" w:rsidRDefault="31971678" w:rsidP="002E680C">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51D197D2" wp14:editId="547AE709">
+          <wp:extent cx="1485900" cy="828675"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1303771416" name="Picture 1" descr="Logo for the Massachusetts Department of Public Health"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" r:link="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1485900" cy="828675"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="31971678">
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4FAC0510" w14:textId="42B48323" w:rsidR="002E680C" w:rsidRPr="002E680C" w:rsidRDefault="002E680C" w:rsidP="002E680C">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002E680C">
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Starting Points for EI Service Coordinators</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3FFEE36C" w14:textId="4D272B2C" w:rsidR="1550AF9B" w:rsidRDefault="1550AF9B" w:rsidP="1550AF9B">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:color w:val="0E2740"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="1550AF9B">
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:color w:val="0E2740"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Early Intensive Behavioral Intervention (EIBI) Services</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="48077E02" w14:textId="56A6F346" w:rsidR="1550AF9B" w:rsidRDefault="1550AF9B" w:rsidP="1550AF9B">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2740"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="1550AF9B">
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2740"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Autism Spectrum Disorders (ASD)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="39239A94" w14:textId="7E17EDD3" w:rsidR="002E680C" w:rsidRPr="002E680C" w:rsidRDefault="002E680C" w:rsidP="002E680C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-    </w:pPr>
-[...18 lines deleted...]
-      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="01F96296"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A16059F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B2ECB920"/>
-    <w:lvl w:ilvl="0" w:tplc="04090007">
+    <w:tmpl w:val="23D8734C"/>
+    <w:lvl w:ilvl="0" w:tplc="B9AC9EEE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AF9C9A7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1AB03416">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AB849AD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37146244">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="303019E2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="692AF4BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8CBA4A5A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F31C0CBE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...43 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05D02407"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FD3299F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B12202BA"/>
-[...978 lines deleted...]
-    <w:tmpl w:val="E7880C86"/>
+    <w:tmpl w:val="C8FE4B9A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62EB15CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9536BDC2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4796,178 +2119,62 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="27F6431F"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="746C29FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7E6A194A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="46488FC6"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...112 lines deleted...]
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4998,4571 +2205,2298 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-[...3122 lines deleted...]
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="1" w16cid:durableId="1581676097">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="2" w16cid:durableId="228422139">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...5 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="3" w16cid:durableId="450049262">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-[...86 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="4" w16cid:durableId="720597425">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Chaneco, Aynsley">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::aynsley.chaneco@mass.gov::681a52f2-92cf-46ea-b0ca-264ed9471fd1"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0084004A"/>
-[...86 lines deleted...]
-    <w:rsid w:val="00FE0D22"/>
+    <w:rsidRoot w:val="002E680C"/>
+    <w:rsid w:val="000010C4"/>
+    <w:rsid w:val="00012F8A"/>
+    <w:rsid w:val="00021270"/>
+    <w:rsid w:val="00024DA2"/>
+    <w:rsid w:val="00026A71"/>
+    <w:rsid w:val="000452F7"/>
+    <w:rsid w:val="00047380"/>
+    <w:rsid w:val="00053B29"/>
+    <w:rsid w:val="0007384A"/>
+    <w:rsid w:val="000A08F6"/>
+    <w:rsid w:val="000D19AE"/>
+    <w:rsid w:val="000D4675"/>
+    <w:rsid w:val="000F312F"/>
+    <w:rsid w:val="00115EC2"/>
+    <w:rsid w:val="001169B5"/>
+    <w:rsid w:val="0011780D"/>
+    <w:rsid w:val="00124E01"/>
+    <w:rsid w:val="00126CEF"/>
+    <w:rsid w:val="001274F6"/>
+    <w:rsid w:val="00133D7D"/>
+    <w:rsid w:val="001349A0"/>
+    <w:rsid w:val="00141AA6"/>
+    <w:rsid w:val="001439A8"/>
+    <w:rsid w:val="00147225"/>
+    <w:rsid w:val="00160D9E"/>
+    <w:rsid w:val="00187E8C"/>
+    <w:rsid w:val="001A2549"/>
+    <w:rsid w:val="001A7FD7"/>
+    <w:rsid w:val="001B760A"/>
+    <w:rsid w:val="001C7DF7"/>
+    <w:rsid w:val="001CC364"/>
+    <w:rsid w:val="001D1AEE"/>
+    <w:rsid w:val="001D1FB3"/>
+    <w:rsid w:val="001D50A4"/>
+    <w:rsid w:val="001E7996"/>
+    <w:rsid w:val="00203080"/>
+    <w:rsid w:val="0021591D"/>
+    <w:rsid w:val="002553AF"/>
+    <w:rsid w:val="00266CCE"/>
+    <w:rsid w:val="002771B6"/>
+    <w:rsid w:val="002A100D"/>
+    <w:rsid w:val="002A193E"/>
+    <w:rsid w:val="002A38C0"/>
+    <w:rsid w:val="002C2F9A"/>
+    <w:rsid w:val="002D5B6C"/>
+    <w:rsid w:val="002E6407"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rsid w:val="002F380F"/>
+    <w:rsid w:val="00300089"/>
+    <w:rsid w:val="00303C1C"/>
+    <w:rsid w:val="003074E9"/>
+    <w:rsid w:val="00322435"/>
+    <w:rsid w:val="00343F35"/>
+    <w:rsid w:val="00345359"/>
+    <w:rsid w:val="003709A5"/>
+    <w:rsid w:val="00381EDB"/>
+    <w:rsid w:val="00384AEB"/>
+    <w:rsid w:val="003C1927"/>
+    <w:rsid w:val="003F37A2"/>
+    <w:rsid w:val="0043106F"/>
+    <w:rsid w:val="004543A1"/>
+    <w:rsid w:val="0046242C"/>
+    <w:rsid w:val="004638F6"/>
+    <w:rsid w:val="00477574"/>
+    <w:rsid w:val="004840B5"/>
+    <w:rsid w:val="00486668"/>
+    <w:rsid w:val="00491323"/>
+    <w:rsid w:val="00491E9C"/>
+    <w:rsid w:val="004D3376"/>
+    <w:rsid w:val="004D72F1"/>
+    <w:rsid w:val="004F1288"/>
+    <w:rsid w:val="004F3DF1"/>
+    <w:rsid w:val="00507B4C"/>
+    <w:rsid w:val="00532ED6"/>
+    <w:rsid w:val="00541093"/>
+    <w:rsid w:val="00546FCD"/>
+    <w:rsid w:val="00561E41"/>
+    <w:rsid w:val="00573089"/>
+    <w:rsid w:val="0058335F"/>
+    <w:rsid w:val="005939EE"/>
+    <w:rsid w:val="005B465D"/>
+    <w:rsid w:val="005C4472"/>
+    <w:rsid w:val="005C4E70"/>
+    <w:rsid w:val="005D1F2A"/>
+    <w:rsid w:val="005F6A72"/>
+    <w:rsid w:val="006114D1"/>
+    <w:rsid w:val="00615869"/>
+    <w:rsid w:val="00616555"/>
+    <w:rsid w:val="006202BA"/>
+    <w:rsid w:val="00631371"/>
+    <w:rsid w:val="00667BA2"/>
+    <w:rsid w:val="00672735"/>
+    <w:rsid w:val="0067484D"/>
+    <w:rsid w:val="00680E83"/>
+    <w:rsid w:val="006856BD"/>
+    <w:rsid w:val="006B3417"/>
+    <w:rsid w:val="006E2906"/>
+    <w:rsid w:val="006E77F7"/>
+    <w:rsid w:val="00717CD2"/>
+    <w:rsid w:val="00723D86"/>
+    <w:rsid w:val="007256C6"/>
+    <w:rsid w:val="00725A9A"/>
+    <w:rsid w:val="00750EE7"/>
+    <w:rsid w:val="0075343F"/>
+    <w:rsid w:val="00762E1F"/>
+    <w:rsid w:val="00767D40"/>
+    <w:rsid w:val="007810B0"/>
+    <w:rsid w:val="007826DD"/>
+    <w:rsid w:val="00785B6C"/>
+    <w:rsid w:val="007A63DA"/>
+    <w:rsid w:val="007B039D"/>
+    <w:rsid w:val="007C3923"/>
+    <w:rsid w:val="007C6E52"/>
+    <w:rsid w:val="007D0469"/>
+    <w:rsid w:val="007D6E70"/>
+    <w:rsid w:val="007E23D3"/>
+    <w:rsid w:val="007E4E14"/>
+    <w:rsid w:val="007E5F63"/>
+    <w:rsid w:val="007E666C"/>
+    <w:rsid w:val="007F55B2"/>
+    <w:rsid w:val="00810B9C"/>
+    <w:rsid w:val="00815B76"/>
+    <w:rsid w:val="0082442A"/>
+    <w:rsid w:val="00842255"/>
+    <w:rsid w:val="0084250B"/>
+    <w:rsid w:val="008640A0"/>
+    <w:rsid w:val="008A7C8F"/>
+    <w:rsid w:val="008D7686"/>
+    <w:rsid w:val="008E398E"/>
+    <w:rsid w:val="00905CF0"/>
+    <w:rsid w:val="0091199D"/>
+    <w:rsid w:val="00912C4A"/>
+    <w:rsid w:val="00915584"/>
+    <w:rsid w:val="00927C24"/>
+    <w:rsid w:val="00936C1C"/>
+    <w:rsid w:val="0094130A"/>
+    <w:rsid w:val="009520D7"/>
+    <w:rsid w:val="00954346"/>
+    <w:rsid w:val="00977853"/>
+    <w:rsid w:val="00991E1D"/>
+    <w:rsid w:val="009A6B06"/>
+    <w:rsid w:val="009B547F"/>
+    <w:rsid w:val="009E7A5C"/>
+    <w:rsid w:val="009F149E"/>
+    <w:rsid w:val="00A14B1B"/>
+    <w:rsid w:val="00A22D88"/>
+    <w:rsid w:val="00A44841"/>
+    <w:rsid w:val="00AA2C57"/>
+    <w:rsid w:val="00AB26D6"/>
+    <w:rsid w:val="00AC48ED"/>
+    <w:rsid w:val="00AE6BED"/>
+    <w:rsid w:val="00B26A3A"/>
+    <w:rsid w:val="00B35AB2"/>
+    <w:rsid w:val="00B3655C"/>
+    <w:rsid w:val="00B51B8F"/>
+    <w:rsid w:val="00B66519"/>
+    <w:rsid w:val="00B8365C"/>
+    <w:rsid w:val="00B911E5"/>
+    <w:rsid w:val="00B976B6"/>
+    <w:rsid w:val="00BA3396"/>
+    <w:rsid w:val="00BB114B"/>
+    <w:rsid w:val="00BC4C1A"/>
+    <w:rsid w:val="00BD7DE3"/>
+    <w:rsid w:val="00BE29CD"/>
+    <w:rsid w:val="00BF0414"/>
+    <w:rsid w:val="00C00915"/>
+    <w:rsid w:val="00C133AF"/>
+    <w:rsid w:val="00C177E4"/>
+    <w:rsid w:val="00C3587A"/>
+    <w:rsid w:val="00C36DB2"/>
+    <w:rsid w:val="00C379EC"/>
+    <w:rsid w:val="00C51FD3"/>
+    <w:rsid w:val="00C6274D"/>
+    <w:rsid w:val="00C719C1"/>
+    <w:rsid w:val="00C77D94"/>
+    <w:rsid w:val="00C907C0"/>
+    <w:rsid w:val="00CA3BE3"/>
+    <w:rsid w:val="00CB3BAC"/>
+    <w:rsid w:val="00CC0940"/>
+    <w:rsid w:val="00CC3D02"/>
+    <w:rsid w:val="00CF0A3E"/>
+    <w:rsid w:val="00CF5841"/>
+    <w:rsid w:val="00D0337C"/>
+    <w:rsid w:val="00D27E5B"/>
+    <w:rsid w:val="00D617BA"/>
+    <w:rsid w:val="00D807DA"/>
+    <w:rsid w:val="00DC2716"/>
+    <w:rsid w:val="00DC44CC"/>
+    <w:rsid w:val="00DC5F84"/>
+    <w:rsid w:val="00DD0103"/>
+    <w:rsid w:val="00DE58FD"/>
+    <w:rsid w:val="00DF1A22"/>
+    <w:rsid w:val="00E0467F"/>
+    <w:rsid w:val="00E47712"/>
+    <w:rsid w:val="00E52E6E"/>
+    <w:rsid w:val="00E738A6"/>
+    <w:rsid w:val="00E930BB"/>
+    <w:rsid w:val="00E93FCA"/>
+    <w:rsid w:val="00E95892"/>
+    <w:rsid w:val="00EA574B"/>
+    <w:rsid w:val="00EB1F9F"/>
+    <w:rsid w:val="00EF03C1"/>
+    <w:rsid w:val="00F21B90"/>
+    <w:rsid w:val="00F33102"/>
+    <w:rsid w:val="00F4375E"/>
+    <w:rsid w:val="00F6619A"/>
+    <w:rsid w:val="00F84F90"/>
+    <w:rsid w:val="00F94B2D"/>
+    <w:rsid w:val="00FD7929"/>
+    <w:rsid w:val="00FE4F9A"/>
+    <w:rsid w:val="00FE5629"/>
+    <w:rsid w:val="00FF4130"/>
+    <w:rsid w:val="020EE3FD"/>
+    <w:rsid w:val="02CDCDF9"/>
+    <w:rsid w:val="02F68CFD"/>
+    <w:rsid w:val="0348EF99"/>
+    <w:rsid w:val="03A259C6"/>
+    <w:rsid w:val="03E5700E"/>
+    <w:rsid w:val="04FF3A44"/>
+    <w:rsid w:val="072F63D6"/>
+    <w:rsid w:val="07515ED3"/>
+    <w:rsid w:val="08A12C45"/>
+    <w:rsid w:val="08F72FF1"/>
+    <w:rsid w:val="09697367"/>
+    <w:rsid w:val="0A7385D0"/>
+    <w:rsid w:val="0AA606B8"/>
+    <w:rsid w:val="0AB76AA9"/>
+    <w:rsid w:val="0D5E77C7"/>
+    <w:rsid w:val="0E00C4D5"/>
+    <w:rsid w:val="0E85A726"/>
+    <w:rsid w:val="0E8C6CC6"/>
+    <w:rsid w:val="1146ABB2"/>
+    <w:rsid w:val="13A1D775"/>
+    <w:rsid w:val="13EB56D6"/>
+    <w:rsid w:val="143E4933"/>
+    <w:rsid w:val="1550AF9B"/>
+    <w:rsid w:val="15DF7E27"/>
+    <w:rsid w:val="160494A9"/>
+    <w:rsid w:val="167B4F68"/>
+    <w:rsid w:val="181BBC2E"/>
+    <w:rsid w:val="19A1F61C"/>
+    <w:rsid w:val="1A646DD8"/>
+    <w:rsid w:val="1B1E0343"/>
+    <w:rsid w:val="1C3969AE"/>
+    <w:rsid w:val="21CBA42C"/>
+    <w:rsid w:val="21EF76FE"/>
+    <w:rsid w:val="221040F3"/>
+    <w:rsid w:val="22AB774D"/>
+    <w:rsid w:val="23661C14"/>
+    <w:rsid w:val="23723EC5"/>
+    <w:rsid w:val="25302822"/>
+    <w:rsid w:val="2696968F"/>
+    <w:rsid w:val="26CA1D46"/>
+    <w:rsid w:val="26ED247D"/>
+    <w:rsid w:val="274BB2F6"/>
+    <w:rsid w:val="28E0E57E"/>
+    <w:rsid w:val="2A3DE8A5"/>
+    <w:rsid w:val="2A7806CD"/>
+    <w:rsid w:val="2A866215"/>
+    <w:rsid w:val="2B1709AC"/>
+    <w:rsid w:val="2CFC6CF2"/>
+    <w:rsid w:val="2CFCE436"/>
+    <w:rsid w:val="2D9DDFBC"/>
+    <w:rsid w:val="2DEC73CC"/>
+    <w:rsid w:val="2EAEEA80"/>
+    <w:rsid w:val="2EE1C35D"/>
+    <w:rsid w:val="31376019"/>
+    <w:rsid w:val="31971678"/>
+    <w:rsid w:val="3233653C"/>
+    <w:rsid w:val="32EF54EB"/>
+    <w:rsid w:val="333ECA37"/>
+    <w:rsid w:val="336AB666"/>
+    <w:rsid w:val="33B626DA"/>
+    <w:rsid w:val="33BB073D"/>
+    <w:rsid w:val="33D081B1"/>
+    <w:rsid w:val="346B5989"/>
+    <w:rsid w:val="3659AE28"/>
+    <w:rsid w:val="36EDCDEB"/>
+    <w:rsid w:val="37000496"/>
+    <w:rsid w:val="379BDEE3"/>
+    <w:rsid w:val="37A7CA33"/>
+    <w:rsid w:val="39EF3528"/>
+    <w:rsid w:val="3A60C4F2"/>
+    <w:rsid w:val="3AA52E9A"/>
+    <w:rsid w:val="3B17A012"/>
+    <w:rsid w:val="3D549EBA"/>
+    <w:rsid w:val="3DBD12B3"/>
+    <w:rsid w:val="40C3484D"/>
+    <w:rsid w:val="41BD1610"/>
+    <w:rsid w:val="4266A904"/>
+    <w:rsid w:val="42729C49"/>
+    <w:rsid w:val="427AEA61"/>
+    <w:rsid w:val="43A4A1C5"/>
+    <w:rsid w:val="43D39FE5"/>
+    <w:rsid w:val="45045339"/>
+    <w:rsid w:val="4688D87C"/>
+    <w:rsid w:val="48C28160"/>
+    <w:rsid w:val="48F2979F"/>
+    <w:rsid w:val="491A6CC0"/>
+    <w:rsid w:val="4AC48499"/>
+    <w:rsid w:val="4B062B4F"/>
+    <w:rsid w:val="4B0F55A5"/>
+    <w:rsid w:val="4C5C9F15"/>
+    <w:rsid w:val="4CDD8922"/>
+    <w:rsid w:val="4E45F68F"/>
+    <w:rsid w:val="4E7B9927"/>
+    <w:rsid w:val="4EAFB26E"/>
+    <w:rsid w:val="503C384E"/>
+    <w:rsid w:val="50BDCDC6"/>
+    <w:rsid w:val="50D42560"/>
+    <w:rsid w:val="5134A257"/>
+    <w:rsid w:val="52488689"/>
+    <w:rsid w:val="5324AE5D"/>
+    <w:rsid w:val="5497AC3A"/>
+    <w:rsid w:val="55211D14"/>
+    <w:rsid w:val="5639A17E"/>
+    <w:rsid w:val="57ADE17D"/>
+    <w:rsid w:val="58A05C90"/>
+    <w:rsid w:val="58ED6DF5"/>
+    <w:rsid w:val="59943E40"/>
+    <w:rsid w:val="5A5B7684"/>
+    <w:rsid w:val="5B237EB3"/>
+    <w:rsid w:val="5C3C3585"/>
+    <w:rsid w:val="5C561EB3"/>
+    <w:rsid w:val="5C956BBF"/>
+    <w:rsid w:val="5DF441E6"/>
+    <w:rsid w:val="5F0159D0"/>
+    <w:rsid w:val="5F36270C"/>
+    <w:rsid w:val="5FFD7BFF"/>
+    <w:rsid w:val="602010B3"/>
+    <w:rsid w:val="6086AA55"/>
+    <w:rsid w:val="616028C2"/>
+    <w:rsid w:val="63427A0C"/>
+    <w:rsid w:val="63916B9E"/>
+    <w:rsid w:val="63F7B8D7"/>
+    <w:rsid w:val="644DDED7"/>
+    <w:rsid w:val="64FECE1E"/>
+    <w:rsid w:val="65043D5F"/>
+    <w:rsid w:val="66496869"/>
+    <w:rsid w:val="67B1F644"/>
+    <w:rsid w:val="67C43936"/>
+    <w:rsid w:val="68347437"/>
+    <w:rsid w:val="68CAE1AF"/>
+    <w:rsid w:val="693CA3F2"/>
+    <w:rsid w:val="6A52DDA9"/>
+    <w:rsid w:val="6B2C33A8"/>
+    <w:rsid w:val="6B5B36A1"/>
+    <w:rsid w:val="6B91C642"/>
+    <w:rsid w:val="6C4A2AED"/>
+    <w:rsid w:val="6CCBF216"/>
+    <w:rsid w:val="6E253BA3"/>
+    <w:rsid w:val="6E4FE5C0"/>
+    <w:rsid w:val="6F42BF9C"/>
+    <w:rsid w:val="6FA7E900"/>
+    <w:rsid w:val="6FD00C98"/>
+    <w:rsid w:val="719DBCB2"/>
+    <w:rsid w:val="729522F6"/>
+    <w:rsid w:val="74F6067C"/>
+    <w:rsid w:val="74FBEE50"/>
+    <w:rsid w:val="761BB10D"/>
+    <w:rsid w:val="7749A458"/>
+    <w:rsid w:val="776CB428"/>
+    <w:rsid w:val="79718BA0"/>
+    <w:rsid w:val="7A207EA6"/>
+    <w:rsid w:val="7ADE58E7"/>
+    <w:rsid w:val="7C069DB9"/>
+    <w:rsid w:val="7C4EF765"/>
+    <w:rsid w:val="7D08C848"/>
+    <w:rsid w:val="7DFE845F"/>
+    <w:rsid w:val="7E12B990"/>
+    <w:rsid w:val="7EDDAEAB"/>
+    <w:rsid w:val="7EF6D764"/>
+    <w:rsid w:val="7F88B4E7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="45FEFF32"/>
-  <w14:defaultImageDpi w14:val="300"/>
+  <w14:docId w14:val="311C7F0C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{170AA164-BD41-4758-95EF-50F420DEBAB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DC7CC2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="31971678"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="31971678"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00D26CEC"/>
+    <w:rsid w:val="002E680C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D26CEC"/>
+    <w:rsid w:val="002E680C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D26CEC"/>
+    <w:rsid w:val="002E680C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D26CEC"/>
+    <w:rsid w:val="002E680C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D26CEC"/>
-[...41 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002E680C"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003119D1"/>
+    <w:rsid w:val="00F94B2D"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F94B2D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008B2AC3"/>
+    <w:rsid w:val="00F94B2D"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="muitypography-root">
+    <w:name w:val="muitypography-root"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF5841"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F41807"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-[...2 lines deleted...]
-    <w:rsid w:val="00392DE3"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F6619A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F6619A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F6619A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F6619A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...166 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...76 lines deleted...]
-    <w:rsid w:val="004D6352"/>
+    <w:rsid w:val="00F6619A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...27 lines deleted...]
-      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0046242C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003119D1"/>
+    <w:rsid w:val="009520D7"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-[...37 lines deleted...]
-      <w:bCs/>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...105 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/cicrf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mfofc.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eiplp.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/snap" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autismweb.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssa.gov/pubs/10026.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amicovered.disabilityinfo.org/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AIRC@umassmed.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/regulations/101-CMR-35800-rates-for-applied-behavior-analysis-0" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/early-intervention-ei-autism-spectrum-disorder-specialty-services" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC4F2D.F64A4F60" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
+    <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
-        <a:fillRef idx="3">
-[...17 lines deleted...]
-        </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
-        <a:effectRef idx="1">
+        <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A59D2FCE26A5CF42B73DB707666E1E83" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fbd22286c0f57a05d3ec4e77ced8b3d7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="67cbf261-e971-4a38-83b4-d85e273e70b4" xmlns:ns3="46f7fc10-315f-4884-8231-57a9c90b9c56" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dda58ffe8a50d8734dbaa9b38b200f7f" ns2:_="" ns3:_="">
+    <xsd:import namespace="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <xsd:import namespace="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentCreated" minOccurs="0"/>
+                <xsd:element ref="ns2:Document_x0020_Created_x003a__x0020_Created" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="67cbf261-e971-4a38-83b4-d85e273e70b4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="DocumentCreated" ma:index="22" nillable="true" ma:displayName="Document Created" ma:format="Dropdown" ma:list="4998fd0a-da04-47ef-86a4-2c79518da0f3" ma:internalName="DocumentCreated" ma:showField="Title">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Document_x0020_Created_x003a__x0020_Created" ma:index="23" nillable="true" ma:displayName="Document Created: Created" ma:format="Dropdown" ma:list="4998fd0a-da04-47ef-86a4-2c79518da0f3" ma:internalName="Document_x0020_Created_x003a__x0020_Created" ma:readOnly="true" ma:showField="Created">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="46f7fc10-315f-4884-8231-57a9c90b9c56" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bd882662-6e4f-4dc4-a75c-96a86b1e788c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="46f7fc10-315f-4884-8231-57a9c90b9c56">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="46f7fc10-315f-4884-8231-57a9c90b9c56" xsi:nil="true"/>
+    <DocumentCreated xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB732EA2-4F5A-48C4-A936-AD8A9ED5A87A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{931ABE4F-5E99-40F3-B9DC-7D7356E0BDF7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEE49B9-E986-45AD-A280-EF562CABD8A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{694B271C-03BC-4E5A-A6AF-B06A899450A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>8027</Characters>
+  <Pages>3</Pages>
+  <Words>897</Words>
+  <Characters>5113</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>tlc</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9417</CharactersWithSpaces>
+  <CharactersWithSpaces>5999</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator> </dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Woodward, Julie (DPH)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A59D2FCE26A5CF42B73DB707666E1E83</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>