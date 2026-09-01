--- v0 (2025-11-03)
+++ v1 (2026-09-01)
@@ -1,5807 +1,3258 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="002954A3" w:rsidRDefault="002954A3">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="67638564" w14:textId="341463D7" w:rsidR="002E680C" w:rsidRPr="00D95D89" w:rsidRDefault="002E680C" w:rsidP="4240688B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Information</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0084004A" w:rsidRPr="005D16D9" w:rsidRDefault="005D16D9">
-[...419 lines deleted...]
-        </mc:AlternateContent>
+    <w:p w14:paraId="6095DF9B" w14:textId="211ACAA1" w:rsidR="000D19AE" w:rsidRPr="00D95D89" w:rsidRDefault="002E680C" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What are Specialty Services?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specialty Services are provided to children enrolled in Early Intervention who have been identified as requiring specialized services due to a diagnosis of autism spectrum disorder (ASD), </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1F2A" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">own syndrome, </w:t>
+      </w:r>
+      <w:r w:rsidR="00815B76" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>blind/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">vision loss, deaf or hard of hearing, multiple disabilities, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26A3A" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complex medical needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D16D9" w:rsidRDefault="005D16D9">
-[...3 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    <w:p w14:paraId="3209D539" w14:textId="77777777" w:rsidR="000D19AE" w:rsidRPr="00D95D89" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DB62B4" w14:textId="67BE9A8F" w:rsidR="002E680C" w:rsidRPr="00D95D89" w:rsidRDefault="002E680C" w:rsidP="52F231DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Why might a child receive Specialty Services?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children with </w:t>
+      </w:r>
+      <w:r w:rsidR="727F7876" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>specialty</w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service conditions require </w:t>
+      </w:r>
+      <w:r w:rsidR="02D8AF83" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>specialized</w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instruction on their IFSP by providers w</w:t>
+      </w:r>
+      <w:r w:rsidR="7A8BD39D" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>ho have</w:t>
+      </w:r>
+      <w:r w:rsidR="19F3AE18" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>specific expertise</w:t>
+      </w:r>
+      <w:r w:rsidR="2D88E601" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>, skills,</w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and knowledge in </w:t>
+      </w:r>
+      <w:r w:rsidR="2578A6D4" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supporting </w:t>
+      </w:r>
+      <w:r w:rsidR="46374AFC" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>children with these conditions to obtain</w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effective progress on their outcomes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14202FE6" w14:textId="77777777" w:rsidR="000D19AE" w:rsidRPr="00D95D89" w:rsidRDefault="000D19AE" w:rsidP="002E680C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5E7CFC" w14:textId="153603D9" w:rsidR="000D19AE" w:rsidRPr="00D95D89" w:rsidRDefault="00497172" w:rsidP="4240688B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specialty Services for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97116" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Deaf and Hard of Hearing</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63404" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SSP-DHH)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740E7398" w14:textId="56DFD50F" w:rsidR="000D19AE" w:rsidRPr="00053579" w:rsidRDefault="000D19AE" w:rsidP="00350DAE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>What are</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97116" w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SSP-</w:t>
+      </w:r>
+      <w:r w:rsidR="00742383" w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>DHH services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0326" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00087385">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="005C0326" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P-DHH </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22D88" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>services are</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22D88" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A38C0" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>specialized, research-based services that promote communication, independence, and meaningful participation in daily routines</w:t>
+      </w:r>
+      <w:r w:rsidR="00810B9C" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for children diagnosed with </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16020" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>hearing loss</w:t>
+      </w:r>
+      <w:r w:rsidR="00810B9C" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB794BC" w14:textId="77777777" w:rsidR="000D19AE" w:rsidRPr="00D95D89" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DF72F1C" w14:textId="51AAFB2D" w:rsidR="00110C79" w:rsidRPr="00D95D89" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Who provides MA Part C </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16020" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>SSP-DHH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Currently there are </w:t>
+      </w:r>
+      <w:r w:rsidR="00214F64" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE477D" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SSP-DHH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programs </w:t>
+      </w:r>
+      <w:r w:rsidR="0003349B" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>across the Commonwealth who sub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidR="0003349B" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5D56" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0003349B" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early Intervention </w:t>
+      </w:r>
+      <w:r w:rsidR="75CB9E12" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Service Program’s</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5D56" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>in Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>specialty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>at their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program</w:t>
+      </w:r>
+      <w:r w:rsidR="00230936" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97D46">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A list of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4E61" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSP-DHH </w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programs can be found </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidR="00110C79" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="00110C79" w:rsidRPr="77D5E22A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          </w:rPr>
+          <w:t>https://www.mass.gov/info-details/early-intervention-ei-hearing-specialty-services</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F25021" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00646BC0" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25021" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7784DABB" w14:textId="724D407C" w:rsidR="00AD67C2" w:rsidRDefault="000D19AE" w:rsidP="005F7B03">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where do </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0C94" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>SSP-DHH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services occur?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="black"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91761" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specialty services for children who are deaf or hard of hearing occur </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in the child’s natural environment. This may include the home, community, daycare, </w:t>
+      </w:r>
+      <w:r w:rsidR="0DB66D04" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>or other settings where same</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91761" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0DB66D04" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>aged peers would typically be</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="1C4BB26B" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center-based services </w:t>
+      </w:r>
+      <w:r w:rsidR="44F0AD31" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>may b</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="00C91761" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>included</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in this model</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A4F" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r w:rsidR="003B37DA">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">parent consent and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A4F" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>appropriate justification</w:t>
+      </w:r>
+      <w:r w:rsidR="6078E295" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the IFSP for why this is necessary to meet the child’s outcomes</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91761" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="005B34CC" w:rsidRDefault="005B34CC">
-[...3 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    <w:p w14:paraId="7BA7B37F" w14:textId="2B35672B" w:rsidR="002F18EB" w:rsidRPr="00C85929" w:rsidRDefault="000D19AE" w:rsidP="002F18EB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="216"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>What types of services do</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC73ED" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SSP-DHH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programs provide?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="77D5E22A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC73ED" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Specialty service p</w:t>
+      </w:r>
+      <w:r w:rsidR="000E0EAD" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>rograms</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC73ED" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for deaf and hard of hearing</w:t>
+      </w:r>
+      <w:r w:rsidR="00F00F02" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00993A6E" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">early intervention </w:t>
+      </w:r>
+      <w:r w:rsidR="005D0A36" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">services </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4E2C" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consistent with </w:t>
+      </w:r>
+      <w:r w:rsidR="003403D8" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">101 CMR 349 </w:t>
+      </w:r>
+      <w:r w:rsidR="00912759" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="27A6613D" w:rsidRPr="682D7CE7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>114.3 CMR: DIVISION OF HEALTH CARE FINANCE &amp; POLICY</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00912759" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="003403D8" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that are consented to on the IFSP. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4E2C" w:rsidRPr="682D7CE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACEE0E7" w14:textId="24778C41" w:rsidR="003E70D8" w:rsidRPr="00D561A2" w:rsidRDefault="003E70D8" w:rsidP="00053579">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="black"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0084004A" w:rsidRPr="008108F0" w:rsidRDefault="0084004A">
-[...83 lines deleted...]
-          <w:highlight w:val="black"/>
+    <w:p w14:paraId="36F329BE" w14:textId="63605EA7" w:rsidR="000D19AE" w:rsidRPr="00D95D89" w:rsidRDefault="00C91761" w:rsidP="4240688B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Eligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00D807DA" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="000D19AE" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF69BAA" w14:textId="34E35F7C" w:rsidR="00E75047" w:rsidRPr="009A64B8" w:rsidRDefault="42F1A953" w:rsidP="00EC44E5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="372E9A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>What are the e</w:t>
+      </w:r>
+      <w:r w:rsidR="470FFFC8" w:rsidRPr="372E9A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>ligibility requirements for children w</w:t>
+      </w:r>
+      <w:r w:rsidR="5A90FE98" w:rsidRPr="372E9A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>ho are deaf or hard of hearing</w:t>
+      </w:r>
+      <w:r w:rsidR="69A7852C" w:rsidRPr="372E9A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to receive </w:t>
+      </w:r>
+      <w:r w:rsidR="0657C406" w:rsidRPr="372E9A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidR="0A08541F" w:rsidRPr="372E9A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="491F5DE0" w:rsidRPr="372E9A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131481" w:rsidRPr="00131481">
-[...25 lines deleted...]
-          <w:highlight w:val="black"/>
+      <w:r w:rsidR="4AC16A92" w:rsidRPr="372E9A92">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...408 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00EC0032">
+        <w:t xml:space="preserve">Early Intervention services may be provided by qualified personnel who bring specific expertise necessary for working with populations including, but not limited to, children with low-incidence conditions and their families. </w:t>
+      </w:r>
+      <w:r w:rsidR="471BA4D3" w:rsidRPr="009A64B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children enrolled in Early Intervention </w:t>
+      </w:r>
+      <w:r w:rsidR="3A5F2888" w:rsidRPr="009A64B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Massachusetts </w:t>
+      </w:r>
+      <w:r w:rsidR="471BA4D3" w:rsidRPr="009A64B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">who are </w:t>
+      </w:r>
+      <w:r w:rsidR="471BA4D3" w:rsidRPr="009A64B8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">diagnosed </w:t>
+      </w:r>
+      <w:r w:rsidR="075FA4F8" w:rsidRPr="009A64B8">
+        <w:t xml:space="preserve">with hearing loss </w:t>
+      </w:r>
+      <w:r w:rsidR="001F028C" w:rsidRPr="009A64B8">
+        <w:t>with one of the</w:t>
+      </w:r>
+      <w:r w:rsidR="075FA4F8" w:rsidRPr="009A64B8">
+        <w:t xml:space="preserve"> EI Division’s diagnosed conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC44E5">
+        <w:t>for hearing loss</w:t>
+      </w:r>
+      <w:r w:rsidR="679C895A" w:rsidRPr="009A64B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1206 lines deleted...]
-        <w:r w:rsidRPr="00486549">
+      <w:r w:rsidR="00981E6C">
+        <w:t xml:space="preserve">(see appendix A </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00981E6C" w:rsidRPr="002D456D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.necc.mass.edu/gallaudet/ma-family-sign-language-program/</w:t>
+          <w:t>https://www.mass.gov/doc/early-intervention-operational-standards/download</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00981E6C">
+        <w:t xml:space="preserve">) are eligible for Deaf and Hard of Hearing </w:t>
+      </w:r>
+      <w:r w:rsidR="009A64B8">
+        <w:t>specialty</w:t>
+      </w:r>
+      <w:r w:rsidR="00981E6C">
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidR="009A64B8">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003119D1" w:rsidRPr="00DD33A7" w:rsidRDefault="003119D1" w:rsidP="00DD33A7">
-[...51 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5FC08B69" w14:textId="29284006" w:rsidR="00E75047" w:rsidRDefault="00E75047" w:rsidP="372E9A92">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="003119D1" w:rsidRPr="008108F0" w:rsidRDefault="003119D1" w:rsidP="005756FF">
-[...39 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6D79808D" w14:textId="70D8446A" w:rsidR="00887B55" w:rsidRPr="002F13E0" w:rsidRDefault="00E75047" w:rsidP="00E75047">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="4AC16A92" w:rsidRPr="002F13E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro Demi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Does diagnosis documentation need to be entered into the child’s EICS record?</w:t>
+      </w:r>
+      <w:r w:rsidR="4AC16A92" w:rsidRPr="002F13E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4AC16A92" w:rsidRPr="002F13E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes. </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0094" w:rsidRPr="002F13E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If</w:t>
+      </w:r>
+      <w:r w:rsidR="00583736" w:rsidRPr="002F13E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6BB4" w:rsidRPr="002F13E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">child’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00583736" w:rsidRPr="002F13E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>diagnosis is</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0094" w:rsidRPr="002F13E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> already</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF6BB4" w:rsidRPr="002F13E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entered </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED4E32" w:rsidRPr="002F13E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>in EICS</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0094" w:rsidRPr="002F13E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>, the diagnosis will auto-populate in the Current Diagnoses field based on previous entries. If you have a new diagnosis to enter, click on the drop-down menu to select a diagnosis.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Page 127 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0BB1" w:rsidRPr="00AC0BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00665D24">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arly Intervention Client System </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0BB1" w:rsidRPr="00AC0BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>User Manual v 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0BB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0064720F" w:rsidRDefault="00376FAA" w:rsidP="000533AC">
-[...35 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1FB65619" w14:textId="77777777" w:rsidR="002F380F" w:rsidRPr="00D95D89" w:rsidRDefault="002F380F" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="000533AC" w:rsidRPr="000533AC" w:rsidRDefault="00376FAA" w:rsidP="0064720F">
-[...23 lines deleted...]
-        <w:t>617-994-9816.</w:t>
+    <w:p w14:paraId="2A4D93CF" w14:textId="53C81677" w:rsidR="00842255" w:rsidRPr="00D95D89" w:rsidRDefault="001E7996" w:rsidP="4240688B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Referral</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F02B3" w:rsidRPr="00DD33A7" w:rsidRDefault="00DD33A7" w:rsidP="00FE586B">
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="2A67AD0A" w14:textId="456DC78B" w:rsidR="776CB428" w:rsidRPr="00F53D13" w:rsidRDefault="001E7996" w:rsidP="28753C0C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How do we </w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">refer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a family </w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="4688D87C" w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="008361DF" w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SSP-DHH </w:t>
+      </w:r>
+      <w:r w:rsidR="79718BA0" w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F7B03">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F02B3" w:rsidRPr="00DD33A7">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidR="007E666C" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Referrals to</w:t>
+      </w:r>
+      <w:r w:rsidR="008361DF" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SSP</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0BFE" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="008361DF" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>DHH</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4E45F68F" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0075343F" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for children diagnosed </w:t>
+      </w:r>
+      <w:r w:rsidR="00474BEE" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as deaf or hard of </w:t>
+      </w:r>
+      <w:r w:rsidR="00742383" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>hearing are</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required to be made </w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>within the Early Intervention Client System (EICS).</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4130" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Service coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1927" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4130" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the </w:t>
+      </w:r>
+      <w:r w:rsidR="6F42BF9C" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4130" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“referral” flow in the EICS. </w:t>
+      </w:r>
+      <w:r w:rsidR="77503738" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Families should be notified of their eligibility and referred to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E534B8" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>SSP-DHH</w:t>
+      </w:r>
+      <w:r w:rsidR="77503738" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services as early as possible (</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1360" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>e.g., within</w:t>
+      </w:r>
+      <w:r w:rsidR="77503738" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 days of discovering the child’s eligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="4B8165F5" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for specialty services</w:t>
+      </w:r>
+      <w:r w:rsidR="77503738" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604E8812" w14:textId="38A9560C" w:rsidR="00FF4130" w:rsidRPr="00F53D13" w:rsidRDefault="00FF4130" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
           <w:b/>
-          <w:i/>
-[...21 lines deleted...]
-          <w:lang w:val="en"/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Which </w:t>
+      </w:r>
+      <w:r w:rsidR="00091C65" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>SSP-DHH</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programs should we refer a family to?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Each</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4AEB" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Early Intervention Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00C96618" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EIS)</w:t>
+      </w:r>
+      <w:r w:rsidR="001C4AEB" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC26DC" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">program </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7E97" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may have </w:t>
+      </w:r>
+      <w:r w:rsidR="00E639E2" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subcontracts with </w:t>
+      </w:r>
+      <w:r w:rsidR="00742383" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>multiple programs</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13F47" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for SSP-DHH services</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15B00" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that span </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1E9A" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>various catchment areas</w:t>
+      </w:r>
+      <w:r w:rsidR="00811935" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3376" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are unsure which </w:t>
+      </w:r>
+      <w:r w:rsidR="0093350B" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>SSP-DHH</w:t>
+      </w:r>
+      <w:r w:rsidR="0082442A" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program </w:t>
+      </w:r>
+      <w:r w:rsidR="005E61CF" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your EIS program holds a </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4ED6" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>sub</w:t>
+      </w:r>
+      <w:r w:rsidR="0082442A" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidR="00864983" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C034EC" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>with,</w:t>
+      </w:r>
+      <w:r w:rsidR="00864983" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E61CF" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">please </w:t>
+      </w:r>
+      <w:r w:rsidR="0082442A" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>reach out to your Program Director</w:t>
+      </w:r>
+      <w:r w:rsidR="005E61CF" w:rsidRPr="3B1C683D">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52633786" w14:textId="77777777" w:rsidR="0043106F" w:rsidRPr="00D95D89" w:rsidRDefault="0043106F" w:rsidP="4B062B4F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EF6B6FD" w14:textId="25FC129F" w:rsidR="000D19AE" w:rsidRPr="00D95D89" w:rsidRDefault="002F380F" w:rsidP="4240688B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0DA1EF" w14:textId="120484D9" w:rsidR="002F380F" w:rsidRPr="00D95D89" w:rsidRDefault="002F380F" w:rsidP="4240688B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro Demi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>We are unsure how to refer a family in the EICS, or we require technical support to complete these tasks. What can we do?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00491AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please review the applicable tasks in the EICS User Manual documentation; located on the EICS help tab.  If you require assistance with a specific step and/or you are encountering any technical difficulties with these tasks in the EICS system, please submit a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>support ticket to the MA EI support desk</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or reach out to your clinical oversight and support specialist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95D89">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A92B5C1" w14:textId="37877740" w:rsidR="00F17F76" w:rsidRPr="00F53D13" w:rsidRDefault="00F17F76" w:rsidP="4240688B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491AE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>We are supporting a family who wishes to receive SSP-DHH services through a subcontracted provider.  Where should these services be documented on the IFSP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  S</w:t>
+      </w:r>
+      <w:r w:rsidR="003A18FD" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervices provided </w:t>
+      </w:r>
+      <w:r w:rsidR="006661AC" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00864983" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="006661AC" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>pecialty Service Prov</w:t>
+      </w:r>
+      <w:r w:rsidR="003059C3" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>der for Deaf or Hard of Hearing (SSP-DH</w:t>
+      </w:r>
+      <w:r w:rsidR="007C764F" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) should be added to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00955848" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervice </w:t>
+      </w:r>
+      <w:r w:rsidR="00955848" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elivery </w:t>
+      </w:r>
+      <w:r w:rsidR="00955848" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the IFSP, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00742383" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>indicate</w:t>
+      </w:r>
+      <w:r w:rsidR="003059C3" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004957A2" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type,</w:t>
+      </w:r>
+      <w:r w:rsidR="006661AC" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004957A2" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discipline (SSP-DHH), Location, Frequency, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A18FD" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Length</w:t>
+      </w:r>
+      <w:r w:rsidR="004957A2" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A18FD" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Intensity</w:t>
+      </w:r>
+      <w:r w:rsidR="004957A2" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A18FD" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Duration, Start and End dates.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00393FAF" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Any services outside of the natural environment also require </w:t>
+      </w:r>
+      <w:r w:rsidR="006661AC" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidR="00393FAF" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> justification </w:t>
+      </w:r>
+      <w:r w:rsidR="006661AC" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>on the Service Delivery Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00393FAF" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405F08C1" w14:textId="1ED8D3A6" w:rsidR="00F17F76" w:rsidRPr="00F53D13" w:rsidRDefault="4AFBFC54" w:rsidP="4240688B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>What is best practice in collaborative service provision with SSP</w:t>
+      </w:r>
+      <w:r w:rsidR="0CFC10BC" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>-DHH providers</w:t>
+      </w:r>
+      <w:r w:rsidR="0CFC10BC" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="0CFC10BC" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0C61DFDF" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Family consent </w:t>
+      </w:r>
+      <w:r w:rsidR="499F0EAE" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>is required fo</w:t>
+      </w:r>
+      <w:r w:rsidR="0C61DFDF" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>r all s</w:t>
+      </w:r>
+      <w:r w:rsidR="06FC1314" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>pecialty service</w:t>
+      </w:r>
+      <w:r w:rsidR="0C61DFDF" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s included </w:t>
+      </w:r>
+      <w:r w:rsidR="7118F52A" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="0C61DFDF" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="06FC1314" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>the Service Delivery</w:t>
+      </w:r>
+      <w:r w:rsidR="7117896B" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="3EDA80A7" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="21D0F9AB" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="55F043BC" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="291D3CE5" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervice coordinators </w:t>
+      </w:r>
+      <w:r w:rsidR="20359FFF" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="260C460A" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="7118F52A" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="21D0F9AB" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>SSP-DHH</w:t>
+      </w:r>
+      <w:r w:rsidR="099C2720" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7118F52A" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>providers</w:t>
+      </w:r>
+      <w:r w:rsidR="02B5AF41" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in all </w:t>
+      </w:r>
+      <w:r w:rsidR="7118F52A" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>standard procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="41294E14" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="02B5AF41" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>IFSP meetings</w:t>
+      </w:r>
+      <w:r w:rsidR="19463D24" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Part C requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A04B093" w14:textId="0B61DBD6" w:rsidR="002E680C" w:rsidRPr="00F53D13" w:rsidRDefault="307EE77A" w:rsidP="00875F8F">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you have </w:t>
+      </w:r>
+      <w:r w:rsidR="71E8AA9F" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="1A0E62B6" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> additional question</w:t>
+      </w:r>
+      <w:r w:rsidR="00F775E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4F2F9FAB" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="631E4D1F" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="776F3C16" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>SSP-DHH</w:t>
+      </w:r>
+      <w:r w:rsidR="56E9F539" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services for children </w:t>
+      </w:r>
+      <w:r w:rsidR="1A933745" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>diagnosed with</w:t>
+      </w:r>
+      <w:r w:rsidR="2703E2CF" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="776F3C16" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in process of diagnosis </w:t>
+      </w:r>
+      <w:r w:rsidR="2703E2CF" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of deaf or hard of </w:t>
+      </w:r>
+      <w:r w:rsidR="26837FDA" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>hearing</w:t>
+      </w:r>
+      <w:r w:rsidR="71E8AA9F" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that you don’t see listed</w:t>
+      </w:r>
+      <w:r w:rsidR="56E9F539" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="2ACA1A47">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please reach out to </w:t>
+      </w:r>
+      <w:r w:rsidR="6507FFE7" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00224C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram </w:t>
+      </w:r>
+      <w:r w:rsidR="00224C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irector at your </w:t>
+      </w:r>
+      <w:r w:rsidR="00224C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arly </w:t>
+      </w:r>
+      <w:r w:rsidR="00224C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntervention </w:t>
+      </w:r>
+      <w:r w:rsidR="00224C1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="34F8F613" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>ervice p</w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>rogram</w:t>
+      </w:r>
+      <w:r w:rsidR="34F8F613" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005F02B3" w:rsidRPr="00DD33A7">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> sharing of developmental and functional assessment information, group brainstorming, IFSP meetings, and working as a team with the family</w:t>
+      <w:r w:rsidR="6507FFE7" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="1B80E85B" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if needed, </w:t>
+      </w:r>
+      <w:r w:rsidR="3B7BEB4D" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>your Clinical Oversight and Support Specialist (COSS)</w:t>
+      </w:r>
+      <w:r w:rsidR="6507FFE7" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the Early Intervention Division for assistance.</w:t>
+      </w:r>
+      <w:r w:rsidR="6507FFE7" w:rsidRPr="00F53D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D54050" w:rsidRDefault="00D54050" w:rsidP="00C36FF8">
-[...6 lines deleted...]
-          <w:highlight w:val="black"/>
+    <w:p w14:paraId="5F29B046" w14:textId="77777777" w:rsidR="002E680C" w:rsidRPr="00D95D89" w:rsidRDefault="002E680C" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D54050" w:rsidRDefault="00D54050" w:rsidP="00C36FF8">
-[...6 lines deleted...]
-          <w:highlight w:val="black"/>
+    <w:p w14:paraId="5B4AD280" w14:textId="77777777" w:rsidR="002E680C" w:rsidRPr="00D95D89" w:rsidRDefault="002E680C" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C36FF8" w:rsidRPr="00C36FF8" w:rsidRDefault="00C36FF8" w:rsidP="00C36FF8">
-[...1718 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="002E680C" w:rsidRPr="00D95D89" w:rsidSect="002E680C">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="216" w:right="864" w:bottom="540" w:left="864" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DC28AC" w:rsidRDefault="00DC28AC" w:rsidP="00D26CEC">
+    <w:p w14:paraId="76493366" w14:textId="77777777" w:rsidR="00CA753B" w:rsidRDefault="00CA753B" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DC28AC" w:rsidRDefault="00DC28AC" w:rsidP="00D26CEC">
+    <w:p w14:paraId="1CA41920" w14:textId="77777777" w:rsidR="00CA753B" w:rsidRDefault="00CA753B" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w:rsidR="002954A3" w:rsidRDefault="002954A3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...1 lines deleted...]
-    <w:panose1 w:val="05000000000000000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...1 lines deleted...]
-    <w:panose1 w:val="02020609040205080304"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Avenir Next LT Pro">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Avenir Next LT Pro Demi">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0609070205080204"/>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="001A5733" w:rsidRPr="004D6352" w:rsidRDefault="001A5733">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16AB07AE" w14:textId="0CF3154B" w:rsidR="02CDCDF9" w:rsidRDefault="5A8708B6" w:rsidP="5A8708B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004D6352">
+    <w:r w:rsidRPr="5A8708B6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
       </w:rPr>
-      <w:t xml:space="preserve">Massachusetts ICC/Specialty Services Committee                   </w:t>
-[...41 lines deleted...]
-      <w:t>9</w:t>
+      <w:t>Early Intervention Division, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DC28AC" w:rsidRDefault="00DC28AC" w:rsidP="00D26CEC">
+    <w:p w14:paraId="27EA7481" w14:textId="77777777" w:rsidR="00CA753B" w:rsidRDefault="00CA753B" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DC28AC" w:rsidRDefault="00DC28AC" w:rsidP="00D26CEC">
+    <w:p w14:paraId="354EED1E" w14:textId="77777777" w:rsidR="00CA753B" w:rsidRDefault="00CA753B" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w:rsidR="002954A3" w:rsidRDefault="002954A3"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15824E80" w14:textId="77777777" w:rsidR="002E680C" w:rsidRDefault="4240688B" w:rsidP="002E680C">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51D197D2" wp14:editId="16036350">
+          <wp:extent cx="1485900" cy="828675"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1303771416" name="Picture 1" descr="Logo for the Massachusetts Department of Public Health"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" r:link="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1485900" cy="828675"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="4240688B">
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4FAC0510" w14:textId="336A00D7" w:rsidR="002E680C" w:rsidRPr="002E680C" w:rsidRDefault="34F0AB5B" w:rsidP="002E680C">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="34F0AB5B">
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Starting Points for EI Service Coordinators</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="48077E02" w14:textId="19826003" w:rsidR="1550AF9B" w:rsidRDefault="0084207A" w:rsidP="1550AF9B">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2740"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2740"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Specialty Service Providers Deaf and Hard of Hearing (SSP-DHH)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="39239A94" w14:textId="7E17EDD3" w:rsidR="002E680C" w:rsidRPr="002E680C" w:rsidRDefault="002E680C" w:rsidP="002E680C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="01F96296"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="305C7A1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B2ECB920"/>
-    <w:lvl w:ilvl="0" w:tplc="04090007">
+    <w:tmpl w:val="9E1E8D10"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="16"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05D02407"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="373B1CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B12202BA"/>
+    <w:tmpl w:val="2662DB28"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...341 lines deleted...]
-    <w:nsid w:val="105F2F51"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="410D489A"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CBF89920"/>
+    <w:tmpl w:val="E76486A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="450"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="450" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="11854844"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A16059F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4262141A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090003">
+    <w:tmpl w:val="23D8734C"/>
+    <w:lvl w:ilvl="0" w:tplc="B9AC9EEE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AF9C9A7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="1AB03416">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AB849AD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="37146244">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="303019E2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="692AF4BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="8CBA4A5A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="F31C0CBE">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...43 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="14C86A84"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FD3299F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="11C64EC8"/>
-[...489 lines deleted...]
-    <w:tmpl w:val="795299C4"/>
+    <w:tmpl w:val="C8FE4B9A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5832,178 +3283,148 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="27F6431F"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62EB15CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7E6A194A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="9536BDC2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...31 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="286554E2"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="746C29FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="78C6CE4E"/>
-    <w:lvl w:ilvl="0" w:tplc="04090015">
+    <w:tmpl w:val="46488FC6"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="upperLetter"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6034,4963 +3455,3024 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
-[...3330 lines deleted...]
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="1" w16cid:durableId="1581676097">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="2" w16cid:durableId="228422139">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="450049262">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="720597425">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1020855384">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-[...56 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="6" w16cid:durableId="567687665">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="26">
-[...26 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="7" w16cid:durableId="832449597">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:markup="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0084004A"/>
-[...86 lines deleted...]
-    <w:rsid w:val="00FF4F1C"/>
+    <w:rsidRoot w:val="002E680C"/>
+    <w:rsid w:val="00004FF6"/>
+    <w:rsid w:val="00012B0C"/>
+    <w:rsid w:val="0001313C"/>
+    <w:rsid w:val="00013152"/>
+    <w:rsid w:val="00014CD5"/>
+    <w:rsid w:val="00021270"/>
+    <w:rsid w:val="000221A0"/>
+    <w:rsid w:val="00024DA2"/>
+    <w:rsid w:val="00026A71"/>
+    <w:rsid w:val="00027990"/>
+    <w:rsid w:val="0003349B"/>
+    <w:rsid w:val="000418CF"/>
+    <w:rsid w:val="00041E60"/>
+    <w:rsid w:val="00042214"/>
+    <w:rsid w:val="000426CD"/>
+    <w:rsid w:val="000452F7"/>
+    <w:rsid w:val="00050EF0"/>
+    <w:rsid w:val="00053579"/>
+    <w:rsid w:val="00053B29"/>
+    <w:rsid w:val="00056FA2"/>
+    <w:rsid w:val="00057687"/>
+    <w:rsid w:val="00061A9C"/>
+    <w:rsid w:val="00067053"/>
+    <w:rsid w:val="0007384A"/>
+    <w:rsid w:val="00077F03"/>
+    <w:rsid w:val="00083E8E"/>
+    <w:rsid w:val="00083F7A"/>
+    <w:rsid w:val="00087385"/>
+    <w:rsid w:val="000915C8"/>
+    <w:rsid w:val="00091C65"/>
+    <w:rsid w:val="00091E5F"/>
+    <w:rsid w:val="000A08F6"/>
+    <w:rsid w:val="000A6ADD"/>
+    <w:rsid w:val="000A75BD"/>
+    <w:rsid w:val="000B65E5"/>
+    <w:rsid w:val="000C138F"/>
+    <w:rsid w:val="000C1CEB"/>
+    <w:rsid w:val="000C397A"/>
+    <w:rsid w:val="000D0AFF"/>
+    <w:rsid w:val="000D19AE"/>
+    <w:rsid w:val="000D4675"/>
+    <w:rsid w:val="000D7616"/>
+    <w:rsid w:val="000E0EAD"/>
+    <w:rsid w:val="000E4D53"/>
+    <w:rsid w:val="000F2F0A"/>
+    <w:rsid w:val="000F312F"/>
+    <w:rsid w:val="000F497D"/>
+    <w:rsid w:val="00103388"/>
+    <w:rsid w:val="00110C79"/>
+    <w:rsid w:val="00110DD9"/>
+    <w:rsid w:val="00112D8E"/>
+    <w:rsid w:val="00115971"/>
+    <w:rsid w:val="00115EC2"/>
+    <w:rsid w:val="0011780D"/>
+    <w:rsid w:val="00122F48"/>
+    <w:rsid w:val="00124E01"/>
+    <w:rsid w:val="00126CEF"/>
+    <w:rsid w:val="00131502"/>
+    <w:rsid w:val="00133D7D"/>
+    <w:rsid w:val="001349A0"/>
+    <w:rsid w:val="001416CF"/>
+    <w:rsid w:val="001439A8"/>
+    <w:rsid w:val="00147225"/>
+    <w:rsid w:val="001505E6"/>
+    <w:rsid w:val="00150675"/>
+    <w:rsid w:val="00152CF0"/>
+    <w:rsid w:val="00156D07"/>
+    <w:rsid w:val="0015733F"/>
+    <w:rsid w:val="00160D9E"/>
+    <w:rsid w:val="00170B3F"/>
+    <w:rsid w:val="001752E9"/>
+    <w:rsid w:val="0018066D"/>
+    <w:rsid w:val="00187E8C"/>
+    <w:rsid w:val="001A1A3A"/>
+    <w:rsid w:val="001A2549"/>
+    <w:rsid w:val="001A465E"/>
+    <w:rsid w:val="001A5CDA"/>
+    <w:rsid w:val="001A7FD7"/>
+    <w:rsid w:val="001B108B"/>
+    <w:rsid w:val="001B166D"/>
+    <w:rsid w:val="001B1F7D"/>
+    <w:rsid w:val="001B5765"/>
+    <w:rsid w:val="001B760A"/>
+    <w:rsid w:val="001C4AEB"/>
+    <w:rsid w:val="001C50B0"/>
+    <w:rsid w:val="001CC364"/>
+    <w:rsid w:val="001D1AEE"/>
+    <w:rsid w:val="001D2224"/>
+    <w:rsid w:val="001D50A4"/>
+    <w:rsid w:val="001E209E"/>
+    <w:rsid w:val="001E34FD"/>
+    <w:rsid w:val="001E43AF"/>
+    <w:rsid w:val="001E660C"/>
+    <w:rsid w:val="001E7996"/>
+    <w:rsid w:val="001E7FBD"/>
+    <w:rsid w:val="001F028C"/>
+    <w:rsid w:val="001F3FB9"/>
+    <w:rsid w:val="001F4ED6"/>
+    <w:rsid w:val="001F5F94"/>
+    <w:rsid w:val="001F7BC2"/>
+    <w:rsid w:val="00203080"/>
+    <w:rsid w:val="00203F7A"/>
+    <w:rsid w:val="00214F64"/>
+    <w:rsid w:val="0021591D"/>
+    <w:rsid w:val="00215FB1"/>
+    <w:rsid w:val="0021707B"/>
+    <w:rsid w:val="002177A6"/>
+    <w:rsid w:val="00224C1B"/>
+    <w:rsid w:val="0022658C"/>
+    <w:rsid w:val="00230936"/>
+    <w:rsid w:val="00230FBA"/>
+    <w:rsid w:val="00233288"/>
+    <w:rsid w:val="00241669"/>
+    <w:rsid w:val="00246571"/>
+    <w:rsid w:val="002508FD"/>
+    <w:rsid w:val="00254726"/>
+    <w:rsid w:val="002570A1"/>
+    <w:rsid w:val="002622D9"/>
+    <w:rsid w:val="00266CCE"/>
+    <w:rsid w:val="00270E8C"/>
+    <w:rsid w:val="00270FFA"/>
+    <w:rsid w:val="002771B6"/>
+    <w:rsid w:val="00284B3D"/>
+    <w:rsid w:val="002A100D"/>
+    <w:rsid w:val="002A38C0"/>
+    <w:rsid w:val="002B117C"/>
+    <w:rsid w:val="002B172E"/>
+    <w:rsid w:val="002B4B46"/>
+    <w:rsid w:val="002B7CBB"/>
+    <w:rsid w:val="002C2F9A"/>
+    <w:rsid w:val="002C67AA"/>
+    <w:rsid w:val="002D0A0A"/>
+    <w:rsid w:val="002D3730"/>
+    <w:rsid w:val="002D4A23"/>
+    <w:rsid w:val="002D4AF9"/>
+    <w:rsid w:val="002D5819"/>
+    <w:rsid w:val="002E08A8"/>
+    <w:rsid w:val="002E6407"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rsid w:val="002F0C47"/>
+    <w:rsid w:val="002F13E0"/>
+    <w:rsid w:val="002F18EB"/>
+    <w:rsid w:val="002F1F0E"/>
+    <w:rsid w:val="002F2CF6"/>
+    <w:rsid w:val="002F33F6"/>
+    <w:rsid w:val="002F380F"/>
+    <w:rsid w:val="00300089"/>
+    <w:rsid w:val="00301396"/>
+    <w:rsid w:val="00303C1C"/>
+    <w:rsid w:val="003059C3"/>
+    <w:rsid w:val="003074E9"/>
+    <w:rsid w:val="00322435"/>
+    <w:rsid w:val="00322F04"/>
+    <w:rsid w:val="00323388"/>
+    <w:rsid w:val="00323F5A"/>
+    <w:rsid w:val="003309F2"/>
+    <w:rsid w:val="00332C08"/>
+    <w:rsid w:val="003403D8"/>
+    <w:rsid w:val="00341CE3"/>
+    <w:rsid w:val="00343F35"/>
+    <w:rsid w:val="00345359"/>
+    <w:rsid w:val="00350C36"/>
+    <w:rsid w:val="00350DAE"/>
+    <w:rsid w:val="003512DA"/>
+    <w:rsid w:val="00351D19"/>
+    <w:rsid w:val="0035382A"/>
+    <w:rsid w:val="00353926"/>
+    <w:rsid w:val="003551C8"/>
+    <w:rsid w:val="003603AA"/>
+    <w:rsid w:val="00367A35"/>
+    <w:rsid w:val="003709A5"/>
+    <w:rsid w:val="00374BDE"/>
+    <w:rsid w:val="003755E4"/>
+    <w:rsid w:val="0038056E"/>
+    <w:rsid w:val="00381EDB"/>
+    <w:rsid w:val="00384AEB"/>
+    <w:rsid w:val="003851CD"/>
+    <w:rsid w:val="00393FAF"/>
+    <w:rsid w:val="00395162"/>
+    <w:rsid w:val="00395FAD"/>
+    <w:rsid w:val="003A09FF"/>
+    <w:rsid w:val="003A18FD"/>
+    <w:rsid w:val="003A19FE"/>
+    <w:rsid w:val="003A4B62"/>
+    <w:rsid w:val="003A5B76"/>
+    <w:rsid w:val="003B0AF7"/>
+    <w:rsid w:val="003B37DA"/>
+    <w:rsid w:val="003B5133"/>
+    <w:rsid w:val="003C1927"/>
+    <w:rsid w:val="003C23A4"/>
+    <w:rsid w:val="003C45B0"/>
+    <w:rsid w:val="003C49C8"/>
+    <w:rsid w:val="003C4F54"/>
+    <w:rsid w:val="003D2202"/>
+    <w:rsid w:val="003D3BB6"/>
+    <w:rsid w:val="003D709C"/>
+    <w:rsid w:val="003E2546"/>
+    <w:rsid w:val="003E27B0"/>
+    <w:rsid w:val="003E583B"/>
+    <w:rsid w:val="003E68D3"/>
+    <w:rsid w:val="003E70D8"/>
+    <w:rsid w:val="003E7F47"/>
+    <w:rsid w:val="003F37A2"/>
+    <w:rsid w:val="004063FE"/>
+    <w:rsid w:val="00410D74"/>
+    <w:rsid w:val="0041648F"/>
+    <w:rsid w:val="00422BFD"/>
+    <w:rsid w:val="0043106F"/>
+    <w:rsid w:val="00431B7C"/>
+    <w:rsid w:val="00435D06"/>
+    <w:rsid w:val="00444BBD"/>
+    <w:rsid w:val="0045121A"/>
+    <w:rsid w:val="00451272"/>
+    <w:rsid w:val="00453386"/>
+    <w:rsid w:val="004567CE"/>
+    <w:rsid w:val="00457A48"/>
+    <w:rsid w:val="004633F2"/>
+    <w:rsid w:val="004669B1"/>
+    <w:rsid w:val="004731E1"/>
+    <w:rsid w:val="00474324"/>
+    <w:rsid w:val="00474BEE"/>
+    <w:rsid w:val="00474CF4"/>
+    <w:rsid w:val="00474F7D"/>
+    <w:rsid w:val="00475828"/>
+    <w:rsid w:val="004802CC"/>
+    <w:rsid w:val="004840B5"/>
+    <w:rsid w:val="004843C4"/>
+    <w:rsid w:val="00486668"/>
+    <w:rsid w:val="00491AE2"/>
+    <w:rsid w:val="00491E9C"/>
+    <w:rsid w:val="004944CF"/>
+    <w:rsid w:val="004957A2"/>
+    <w:rsid w:val="00497172"/>
+    <w:rsid w:val="004A0C82"/>
+    <w:rsid w:val="004A1E9D"/>
+    <w:rsid w:val="004A3124"/>
+    <w:rsid w:val="004B528B"/>
+    <w:rsid w:val="004C01A5"/>
+    <w:rsid w:val="004C6F12"/>
+    <w:rsid w:val="004D1294"/>
+    <w:rsid w:val="004D3376"/>
+    <w:rsid w:val="004D72F1"/>
+    <w:rsid w:val="004E3D31"/>
+    <w:rsid w:val="004E3E45"/>
+    <w:rsid w:val="004E4678"/>
+    <w:rsid w:val="004F228C"/>
+    <w:rsid w:val="004F3DF1"/>
+    <w:rsid w:val="004F4F67"/>
+    <w:rsid w:val="004F70F0"/>
+    <w:rsid w:val="0050172B"/>
+    <w:rsid w:val="00504B3F"/>
+    <w:rsid w:val="00507B4C"/>
+    <w:rsid w:val="00511DA9"/>
+    <w:rsid w:val="00517BB4"/>
+    <w:rsid w:val="00523144"/>
+    <w:rsid w:val="00532ED6"/>
+    <w:rsid w:val="005347C9"/>
+    <w:rsid w:val="00534BA3"/>
+    <w:rsid w:val="00541093"/>
+    <w:rsid w:val="005410EB"/>
+    <w:rsid w:val="00541764"/>
+    <w:rsid w:val="0055111D"/>
+    <w:rsid w:val="0055281E"/>
+    <w:rsid w:val="00554C4A"/>
+    <w:rsid w:val="0055606B"/>
+    <w:rsid w:val="00561E41"/>
+    <w:rsid w:val="005629D3"/>
+    <w:rsid w:val="00564ABF"/>
+    <w:rsid w:val="00573089"/>
+    <w:rsid w:val="0058335F"/>
+    <w:rsid w:val="00583736"/>
+    <w:rsid w:val="005939EE"/>
+    <w:rsid w:val="005A1B70"/>
+    <w:rsid w:val="005A46D4"/>
+    <w:rsid w:val="005B3EE0"/>
+    <w:rsid w:val="005B465D"/>
+    <w:rsid w:val="005C0326"/>
+    <w:rsid w:val="005C78D6"/>
+    <w:rsid w:val="005D0A36"/>
+    <w:rsid w:val="005D1F2A"/>
+    <w:rsid w:val="005D4ED4"/>
+    <w:rsid w:val="005E04C3"/>
+    <w:rsid w:val="005E1272"/>
+    <w:rsid w:val="005E1C85"/>
+    <w:rsid w:val="005E61CF"/>
+    <w:rsid w:val="005E7AB7"/>
+    <w:rsid w:val="005F3ACC"/>
+    <w:rsid w:val="005F6A72"/>
+    <w:rsid w:val="005F7329"/>
+    <w:rsid w:val="005F7B03"/>
+    <w:rsid w:val="00605D7E"/>
+    <w:rsid w:val="00606DDC"/>
+    <w:rsid w:val="00610D79"/>
+    <w:rsid w:val="006114D1"/>
+    <w:rsid w:val="00615869"/>
+    <w:rsid w:val="00616555"/>
+    <w:rsid w:val="006166C9"/>
+    <w:rsid w:val="00617E0E"/>
+    <w:rsid w:val="006202BA"/>
+    <w:rsid w:val="00631371"/>
+    <w:rsid w:val="00631B30"/>
+    <w:rsid w:val="00632A94"/>
+    <w:rsid w:val="00632E0E"/>
+    <w:rsid w:val="00637994"/>
+    <w:rsid w:val="00646BC0"/>
+    <w:rsid w:val="0064779F"/>
+    <w:rsid w:val="006508DE"/>
+    <w:rsid w:val="00650EA7"/>
+    <w:rsid w:val="006527A7"/>
+    <w:rsid w:val="006539E5"/>
+    <w:rsid w:val="00665D24"/>
+    <w:rsid w:val="006661AC"/>
+    <w:rsid w:val="00667BA2"/>
+    <w:rsid w:val="0067052B"/>
+    <w:rsid w:val="00672735"/>
+    <w:rsid w:val="0067484D"/>
+    <w:rsid w:val="00676A66"/>
+    <w:rsid w:val="00680E83"/>
+    <w:rsid w:val="00681A7D"/>
+    <w:rsid w:val="00682699"/>
+    <w:rsid w:val="006919CB"/>
+    <w:rsid w:val="00694D0B"/>
+    <w:rsid w:val="006A12D0"/>
+    <w:rsid w:val="006A337C"/>
+    <w:rsid w:val="006B0296"/>
+    <w:rsid w:val="006B3417"/>
+    <w:rsid w:val="006C1F96"/>
+    <w:rsid w:val="006C60D0"/>
+    <w:rsid w:val="006D717E"/>
+    <w:rsid w:val="006E1184"/>
+    <w:rsid w:val="006E2906"/>
+    <w:rsid w:val="006E6B23"/>
+    <w:rsid w:val="006E77F7"/>
+    <w:rsid w:val="006E7ED8"/>
+    <w:rsid w:val="006F51F6"/>
+    <w:rsid w:val="00703AAB"/>
+    <w:rsid w:val="00707103"/>
+    <w:rsid w:val="00711FF5"/>
+    <w:rsid w:val="00715AA7"/>
+    <w:rsid w:val="00715F37"/>
+    <w:rsid w:val="00717CD2"/>
+    <w:rsid w:val="00721C33"/>
+    <w:rsid w:val="00723D86"/>
+    <w:rsid w:val="007256C6"/>
+    <w:rsid w:val="00726EEE"/>
+    <w:rsid w:val="007364F0"/>
+    <w:rsid w:val="00736DCD"/>
+    <w:rsid w:val="00742383"/>
+    <w:rsid w:val="0074777C"/>
+    <w:rsid w:val="00750EE7"/>
+    <w:rsid w:val="0075343F"/>
+    <w:rsid w:val="00753F30"/>
+    <w:rsid w:val="00756C88"/>
+    <w:rsid w:val="00762E1F"/>
+    <w:rsid w:val="00764A19"/>
+    <w:rsid w:val="00767D40"/>
+    <w:rsid w:val="007810B0"/>
+    <w:rsid w:val="007826DD"/>
+    <w:rsid w:val="00784A43"/>
+    <w:rsid w:val="007877CB"/>
+    <w:rsid w:val="0079078D"/>
+    <w:rsid w:val="00791F67"/>
+    <w:rsid w:val="00793E06"/>
+    <w:rsid w:val="007962BF"/>
+    <w:rsid w:val="007A0C94"/>
+    <w:rsid w:val="007A63DA"/>
+    <w:rsid w:val="007A6408"/>
+    <w:rsid w:val="007B039D"/>
+    <w:rsid w:val="007B2C83"/>
+    <w:rsid w:val="007B3AF5"/>
+    <w:rsid w:val="007C152C"/>
+    <w:rsid w:val="007C3923"/>
+    <w:rsid w:val="007C6E52"/>
+    <w:rsid w:val="007C764F"/>
+    <w:rsid w:val="007D0469"/>
+    <w:rsid w:val="007D1360"/>
+    <w:rsid w:val="007D336B"/>
+    <w:rsid w:val="007D6E70"/>
+    <w:rsid w:val="007D7E97"/>
+    <w:rsid w:val="007E4757"/>
+    <w:rsid w:val="007E4E14"/>
+    <w:rsid w:val="007E5D31"/>
+    <w:rsid w:val="007E5F63"/>
+    <w:rsid w:val="007E666C"/>
+    <w:rsid w:val="007F4352"/>
+    <w:rsid w:val="007F55B2"/>
+    <w:rsid w:val="007F5DFF"/>
+    <w:rsid w:val="00802C81"/>
+    <w:rsid w:val="00806BAB"/>
+    <w:rsid w:val="00810B9C"/>
+    <w:rsid w:val="00811935"/>
+    <w:rsid w:val="008132DF"/>
+    <w:rsid w:val="0081336E"/>
+    <w:rsid w:val="00815B76"/>
+    <w:rsid w:val="00816749"/>
+    <w:rsid w:val="00822FDE"/>
+    <w:rsid w:val="008232C8"/>
+    <w:rsid w:val="008235D3"/>
+    <w:rsid w:val="0082442A"/>
+    <w:rsid w:val="00824FB7"/>
+    <w:rsid w:val="0082646F"/>
+    <w:rsid w:val="008343D3"/>
+    <w:rsid w:val="008361DF"/>
+    <w:rsid w:val="0084207A"/>
+    <w:rsid w:val="00842255"/>
+    <w:rsid w:val="0085005B"/>
+    <w:rsid w:val="0085450A"/>
+    <w:rsid w:val="008562AC"/>
+    <w:rsid w:val="0085756D"/>
+    <w:rsid w:val="00857646"/>
+    <w:rsid w:val="008576F0"/>
+    <w:rsid w:val="008640A0"/>
+    <w:rsid w:val="00864983"/>
+    <w:rsid w:val="00865089"/>
+    <w:rsid w:val="0087023D"/>
+    <w:rsid w:val="0087151E"/>
+    <w:rsid w:val="00875F8F"/>
+    <w:rsid w:val="00876B8F"/>
+    <w:rsid w:val="0088506D"/>
+    <w:rsid w:val="00886431"/>
+    <w:rsid w:val="00887B55"/>
+    <w:rsid w:val="00890E1A"/>
+    <w:rsid w:val="008A4E2A"/>
+    <w:rsid w:val="008A7C8F"/>
+    <w:rsid w:val="008A7DCB"/>
+    <w:rsid w:val="008B012C"/>
+    <w:rsid w:val="008C0BFE"/>
+    <w:rsid w:val="008C2560"/>
+    <w:rsid w:val="008C45B2"/>
+    <w:rsid w:val="008C5528"/>
+    <w:rsid w:val="008C5D56"/>
+    <w:rsid w:val="008C63D5"/>
+    <w:rsid w:val="008D0094"/>
+    <w:rsid w:val="008D18BA"/>
+    <w:rsid w:val="008D2DA2"/>
+    <w:rsid w:val="008D5722"/>
+    <w:rsid w:val="008D6341"/>
+    <w:rsid w:val="008D7686"/>
+    <w:rsid w:val="008E13A7"/>
+    <w:rsid w:val="008E16A4"/>
+    <w:rsid w:val="008E398E"/>
+    <w:rsid w:val="008E5B64"/>
+    <w:rsid w:val="008E71CC"/>
+    <w:rsid w:val="008F1E33"/>
+    <w:rsid w:val="008F6E36"/>
+    <w:rsid w:val="00904278"/>
+    <w:rsid w:val="00905CF0"/>
+    <w:rsid w:val="00911831"/>
+    <w:rsid w:val="0091199D"/>
+    <w:rsid w:val="00912759"/>
+    <w:rsid w:val="00912C4A"/>
+    <w:rsid w:val="00915584"/>
+    <w:rsid w:val="00920D36"/>
+    <w:rsid w:val="00924682"/>
+    <w:rsid w:val="00927C24"/>
+    <w:rsid w:val="0093350B"/>
+    <w:rsid w:val="009369FD"/>
+    <w:rsid w:val="00936C1C"/>
+    <w:rsid w:val="00954346"/>
+    <w:rsid w:val="00955848"/>
+    <w:rsid w:val="00956ED5"/>
+    <w:rsid w:val="009615BB"/>
+    <w:rsid w:val="0096238B"/>
+    <w:rsid w:val="00962929"/>
+    <w:rsid w:val="00964ABC"/>
+    <w:rsid w:val="00965B46"/>
+    <w:rsid w:val="00965D5A"/>
+    <w:rsid w:val="0097584E"/>
+    <w:rsid w:val="00981014"/>
+    <w:rsid w:val="00981E6C"/>
+    <w:rsid w:val="0098403C"/>
+    <w:rsid w:val="00987838"/>
+    <w:rsid w:val="00991E1D"/>
+    <w:rsid w:val="00993A6E"/>
+    <w:rsid w:val="009A64B8"/>
+    <w:rsid w:val="009A6B06"/>
+    <w:rsid w:val="009C01ED"/>
+    <w:rsid w:val="009C2628"/>
+    <w:rsid w:val="009C2951"/>
+    <w:rsid w:val="009D7ADF"/>
+    <w:rsid w:val="009E29A1"/>
+    <w:rsid w:val="009F149E"/>
+    <w:rsid w:val="00A04FC7"/>
+    <w:rsid w:val="00A14B1B"/>
+    <w:rsid w:val="00A16255"/>
+    <w:rsid w:val="00A21B3F"/>
+    <w:rsid w:val="00A22D88"/>
+    <w:rsid w:val="00A26191"/>
+    <w:rsid w:val="00A336CC"/>
+    <w:rsid w:val="00A36993"/>
+    <w:rsid w:val="00A4026E"/>
+    <w:rsid w:val="00A412DC"/>
+    <w:rsid w:val="00A418FF"/>
+    <w:rsid w:val="00A433BB"/>
+    <w:rsid w:val="00A44841"/>
+    <w:rsid w:val="00A45F35"/>
+    <w:rsid w:val="00A519BD"/>
+    <w:rsid w:val="00A62559"/>
+    <w:rsid w:val="00A62C7D"/>
+    <w:rsid w:val="00A631C5"/>
+    <w:rsid w:val="00A6548C"/>
+    <w:rsid w:val="00A65A56"/>
+    <w:rsid w:val="00A66E5E"/>
+    <w:rsid w:val="00A70B9E"/>
+    <w:rsid w:val="00A82E43"/>
+    <w:rsid w:val="00A836E4"/>
+    <w:rsid w:val="00A86633"/>
+    <w:rsid w:val="00A90B06"/>
+    <w:rsid w:val="00A94B10"/>
+    <w:rsid w:val="00A95D35"/>
+    <w:rsid w:val="00AA2C57"/>
+    <w:rsid w:val="00AA2FA3"/>
+    <w:rsid w:val="00AA4E61"/>
+    <w:rsid w:val="00AA6BBA"/>
+    <w:rsid w:val="00AC0BB1"/>
+    <w:rsid w:val="00AC48ED"/>
+    <w:rsid w:val="00AD1E9A"/>
+    <w:rsid w:val="00AD67C2"/>
+    <w:rsid w:val="00AE19CD"/>
+    <w:rsid w:val="00AE38B8"/>
+    <w:rsid w:val="00AE41D1"/>
+    <w:rsid w:val="00AF1261"/>
+    <w:rsid w:val="00B00B01"/>
+    <w:rsid w:val="00B10CB3"/>
+    <w:rsid w:val="00B11548"/>
+    <w:rsid w:val="00B13F47"/>
+    <w:rsid w:val="00B15B00"/>
+    <w:rsid w:val="00B21200"/>
+    <w:rsid w:val="00B2602E"/>
+    <w:rsid w:val="00B26A3A"/>
+    <w:rsid w:val="00B26D86"/>
+    <w:rsid w:val="00B27B5D"/>
+    <w:rsid w:val="00B346F3"/>
+    <w:rsid w:val="00B35AB2"/>
+    <w:rsid w:val="00B3655C"/>
+    <w:rsid w:val="00B51B8F"/>
+    <w:rsid w:val="00B53210"/>
+    <w:rsid w:val="00B619B4"/>
+    <w:rsid w:val="00B63404"/>
+    <w:rsid w:val="00B66519"/>
+    <w:rsid w:val="00B72186"/>
+    <w:rsid w:val="00B765AE"/>
+    <w:rsid w:val="00B80659"/>
+    <w:rsid w:val="00B86A25"/>
+    <w:rsid w:val="00B911E5"/>
+    <w:rsid w:val="00B95DDA"/>
+    <w:rsid w:val="00B96DEC"/>
+    <w:rsid w:val="00B97116"/>
+    <w:rsid w:val="00B976B6"/>
+    <w:rsid w:val="00BA2B3F"/>
+    <w:rsid w:val="00BA2C0B"/>
+    <w:rsid w:val="00BA3396"/>
+    <w:rsid w:val="00BB114B"/>
+    <w:rsid w:val="00BB4C3A"/>
+    <w:rsid w:val="00BC4C1A"/>
+    <w:rsid w:val="00BC6CFF"/>
+    <w:rsid w:val="00BD2403"/>
+    <w:rsid w:val="00BD7DE3"/>
+    <w:rsid w:val="00BE0DCC"/>
+    <w:rsid w:val="00BE4364"/>
+    <w:rsid w:val="00BE7E3B"/>
+    <w:rsid w:val="00BF0414"/>
+    <w:rsid w:val="00BF1E96"/>
+    <w:rsid w:val="00BF1FA5"/>
+    <w:rsid w:val="00BF3B0B"/>
+    <w:rsid w:val="00C00915"/>
+    <w:rsid w:val="00C034EC"/>
+    <w:rsid w:val="00C10100"/>
+    <w:rsid w:val="00C10AAF"/>
+    <w:rsid w:val="00C133AF"/>
+    <w:rsid w:val="00C17138"/>
+    <w:rsid w:val="00C177E4"/>
+    <w:rsid w:val="00C2122B"/>
+    <w:rsid w:val="00C241EC"/>
+    <w:rsid w:val="00C2547D"/>
+    <w:rsid w:val="00C36DB2"/>
+    <w:rsid w:val="00C36F9E"/>
+    <w:rsid w:val="00C379EC"/>
+    <w:rsid w:val="00C46B38"/>
+    <w:rsid w:val="00C4766A"/>
+    <w:rsid w:val="00C524EA"/>
+    <w:rsid w:val="00C52593"/>
+    <w:rsid w:val="00C60E2E"/>
+    <w:rsid w:val="00C640B5"/>
+    <w:rsid w:val="00C6479B"/>
+    <w:rsid w:val="00C67F53"/>
+    <w:rsid w:val="00C705E9"/>
+    <w:rsid w:val="00C7374D"/>
+    <w:rsid w:val="00C77D94"/>
+    <w:rsid w:val="00C907C0"/>
+    <w:rsid w:val="00C91761"/>
+    <w:rsid w:val="00C92810"/>
+    <w:rsid w:val="00C9443D"/>
+    <w:rsid w:val="00C953F2"/>
+    <w:rsid w:val="00C96618"/>
+    <w:rsid w:val="00CA3BE3"/>
+    <w:rsid w:val="00CA45DC"/>
+    <w:rsid w:val="00CA6DD4"/>
+    <w:rsid w:val="00CA72EF"/>
+    <w:rsid w:val="00CA753B"/>
+    <w:rsid w:val="00CB3BAC"/>
+    <w:rsid w:val="00CC149C"/>
+    <w:rsid w:val="00CC6B7B"/>
+    <w:rsid w:val="00CC7625"/>
+    <w:rsid w:val="00CD2034"/>
+    <w:rsid w:val="00CD3192"/>
+    <w:rsid w:val="00CE1EA6"/>
+    <w:rsid w:val="00CE477D"/>
+    <w:rsid w:val="00CE7F38"/>
+    <w:rsid w:val="00CF2EBC"/>
+    <w:rsid w:val="00CF32B1"/>
+    <w:rsid w:val="00CF5841"/>
+    <w:rsid w:val="00CF646B"/>
+    <w:rsid w:val="00D01B10"/>
+    <w:rsid w:val="00D02E01"/>
+    <w:rsid w:val="00D0337C"/>
+    <w:rsid w:val="00D12012"/>
+    <w:rsid w:val="00D16020"/>
+    <w:rsid w:val="00D25E27"/>
+    <w:rsid w:val="00D25F8E"/>
+    <w:rsid w:val="00D27E5B"/>
+    <w:rsid w:val="00D30742"/>
+    <w:rsid w:val="00D34654"/>
+    <w:rsid w:val="00D35039"/>
+    <w:rsid w:val="00D44B37"/>
+    <w:rsid w:val="00D4508C"/>
+    <w:rsid w:val="00D50AAE"/>
+    <w:rsid w:val="00D568DE"/>
+    <w:rsid w:val="00D617BA"/>
+    <w:rsid w:val="00D75941"/>
+    <w:rsid w:val="00D807DA"/>
+    <w:rsid w:val="00D83995"/>
+    <w:rsid w:val="00D91825"/>
+    <w:rsid w:val="00D9254A"/>
+    <w:rsid w:val="00D95D89"/>
+    <w:rsid w:val="00D97D46"/>
+    <w:rsid w:val="00DB106A"/>
+    <w:rsid w:val="00DB4C25"/>
+    <w:rsid w:val="00DC2716"/>
+    <w:rsid w:val="00DC2BAC"/>
+    <w:rsid w:val="00DC4B3E"/>
+    <w:rsid w:val="00DC5923"/>
+    <w:rsid w:val="00DC5F84"/>
+    <w:rsid w:val="00DC6082"/>
+    <w:rsid w:val="00DD0103"/>
+    <w:rsid w:val="00DD6BC5"/>
+    <w:rsid w:val="00DE58FD"/>
+    <w:rsid w:val="00DF017D"/>
+    <w:rsid w:val="00DF1A22"/>
+    <w:rsid w:val="00DF6BB4"/>
+    <w:rsid w:val="00E00E39"/>
+    <w:rsid w:val="00E03CBC"/>
+    <w:rsid w:val="00E0467F"/>
+    <w:rsid w:val="00E17AC8"/>
+    <w:rsid w:val="00E31C83"/>
+    <w:rsid w:val="00E3745C"/>
+    <w:rsid w:val="00E404DC"/>
+    <w:rsid w:val="00E4098C"/>
+    <w:rsid w:val="00E41EAD"/>
+    <w:rsid w:val="00E42CE3"/>
+    <w:rsid w:val="00E47712"/>
+    <w:rsid w:val="00E47913"/>
+    <w:rsid w:val="00E534B8"/>
+    <w:rsid w:val="00E54F44"/>
+    <w:rsid w:val="00E62BD0"/>
+    <w:rsid w:val="00E636C8"/>
+    <w:rsid w:val="00E639E2"/>
+    <w:rsid w:val="00E63CCE"/>
+    <w:rsid w:val="00E738A6"/>
+    <w:rsid w:val="00E73DA9"/>
+    <w:rsid w:val="00E75047"/>
+    <w:rsid w:val="00E80A47"/>
+    <w:rsid w:val="00E82DA8"/>
+    <w:rsid w:val="00E91154"/>
+    <w:rsid w:val="00E930BB"/>
+    <w:rsid w:val="00E93FCA"/>
+    <w:rsid w:val="00EA1042"/>
+    <w:rsid w:val="00EA1AC0"/>
+    <w:rsid w:val="00EA30CE"/>
+    <w:rsid w:val="00EA574B"/>
+    <w:rsid w:val="00EA7084"/>
+    <w:rsid w:val="00EA7508"/>
+    <w:rsid w:val="00EA77A7"/>
+    <w:rsid w:val="00EC0032"/>
+    <w:rsid w:val="00EC1DA8"/>
+    <w:rsid w:val="00EC24E8"/>
+    <w:rsid w:val="00EC44E5"/>
+    <w:rsid w:val="00EC5EDE"/>
+    <w:rsid w:val="00EC6031"/>
+    <w:rsid w:val="00EC73ED"/>
+    <w:rsid w:val="00ED0FD2"/>
+    <w:rsid w:val="00ED4E2C"/>
+    <w:rsid w:val="00ED4E32"/>
+    <w:rsid w:val="00EE403D"/>
+    <w:rsid w:val="00EE4CA7"/>
+    <w:rsid w:val="00EE6706"/>
+    <w:rsid w:val="00EE7BE2"/>
+    <w:rsid w:val="00EF03C1"/>
+    <w:rsid w:val="00EF5F1A"/>
+    <w:rsid w:val="00EF7801"/>
+    <w:rsid w:val="00F00F02"/>
+    <w:rsid w:val="00F110FB"/>
+    <w:rsid w:val="00F137CE"/>
+    <w:rsid w:val="00F17F76"/>
+    <w:rsid w:val="00F203CC"/>
+    <w:rsid w:val="00F20E21"/>
+    <w:rsid w:val="00F21B90"/>
+    <w:rsid w:val="00F233ED"/>
+    <w:rsid w:val="00F23459"/>
+    <w:rsid w:val="00F25021"/>
+    <w:rsid w:val="00F251DA"/>
+    <w:rsid w:val="00F313D9"/>
+    <w:rsid w:val="00F33102"/>
+    <w:rsid w:val="00F4375E"/>
+    <w:rsid w:val="00F50F94"/>
+    <w:rsid w:val="00F5165E"/>
+    <w:rsid w:val="00F53D13"/>
+    <w:rsid w:val="00F6619A"/>
+    <w:rsid w:val="00F707B7"/>
+    <w:rsid w:val="00F775E1"/>
+    <w:rsid w:val="00F83321"/>
+    <w:rsid w:val="00F84F90"/>
+    <w:rsid w:val="00F94B2D"/>
+    <w:rsid w:val="00F969A9"/>
+    <w:rsid w:val="00FB098F"/>
+    <w:rsid w:val="00FB1659"/>
+    <w:rsid w:val="00FB5EDC"/>
+    <w:rsid w:val="00FC26DC"/>
+    <w:rsid w:val="00FC35BB"/>
+    <w:rsid w:val="00FD2209"/>
+    <w:rsid w:val="00FD4545"/>
+    <w:rsid w:val="00FD4768"/>
+    <w:rsid w:val="00FD4DE0"/>
+    <w:rsid w:val="00FD7929"/>
+    <w:rsid w:val="00FE12FB"/>
+    <w:rsid w:val="00FE411C"/>
+    <w:rsid w:val="00FE4C0D"/>
+    <w:rsid w:val="00FE4F9A"/>
+    <w:rsid w:val="00FF1A28"/>
+    <w:rsid w:val="00FF1B6F"/>
+    <w:rsid w:val="00FF4130"/>
+    <w:rsid w:val="00FF5A4F"/>
+    <w:rsid w:val="00FF6421"/>
+    <w:rsid w:val="020EE3FD"/>
+    <w:rsid w:val="021A7EAE"/>
+    <w:rsid w:val="02411E43"/>
+    <w:rsid w:val="02B5AF41"/>
+    <w:rsid w:val="02CDCDF9"/>
+    <w:rsid w:val="02D8AF83"/>
+    <w:rsid w:val="02F68CFD"/>
+    <w:rsid w:val="03A259C6"/>
+    <w:rsid w:val="03E5700E"/>
+    <w:rsid w:val="0591C1CC"/>
+    <w:rsid w:val="0644D208"/>
+    <w:rsid w:val="0657C406"/>
+    <w:rsid w:val="0686A340"/>
+    <w:rsid w:val="06B918EF"/>
+    <w:rsid w:val="06FC1314"/>
+    <w:rsid w:val="072F63D6"/>
+    <w:rsid w:val="07515ED3"/>
+    <w:rsid w:val="075FA4F8"/>
+    <w:rsid w:val="076A5F0D"/>
+    <w:rsid w:val="07C1DB7D"/>
+    <w:rsid w:val="08522DFD"/>
+    <w:rsid w:val="0894AF2F"/>
+    <w:rsid w:val="099C2720"/>
+    <w:rsid w:val="0A08541F"/>
+    <w:rsid w:val="0A7385D0"/>
+    <w:rsid w:val="0AA606B8"/>
+    <w:rsid w:val="0B7F5957"/>
+    <w:rsid w:val="0C271F04"/>
+    <w:rsid w:val="0C61DFDF"/>
+    <w:rsid w:val="0CFC10BC"/>
+    <w:rsid w:val="0D5E77C7"/>
+    <w:rsid w:val="0DB66D04"/>
+    <w:rsid w:val="0E00C4D5"/>
+    <w:rsid w:val="0E119FD4"/>
+    <w:rsid w:val="0E85A726"/>
+    <w:rsid w:val="0E8C6CC6"/>
+    <w:rsid w:val="0EB45E85"/>
+    <w:rsid w:val="105E760B"/>
+    <w:rsid w:val="10D706D0"/>
+    <w:rsid w:val="1146ABB2"/>
+    <w:rsid w:val="116EBC0A"/>
+    <w:rsid w:val="123407DA"/>
+    <w:rsid w:val="13A1D775"/>
+    <w:rsid w:val="13EB56D6"/>
+    <w:rsid w:val="143E4933"/>
+    <w:rsid w:val="148D802D"/>
+    <w:rsid w:val="1550AF9B"/>
+    <w:rsid w:val="15DF7E27"/>
+    <w:rsid w:val="160494A9"/>
+    <w:rsid w:val="16E7A92F"/>
+    <w:rsid w:val="17D3AC2E"/>
+    <w:rsid w:val="17DB066B"/>
+    <w:rsid w:val="181BBC2E"/>
+    <w:rsid w:val="18EB0431"/>
+    <w:rsid w:val="19124E1C"/>
+    <w:rsid w:val="19463D24"/>
+    <w:rsid w:val="1963E356"/>
+    <w:rsid w:val="19F3AE18"/>
+    <w:rsid w:val="1A0E62B6"/>
+    <w:rsid w:val="1A646DD8"/>
+    <w:rsid w:val="1A933745"/>
+    <w:rsid w:val="1ADD2352"/>
+    <w:rsid w:val="1B1E0343"/>
+    <w:rsid w:val="1B80E85B"/>
+    <w:rsid w:val="1C4BB26B"/>
+    <w:rsid w:val="1D039ECC"/>
+    <w:rsid w:val="1E88A036"/>
+    <w:rsid w:val="1EFBCDBE"/>
+    <w:rsid w:val="1FA7FB94"/>
+    <w:rsid w:val="20359FFF"/>
+    <w:rsid w:val="21CBA42C"/>
+    <w:rsid w:val="21D0F9AB"/>
+    <w:rsid w:val="21EF76FE"/>
+    <w:rsid w:val="22AB774D"/>
+    <w:rsid w:val="234467B9"/>
+    <w:rsid w:val="23661C14"/>
+    <w:rsid w:val="23723EC5"/>
+    <w:rsid w:val="24460D4C"/>
+    <w:rsid w:val="244CD440"/>
+    <w:rsid w:val="25302822"/>
+    <w:rsid w:val="2536F371"/>
+    <w:rsid w:val="2578A6D4"/>
+    <w:rsid w:val="25E83AD0"/>
+    <w:rsid w:val="25EA4F19"/>
+    <w:rsid w:val="25EDE12F"/>
+    <w:rsid w:val="260C460A"/>
+    <w:rsid w:val="261B2F16"/>
+    <w:rsid w:val="26837FDA"/>
+    <w:rsid w:val="26CA1D46"/>
+    <w:rsid w:val="26ED247D"/>
+    <w:rsid w:val="2703E2CF"/>
+    <w:rsid w:val="274BB2F6"/>
+    <w:rsid w:val="27A6613D"/>
+    <w:rsid w:val="28753C0C"/>
+    <w:rsid w:val="28E0E57E"/>
+    <w:rsid w:val="291D3CE5"/>
+    <w:rsid w:val="298CDFB7"/>
+    <w:rsid w:val="2A3DE8A5"/>
+    <w:rsid w:val="2A7806CD"/>
+    <w:rsid w:val="2A866215"/>
+    <w:rsid w:val="2ACA1A47"/>
+    <w:rsid w:val="2B1709AC"/>
+    <w:rsid w:val="2CFC6CF2"/>
+    <w:rsid w:val="2CFCE436"/>
+    <w:rsid w:val="2D7C05D7"/>
+    <w:rsid w:val="2D88E601"/>
+    <w:rsid w:val="2D9DDFBC"/>
+    <w:rsid w:val="2DE7A705"/>
+    <w:rsid w:val="2EAEEA80"/>
+    <w:rsid w:val="2EE1C35D"/>
+    <w:rsid w:val="2F0D10E0"/>
+    <w:rsid w:val="2FA5006A"/>
+    <w:rsid w:val="307EE77A"/>
+    <w:rsid w:val="310C729F"/>
+    <w:rsid w:val="31376019"/>
+    <w:rsid w:val="319EAD41"/>
+    <w:rsid w:val="31D10A08"/>
+    <w:rsid w:val="3233653C"/>
+    <w:rsid w:val="32EBF59B"/>
+    <w:rsid w:val="333ECA37"/>
+    <w:rsid w:val="336AB666"/>
+    <w:rsid w:val="33BB073D"/>
+    <w:rsid w:val="346B5989"/>
+    <w:rsid w:val="34F0AB5B"/>
+    <w:rsid w:val="34F8F613"/>
+    <w:rsid w:val="36338C5A"/>
+    <w:rsid w:val="36EDCDEB"/>
+    <w:rsid w:val="372E9A92"/>
+    <w:rsid w:val="379BDEE3"/>
+    <w:rsid w:val="385D1EE2"/>
+    <w:rsid w:val="386085EB"/>
+    <w:rsid w:val="3934AFB3"/>
+    <w:rsid w:val="39765BBE"/>
+    <w:rsid w:val="39EF3528"/>
+    <w:rsid w:val="3A5F2888"/>
+    <w:rsid w:val="3A60C4F2"/>
+    <w:rsid w:val="3AA52E9A"/>
+    <w:rsid w:val="3AC09322"/>
+    <w:rsid w:val="3B17A012"/>
+    <w:rsid w:val="3B1C683D"/>
+    <w:rsid w:val="3B7BEB4D"/>
+    <w:rsid w:val="3C3130D6"/>
+    <w:rsid w:val="3CE57921"/>
+    <w:rsid w:val="3D12AF29"/>
+    <w:rsid w:val="3D251C8D"/>
+    <w:rsid w:val="3D549EBA"/>
+    <w:rsid w:val="3EDA80A7"/>
+    <w:rsid w:val="3F8E979F"/>
+    <w:rsid w:val="40C3484D"/>
+    <w:rsid w:val="41294E14"/>
+    <w:rsid w:val="41425709"/>
+    <w:rsid w:val="41A32166"/>
+    <w:rsid w:val="4240688B"/>
+    <w:rsid w:val="4266A904"/>
+    <w:rsid w:val="428D6C4D"/>
+    <w:rsid w:val="42F1A953"/>
+    <w:rsid w:val="433E78BB"/>
+    <w:rsid w:val="43A4A1C5"/>
+    <w:rsid w:val="43D39FE5"/>
+    <w:rsid w:val="44F0AD31"/>
+    <w:rsid w:val="45045339"/>
+    <w:rsid w:val="46374AFC"/>
+    <w:rsid w:val="4688D87C"/>
+    <w:rsid w:val="470FFFC8"/>
+    <w:rsid w:val="471BA4D3"/>
+    <w:rsid w:val="477EBE25"/>
+    <w:rsid w:val="47FC3727"/>
+    <w:rsid w:val="4822244F"/>
+    <w:rsid w:val="48F2979F"/>
+    <w:rsid w:val="491F5DE0"/>
+    <w:rsid w:val="499F0EAE"/>
+    <w:rsid w:val="4A381F0E"/>
+    <w:rsid w:val="4AC16A92"/>
+    <w:rsid w:val="4AC48499"/>
+    <w:rsid w:val="4AFBFC54"/>
+    <w:rsid w:val="4B062B4F"/>
+    <w:rsid w:val="4B0F55A5"/>
+    <w:rsid w:val="4B8165F5"/>
+    <w:rsid w:val="4C5C9F15"/>
+    <w:rsid w:val="4E45F68F"/>
+    <w:rsid w:val="4E7B9927"/>
+    <w:rsid w:val="4EAA56B3"/>
+    <w:rsid w:val="4EAFB26E"/>
+    <w:rsid w:val="4F2F9FAB"/>
+    <w:rsid w:val="503C384E"/>
+    <w:rsid w:val="507F7786"/>
+    <w:rsid w:val="50BDCDC6"/>
+    <w:rsid w:val="51051969"/>
+    <w:rsid w:val="5134A257"/>
+    <w:rsid w:val="518C7620"/>
+    <w:rsid w:val="52226E37"/>
+    <w:rsid w:val="522A1E87"/>
+    <w:rsid w:val="52488689"/>
+    <w:rsid w:val="52F231DE"/>
+    <w:rsid w:val="55211D14"/>
+    <w:rsid w:val="5547253A"/>
+    <w:rsid w:val="55F043BC"/>
+    <w:rsid w:val="5639A17E"/>
+    <w:rsid w:val="56E9F539"/>
+    <w:rsid w:val="571C3473"/>
+    <w:rsid w:val="57ADE17D"/>
+    <w:rsid w:val="582858F9"/>
+    <w:rsid w:val="58ED6DF5"/>
+    <w:rsid w:val="59943E40"/>
+    <w:rsid w:val="59B48915"/>
+    <w:rsid w:val="5A7630BD"/>
+    <w:rsid w:val="5A8708B6"/>
+    <w:rsid w:val="5A90FE98"/>
+    <w:rsid w:val="5B237EB3"/>
+    <w:rsid w:val="5B354CA9"/>
+    <w:rsid w:val="5B38AB41"/>
+    <w:rsid w:val="5C3C3585"/>
+    <w:rsid w:val="5C561EB3"/>
+    <w:rsid w:val="5C59B759"/>
+    <w:rsid w:val="5C956BBF"/>
+    <w:rsid w:val="5D6FEB4B"/>
+    <w:rsid w:val="5D8BAAD2"/>
+    <w:rsid w:val="5DF441E6"/>
+    <w:rsid w:val="5E13ADB0"/>
+    <w:rsid w:val="5F0159D0"/>
+    <w:rsid w:val="5F7D58BB"/>
+    <w:rsid w:val="5FFD7BFF"/>
+    <w:rsid w:val="602010B3"/>
+    <w:rsid w:val="6078E295"/>
+    <w:rsid w:val="6086AA55"/>
+    <w:rsid w:val="60DAEC35"/>
+    <w:rsid w:val="63090378"/>
+    <w:rsid w:val="631E4D1F"/>
+    <w:rsid w:val="63427A0C"/>
+    <w:rsid w:val="63F7B8D7"/>
+    <w:rsid w:val="644DDED7"/>
+    <w:rsid w:val="64FECE1E"/>
+    <w:rsid w:val="6507FFE7"/>
+    <w:rsid w:val="66496869"/>
+    <w:rsid w:val="66EC17B1"/>
+    <w:rsid w:val="67725E46"/>
+    <w:rsid w:val="679C895A"/>
+    <w:rsid w:val="67B1F644"/>
+    <w:rsid w:val="67C43936"/>
+    <w:rsid w:val="682D7CE7"/>
+    <w:rsid w:val="68347437"/>
+    <w:rsid w:val="68CAE1AF"/>
+    <w:rsid w:val="693CA3F2"/>
+    <w:rsid w:val="699B6E3D"/>
+    <w:rsid w:val="699CF58D"/>
+    <w:rsid w:val="69A7852C"/>
+    <w:rsid w:val="69D03335"/>
+    <w:rsid w:val="6A52DDA9"/>
+    <w:rsid w:val="6A91ACFD"/>
+    <w:rsid w:val="6B2C33A8"/>
+    <w:rsid w:val="6B91C642"/>
+    <w:rsid w:val="6BD7F919"/>
+    <w:rsid w:val="6C9B6391"/>
+    <w:rsid w:val="6D935224"/>
+    <w:rsid w:val="6DD902F9"/>
+    <w:rsid w:val="6E253BA3"/>
+    <w:rsid w:val="6E4FE5C0"/>
+    <w:rsid w:val="6F42B393"/>
+    <w:rsid w:val="6F42BF9C"/>
+    <w:rsid w:val="6FA7E900"/>
+    <w:rsid w:val="6FD00C98"/>
+    <w:rsid w:val="708BC83F"/>
+    <w:rsid w:val="7117896B"/>
+    <w:rsid w:val="7118F52A"/>
+    <w:rsid w:val="719DBCB2"/>
+    <w:rsid w:val="71E8AA9F"/>
+    <w:rsid w:val="727F7876"/>
+    <w:rsid w:val="73E0CDBE"/>
+    <w:rsid w:val="743213D4"/>
+    <w:rsid w:val="74F6067C"/>
+    <w:rsid w:val="74FBEE50"/>
+    <w:rsid w:val="75CB9E12"/>
+    <w:rsid w:val="769D1D18"/>
+    <w:rsid w:val="76EE3E51"/>
+    <w:rsid w:val="76F68A24"/>
+    <w:rsid w:val="7749A458"/>
+    <w:rsid w:val="77503738"/>
+    <w:rsid w:val="776CB428"/>
+    <w:rsid w:val="776F3C16"/>
+    <w:rsid w:val="77D5E22A"/>
+    <w:rsid w:val="780E4534"/>
+    <w:rsid w:val="79718BA0"/>
+    <w:rsid w:val="7A8BD39D"/>
+    <w:rsid w:val="7AC28CB1"/>
+    <w:rsid w:val="7C4EF765"/>
+    <w:rsid w:val="7CBF0005"/>
+    <w:rsid w:val="7CD2F976"/>
+    <w:rsid w:val="7D08C848"/>
+    <w:rsid w:val="7D7DE4B4"/>
+    <w:rsid w:val="7E12B990"/>
+    <w:rsid w:val="7E5D7D99"/>
+    <w:rsid w:val="7EDDAEAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:defaultImageDpi w14:val="300"/>
+  <w14:docId w14:val="311C7F0C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{81BE028E-F58B-4733-9557-7F3FB6B4A2E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="4240688B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="4240688B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="00D26CEC"/>
+    <w:rsid w:val="002E680C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D26CEC"/>
+    <w:rsid w:val="002E680C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D26CEC"/>
+    <w:rsid w:val="002E680C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D26CEC"/>
+    <w:rsid w:val="002E680C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D26CEC"/>
-[...41 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="002E680C"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003119D1"/>
+    <w:rsid w:val="00F94B2D"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F94B2D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008B2AC3"/>
+    <w:rsid w:val="00F94B2D"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="muitypography-root">
+    <w:name w:val="muitypography-root"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF5841"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00F41807"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...19 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E13AF"/>
+    <w:rsid w:val="00F6619A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E13AF"/>
+    <w:rsid w:val="00F6619A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="009E13AF"/>
+    <w:rsid w:val="00F6619A"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E13AF"/>
+    <w:rsid w:val="00F6619A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009E13AF"/>
+    <w:rsid w:val="00F6619A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...165 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...21 lines deleted...]
-    <w:rsid w:val="00D26CEC"/>
+    <w:rsid w:val="00A36993"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...84 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003119D1"/>
+    <w:rsid w:val="00474CF4"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-[...114 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...118 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agbell.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vl2parentspackage.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/snap" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.necc.mass.edu/gallaudet/ma-family-sign-language-program/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.massfamilyties.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.decibelsfoundation.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssa.gov/pubs/10026.html" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncbegin.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eohhs/gov/departments/mcdhh" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.necc.mass.edu/gallaudet/ma-family-sign-language-program/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/cicrf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asha.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallaudet.edu/clerc-center-sites/setting-language-in-motion.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.handsandvoices.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deafchildren.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eohhs/docs/dph/com-health/prego-newborn/hear-screen-specialty-services.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/early-intervention-operational-standards/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/rates-for-early-intervention-program-services-please-note-that-these-regulations-will-not-be-effective-until-july-1-2026-0/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/early-intervention-ei-hearing-specialty-services" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC4F2D.F64A4F60" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
-    <a:spDef>
+    <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
-        <a:fillRef idx="3">
-[...17 lines deleted...]
-        </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
-        <a:effectRef idx="1">
+        <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A59D2FCE26A5CF42B73DB707666E1E83" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b468d2d1d0246585408673ef55543fab">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="67cbf261-e971-4a38-83b4-d85e273e70b4" xmlns:ns3="46f7fc10-315f-4884-8231-57a9c90b9c56" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b6eef24cd629020415fdbc4ec3b44e14" ns2:_="" ns3:_="">
+    <xsd:import namespace="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <xsd:import namespace="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentCreated" minOccurs="0"/>
+                <xsd:element ref="ns2:Document_x0020_Created_x003a__x0020_Created" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="67cbf261-e971-4a38-83b4-d85e273e70b4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="DocumentCreated" ma:index="22" nillable="true" ma:displayName="Document Created" ma:format="Dropdown" ma:list="4998fd0a-da04-47ef-86a4-2c79518da0f3" ma:internalName="DocumentCreated" ma:showField="Title">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Document_x0020_Created_x003a__x0020_Created" ma:index="23" nillable="true" ma:displayName="Document Created: Created" ma:format="Dropdown" ma:list="4998fd0a-da04-47ef-86a4-2c79518da0f3" ma:internalName="Document_x0020_Created_x003a__x0020_Created" ma:readOnly="true" ma:showField="Created">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="46f7fc10-315f-4884-8231-57a9c90b9c56" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bd882662-6e4f-4dc4-a75c-96a86b1e788c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="46f7fc10-315f-4884-8231-57a9c90b9c56">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="46f7fc10-315f-4884-8231-57a9c90b9c56" xsi:nil="true"/>
+    <DocumentCreated xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6687214B-6858-4E26-BAB3-BFA0DE956CB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{694B271C-03BC-4E5A-A6AF-B06A899450A5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C619CC2D-5CED-4581-89A4-1450D6CA5EB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEE49B9-E986-45AD-A280-EF562CABD8A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>7431</Characters>
+  <Pages>3</Pages>
+  <Words>880</Words>
+  <Characters>5018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5887</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="18" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>7405613</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/early-intervention-operational-standards/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5373975</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/doc/rates-for-early-intervention-program-services-please-note-that-these-regulations-will-not-be-effective-until-july-1-2026-0/download</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3014752</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.mass.gov/info-details/early-intervention-ei-hearing-specialty-services</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...8 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>tlc admin</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Woodward, Julie (DPH)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A59D2FCE26A5CF42B73DB707666E1E83</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>