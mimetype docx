--- v0 (2025-11-03)
+++ v1 (2026-07-14)
@@ -1,2682 +1,2975 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="74C98049" w14:textId="7669B85D" w:rsidR="00CF0877" w:rsidRDefault="00E153B1" w:rsidP="00122202">
-[...74 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="67638564" w14:textId="341463D7" w:rsidR="002E680C" w:rsidRPr="00D807DA" w:rsidRDefault="002E680C" w:rsidP="4240688B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Starting Points for </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">EI </w:t>
+        <w:t>Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6095DF9B" w14:textId="02D79E1C" w:rsidR="000D19AE" w:rsidRPr="00E55D6F" w:rsidRDefault="002E680C" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D19AE">
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What are Specialty Services?</w:t>
       </w:r>
       <w:r>
-        <w:t>Service Coordinators</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading2Char"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specialty Services are provided to children enrolled in Early Intervention who have been identified as requiring specialized services due to a diagnosis of autism spectrum disorder (ASD), </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1F2A" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">own syndrome, </w:t>
+      </w:r>
+      <w:r w:rsidR="00815B76" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>blind/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vision loss</w:t>
+      </w:r>
+      <w:r w:rsidR="5B0E65E3" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or impairment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, deaf or hard of hearing, multiple disabilities, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B26A3A" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complex medical needs.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="78C1B8E7" w14:textId="714B7238" w:rsidR="00E153B1" w:rsidRPr="00C8784D" w:rsidRDefault="00CF0877" w:rsidP="00122202">
-[...10 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="3209D539" w14:textId="77777777" w:rsidR="000D19AE" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ADF7AEB" w14:textId="77777777" w:rsidR="001A7F3B" w:rsidRDefault="001A7F3B">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="17DB62B4" w14:textId="67BE9A8F" w:rsidR="002E680C" w:rsidRPr="00E55D6F" w:rsidRDefault="002E680C" w:rsidP="52F231DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="52F231DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Why might a child receive Specialty Services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children with </w:t>
+      </w:r>
+      <w:r w:rsidR="727F7876" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>specialty</w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service conditions require </w:t>
+      </w:r>
+      <w:r w:rsidR="02D8AF83" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>specialized</w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instruction on their IFSP by providers w</w:t>
+      </w:r>
+      <w:r w:rsidR="7A8BD39D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>ho have</w:t>
+      </w:r>
+      <w:r w:rsidR="19F3AE18" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>specific expertise</w:t>
+      </w:r>
+      <w:r w:rsidR="2D88E601" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>, skills,</w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and knowledge in </w:t>
+      </w:r>
+      <w:r w:rsidR="2578A6D4" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supporting </w:t>
+      </w:r>
+      <w:r w:rsidR="46374AFC" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>children with these conditions to obtain</w:t>
+      </w:r>
+      <w:r w:rsidR="59B48915" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> effective progress on their outcomes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14202FE6" w14:textId="77777777" w:rsidR="000D19AE" w:rsidRDefault="000D19AE" w:rsidP="002E680C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D5E7CFC" w14:textId="54863775" w:rsidR="000D19AE" w:rsidRPr="00D807DA" w:rsidRDefault="00497172" w:rsidP="4240688B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Specialty Services for</w:t>
+      </w:r>
+      <w:r w:rsidR="004904D4">
+        <w:t xml:space="preserve"> Children who are Blind or with Vision Loss</w:t>
+      </w:r>
+      <w:r w:rsidR="23DFBEDD">
+        <w:t xml:space="preserve"> or Impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6431D485" w14:textId="7C2F0E15" w:rsidR="56AF4AF0" w:rsidRDefault="56AF4AF0" w:rsidP="56AF4AF0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="740E7398" w14:textId="5FAC3F88" w:rsidR="000D19AE" w:rsidRPr="00E55D6F" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>What are</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97116" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidR="008454D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>pecialty Service Provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00031383">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="5A0469E0" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vision </w:t>
+      </w:r>
+      <w:r w:rsidR="00031383">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>(SSP-V)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E809A3" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22D88" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="208C6DFE" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00791AE8" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>SP</w:t>
+      </w:r>
+      <w:r w:rsidR="208C6DFE" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="442838C2" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vision </w:t>
+      </w:r>
+      <w:r w:rsidR="00A22D88" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>services are</w:t>
+      </w:r>
+      <w:r w:rsidR="00A22D88" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A38C0" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specialized, research-based services that promote </w:t>
+      </w:r>
+      <w:r w:rsidR="004904D4" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visual access, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6AEF" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25C05" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntegration, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A38C0" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>communication, independence, and meaningful participation in daily routines</w:t>
+      </w:r>
+      <w:r w:rsidR="00810B9C" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for children diagnosed with </w:t>
+      </w:r>
+      <w:r w:rsidR="00234B1D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vision </w:t>
+      </w:r>
+      <w:r w:rsidR="005211C7" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">loss or </w:t>
+      </w:r>
+      <w:r w:rsidR="00301D66" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>impairments</w:t>
+      </w:r>
+      <w:r w:rsidR="005211C7" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BB794BC" w14:textId="77777777" w:rsidR="000D19AE" w:rsidRDefault="000D19AE" w:rsidP="000D19AE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FDBF3F" w14:textId="61184CCF" w:rsidR="00CF6A7C" w:rsidRPr="00E55D6F" w:rsidRDefault="00CF6A7C" w:rsidP="00CF6A7C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006129B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Who is the Specialty Service Provider for children with vision loss?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Department of Public Health </w:t>
+      </w:r>
+      <w:r w:rsidR="00931A09" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early Intervention Division </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>contracts with Perkins School for the Blind to provide services to infants and toddlers with vision loss</w:t>
+      </w:r>
+      <w:r w:rsidR="00441742" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and their families</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00931A09" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409372BE" w14:textId="77777777" w:rsidR="003A3CBC" w:rsidRPr="0030403F" w:rsidRDefault="003A3CBC" w:rsidP="00CF6A7C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="573B8716" w14:textId="77777777" w:rsidR="00E153B1" w:rsidRPr="00F116C2" w:rsidRDefault="00E153B1" w:rsidP="003D2827">
-[...6 lines deleted...]
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    <w:p w14:paraId="1D184F6B" w14:textId="350E2FAC" w:rsidR="000D19AE" w:rsidRPr="00E55D6F" w:rsidRDefault="00AB49E2" w:rsidP="26981E04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="000D19AE" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">here do </w:t>
+      </w:r>
+      <w:r w:rsidR="007A0C94" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>SSP-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB59FF" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="6F3ABA51" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>ision</w:t>
+      </w:r>
+      <w:r w:rsidR="000D19AE" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services occur?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>This list is not meant to be all inclusive.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05F3E" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specialized services for children </w:t>
+      </w:r>
+      <w:r w:rsidR="5EF4566E" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>occur in the</w:t>
+      </w:r>
+      <w:r w:rsidR="1A04455A" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E05F3E" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">natural </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0F59" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>environment</w:t>
+      </w:r>
+      <w:r w:rsidR="00E05F3E" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This may include the home, community, daycare, </w:t>
+      </w:r>
+      <w:r w:rsidR="0DB66D04" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>or other settings where same</w:t>
+      </w:r>
+      <w:r w:rsidR="00166130" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0DB66D04" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>aged peers would typically be</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="1C4BB26B" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7730F88E" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Services outside the natural environment may be provided </w:t>
+      </w:r>
+      <w:r w:rsidR="690E7FF6" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>if consented to by the family on the IFSP as necessary to meet the child’s outcomes and must hav</w:t>
+      </w:r>
+      <w:r w:rsidR="12F3814A" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>e a documented</w:t>
+      </w:r>
+      <w:r w:rsidR="690E7FF6" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A4F" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>justification</w:t>
+      </w:r>
+      <w:r w:rsidR="008D4BCF" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BA3913" w14:textId="73EAF919" w:rsidR="00366E83" w:rsidRPr="00366E83" w:rsidRDefault="00366E83" w:rsidP="00366E83">
-[...723 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="02708A10" w14:textId="24B13AF8" w:rsidR="00884DC1" w:rsidRPr="00884DC1" w:rsidRDefault="000D19AE" w:rsidP="00610A78">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...6 lines deleted...]
-        <w:t>Functional Vision Assessments by a Vision Specialist</w:t>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What types of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B347E4" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">specialty </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>services do</w:t>
+      </w:r>
+      <w:r w:rsidR="00783703" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC73ED" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="725461D3" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Vision program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6245B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="00B6245B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA049F" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>SSP</w:t>
+      </w:r>
+      <w:r w:rsidR="00115C71" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>-V</w:t>
+      </w:r>
+      <w:r w:rsidR="314D9BC0" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>ision</w:t>
+      </w:r>
+      <w:r w:rsidR="00115C71" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programs</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA049F" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00115C71" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> children with vision</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05AAD" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> loss or impairment</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA049F" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide early intervention services that are consented to on the IFSP</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD192A" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="35CD12AA" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidR="54655124" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5E61CB05" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="54655124" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ome </w:t>
+      </w:r>
+      <w:r w:rsidR="0F4925A5" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="54655124" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>isits (home based services), Assessments and treatment planning, Parent Groups, Infant/Toddler Child Groups, Co-treatments (visits with other EIS professionals).</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB5617">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000C16BE" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633491E8" w14:textId="77777777" w:rsidR="00EC4A9E" w:rsidRPr="00EC4A9E" w:rsidRDefault="00EC4A9E" w:rsidP="001A7F3B">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="21715276" w14:textId="77777777" w:rsidR="000B0709" w:rsidRDefault="000B0709" w:rsidP="4AF73578">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="72CE6185" w14:textId="380E584B" w:rsidR="00EC4A9E" w:rsidRPr="00EC4A9E" w:rsidRDefault="00EC4A9E" w:rsidP="001A7F3B">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="7EE52F81" w14:textId="77777777" w:rsidR="00E84743" w:rsidRDefault="00E84743" w:rsidP="4AF73578">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="216"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...23 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Calibri"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="72802F43" w14:textId="77777777" w:rsidR="00EC4A9E" w:rsidRPr="00EC4A9E" w:rsidRDefault="00EC4A9E" w:rsidP="001A7F3B">
-[...8 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7D8B4143" w14:textId="34C2A062" w:rsidR="00BB4BAB" w:rsidRPr="00E55D6F" w:rsidRDefault="3934AFB3" w:rsidP="56AF4AF0">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...237 lines deleted...]
-          <w:lang w:val="en"/>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4240688B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>RESOURCES FOR FAMILIES OF CHILDREN WITH VISION LOSS</w:t>
-[...21 lines deleted...]
-        <w:r w:rsidRPr="00BA39FF">
+        <w:t>What are the e</w:t>
+      </w:r>
+      <w:r w:rsidR="319EAD41" w:rsidRPr="4240688B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>ligibility requirements for children w</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34654">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ho </w:t>
+      </w:r>
+      <w:r w:rsidR="00F165E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have visual </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8059B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>impairment to</w:t>
+      </w:r>
+      <w:r w:rsidR="0035382A">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> receive </w:t>
+      </w:r>
+      <w:r w:rsidR="00D807DA" w:rsidRPr="4240688B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidR="0EB45E85" w:rsidRPr="4240688B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="516072A7" w:rsidRPr="00480311">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To receive SSP Vision Loss services, a child must be enrolled in Early Intervention </w:t>
+      </w:r>
+      <w:r w:rsidR="00120915">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Massachusetts </w:t>
+      </w:r>
+      <w:r w:rsidR="516072A7" w:rsidRPr="00480311">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and have a diagnosis of Blindness or Vision Loss.  Specific Diagnosed Conditions tied to eligibility for EI services can be found on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="516072A7" w:rsidRPr="007737E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
           </w:rPr>
-          <w:t>www.wonderbaby.org</w:t>
+          <w:t>Diagnosed Conditions List</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BA39FF">
-[...16 lines deleted...]
-        <w:t>information and resources</w:t>
+      <w:r w:rsidR="007737E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FB9B83" w14:textId="77777777" w:rsidR="00F116C2" w:rsidRPr="00BA39FF" w:rsidRDefault="00F116C2" w:rsidP="00F116C2">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="70B766BF" w14:textId="77777777" w:rsidR="002C72E6" w:rsidRDefault="002C72E6" w:rsidP="002C72E6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235082F1" w14:textId="6175D684" w:rsidR="00A74D82" w:rsidRPr="00A56BA5" w:rsidRDefault="00D807DA" w:rsidP="56AF4AF0">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">What documentation is required to </w:t>
+      </w:r>
+      <w:r w:rsidR="001E7996" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00682699" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>SSP-</w:t>
+      </w:r>
+      <w:r w:rsidR="00337A83" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="551B7E46" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>ision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services?</w:t>
+      </w:r>
+      <w:r w:rsidR="00090347" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004418E3" w:rsidRPr="00CE0F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6843" w:rsidRPr="00CE0F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>nrolled children have documented evidence of</w:t>
+      </w:r>
+      <w:r w:rsidR="5282415B" w:rsidRPr="00CE0F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diagnosis of Blindness</w:t>
+      </w:r>
+      <w:r w:rsidR="31454752" w:rsidRPr="00CE0F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="5282415B" w:rsidRPr="00CE0F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vision </w:t>
+      </w:r>
+      <w:r w:rsidR="667327EA" w:rsidRPr="00CE0F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Loss</w:t>
+      </w:r>
+      <w:r w:rsidR="1CE11926" w:rsidRPr="00CE0F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="667327EA" w:rsidRPr="00CE0F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="009F6843" w:rsidRPr="00CE0F59">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> functional vision loss</w:t>
+      </w:r>
+      <w:r w:rsidR="63F0517D" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004418E3" w:rsidRPr="56AF4AF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0A1E5AF3" w14:textId="291CDD6F" w:rsidR="00A81B14" w:rsidRPr="001A7F3B" w:rsidRDefault="00037CA5" w:rsidP="00A81B14">
-[...14 lines deleted...]
-          <w:u w:val="none"/>
+    <w:p w14:paraId="3B5A6716" w14:textId="64FA4EB0" w:rsidR="004A06EF" w:rsidRPr="00E55D6F" w:rsidRDefault="379BDEE3" w:rsidP="26981E04">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Does diagnosis documentation need to be entered into the child’s </w:t>
+      </w:r>
+      <w:r w:rsidR="602010B3" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EICS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>record?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yes. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A06EF" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>If a child’s diagnosis is already entered in EICS, the diagnosis will auto-populate in the Current Diagnoses field based on previous entries. If you have a new diagnosis to enter, click on the drop-down menu to select a diagnosis.</w:t>
+      </w:r>
+      <w:r w:rsidR="74FC2BA6" w:rsidRPr="26981E04">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Page 127 Early Intervention Client System User Manual v 16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73268E78" w14:textId="3DA23F96" w:rsidR="26981E04" w:rsidRDefault="26981E04" w:rsidP="26981E04">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A4D93CF" w14:textId="42450F71" w:rsidR="00842255" w:rsidRPr="00842255" w:rsidRDefault="001E7996" w:rsidP="4240688B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6CB2D731">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        </w:rPr>
+        <w:t>Referral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78463796" w14:textId="391B25F9" w:rsidR="00E020F1" w:rsidRDefault="001E7996" w:rsidP="00A74D82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How do we </w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">refer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a family </w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB756F" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2809" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>SSP-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB756F" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="43573DFC" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>ision</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB756F" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8059B" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>services?</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8059B" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8059B" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Referrals</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="4CE268E6" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00186795" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Specialty</w:t>
+      </w:r>
+      <w:r w:rsidR="4CE268E6" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service Vision Program </w:t>
+      </w:r>
+      <w:r w:rsidR="0075343F" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for children diagnosed </w:t>
+      </w:r>
+      <w:r w:rsidR="00337A83" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>with vision impairment</w:t>
+      </w:r>
+      <w:r w:rsidR="00967CA0" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F94B2D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required to be made </w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>within the Early Intervention Client System (EICS).</w:t>
+      </w:r>
+      <w:r w:rsidR="007E666C" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4130" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Service coordinator</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1927" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4130" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should follow the </w:t>
+      </w:r>
+      <w:r w:rsidR="6F42BF9C" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4130" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“referral” flow in the EICS. </w:t>
+      </w:r>
+      <w:r w:rsidR="77503738" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Families should be notified of their eligibility and referred to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E534B8" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>SSP-</w:t>
+      </w:r>
+      <w:r w:rsidR="00337A83" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="770CB8A9" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>ision</w:t>
+      </w:r>
+      <w:r w:rsidR="00A25EF8" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="77503738" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>services as early as possible (</w:t>
+      </w:r>
+      <w:r w:rsidR="007D1360" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>e.g., within</w:t>
+      </w:r>
+      <w:r w:rsidR="77503738" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7 days of discovering the child’s eligibility</w:t>
+      </w:r>
+      <w:r w:rsidR="4B8165F5" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for specialty services</w:t>
+      </w:r>
+      <w:r w:rsidR="77503738" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="77503738" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00186795">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0019747E">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EF6B6FD" w14:textId="615934D2" w:rsidR="000D19AE" w:rsidRPr="000D19AE" w:rsidRDefault="002F380F" w:rsidP="4240688B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...48 lines deleted...]
-          <w:i/>
+        <w:t>Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0DA1EF" w14:textId="3CD71137" w:rsidR="002F380F" w:rsidRDefault="002F380F" w:rsidP="4240688B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4240688B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:eastAsia="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi" w:cs="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>We are unsure how to refer a family in the EICS, or we require technical support to complete these tasks. What can we do?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4240688B">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>Please review the applicable tasks in the EICS User Manual documentation; located on the EICS help tab.  If you require assistance with a specific step and/or you are encountering any technical difficulties with these tasks in the EICS system, please submit a support ticket to the MA EI support desk</w:t>
+      </w:r>
+      <w:r w:rsidR="13305821" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or reach out to your clinical oversight and support specialist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15819970" w14:textId="56100B09" w:rsidR="00F17F76" w:rsidRPr="00E55D6F" w:rsidRDefault="00F17F76" w:rsidP="6CB2D731">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We are supporting a family who </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE022E" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>wish</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to receive SSP-</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6364" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services.  Where should these services be documented on the IFSP?  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="003A18FD" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervices provided </w:t>
+      </w:r>
+      <w:r w:rsidR="006661AC" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00864983" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="006661AC" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>pecialty Service Prov</w:t>
+      </w:r>
+      <w:r w:rsidR="003059C3" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">der for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A669E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00797C68" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>ision</w:t>
+      </w:r>
+      <w:r w:rsidR="00026366" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> impairments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be added to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00955848" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervice </w:t>
+      </w:r>
+      <w:r w:rsidR="00955848" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elivery </w:t>
+      </w:r>
+      <w:r w:rsidR="00955848" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the </w:t>
+      </w:r>
+      <w:r w:rsidR="0074099F" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>IFSP and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="58946ACF" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicate </w:t>
+      </w:r>
+      <w:r w:rsidR="0074099F" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> type</w:t>
+      </w:r>
+      <w:r w:rsidR="00026366" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="006661AC" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004957A2" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Discipline</w:t>
+      </w:r>
+      <w:r w:rsidR="00026366" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004957A2" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Location</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6486D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004957A2" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Frequency</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6486D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004957A2" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A18FD" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Length</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6486D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004957A2" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A18FD" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Intensity</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6486D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004957A2" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A18FD" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Duration</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6486D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="003A18FD" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Start and End dates.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00393FAF" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Any services outside of the natural environment also require </w:t>
+      </w:r>
+      <w:r w:rsidR="006661AC" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidR="00393FAF" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> justification </w:t>
+      </w:r>
+      <w:r w:rsidR="006661AC" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>on the Service Delivery Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00393FAF" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405F08C1" w14:textId="01BEC8B2" w:rsidR="00F17F76" w:rsidRPr="00E55D6F" w:rsidRDefault="00F17F76" w:rsidP="4240688B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>What is best practice in collaborative service provision with SSP</w:t>
+      </w:r>
+      <w:r w:rsidR="006919CB" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04ED7" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="006919CB" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> providers? </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76DA" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76DA" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>EI</w:t>
+      </w:r>
+      <w:r w:rsidR="0D27D1CD" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76DA" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service coordinator </w:t>
+      </w:r>
+      <w:r w:rsidR="20F525C9" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76DA" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>facilitat</w:t>
+      </w:r>
+      <w:r w:rsidR="3FA0E367" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76DA" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> communication between the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76DA" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>EI</w:t>
+      </w:r>
+      <w:r w:rsidR="4B6DF053" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>S program</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76DA" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and SSP </w:t>
+      </w:r>
+      <w:r w:rsidR="1B554BE5" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>vision provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76DA" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76DA" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">regarding IFSP meetings, changes to the plan, and transition out of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A669E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>Early Intervention</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB76DA" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A81B14" w:rsidRPr="001A7F3B">
-[...13 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="006919CB" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4DE0" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Family consent </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB106A" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>is required fo</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4DE0" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>r all s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10AAF" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>pecialty service</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4DE0" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s included </w:t>
+      </w:r>
+      <w:r w:rsidR="00707103" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD4DE0" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C10AAF" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>the Service Delivery</w:t>
+      </w:r>
+      <w:r w:rsidR="00A836E4" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="47F5AD4B" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the IFSP</w:t>
+      </w:r>
+      <w:r w:rsidR="00112D8E" w:rsidRPr="7546CD3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00911831" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> As </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB106A" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00A836E4" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art of the family’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB106A" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>service team</w:t>
+      </w:r>
+      <w:r w:rsidR="004669B1" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00707103" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00911831" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>SSP-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04ED7" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="143665DD" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>ision</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72186" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00707103" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>providers</w:t>
+      </w:r>
+      <w:r w:rsidR="004669B1" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be included in all </w:t>
+      </w:r>
+      <w:r w:rsidR="00707103" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>standard procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="0085005B" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="004669B1" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t>IFSP meetings</w:t>
+      </w:r>
+      <w:r w:rsidR="0001313C" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Part C requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72186" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2740"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="36232077" w14:textId="77777777" w:rsidR="00F116C2" w:rsidRPr="001A7F3B" w:rsidRDefault="00F116C2" w:rsidP="001A7F3B">
-[...31 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="5B4AD280" w14:textId="75CAC8D2" w:rsidR="002E680C" w:rsidRPr="00E55D6F" w:rsidRDefault="00F6619A" w:rsidP="002E680C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do you have </w:t>
+      </w:r>
+      <w:r w:rsidR="00384AEB" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> additional question </w:t>
+      </w:r>
+      <w:r w:rsidR="006114D1" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidR="000A08F6" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00013152" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>SSP-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04ED7" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="4AB28DD0" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>ision</w:t>
+      </w:r>
+      <w:r w:rsidR="004840B5" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services for children </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8059B" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>diagnosed with</w:t>
+      </w:r>
+      <w:r w:rsidR="002E08A8" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00013152" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in process of diagnosis </w:t>
+      </w:r>
+      <w:r w:rsidR="002E08A8" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00361751" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>a visual impairment</w:t>
+      </w:r>
+      <w:r w:rsidR="00384AEB" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that you don’t see listed</w:t>
+      </w:r>
+      <w:r w:rsidR="004840B5" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40" w:rsidRPr="4AF73578">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please reach out to </w:t>
+      </w:r>
+      <w:r w:rsidR="0011780D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5630">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogram </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5630">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irector at your </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5630">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arly </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5630">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ntervention </w:t>
+      </w:r>
+      <w:r w:rsidR="008B5630">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>service p</w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>rogram</w:t>
+      </w:r>
+      <w:r w:rsidR="0011780D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC2716" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if needed, </w:t>
+      </w:r>
+      <w:r w:rsidR="00767D40" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t>your Clinical Oversight and Support Specialist (COSS)</w:t>
+      </w:r>
+      <w:r w:rsidR="0028365A" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Low-Incidence Disabilities</w:t>
+      </w:r>
+      <w:r w:rsidR="0011780D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the Early Intervention Division for assistance.</w:t>
+      </w:r>
+      <w:r w:rsidR="0011780D" w:rsidRPr="00E55D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
+          <w:color w:val="0E2841" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="51C80377" w14:textId="667EDB74" w:rsidR="00907F0B" w:rsidRDefault="00F116C2" w:rsidP="00907F0B">
-[...720 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="002E680C" w:rsidRPr="00E55D6F" w:rsidSect="002E680C">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E9D54DD" w14:textId="77777777" w:rsidR="00A943F1" w:rsidRDefault="00A943F1" w:rsidP="001A7F3B">
+    <w:p w14:paraId="7D5F7FA9" w14:textId="77777777" w:rsidR="00B0203A" w:rsidRDefault="00B0203A" w:rsidP="002E680C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24E145B2" w14:textId="77777777" w:rsidR="00A943F1" w:rsidRDefault="00A943F1" w:rsidP="001A7F3B">
+    <w:p w14:paraId="56EF420E" w14:textId="77777777" w:rsidR="00B0203A" w:rsidRDefault="00B0203A" w:rsidP="002E680C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SegoeUI">
-[...1 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Avenir Next LT Pro Demi">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Avenir Next LT Pro">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6115AF89" w14:textId="46A44C1B" w:rsidR="001A7F3B" w:rsidRDefault="001A7F3B">
+  <w:p w14:paraId="16AB07AE" w14:textId="0CF3154B" w:rsidR="02CDCDF9" w:rsidRDefault="5A8708B6" w:rsidP="5A8708B6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-[...12 lines deleted...]
-      <w:t>7/2025</w:t>
+    <w:r w:rsidRPr="5A8708B6">
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro" w:eastAsia="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro" w:cs="Avenir Next LT Pro"/>
+      </w:rPr>
+      <w:t>Early Intervention Division, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A8AFD03" w14:textId="77777777" w:rsidR="00A943F1" w:rsidRDefault="00A943F1" w:rsidP="001A7F3B">
+    <w:p w14:paraId="0366BF8A" w14:textId="77777777" w:rsidR="00B0203A" w:rsidRDefault="00B0203A" w:rsidP="002E680C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C905BA7" w14:textId="77777777" w:rsidR="00A943F1" w:rsidRDefault="00A943F1" w:rsidP="001A7F3B">
+    <w:p w14:paraId="714B327F" w14:textId="77777777" w:rsidR="00B0203A" w:rsidRDefault="00B0203A" w:rsidP="002E680C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15824E80" w14:textId="77777777" w:rsidR="002E680C" w:rsidRDefault="4240688B" w:rsidP="002E680C">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51D197D2" wp14:editId="16036350">
+          <wp:extent cx="1485900" cy="828675"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="1303771416" name="Picture 1" descr="Logo for the Massachusetts Department of Public Health"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" r:link="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1485900" cy="828675"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="4240688B">
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4FAC0510" w14:textId="336A00D7" w:rsidR="002E680C" w:rsidRPr="002E680C" w:rsidRDefault="34F0AB5B" w:rsidP="002E680C">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="34F0AB5B">
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:color w:val="0E2841" w:themeColor="text2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Starting Points for EI Service Coordinators</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="48077E02" w14:textId="316832E7" w:rsidR="1550AF9B" w:rsidRDefault="4AF73578" w:rsidP="1550AF9B">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2740"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="4AF73578">
+      <w:rPr>
+        <w:rStyle w:val="Heading2Char"/>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="0E2740"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Specialty Service Providers - Vision </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="39239A94" w14:textId="7E17EDD3" w:rsidR="002E680C" w:rsidRPr="002E680C" w:rsidRDefault="002E680C" w:rsidP="002E680C">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Avenir Next LT Pro Demi" w:hAnsi="Avenir Next LT Pro Demi"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03F335C6"/>
+    <w:nsid w:val="06CD209C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ADB0D598"/>
-    <w:lvl w:ilvl="0" w:tplc="B936036C">
+    <w:tmpl w:val="7EA63F64"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="902" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1622" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2342" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3062" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3782" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4502" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5222" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5942" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6662" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E350E8"/>
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12417DA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="334417EC"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2746,51 +3039,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EA730C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C40481DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2860,51 +3153,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="195D296B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45E4C46E"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2974,278 +3267,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F5A7660"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E6C3DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="281C3C00"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="DE38AFB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22A426AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFD6C5E6"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3315,615 +3494,872 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32621A33"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E813926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B01CB760"/>
-[...6 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+    <w:tmpl w:val="6F0A43FE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="305C7A1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E1E8D10"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="330D491D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39109E58"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="373B1CC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2662DB28"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48D70F16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="DCF2F28E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E59895F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8C02B272">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3EBAAFD8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A2D8A3DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1FBE1A48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A5C4BD04">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BD3420C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9E6896E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E421B86"/>
+    <w:nsid w:val="4A16059F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3EA806FE"/>
-[...107 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="23D8734C"/>
+    <w:lvl w:ilvl="0" w:tplc="B9AC9EEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AF9C9A7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1AB03416">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AB849AD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="37146244">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="303019E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="692AF4BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8CBA4A5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F31C0CBE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C6C7147"/>
+    <w:nsid w:val="4FD3299F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DC564F2A"/>
-[...15 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:tmpl w:val="C8FE4B9A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66B923DC"/>
+    <w:nsid w:val="62EB15CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4A7273DA"/>
-[...15 lines deleted...]
-      <w:lvlText w:val="o"/>
+    <w:tmpl w:val="9536BDC2"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...18 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...13 lines deleted...]
-      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E6A1A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF066CDA"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3997,180 +4433,67 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EAD33A6"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EE772F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B3E2F10"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -4221,281 +4544,480 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="746C29FA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46488FC6"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79B15D6E"/>
+    <w:nsid w:val="7A530B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="339AE83C"/>
+    <w:tmpl w:val="CB8E867E"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A5C72EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F7B6B09A"/>
+    <w:tmpl w:val="D1A8B516"/>
     <w:lvl w:ilvl="0" w:tplc="04090007">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B7C2295"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5952134C"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E816668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC74D022"/>
     <w:lvl w:ilvl="0" w:tplc="7150888A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4564,316 +5086,1298 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1218667649">
+  <w:num w:numId="1" w16cid:durableId="1581676097">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="228422139">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="450049262">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="720597425">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1020855384">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1980987143">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="368918133">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="217085117">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1797407503">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1762946330">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="211965190">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1523127589">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2086612317">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1952317492">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="72898101">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="880944935">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="62068076">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2066292688">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1086268952">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1647973327">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="655649609">
-[...14 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="1370180466">
+  <w:num w:numId="21" w16cid:durableId="567687665">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E153B1"/>
-[...42 lines deleted...]
-    <w:rsid w:val="00F774F6"/>
+    <w:rsidRoot w:val="002E680C"/>
+    <w:rsid w:val="00002F7D"/>
+    <w:rsid w:val="00003BD4"/>
+    <w:rsid w:val="0001313C"/>
+    <w:rsid w:val="00013152"/>
+    <w:rsid w:val="00013C7B"/>
+    <w:rsid w:val="000140AF"/>
+    <w:rsid w:val="00021270"/>
+    <w:rsid w:val="00024DA2"/>
+    <w:rsid w:val="00026366"/>
+    <w:rsid w:val="00026A71"/>
+    <w:rsid w:val="00031383"/>
+    <w:rsid w:val="0003349B"/>
+    <w:rsid w:val="000355DF"/>
+    <w:rsid w:val="00035AE5"/>
+    <w:rsid w:val="00041930"/>
+    <w:rsid w:val="00041E60"/>
+    <w:rsid w:val="000426CD"/>
+    <w:rsid w:val="000447A8"/>
+    <w:rsid w:val="000452F7"/>
+    <w:rsid w:val="00053B29"/>
+    <w:rsid w:val="00054A23"/>
+    <w:rsid w:val="00057687"/>
+    <w:rsid w:val="00062DEF"/>
+    <w:rsid w:val="000656FD"/>
+    <w:rsid w:val="00067053"/>
+    <w:rsid w:val="00067BC9"/>
+    <w:rsid w:val="0007384A"/>
+    <w:rsid w:val="000826ED"/>
+    <w:rsid w:val="00084D19"/>
+    <w:rsid w:val="00087A56"/>
+    <w:rsid w:val="00090347"/>
+    <w:rsid w:val="00091C65"/>
+    <w:rsid w:val="000A08F6"/>
+    <w:rsid w:val="000A179F"/>
+    <w:rsid w:val="000A3048"/>
+    <w:rsid w:val="000A3C5A"/>
+    <w:rsid w:val="000A54B5"/>
+    <w:rsid w:val="000A6ADD"/>
+    <w:rsid w:val="000A7B0B"/>
+    <w:rsid w:val="000B0709"/>
+    <w:rsid w:val="000C16BE"/>
+    <w:rsid w:val="000C397A"/>
+    <w:rsid w:val="000C67AE"/>
+    <w:rsid w:val="000D01C5"/>
+    <w:rsid w:val="000D19AE"/>
+    <w:rsid w:val="000D4675"/>
+    <w:rsid w:val="000D70F5"/>
+    <w:rsid w:val="000D7CFC"/>
+    <w:rsid w:val="000E047A"/>
+    <w:rsid w:val="000E0EAD"/>
+    <w:rsid w:val="000E1E9F"/>
+    <w:rsid w:val="000E51FF"/>
+    <w:rsid w:val="000F083D"/>
+    <w:rsid w:val="000F312F"/>
+    <w:rsid w:val="000F3F40"/>
+    <w:rsid w:val="00101375"/>
+    <w:rsid w:val="00102236"/>
+    <w:rsid w:val="001059AA"/>
+    <w:rsid w:val="00112D8E"/>
+    <w:rsid w:val="00113C3E"/>
+    <w:rsid w:val="00115C71"/>
+    <w:rsid w:val="00115EC2"/>
+    <w:rsid w:val="0011703A"/>
+    <w:rsid w:val="0011780D"/>
+    <w:rsid w:val="00120915"/>
+    <w:rsid w:val="0012140B"/>
+    <w:rsid w:val="00124E01"/>
+    <w:rsid w:val="00125874"/>
+    <w:rsid w:val="00125B2F"/>
+    <w:rsid w:val="00126CEF"/>
+    <w:rsid w:val="00126E09"/>
+    <w:rsid w:val="00133D7D"/>
+    <w:rsid w:val="001349A0"/>
+    <w:rsid w:val="00134EDD"/>
+    <w:rsid w:val="001439A8"/>
+    <w:rsid w:val="00143A5F"/>
+    <w:rsid w:val="00147225"/>
+    <w:rsid w:val="00160D9E"/>
+    <w:rsid w:val="00165818"/>
+    <w:rsid w:val="00166130"/>
+    <w:rsid w:val="00167212"/>
+    <w:rsid w:val="00171DE8"/>
+    <w:rsid w:val="001749A5"/>
+    <w:rsid w:val="00185EA0"/>
+    <w:rsid w:val="00186795"/>
+    <w:rsid w:val="00187E8C"/>
+    <w:rsid w:val="001950E1"/>
+    <w:rsid w:val="0019747E"/>
+    <w:rsid w:val="001A2549"/>
+    <w:rsid w:val="001A2E70"/>
+    <w:rsid w:val="001A6B49"/>
+    <w:rsid w:val="001A7FD7"/>
+    <w:rsid w:val="001B108B"/>
+    <w:rsid w:val="001B1F7D"/>
+    <w:rsid w:val="001B5F3C"/>
+    <w:rsid w:val="001B760A"/>
+    <w:rsid w:val="001C630E"/>
+    <w:rsid w:val="001CC364"/>
+    <w:rsid w:val="001D1194"/>
+    <w:rsid w:val="001D1845"/>
+    <w:rsid w:val="001D1AEE"/>
+    <w:rsid w:val="001D50A4"/>
+    <w:rsid w:val="001D6E1B"/>
+    <w:rsid w:val="001D76F9"/>
+    <w:rsid w:val="001D7852"/>
+    <w:rsid w:val="001E209E"/>
+    <w:rsid w:val="001E6185"/>
+    <w:rsid w:val="001E64E7"/>
+    <w:rsid w:val="001E660C"/>
+    <w:rsid w:val="001E7996"/>
+    <w:rsid w:val="001F1369"/>
+    <w:rsid w:val="001F1D10"/>
+    <w:rsid w:val="001F35EE"/>
+    <w:rsid w:val="001F4ED6"/>
+    <w:rsid w:val="00203080"/>
+    <w:rsid w:val="00205D14"/>
+    <w:rsid w:val="0020653E"/>
+    <w:rsid w:val="00206DC1"/>
+    <w:rsid w:val="00207EF5"/>
+    <w:rsid w:val="00214F64"/>
+    <w:rsid w:val="0021591D"/>
+    <w:rsid w:val="00217A12"/>
+    <w:rsid w:val="00220040"/>
+    <w:rsid w:val="0022033B"/>
+    <w:rsid w:val="002261C3"/>
+    <w:rsid w:val="00230936"/>
+    <w:rsid w:val="00234B1D"/>
+    <w:rsid w:val="0023699F"/>
+    <w:rsid w:val="00245A40"/>
+    <w:rsid w:val="00254092"/>
+    <w:rsid w:val="002545D2"/>
+    <w:rsid w:val="00266CCE"/>
+    <w:rsid w:val="00272130"/>
+    <w:rsid w:val="0027394F"/>
+    <w:rsid w:val="00274C7D"/>
+    <w:rsid w:val="002771B6"/>
+    <w:rsid w:val="0028365A"/>
+    <w:rsid w:val="00284B3D"/>
+    <w:rsid w:val="002A100D"/>
+    <w:rsid w:val="002A2B73"/>
+    <w:rsid w:val="002A38C0"/>
+    <w:rsid w:val="002B5E01"/>
+    <w:rsid w:val="002B7CBB"/>
+    <w:rsid w:val="002C2F9A"/>
+    <w:rsid w:val="002C6428"/>
+    <w:rsid w:val="002C68CE"/>
+    <w:rsid w:val="002C72E6"/>
+    <w:rsid w:val="002C7548"/>
+    <w:rsid w:val="002D0231"/>
+    <w:rsid w:val="002D547B"/>
+    <w:rsid w:val="002E08A8"/>
+    <w:rsid w:val="002E6407"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rsid w:val="002F0C47"/>
+    <w:rsid w:val="002F380F"/>
+    <w:rsid w:val="002F6364"/>
+    <w:rsid w:val="002F6CDA"/>
+    <w:rsid w:val="00300089"/>
+    <w:rsid w:val="00301D66"/>
+    <w:rsid w:val="00303C1C"/>
+    <w:rsid w:val="0030403F"/>
+    <w:rsid w:val="003059C3"/>
+    <w:rsid w:val="003074E9"/>
+    <w:rsid w:val="00307BCD"/>
+    <w:rsid w:val="00322435"/>
+    <w:rsid w:val="00322C7D"/>
+    <w:rsid w:val="00322CF8"/>
+    <w:rsid w:val="00322F04"/>
+    <w:rsid w:val="00337A83"/>
+    <w:rsid w:val="00343F35"/>
+    <w:rsid w:val="00345359"/>
+    <w:rsid w:val="00351B13"/>
+    <w:rsid w:val="00352293"/>
+    <w:rsid w:val="00352635"/>
+    <w:rsid w:val="0035382A"/>
+    <w:rsid w:val="00361751"/>
+    <w:rsid w:val="003635DD"/>
+    <w:rsid w:val="003709A5"/>
+    <w:rsid w:val="003728D7"/>
+    <w:rsid w:val="003755E4"/>
+    <w:rsid w:val="0038056E"/>
+    <w:rsid w:val="00381EDB"/>
+    <w:rsid w:val="00384AEB"/>
+    <w:rsid w:val="00385C88"/>
+    <w:rsid w:val="00392275"/>
+    <w:rsid w:val="00393FAF"/>
+    <w:rsid w:val="00395FAD"/>
+    <w:rsid w:val="003A14CF"/>
+    <w:rsid w:val="003A18FD"/>
+    <w:rsid w:val="003A3CBC"/>
+    <w:rsid w:val="003A5B7F"/>
+    <w:rsid w:val="003A5FC5"/>
+    <w:rsid w:val="003A604B"/>
+    <w:rsid w:val="003B01BC"/>
+    <w:rsid w:val="003B0D63"/>
+    <w:rsid w:val="003B392E"/>
+    <w:rsid w:val="003C0555"/>
+    <w:rsid w:val="003C1927"/>
+    <w:rsid w:val="003C21C5"/>
+    <w:rsid w:val="003C5B2D"/>
+    <w:rsid w:val="003D76FB"/>
+    <w:rsid w:val="003E06FA"/>
+    <w:rsid w:val="003E5573"/>
+    <w:rsid w:val="003E7B6F"/>
+    <w:rsid w:val="003E7EAF"/>
+    <w:rsid w:val="003F37A2"/>
+    <w:rsid w:val="003F592D"/>
+    <w:rsid w:val="003F6FB0"/>
+    <w:rsid w:val="003F79B8"/>
+    <w:rsid w:val="00402391"/>
+    <w:rsid w:val="00413F76"/>
+    <w:rsid w:val="00416A42"/>
+    <w:rsid w:val="00417349"/>
+    <w:rsid w:val="00422300"/>
+    <w:rsid w:val="00423D4E"/>
+    <w:rsid w:val="00430CBF"/>
+    <w:rsid w:val="0043106F"/>
+    <w:rsid w:val="00435D06"/>
+    <w:rsid w:val="00441742"/>
+    <w:rsid w:val="004418E3"/>
+    <w:rsid w:val="004443CC"/>
+    <w:rsid w:val="0044441F"/>
+    <w:rsid w:val="00445437"/>
+    <w:rsid w:val="00447A6C"/>
+    <w:rsid w:val="0045121A"/>
+    <w:rsid w:val="00457A48"/>
+    <w:rsid w:val="00465E04"/>
+    <w:rsid w:val="00466198"/>
+    <w:rsid w:val="004669B1"/>
+    <w:rsid w:val="00473711"/>
+    <w:rsid w:val="004742E7"/>
+    <w:rsid w:val="00474BEE"/>
+    <w:rsid w:val="00480311"/>
+    <w:rsid w:val="00482C30"/>
+    <w:rsid w:val="00483203"/>
+    <w:rsid w:val="004832B1"/>
+    <w:rsid w:val="004840B5"/>
+    <w:rsid w:val="00485FA3"/>
+    <w:rsid w:val="00486668"/>
+    <w:rsid w:val="004904D4"/>
+    <w:rsid w:val="00491E9C"/>
+    <w:rsid w:val="004957A2"/>
+    <w:rsid w:val="00495930"/>
+    <w:rsid w:val="00497172"/>
+    <w:rsid w:val="004A06EF"/>
+    <w:rsid w:val="004B192F"/>
+    <w:rsid w:val="004C261D"/>
+    <w:rsid w:val="004D3376"/>
+    <w:rsid w:val="004D72F1"/>
+    <w:rsid w:val="004E4678"/>
+    <w:rsid w:val="004E6DD9"/>
+    <w:rsid w:val="004E6F8C"/>
+    <w:rsid w:val="004F242D"/>
+    <w:rsid w:val="004F3DF1"/>
+    <w:rsid w:val="00500735"/>
+    <w:rsid w:val="00502180"/>
+    <w:rsid w:val="00507B4C"/>
+    <w:rsid w:val="00511654"/>
+    <w:rsid w:val="00513FFB"/>
+    <w:rsid w:val="00514B89"/>
+    <w:rsid w:val="00517BB4"/>
+    <w:rsid w:val="005211C7"/>
+    <w:rsid w:val="00523144"/>
+    <w:rsid w:val="00532ED6"/>
+    <w:rsid w:val="00541093"/>
+    <w:rsid w:val="0054176C"/>
+    <w:rsid w:val="00561E41"/>
+    <w:rsid w:val="0056293E"/>
+    <w:rsid w:val="00563662"/>
+    <w:rsid w:val="00564ABF"/>
+    <w:rsid w:val="0056564A"/>
+    <w:rsid w:val="005706C3"/>
+    <w:rsid w:val="00573089"/>
+    <w:rsid w:val="0058335F"/>
+    <w:rsid w:val="00583699"/>
+    <w:rsid w:val="005939EE"/>
+    <w:rsid w:val="005A4EAC"/>
+    <w:rsid w:val="005A72E2"/>
+    <w:rsid w:val="005B465D"/>
+    <w:rsid w:val="005B7C09"/>
+    <w:rsid w:val="005C0662"/>
+    <w:rsid w:val="005D1F2A"/>
+    <w:rsid w:val="005D29BB"/>
+    <w:rsid w:val="005E04C3"/>
+    <w:rsid w:val="005F10D9"/>
+    <w:rsid w:val="005F2DEF"/>
+    <w:rsid w:val="005F52A0"/>
+    <w:rsid w:val="005F69F7"/>
+    <w:rsid w:val="005F6A72"/>
+    <w:rsid w:val="005F7329"/>
+    <w:rsid w:val="006007B8"/>
+    <w:rsid w:val="00610A78"/>
+    <w:rsid w:val="006114D1"/>
+    <w:rsid w:val="006129B7"/>
+    <w:rsid w:val="006154A5"/>
+    <w:rsid w:val="00615869"/>
+    <w:rsid w:val="00616555"/>
+    <w:rsid w:val="006202BA"/>
+    <w:rsid w:val="00631371"/>
+    <w:rsid w:val="00635E0F"/>
+    <w:rsid w:val="00637706"/>
+    <w:rsid w:val="00640419"/>
+    <w:rsid w:val="0064779F"/>
+    <w:rsid w:val="00647BA1"/>
+    <w:rsid w:val="006508DE"/>
+    <w:rsid w:val="00655BF5"/>
+    <w:rsid w:val="00662045"/>
+    <w:rsid w:val="00662B60"/>
+    <w:rsid w:val="00664185"/>
+    <w:rsid w:val="006661AC"/>
+    <w:rsid w:val="00667BA2"/>
+    <w:rsid w:val="00670080"/>
+    <w:rsid w:val="00672735"/>
+    <w:rsid w:val="0067484D"/>
+    <w:rsid w:val="00680E83"/>
+    <w:rsid w:val="0068261A"/>
+    <w:rsid w:val="00682699"/>
+    <w:rsid w:val="006919CB"/>
+    <w:rsid w:val="00696F5D"/>
+    <w:rsid w:val="006A002C"/>
+    <w:rsid w:val="006B1EF1"/>
+    <w:rsid w:val="006B2650"/>
+    <w:rsid w:val="006B3417"/>
+    <w:rsid w:val="006C28BA"/>
+    <w:rsid w:val="006C4CD7"/>
+    <w:rsid w:val="006C7AB7"/>
+    <w:rsid w:val="006E2906"/>
+    <w:rsid w:val="006E77F7"/>
+    <w:rsid w:val="006F1ACE"/>
+    <w:rsid w:val="007009BC"/>
+    <w:rsid w:val="00700C49"/>
+    <w:rsid w:val="007030FB"/>
+    <w:rsid w:val="007038A7"/>
+    <w:rsid w:val="00707103"/>
+    <w:rsid w:val="00711FF5"/>
+    <w:rsid w:val="00717CD2"/>
+    <w:rsid w:val="007225C9"/>
+    <w:rsid w:val="00723D86"/>
+    <w:rsid w:val="007256C6"/>
+    <w:rsid w:val="00727998"/>
+    <w:rsid w:val="007323CB"/>
+    <w:rsid w:val="00733AA5"/>
+    <w:rsid w:val="0074099F"/>
+    <w:rsid w:val="007415F8"/>
+    <w:rsid w:val="00750EE7"/>
+    <w:rsid w:val="007511BA"/>
+    <w:rsid w:val="0075343F"/>
+    <w:rsid w:val="00756CEE"/>
+    <w:rsid w:val="00762776"/>
+    <w:rsid w:val="00762E1F"/>
+    <w:rsid w:val="00766A59"/>
+    <w:rsid w:val="00767ADD"/>
+    <w:rsid w:val="00767D40"/>
+    <w:rsid w:val="007737E6"/>
+    <w:rsid w:val="007810B0"/>
+    <w:rsid w:val="007826DD"/>
+    <w:rsid w:val="00783703"/>
+    <w:rsid w:val="00790100"/>
+    <w:rsid w:val="00791AE8"/>
+    <w:rsid w:val="00794B00"/>
+    <w:rsid w:val="00797B9F"/>
+    <w:rsid w:val="00797C68"/>
+    <w:rsid w:val="007A01ED"/>
+    <w:rsid w:val="007A0C94"/>
+    <w:rsid w:val="007A3E8F"/>
+    <w:rsid w:val="007A63DA"/>
+    <w:rsid w:val="007B039D"/>
+    <w:rsid w:val="007B1FA4"/>
+    <w:rsid w:val="007B497C"/>
+    <w:rsid w:val="007C3923"/>
+    <w:rsid w:val="007C6E52"/>
+    <w:rsid w:val="007D0469"/>
+    <w:rsid w:val="007D0832"/>
+    <w:rsid w:val="007D1360"/>
+    <w:rsid w:val="007D6E70"/>
+    <w:rsid w:val="007D7E97"/>
+    <w:rsid w:val="007E21F4"/>
+    <w:rsid w:val="007E4E14"/>
+    <w:rsid w:val="007E5D31"/>
+    <w:rsid w:val="007E5F63"/>
+    <w:rsid w:val="007E666C"/>
+    <w:rsid w:val="007F55B2"/>
+    <w:rsid w:val="007F6AEF"/>
+    <w:rsid w:val="00802F28"/>
+    <w:rsid w:val="00810B9C"/>
+    <w:rsid w:val="00813C9C"/>
+    <w:rsid w:val="00815B76"/>
+    <w:rsid w:val="008235D3"/>
+    <w:rsid w:val="0082442A"/>
+    <w:rsid w:val="00824DAF"/>
+    <w:rsid w:val="00824FB7"/>
+    <w:rsid w:val="00826B83"/>
+    <w:rsid w:val="0083499A"/>
+    <w:rsid w:val="0083771D"/>
+    <w:rsid w:val="00840E96"/>
+    <w:rsid w:val="0084207A"/>
+    <w:rsid w:val="00842255"/>
+    <w:rsid w:val="008454D9"/>
+    <w:rsid w:val="0085005B"/>
+    <w:rsid w:val="008509FA"/>
+    <w:rsid w:val="00852BA9"/>
+    <w:rsid w:val="00853875"/>
+    <w:rsid w:val="008576F0"/>
+    <w:rsid w:val="00860436"/>
+    <w:rsid w:val="008609BF"/>
+    <w:rsid w:val="008618D6"/>
+    <w:rsid w:val="008640A0"/>
+    <w:rsid w:val="00864983"/>
+    <w:rsid w:val="008669E5"/>
+    <w:rsid w:val="00871795"/>
+    <w:rsid w:val="00882528"/>
+    <w:rsid w:val="00884CBC"/>
+    <w:rsid w:val="00884DC1"/>
+    <w:rsid w:val="008875E4"/>
+    <w:rsid w:val="00890AB9"/>
+    <w:rsid w:val="00897BC0"/>
+    <w:rsid w:val="008A1B54"/>
+    <w:rsid w:val="008A7C8F"/>
+    <w:rsid w:val="008B5630"/>
+    <w:rsid w:val="008C15F1"/>
+    <w:rsid w:val="008C5D56"/>
+    <w:rsid w:val="008D2DA2"/>
+    <w:rsid w:val="008D464B"/>
+    <w:rsid w:val="008D4BCF"/>
+    <w:rsid w:val="008D7686"/>
+    <w:rsid w:val="008E0ADF"/>
+    <w:rsid w:val="008E2383"/>
+    <w:rsid w:val="008E398E"/>
+    <w:rsid w:val="008E4120"/>
+    <w:rsid w:val="00904D94"/>
+    <w:rsid w:val="00905CF0"/>
+    <w:rsid w:val="00911831"/>
+    <w:rsid w:val="0091199D"/>
+    <w:rsid w:val="00912C4A"/>
+    <w:rsid w:val="00914323"/>
+    <w:rsid w:val="00915584"/>
+    <w:rsid w:val="00920D36"/>
+    <w:rsid w:val="009244EB"/>
+    <w:rsid w:val="00925632"/>
+    <w:rsid w:val="0092568C"/>
+    <w:rsid w:val="00925BD2"/>
+    <w:rsid w:val="00927C24"/>
+    <w:rsid w:val="00931A09"/>
+    <w:rsid w:val="00931C39"/>
+    <w:rsid w:val="0093350B"/>
+    <w:rsid w:val="00936C1C"/>
+    <w:rsid w:val="00954346"/>
+    <w:rsid w:val="00954496"/>
+    <w:rsid w:val="00955848"/>
+    <w:rsid w:val="00960EFC"/>
+    <w:rsid w:val="009619AB"/>
+    <w:rsid w:val="00962929"/>
+    <w:rsid w:val="00965B46"/>
+    <w:rsid w:val="00967CA0"/>
+    <w:rsid w:val="009853CD"/>
+    <w:rsid w:val="00990D5E"/>
+    <w:rsid w:val="00991E1D"/>
+    <w:rsid w:val="00991EAF"/>
+    <w:rsid w:val="00995310"/>
+    <w:rsid w:val="00996481"/>
+    <w:rsid w:val="009A6B06"/>
+    <w:rsid w:val="009B02E0"/>
+    <w:rsid w:val="009B5B84"/>
+    <w:rsid w:val="009B6B51"/>
+    <w:rsid w:val="009C0B5C"/>
+    <w:rsid w:val="009C5871"/>
+    <w:rsid w:val="009D3C3B"/>
+    <w:rsid w:val="009D7520"/>
+    <w:rsid w:val="009E10BC"/>
+    <w:rsid w:val="009E49FC"/>
+    <w:rsid w:val="009F149E"/>
+    <w:rsid w:val="009F1E88"/>
+    <w:rsid w:val="009F6843"/>
+    <w:rsid w:val="00A00A2C"/>
+    <w:rsid w:val="00A05041"/>
+    <w:rsid w:val="00A05AAD"/>
+    <w:rsid w:val="00A14B1B"/>
+    <w:rsid w:val="00A16255"/>
+    <w:rsid w:val="00A163F9"/>
+    <w:rsid w:val="00A22D88"/>
+    <w:rsid w:val="00A249CB"/>
+    <w:rsid w:val="00A25EF8"/>
+    <w:rsid w:val="00A26191"/>
+    <w:rsid w:val="00A36993"/>
+    <w:rsid w:val="00A4026E"/>
+    <w:rsid w:val="00A418FF"/>
+    <w:rsid w:val="00A44841"/>
+    <w:rsid w:val="00A528B8"/>
+    <w:rsid w:val="00A5375D"/>
+    <w:rsid w:val="00A55AE9"/>
+    <w:rsid w:val="00A56BA5"/>
+    <w:rsid w:val="00A6486D"/>
+    <w:rsid w:val="00A65072"/>
+    <w:rsid w:val="00A669E7"/>
+    <w:rsid w:val="00A712E4"/>
+    <w:rsid w:val="00A74D82"/>
+    <w:rsid w:val="00A836E4"/>
+    <w:rsid w:val="00A84CE6"/>
+    <w:rsid w:val="00A86B7A"/>
+    <w:rsid w:val="00A90B06"/>
+    <w:rsid w:val="00A92D80"/>
+    <w:rsid w:val="00AA2C57"/>
+    <w:rsid w:val="00AA4099"/>
+    <w:rsid w:val="00AA4E61"/>
+    <w:rsid w:val="00AA508C"/>
+    <w:rsid w:val="00AB0067"/>
+    <w:rsid w:val="00AB1680"/>
+    <w:rsid w:val="00AB49E2"/>
+    <w:rsid w:val="00AC45EB"/>
+    <w:rsid w:val="00AC48ED"/>
+    <w:rsid w:val="00AE0F20"/>
+    <w:rsid w:val="00AE1866"/>
+    <w:rsid w:val="00AE268E"/>
+    <w:rsid w:val="00AF1FA8"/>
+    <w:rsid w:val="00AF5793"/>
+    <w:rsid w:val="00B0203A"/>
+    <w:rsid w:val="00B04ED7"/>
+    <w:rsid w:val="00B05A61"/>
+    <w:rsid w:val="00B10CB3"/>
+    <w:rsid w:val="00B1397D"/>
+    <w:rsid w:val="00B13F47"/>
+    <w:rsid w:val="00B21200"/>
+    <w:rsid w:val="00B26A3A"/>
+    <w:rsid w:val="00B346F3"/>
+    <w:rsid w:val="00B347E4"/>
+    <w:rsid w:val="00B35AB2"/>
+    <w:rsid w:val="00B3655C"/>
+    <w:rsid w:val="00B371F1"/>
+    <w:rsid w:val="00B4162F"/>
+    <w:rsid w:val="00B50C00"/>
+    <w:rsid w:val="00B51384"/>
+    <w:rsid w:val="00B51B8F"/>
+    <w:rsid w:val="00B51C27"/>
+    <w:rsid w:val="00B54A89"/>
+    <w:rsid w:val="00B6245B"/>
+    <w:rsid w:val="00B66519"/>
+    <w:rsid w:val="00B72186"/>
+    <w:rsid w:val="00B911E5"/>
+    <w:rsid w:val="00B97116"/>
+    <w:rsid w:val="00B976B6"/>
+    <w:rsid w:val="00BA2454"/>
+    <w:rsid w:val="00BA2B3F"/>
+    <w:rsid w:val="00BA3396"/>
+    <w:rsid w:val="00BB019B"/>
+    <w:rsid w:val="00BB114B"/>
+    <w:rsid w:val="00BB4BAB"/>
+    <w:rsid w:val="00BB5617"/>
+    <w:rsid w:val="00BB7A49"/>
+    <w:rsid w:val="00BC4C1A"/>
+    <w:rsid w:val="00BC5354"/>
+    <w:rsid w:val="00BD1540"/>
+    <w:rsid w:val="00BD7DE3"/>
+    <w:rsid w:val="00BE4483"/>
+    <w:rsid w:val="00BF0414"/>
+    <w:rsid w:val="00BF1E96"/>
+    <w:rsid w:val="00C00915"/>
+    <w:rsid w:val="00C02132"/>
+    <w:rsid w:val="00C063FE"/>
+    <w:rsid w:val="00C06D56"/>
+    <w:rsid w:val="00C10AAF"/>
+    <w:rsid w:val="00C133AF"/>
+    <w:rsid w:val="00C177E4"/>
+    <w:rsid w:val="00C2122B"/>
+    <w:rsid w:val="00C26DBD"/>
+    <w:rsid w:val="00C311C6"/>
+    <w:rsid w:val="00C36DB2"/>
+    <w:rsid w:val="00C379EC"/>
+    <w:rsid w:val="00C4073D"/>
+    <w:rsid w:val="00C4766A"/>
+    <w:rsid w:val="00C47B0B"/>
+    <w:rsid w:val="00C5160D"/>
+    <w:rsid w:val="00C55048"/>
+    <w:rsid w:val="00C61E58"/>
+    <w:rsid w:val="00C741AE"/>
+    <w:rsid w:val="00C77D94"/>
+    <w:rsid w:val="00C8069F"/>
+    <w:rsid w:val="00C860BB"/>
+    <w:rsid w:val="00C907C0"/>
+    <w:rsid w:val="00C92810"/>
+    <w:rsid w:val="00CA0CC4"/>
+    <w:rsid w:val="00CA3BE3"/>
+    <w:rsid w:val="00CA42F2"/>
+    <w:rsid w:val="00CA504F"/>
+    <w:rsid w:val="00CA7D8C"/>
+    <w:rsid w:val="00CB15F3"/>
+    <w:rsid w:val="00CB3BAC"/>
+    <w:rsid w:val="00CB3CEC"/>
+    <w:rsid w:val="00CB756F"/>
+    <w:rsid w:val="00CC703A"/>
+    <w:rsid w:val="00CD2034"/>
+    <w:rsid w:val="00CE0F59"/>
+    <w:rsid w:val="00CE1EA6"/>
+    <w:rsid w:val="00CF067B"/>
+    <w:rsid w:val="00CF2EBC"/>
+    <w:rsid w:val="00CF50BE"/>
+    <w:rsid w:val="00CF5841"/>
+    <w:rsid w:val="00CF646B"/>
+    <w:rsid w:val="00CF6A7C"/>
+    <w:rsid w:val="00D026D3"/>
+    <w:rsid w:val="00D0337C"/>
+    <w:rsid w:val="00D1464D"/>
+    <w:rsid w:val="00D15E74"/>
+    <w:rsid w:val="00D16020"/>
+    <w:rsid w:val="00D22686"/>
+    <w:rsid w:val="00D27E5B"/>
+    <w:rsid w:val="00D33663"/>
+    <w:rsid w:val="00D34654"/>
+    <w:rsid w:val="00D42D79"/>
+    <w:rsid w:val="00D43BAF"/>
+    <w:rsid w:val="00D44B37"/>
+    <w:rsid w:val="00D456B2"/>
+    <w:rsid w:val="00D45998"/>
+    <w:rsid w:val="00D50AAE"/>
+    <w:rsid w:val="00D617BA"/>
+    <w:rsid w:val="00D65C1D"/>
+    <w:rsid w:val="00D720F3"/>
+    <w:rsid w:val="00D807DA"/>
+    <w:rsid w:val="00D8154A"/>
+    <w:rsid w:val="00D9254A"/>
+    <w:rsid w:val="00D974B0"/>
+    <w:rsid w:val="00DA049F"/>
+    <w:rsid w:val="00DA3CBB"/>
+    <w:rsid w:val="00DA4C11"/>
+    <w:rsid w:val="00DA6C32"/>
+    <w:rsid w:val="00DB106A"/>
+    <w:rsid w:val="00DB4C25"/>
+    <w:rsid w:val="00DB4C54"/>
+    <w:rsid w:val="00DC2716"/>
+    <w:rsid w:val="00DC5CE6"/>
+    <w:rsid w:val="00DC5F84"/>
+    <w:rsid w:val="00DD0103"/>
+    <w:rsid w:val="00DD192A"/>
+    <w:rsid w:val="00DD261A"/>
+    <w:rsid w:val="00DE022E"/>
+    <w:rsid w:val="00DE073D"/>
+    <w:rsid w:val="00DE2552"/>
+    <w:rsid w:val="00DE2B98"/>
+    <w:rsid w:val="00DE58FD"/>
+    <w:rsid w:val="00DF1A22"/>
+    <w:rsid w:val="00DF3C6C"/>
+    <w:rsid w:val="00DF6373"/>
+    <w:rsid w:val="00E01801"/>
+    <w:rsid w:val="00E020F1"/>
+    <w:rsid w:val="00E0381D"/>
+    <w:rsid w:val="00E0467F"/>
+    <w:rsid w:val="00E05F3E"/>
+    <w:rsid w:val="00E13442"/>
+    <w:rsid w:val="00E15D27"/>
+    <w:rsid w:val="00E21B9B"/>
+    <w:rsid w:val="00E279EA"/>
+    <w:rsid w:val="00E4537E"/>
+    <w:rsid w:val="00E47712"/>
+    <w:rsid w:val="00E534B8"/>
+    <w:rsid w:val="00E55D6F"/>
+    <w:rsid w:val="00E5681A"/>
+    <w:rsid w:val="00E57496"/>
+    <w:rsid w:val="00E639E2"/>
+    <w:rsid w:val="00E715C8"/>
+    <w:rsid w:val="00E7247A"/>
+    <w:rsid w:val="00E738A6"/>
+    <w:rsid w:val="00E8059B"/>
+    <w:rsid w:val="00E80860"/>
+    <w:rsid w:val="00E809A3"/>
+    <w:rsid w:val="00E84743"/>
+    <w:rsid w:val="00E85F9D"/>
+    <w:rsid w:val="00E92F24"/>
+    <w:rsid w:val="00E930BB"/>
+    <w:rsid w:val="00E93FCA"/>
+    <w:rsid w:val="00EA574B"/>
+    <w:rsid w:val="00EA65CB"/>
+    <w:rsid w:val="00EA672D"/>
+    <w:rsid w:val="00EA6B39"/>
+    <w:rsid w:val="00EB59FF"/>
+    <w:rsid w:val="00EB76DA"/>
+    <w:rsid w:val="00EC1DA8"/>
+    <w:rsid w:val="00EC73ED"/>
+    <w:rsid w:val="00EC7E29"/>
+    <w:rsid w:val="00EE7BE2"/>
+    <w:rsid w:val="00EF03C1"/>
+    <w:rsid w:val="00F11F27"/>
+    <w:rsid w:val="00F13057"/>
+    <w:rsid w:val="00F13B07"/>
+    <w:rsid w:val="00F15B6C"/>
+    <w:rsid w:val="00F165E9"/>
+    <w:rsid w:val="00F17F76"/>
+    <w:rsid w:val="00F21B90"/>
+    <w:rsid w:val="00F23F00"/>
+    <w:rsid w:val="00F25C05"/>
+    <w:rsid w:val="00F33102"/>
+    <w:rsid w:val="00F4375E"/>
+    <w:rsid w:val="00F466AC"/>
+    <w:rsid w:val="00F5103B"/>
+    <w:rsid w:val="00F64340"/>
+    <w:rsid w:val="00F6619A"/>
+    <w:rsid w:val="00F70C88"/>
+    <w:rsid w:val="00F73ABA"/>
+    <w:rsid w:val="00F84F90"/>
+    <w:rsid w:val="00F908DB"/>
+    <w:rsid w:val="00F910F6"/>
+    <w:rsid w:val="00F91D84"/>
+    <w:rsid w:val="00F92C22"/>
+    <w:rsid w:val="00F94AB8"/>
+    <w:rsid w:val="00F94B2D"/>
+    <w:rsid w:val="00F96186"/>
+    <w:rsid w:val="00FA0B48"/>
+    <w:rsid w:val="00FA1764"/>
+    <w:rsid w:val="00FB098F"/>
+    <w:rsid w:val="00FB1659"/>
+    <w:rsid w:val="00FC4288"/>
+    <w:rsid w:val="00FD029A"/>
+    <w:rsid w:val="00FD2809"/>
+    <w:rsid w:val="00FD3995"/>
+    <w:rsid w:val="00FD4DE0"/>
+    <w:rsid w:val="00FD7929"/>
+    <w:rsid w:val="00FE4F9A"/>
+    <w:rsid w:val="00FF0AC7"/>
+    <w:rsid w:val="00FF1B6F"/>
+    <w:rsid w:val="00FF4130"/>
+    <w:rsid w:val="00FF53D3"/>
+    <w:rsid w:val="00FF5607"/>
+    <w:rsid w:val="00FF5A4F"/>
+    <w:rsid w:val="01FA9163"/>
+    <w:rsid w:val="020EE3FD"/>
+    <w:rsid w:val="021A7EAE"/>
+    <w:rsid w:val="02CDCDF9"/>
+    <w:rsid w:val="02D8AF83"/>
+    <w:rsid w:val="02F68CFD"/>
+    <w:rsid w:val="032DE70D"/>
+    <w:rsid w:val="0370BA89"/>
+    <w:rsid w:val="03A259C6"/>
+    <w:rsid w:val="03E5700E"/>
+    <w:rsid w:val="04E3C103"/>
+    <w:rsid w:val="06297705"/>
+    <w:rsid w:val="063C78E4"/>
+    <w:rsid w:val="0686A340"/>
+    <w:rsid w:val="072F63D6"/>
+    <w:rsid w:val="07515ED3"/>
+    <w:rsid w:val="076A5F0D"/>
+    <w:rsid w:val="07C1DB7D"/>
+    <w:rsid w:val="08522DFD"/>
+    <w:rsid w:val="0894AF2F"/>
+    <w:rsid w:val="0A7385D0"/>
+    <w:rsid w:val="0AA606B8"/>
+    <w:rsid w:val="0C271F04"/>
+    <w:rsid w:val="0D27D1CD"/>
+    <w:rsid w:val="0D5E77C7"/>
+    <w:rsid w:val="0DB66D04"/>
+    <w:rsid w:val="0DEFB657"/>
+    <w:rsid w:val="0E00C4D5"/>
+    <w:rsid w:val="0E5386DA"/>
+    <w:rsid w:val="0E85A726"/>
+    <w:rsid w:val="0E8C6CC6"/>
+    <w:rsid w:val="0EB45E85"/>
+    <w:rsid w:val="0F4925A5"/>
+    <w:rsid w:val="0FB1E616"/>
+    <w:rsid w:val="105E760B"/>
+    <w:rsid w:val="1146ABB2"/>
+    <w:rsid w:val="116EBC0A"/>
+    <w:rsid w:val="123407DA"/>
+    <w:rsid w:val="12F3814A"/>
+    <w:rsid w:val="13305821"/>
+    <w:rsid w:val="13A1D775"/>
+    <w:rsid w:val="13EB56D6"/>
+    <w:rsid w:val="143665DD"/>
+    <w:rsid w:val="143E4933"/>
+    <w:rsid w:val="14B11275"/>
+    <w:rsid w:val="1550AF9B"/>
+    <w:rsid w:val="15DF7E27"/>
+    <w:rsid w:val="160494A9"/>
+    <w:rsid w:val="16127FA9"/>
+    <w:rsid w:val="16FF5C4B"/>
+    <w:rsid w:val="1714C665"/>
+    <w:rsid w:val="17520C6F"/>
+    <w:rsid w:val="17DB066B"/>
+    <w:rsid w:val="181BBC2E"/>
+    <w:rsid w:val="18EB0431"/>
+    <w:rsid w:val="1963E356"/>
+    <w:rsid w:val="19F3AE18"/>
+    <w:rsid w:val="1A04455A"/>
+    <w:rsid w:val="1A646DD8"/>
+    <w:rsid w:val="1ADD2352"/>
+    <w:rsid w:val="1B1E0343"/>
+    <w:rsid w:val="1B554BE5"/>
+    <w:rsid w:val="1C4BB26B"/>
+    <w:rsid w:val="1C55BC74"/>
+    <w:rsid w:val="1CE11926"/>
+    <w:rsid w:val="1E5CBF06"/>
+    <w:rsid w:val="1FA7FB94"/>
+    <w:rsid w:val="208C6DFE"/>
+    <w:rsid w:val="20F525C9"/>
+    <w:rsid w:val="21CBA42C"/>
+    <w:rsid w:val="21E39629"/>
+    <w:rsid w:val="21EF76FE"/>
+    <w:rsid w:val="22AB774D"/>
+    <w:rsid w:val="234467B9"/>
+    <w:rsid w:val="23661C14"/>
+    <w:rsid w:val="23723EC5"/>
+    <w:rsid w:val="2399DFFF"/>
+    <w:rsid w:val="23A2BDE1"/>
+    <w:rsid w:val="23DFBEDD"/>
+    <w:rsid w:val="25302822"/>
+    <w:rsid w:val="2578A6D4"/>
+    <w:rsid w:val="25EA4F19"/>
+    <w:rsid w:val="25EDE12F"/>
+    <w:rsid w:val="26005809"/>
+    <w:rsid w:val="261B2F16"/>
+    <w:rsid w:val="26981E04"/>
+    <w:rsid w:val="26B89A27"/>
+    <w:rsid w:val="26CA1D46"/>
+    <w:rsid w:val="26ED247D"/>
+    <w:rsid w:val="274BB2F6"/>
+    <w:rsid w:val="28753C0C"/>
+    <w:rsid w:val="28E0E57E"/>
+    <w:rsid w:val="298CDFB7"/>
+    <w:rsid w:val="29DA2F41"/>
+    <w:rsid w:val="2A3DE8A5"/>
+    <w:rsid w:val="2A7806CD"/>
+    <w:rsid w:val="2A866215"/>
+    <w:rsid w:val="2B1709AC"/>
+    <w:rsid w:val="2CFC6CF2"/>
+    <w:rsid w:val="2CFCE436"/>
+    <w:rsid w:val="2D88E601"/>
+    <w:rsid w:val="2D9DDFBC"/>
+    <w:rsid w:val="2E06C30F"/>
+    <w:rsid w:val="2E30FBC3"/>
+    <w:rsid w:val="2E4CE316"/>
+    <w:rsid w:val="2EAEEA80"/>
+    <w:rsid w:val="2EE1C35D"/>
+    <w:rsid w:val="310C729F"/>
+    <w:rsid w:val="31376019"/>
+    <w:rsid w:val="31454752"/>
+    <w:rsid w:val="314D9BC0"/>
+    <w:rsid w:val="319EAD41"/>
+    <w:rsid w:val="3233653C"/>
+    <w:rsid w:val="32E3BE96"/>
+    <w:rsid w:val="333ECA37"/>
+    <w:rsid w:val="336AB666"/>
+    <w:rsid w:val="33BB073D"/>
+    <w:rsid w:val="346B5989"/>
+    <w:rsid w:val="34F0AB5B"/>
+    <w:rsid w:val="35CD12AA"/>
+    <w:rsid w:val="36EDCDEB"/>
+    <w:rsid w:val="372793F4"/>
+    <w:rsid w:val="379BDEE3"/>
+    <w:rsid w:val="385D1EE2"/>
+    <w:rsid w:val="386085EB"/>
+    <w:rsid w:val="3934AFB3"/>
+    <w:rsid w:val="3979685E"/>
+    <w:rsid w:val="39EF3528"/>
+    <w:rsid w:val="3A60C4F2"/>
+    <w:rsid w:val="3AA52E9A"/>
+    <w:rsid w:val="3AC09322"/>
+    <w:rsid w:val="3B17A012"/>
+    <w:rsid w:val="3B37B6A3"/>
+    <w:rsid w:val="3BE1388B"/>
+    <w:rsid w:val="3C3130D6"/>
+    <w:rsid w:val="3D12AF29"/>
+    <w:rsid w:val="3D251C8D"/>
+    <w:rsid w:val="3D321699"/>
+    <w:rsid w:val="3D549EBA"/>
+    <w:rsid w:val="3FA0E367"/>
+    <w:rsid w:val="40C3484D"/>
+    <w:rsid w:val="41425709"/>
+    <w:rsid w:val="4193D5E6"/>
+    <w:rsid w:val="4240688B"/>
+    <w:rsid w:val="4266A904"/>
+    <w:rsid w:val="43573DFC"/>
+    <w:rsid w:val="43A4A1C5"/>
+    <w:rsid w:val="43D39FE5"/>
+    <w:rsid w:val="442838C2"/>
+    <w:rsid w:val="45045339"/>
+    <w:rsid w:val="45791070"/>
+    <w:rsid w:val="46374AFC"/>
+    <w:rsid w:val="4688D87C"/>
+    <w:rsid w:val="472EFDBB"/>
+    <w:rsid w:val="47F5AD4B"/>
+    <w:rsid w:val="47FC3727"/>
+    <w:rsid w:val="4822244F"/>
+    <w:rsid w:val="48F2979F"/>
+    <w:rsid w:val="4999E92E"/>
+    <w:rsid w:val="4A381F0E"/>
+    <w:rsid w:val="4AB28DD0"/>
+    <w:rsid w:val="4AC48499"/>
+    <w:rsid w:val="4AF73578"/>
+    <w:rsid w:val="4B062B4F"/>
+    <w:rsid w:val="4B0F55A5"/>
+    <w:rsid w:val="4B6DF053"/>
+    <w:rsid w:val="4B8165F5"/>
+    <w:rsid w:val="4C06D2C6"/>
+    <w:rsid w:val="4C5C9F15"/>
+    <w:rsid w:val="4CE268E6"/>
+    <w:rsid w:val="4DCD39AF"/>
+    <w:rsid w:val="4E45F68F"/>
+    <w:rsid w:val="4E7B9927"/>
+    <w:rsid w:val="4EAFB26E"/>
+    <w:rsid w:val="503C384E"/>
+    <w:rsid w:val="5045CBBA"/>
+    <w:rsid w:val="507D33F3"/>
+    <w:rsid w:val="507F7786"/>
+    <w:rsid w:val="50BDCDC6"/>
+    <w:rsid w:val="51051969"/>
+    <w:rsid w:val="5134A257"/>
+    <w:rsid w:val="516072A7"/>
+    <w:rsid w:val="52226E37"/>
+    <w:rsid w:val="52488689"/>
+    <w:rsid w:val="5282415B"/>
+    <w:rsid w:val="52F231DE"/>
+    <w:rsid w:val="5305CA24"/>
+    <w:rsid w:val="533110FA"/>
+    <w:rsid w:val="535B833B"/>
+    <w:rsid w:val="544CD8D7"/>
+    <w:rsid w:val="54655124"/>
+    <w:rsid w:val="551B7E46"/>
+    <w:rsid w:val="551C7358"/>
+    <w:rsid w:val="55211D14"/>
+    <w:rsid w:val="560CE3D0"/>
+    <w:rsid w:val="5639A17E"/>
+    <w:rsid w:val="56AF4AF0"/>
+    <w:rsid w:val="572B9174"/>
+    <w:rsid w:val="57ADE17D"/>
+    <w:rsid w:val="5818B987"/>
+    <w:rsid w:val="582858F9"/>
+    <w:rsid w:val="583BA950"/>
+    <w:rsid w:val="58946ACF"/>
+    <w:rsid w:val="58ED6DF5"/>
+    <w:rsid w:val="59943E40"/>
+    <w:rsid w:val="59B48915"/>
+    <w:rsid w:val="5A0469E0"/>
+    <w:rsid w:val="5A549B12"/>
+    <w:rsid w:val="5A7630BD"/>
+    <w:rsid w:val="5A8708B6"/>
+    <w:rsid w:val="5B0E65E3"/>
+    <w:rsid w:val="5B237EB3"/>
+    <w:rsid w:val="5B38AB41"/>
+    <w:rsid w:val="5C3C3585"/>
+    <w:rsid w:val="5C561EB3"/>
+    <w:rsid w:val="5C59B759"/>
+    <w:rsid w:val="5C956BBF"/>
+    <w:rsid w:val="5D6FEB4B"/>
+    <w:rsid w:val="5D8BAAD2"/>
+    <w:rsid w:val="5DF441E6"/>
+    <w:rsid w:val="5E0B9202"/>
+    <w:rsid w:val="5E61CB05"/>
+    <w:rsid w:val="5E63093E"/>
+    <w:rsid w:val="5EF4566E"/>
+    <w:rsid w:val="5F0159D0"/>
+    <w:rsid w:val="5FFD7BFF"/>
+    <w:rsid w:val="602010B3"/>
+    <w:rsid w:val="6024E367"/>
+    <w:rsid w:val="6086AA55"/>
+    <w:rsid w:val="63427A0C"/>
+    <w:rsid w:val="63F0517D"/>
+    <w:rsid w:val="63F7B8D7"/>
+    <w:rsid w:val="644DDED7"/>
+    <w:rsid w:val="64FECE1E"/>
+    <w:rsid w:val="664362D2"/>
+    <w:rsid w:val="66496869"/>
+    <w:rsid w:val="667327EA"/>
+    <w:rsid w:val="66EC17B1"/>
+    <w:rsid w:val="67B1F644"/>
+    <w:rsid w:val="67C43936"/>
+    <w:rsid w:val="68347437"/>
+    <w:rsid w:val="6849265E"/>
+    <w:rsid w:val="68CAE1AF"/>
+    <w:rsid w:val="690E7FF6"/>
+    <w:rsid w:val="693CA3F2"/>
+    <w:rsid w:val="699CF58D"/>
+    <w:rsid w:val="69D03335"/>
+    <w:rsid w:val="6A52DDA9"/>
+    <w:rsid w:val="6A91ACFD"/>
+    <w:rsid w:val="6B2C33A8"/>
+    <w:rsid w:val="6B91C642"/>
+    <w:rsid w:val="6BBE219A"/>
+    <w:rsid w:val="6C1B42FC"/>
+    <w:rsid w:val="6C27CA61"/>
+    <w:rsid w:val="6C9B6391"/>
+    <w:rsid w:val="6CB2D731"/>
+    <w:rsid w:val="6D935224"/>
+    <w:rsid w:val="6DD902F9"/>
+    <w:rsid w:val="6E253BA3"/>
+    <w:rsid w:val="6E4FE5C0"/>
+    <w:rsid w:val="6F3ABA51"/>
+    <w:rsid w:val="6F42B393"/>
+    <w:rsid w:val="6F42BF9C"/>
+    <w:rsid w:val="6FA7E900"/>
+    <w:rsid w:val="6FAD0AD4"/>
+    <w:rsid w:val="6FD00C98"/>
+    <w:rsid w:val="719DBCB2"/>
+    <w:rsid w:val="71D099B4"/>
+    <w:rsid w:val="725461D3"/>
+    <w:rsid w:val="727F7876"/>
+    <w:rsid w:val="73E0CDBE"/>
+    <w:rsid w:val="743213D4"/>
+    <w:rsid w:val="7440DAD8"/>
+    <w:rsid w:val="74F6067C"/>
+    <w:rsid w:val="74FBEE50"/>
+    <w:rsid w:val="74FC2BA6"/>
+    <w:rsid w:val="7546CD3C"/>
+    <w:rsid w:val="767CE63D"/>
+    <w:rsid w:val="76EE3E51"/>
+    <w:rsid w:val="76F68A24"/>
+    <w:rsid w:val="770CB8A9"/>
+    <w:rsid w:val="7730F88E"/>
+    <w:rsid w:val="7749A458"/>
+    <w:rsid w:val="77503738"/>
+    <w:rsid w:val="776CB428"/>
+    <w:rsid w:val="780E4534"/>
+    <w:rsid w:val="790932F8"/>
+    <w:rsid w:val="79718BA0"/>
+    <w:rsid w:val="797641AE"/>
+    <w:rsid w:val="7A8BD39D"/>
+    <w:rsid w:val="7ABEEBB9"/>
+    <w:rsid w:val="7AC28CB1"/>
+    <w:rsid w:val="7C4EF765"/>
+    <w:rsid w:val="7CBF0005"/>
+    <w:rsid w:val="7D08C848"/>
+    <w:rsid w:val="7D7DE4B4"/>
+    <w:rsid w:val="7E12B990"/>
+    <w:rsid w:val="7E2F3BCE"/>
+    <w:rsid w:val="7EDDAEAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="17A4919B"/>
-  <w15:docId w15:val="{DB2E4949-8AA9-4867-8EA6-FCEB7F4D60B9}"/>
+  <w14:docId w14:val="311C7F0C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{58A3C39B-2BE2-4283-8BBA-B9C87C66D6E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4923,51 +6427,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -5130,337 +6634,811 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00E153B1"/>
+    <w:rsid w:val="002E680C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="200" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E153B1"/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="4240688B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
-      <w:outlineLvl w:val="1"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00E153B1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002E680C"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
-[...4 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00E153B1"/>
+    <w:rsid w:val="002E680C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-[...1 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="4240688B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="003D2827"/>
+    <w:rsid w:val="002E680C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:semiHidden/>
-    <w:rsid w:val="003D2827"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:rsid w:val="003D2827"/>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002E680C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-    <w:name w:val="Strong"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002E680C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00F116C2"/>
+    <w:rsid w:val="002E680C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A7F3B"/>
+    <w:rsid w:val="002E680C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001A7F3B"/>
+    <w:rsid w:val="002E680C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A7F3B"/>
+    <w:rsid w:val="002E680C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001A7F3B"/>
+    <w:rsid w:val="002E680C"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="PlainText">
-[...2 lines deleted...]
-    <w:link w:val="PlainTextChar"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F94B2D"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00366E83"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F94B2D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...12 lines deleted...]
-      <w:szCs w:val="21"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00907F0B"/>
+    <w:rsid w:val="00F94B2D"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="muitypography-root">
+    <w:name w:val="muitypography-root"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00CF5841"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F6619A"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F6619A"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F6619A"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F6619A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F6619A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A36993"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A86B7A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.massfamilyties.org" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/cicrf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wonderbaby.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nationaldb.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nec4db.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/snap" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.perkins.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.familyconnect.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssa.gov/pubs/10026.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="http://healthnet/dphinfo/health_communication/logo/dph_logo_blue.jpg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.napvi.org" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://search.mass.gov/?q=early%2Bintervention%2Bdiagnosed%2Bconditions" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DC4F2D.F64A4F60" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5468,54 +7446,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5658,97 +7636,459 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A59D2FCE26A5CF42B73DB707666E1E83" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b468d2d1d0246585408673ef55543fab">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="67cbf261-e971-4a38-83b4-d85e273e70b4" xmlns:ns3="46f7fc10-315f-4884-8231-57a9c90b9c56" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b6eef24cd629020415fdbc4ec3b44e14" ns2:_="" ns3:_="">
+    <xsd:import namespace="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <xsd:import namespace="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentCreated" minOccurs="0"/>
+                <xsd:element ref="ns2:Document_x0020_Created_x003a__x0020_Created" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="67cbf261-e971-4a38-83b4-d85e273e70b4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="DocumentCreated" ma:index="22" nillable="true" ma:displayName="Document Created" ma:format="Dropdown" ma:list="4998fd0a-da04-47ef-86a4-2c79518da0f3" ma:internalName="DocumentCreated" ma:showField="Title">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Document_x0020_Created_x003a__x0020_Created" ma:index="23" nillable="true" ma:displayName="Document Created: Created" ma:format="Dropdown" ma:list="4998fd0a-da04-47ef-86a4-2c79518da0f3" ma:internalName="Document_x0020_Created_x003a__x0020_Created" ma:readOnly="true" ma:showField="Created">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Lookup"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="46f7fc10-315f-4884-8231-57a9c90b9c56" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bd882662-6e4f-4dc4-a75c-96a86b1e788c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="46f7fc10-315f-4884-8231-57a9c90b9c56">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <DocumentCreated xmlns="67cbf261-e971-4a38-83b4-d85e273e70b4" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7689B189-4274-46E3-9E01-549D5A5A2678}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E93C1EE-05D2-429C-82C4-DED9FBA013D8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DEE49B9-E986-45AD-A280-EF562CABD8A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="67cbf261-e971-4a38-83b4-d85e273e70b4"/>
+    <ds:schemaRef ds:uri="46f7fc10-315f-4884-8231-57a9c90b9c56"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{694B271C-03BC-4E5A-A6AF-B06A899450A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5240</Characters>
+  <Pages>3</Pages>
+  <Words>817</Words>
+  <Characters>4663</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5470</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>4522079</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://search.mass.gov/?q=early%2Bintervention%2Bdiagnosed%2Bconditions</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
-  </HeadingPairs>
-[...8 lines deleted...]
-  <SharedDoc>false</SharedDoc>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Breen, Susan (DPH)</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Woodward, Julie (DPH)</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100A59D2FCE26A5CF42B73DB707666E1E83</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>