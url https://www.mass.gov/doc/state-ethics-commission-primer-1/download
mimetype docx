--- v0 (2025-11-04)
+++ v1 (2026-04-04)
@@ -2,210 +2,162 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="19BE675F" w14:textId="11154568" w:rsidR="00050462" w:rsidRPr="00AC468D" w:rsidRDefault="004A1EBE" w:rsidP="00050462">
-      <w:pPr>
+    <w:p w14:paraId="19BE675F" w14:textId="310CDD9C" w:rsidR="00050462" w:rsidRPr="00AC468D" w:rsidRDefault="004A1EBE" w:rsidP="00CC5962">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Executive Office of </w:t>
+      </w:r>
+      <w:r w:rsidR="002F6671">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aging </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC5962">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6671">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Independence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389069AD" w14:textId="79C7F457" w:rsidR="00050462" w:rsidRPr="00AC468D" w:rsidRDefault="002F6671" w:rsidP="00CC5962">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Assisted Living Residence</w:t>
+      </w:r>
+      <w:r w:rsidR="003F3F7A">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1732D43D" w14:textId="56E51DCE" w:rsidR="00AC468D" w:rsidRDefault="00A116EB" w:rsidP="00CC5962">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>February 2</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6671">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002F6671">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1404D917" w14:textId="77777777" w:rsidR="00AC468D" w:rsidRDefault="00AC468D" w:rsidP="00050462">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...28 lines deleted...]
-      <w:pPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19091249" w14:textId="77777777" w:rsidR="00AC468D" w:rsidRDefault="00AC468D" w:rsidP="00CC5962">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...119 lines deleted...]
-          <w:u w:val="single"/>
+          <w:bCs/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB258F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t>STATE ETHICS COMMISSION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0F4693" w14:textId="77777777" w:rsidR="00AC468D" w:rsidRDefault="00AC468D" w:rsidP="00AC468D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="411336E4" w14:textId="77777777" w:rsidR="00AC468D" w:rsidRDefault="00AC468D" w:rsidP="00AC468D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
@@ -675,50 +627,51 @@
       </w:r>
       <w:r w:rsidR="009E0CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B62D32" w14:textId="77777777" w:rsidR="00BB258F" w:rsidRDefault="00BB258F" w:rsidP="00BB258F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>We do not give advice on past conduct – your request must involve prospective conduct.</w:t>
       </w:r>
       <w:r w:rsidR="009E0CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF0A4DD" w14:textId="77777777" w:rsidR="00BB258F" w:rsidRPr="00074081" w:rsidRDefault="00BB258F" w:rsidP="00074081">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
@@ -1385,93 +1338,102 @@
       <w:r w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> to your appointing authority</w:t>
       </w:r>
       <w:r w:rsidR="00533147" w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>any appearances of a conflict of interest, i.e., any case where you are acquainted with any of the participants, presuming certain financial interests are not affected that would implicate the nepotism/self-dealing restrictio</w:t>
+        <w:t xml:space="preserve">any appearances of a conflict of interest, i.e., any case where you are acquainted with any of the participants, presuming certain financial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB258F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>interests are not affected that would implicate the nepotism/self-dealing restrictio</w:t>
       </w:r>
       <w:r w:rsidR="009E0CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>ns.</w:t>
       </w:r>
       <w:r w:rsidR="009E0CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41CF335D" w14:textId="77777777" w:rsidR="00050462" w:rsidRPr="00BB258F" w:rsidRDefault="00050462" w:rsidP="00050462">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">You may not use your position as a </w:t>
       </w:r>
       <w:r w:rsidR="002B087E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Commission</w:t>
       </w:r>
       <w:r w:rsidR="00F40D7B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00533147" w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -1964,51 +1926,71 @@
       <w:r w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> represent </w:t>
       </w:r>
       <w:r w:rsidR="00533147" w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>others</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve"> before other state agencies as long as the </w:t>
+        <w:t xml:space="preserve"> before other state agencies </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB258F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>as long as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB258F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="002B087E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>Commission</w:t>
       </w:r>
       <w:r w:rsidR="00B62C2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -2412,71 +2394,51 @@
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F69121F" w14:textId="77777777" w:rsidR="00BC5832" w:rsidRDefault="00AF6D8A" w:rsidP="00AF6D8A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">You may have financial </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> in contracts with other state </w:t>
+        <w:t xml:space="preserve">You may have financial interests in contracts with other state </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>agencies</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BB258F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00024D86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
@@ -2652,51 +2614,50 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33C8055A" w14:textId="77777777" w:rsidR="000B4A92" w:rsidRPr="009E0CC3" w:rsidRDefault="000B4A92" w:rsidP="000B4A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Former State Employees</w:t>
       </w:r>
       <w:r w:rsidR="009E0CC3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8220CB" w14:textId="77777777" w:rsidR="000B4A92" w:rsidRPr="00BB258F" w:rsidRDefault="000B4A92" w:rsidP="000B4A92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
@@ -3397,69 +3358,51 @@
     <w:p w14:paraId="6FCBDF6C" w14:textId="77777777" w:rsidR="00855EDC" w:rsidRPr="00855EDC" w:rsidRDefault="00855EDC" w:rsidP="00855EDC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B471729" w14:textId="77777777" w:rsidR="00855EDC" w:rsidRPr="00855EDC" w:rsidRDefault="00855EDC" w:rsidP="00855EDC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00855EDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t xml:space="preserve">You are a "special state employee" under the conflict of interest law if you are serving in a state agency in a position for which no compensation is provided. You are also a special state employee if you are not an elected </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> and you are compensated for your services as a board or commission member for not more than 800 hours during the preceding 365-day period.</w:t>
+        <w:t>You are a "special state employee" under the conflict of interest law if you are serving in a state agency in a position for which no compensation is provided. You are also a special state employee if you are not an elected official and you are compensated for your services as a board or commission member for not more than 800 hours during the preceding 365-day period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71507382" w14:textId="77777777" w:rsidR="00855EDC" w:rsidRPr="00855EDC" w:rsidRDefault="00855EDC" w:rsidP="00855EDC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="366C268E" w14:textId="77777777" w:rsidR="00855EDC" w:rsidRPr="00855EDC" w:rsidRDefault="00855EDC" w:rsidP="00855EDC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00855EDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -4508,138 +4451,139 @@
         </w:rPr>
         <w:t>Approved</w:t>
       </w:r>
       <w:r w:rsidRPr="00855EDC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>: May 19, 2011</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F824A3" w:rsidRPr="00855EDC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="157DCF63" w14:textId="77777777" w:rsidR="003A0C2E" w:rsidRDefault="003A0C2E" w:rsidP="003A0C2E">
+    <w:p w14:paraId="59F2561B" w14:textId="77777777" w:rsidR="000E26E1" w:rsidRDefault="000E26E1" w:rsidP="003A0C2E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EA73A5C" w14:textId="77777777" w:rsidR="003A0C2E" w:rsidRDefault="003A0C2E" w:rsidP="003A0C2E">
+    <w:p w14:paraId="25BCA0F6" w14:textId="77777777" w:rsidR="000E26E1" w:rsidRDefault="000E26E1" w:rsidP="003A0C2E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F781163" w14:textId="77777777" w:rsidR="003A0C2E" w:rsidRDefault="003A0C2E" w:rsidP="003A0C2E">
+    <w:p w14:paraId="35CC6C93" w14:textId="77777777" w:rsidR="000E26E1" w:rsidRDefault="000E26E1" w:rsidP="003A0C2E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B03659E" w14:textId="77777777" w:rsidR="003A0C2E" w:rsidRDefault="003A0C2E" w:rsidP="003A0C2E">
+    <w:p w14:paraId="60F76A1C" w14:textId="77777777" w:rsidR="000E26E1" w:rsidRDefault="000E26E1" w:rsidP="003A0C2E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07A904D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC90A2C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5119,145 +5063,148 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="395864378">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="213320568">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1365789451">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="889421665">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00711028"/>
     <w:rsid w:val="00023DC6"/>
     <w:rsid w:val="00024D86"/>
     <w:rsid w:val="00050462"/>
     <w:rsid w:val="00074081"/>
     <w:rsid w:val="000B4A92"/>
     <w:rsid w:val="000D0207"/>
+    <w:rsid w:val="000E26E1"/>
     <w:rsid w:val="001C338F"/>
     <w:rsid w:val="00216EDC"/>
     <w:rsid w:val="002B087E"/>
     <w:rsid w:val="002F6671"/>
+    <w:rsid w:val="00330CCE"/>
     <w:rsid w:val="003A0C2E"/>
     <w:rsid w:val="003B68A2"/>
     <w:rsid w:val="003F3F7A"/>
     <w:rsid w:val="00454A01"/>
     <w:rsid w:val="004A1EBE"/>
     <w:rsid w:val="004A7CEE"/>
     <w:rsid w:val="00533147"/>
     <w:rsid w:val="005912D0"/>
     <w:rsid w:val="005A0D64"/>
     <w:rsid w:val="006A4F94"/>
     <w:rsid w:val="006B75E7"/>
     <w:rsid w:val="00703D92"/>
     <w:rsid w:val="00711028"/>
     <w:rsid w:val="00840A50"/>
     <w:rsid w:val="00850FE3"/>
     <w:rsid w:val="00855EDC"/>
     <w:rsid w:val="009804FD"/>
     <w:rsid w:val="009E0CC3"/>
     <w:rsid w:val="00A116EB"/>
     <w:rsid w:val="00A727DA"/>
     <w:rsid w:val="00AA13D6"/>
     <w:rsid w:val="00AC412C"/>
     <w:rsid w:val="00AC468D"/>
     <w:rsid w:val="00AF6D8A"/>
     <w:rsid w:val="00B62C2F"/>
     <w:rsid w:val="00B67E70"/>
     <w:rsid w:val="00B741F4"/>
     <w:rsid w:val="00BB258F"/>
     <w:rsid w:val="00BC5832"/>
     <w:rsid w:val="00BF6FF6"/>
     <w:rsid w:val="00C35743"/>
+    <w:rsid w:val="00CC5962"/>
     <w:rsid w:val="00D00F0F"/>
     <w:rsid w:val="00D55631"/>
     <w:rsid w:val="00D751B6"/>
     <w:rsid w:val="00D863D6"/>
     <w:rsid w:val="00D86DEA"/>
     <w:rsid w:val="00DB2B91"/>
     <w:rsid w:val="00DD1B69"/>
     <w:rsid w:val="00DF02F4"/>
     <w:rsid w:val="00E33C6C"/>
     <w:rsid w:val="00ED4B3F"/>
     <w:rsid w:val="00F40D7B"/>
     <w:rsid w:val="00F824A3"/>
     <w:rsid w:val="00FF1FAF"/>
     <w:rsid w:val="00FF2BC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="16385"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4FC98255"/>
   <w15:docId w15:val="{A50A5420-DBAF-4817-BC44-E6DE24EE632A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5623,50 +5570,71 @@
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FF1FAF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC5962"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5775,50 +5743,96 @@
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003A0C2E"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F3F7A"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC5962"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00CC5962"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+      <w:spacing w:val="15"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CC5962"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1232621659">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="769010079">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -6347,64 +6361,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2591</Words>
-  <Characters>14771</Characters>
+  <Characters>14769</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>123</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17328</CharactersWithSpaces>
+  <CharactersWithSpaces>17326</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Giannotti, David (ETH)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>