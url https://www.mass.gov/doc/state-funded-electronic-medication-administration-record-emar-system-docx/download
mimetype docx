--- v0 (2025-12-09)
+++ v1 (2026-06-18)
@@ -11,68 +11,68 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="082BF64B" w14:textId="77777777" w:rsidR="00F63304" w:rsidRDefault="005143CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="129" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3F0DFBC6" wp14:editId="1680B020">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="3F0DFBC6" wp14:editId="324EDBAD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>81914</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-187524</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="962025" cy="1152525"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="88" name="Picture 88"/>
+            <wp:docPr id="88" name="Picture 88" descr="DPH Logo"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="88" name="Picture 88"/>
+                    <pic:cNvPr id="88" name="Picture 88" descr="DPH Logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="962025" cy="1152525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
@@ -460,120 +460,131 @@
     <w:p w14:paraId="1788E2AB" w14:textId="77777777" w:rsidR="00F63304" w:rsidRDefault="005143CC">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We have already run our </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Learn More</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sessions with a great turnout!  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="796C826C" w14:textId="77777777" w:rsidR="00F63304" w:rsidRDefault="005143CC">
       <w:pPr>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Next steps include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D4744D" w14:textId="77777777" w:rsidR="00F63304" w:rsidRDefault="005143CC">
+    <w:p w14:paraId="52D4744D" w14:textId="268D8B5A" w:rsidR="00F63304" w:rsidRDefault="005143CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="242" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Enroll Now</w:t>
+          <w:t>Enroll No</w:t>
         </w:r>
-      </w:hyperlink>
-      <w:hyperlink r:id="rId7">
         <w:r>
-          <w:t xml:space="preserve"> </w:t>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>w</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B7E8C9C" w14:textId="77777777" w:rsidR="00F63304" w:rsidRDefault="005143CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="188"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">After you are enrolled, register for a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>System Overview</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> session </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E4FFF6" w14:textId="77777777" w:rsidR="00F63304" w:rsidRDefault="005143CC">
+    <w:p w14:paraId="00E4FFF6" w14:textId="725B84C7" w:rsidR="00F63304" w:rsidRDefault="005143CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="242" w:line="259" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
-          <w:t>Register for the System Overview</w:t>
+          <w:t>Register for the System Overvi</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single" w:color="0000FF"/>
+          </w:rPr>
+          <w:t>w</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId9">
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00B314CE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3C3830" w14:textId="77777777" w:rsidR="00F63304" w:rsidRDefault="005143CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="328"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>System Overview</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> session launches the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -614,80 +625,56 @@
       <w:r>
         <w:t xml:space="preserve"> will begin the contracting and provider information-gathering process with your team. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="257BC2AB" w14:textId="77777777" w:rsidR="00F63304" w:rsidRDefault="005143CC">
       <w:pPr>
         <w:spacing w:after="330"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Please do not hesitate to reach out if you have any questions! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17E7D6AA" w14:textId="7346497C" w:rsidR="00F63304" w:rsidRDefault="005143CC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="271"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please direct all questions to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00013E83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>ma-support@impruv</w:t>
-[...23 lines deleted...]
-          <w:t xml:space="preserve">ealth.com </w:t>
+          <w:t xml:space="preserve">ma-support@impruvonhealth.com </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3423089B" w14:textId="77777777" w:rsidR="00F63304" w:rsidRDefault="005143CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">The Department of Public Health MAP Team </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F63304" w:rsidSect="005143CC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1528" w:bottom="630" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -705,51 +692,51 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="682F10F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="158E2EC4"/>
     <w:lvl w:ilvl="0" w:tplc="983CD7FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="765"/>
       </w:pPr>
       <w:rPr>
@@ -938,69 +925,71 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1284072821">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F63304"/>
     <w:rsid w:val="00013E83"/>
     <w:rsid w:val="00047EC0"/>
     <w:rsid w:val="004F6014"/>
     <w:rsid w:val="005143CC"/>
+    <w:rsid w:val="00B314CE"/>
+    <w:rsid w:val="00C06685"/>
     <w:rsid w:val="00F63304"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -1399,50 +1388,51 @@
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="236" w:line="249" w:lineRule="auto"/>
       <w:ind w:left="10" w:hanging="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
@@ -1479,51 +1469,51 @@
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00013E83"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/pages.impruvonhealth.com/e3t/Ctc/W4*23284/d2GL-w04/Jk85jGjQW5BWr2F6lZ3pxW5XsRr-59gllGW5BXwZb5TcnF8W4QJmLQ3qRY4tN5_887_RGKd-W2XBnWk2_Y7CVW1PF0Z12C-fV7W5N-M615r9jqvW8ZmjhF3Z5SDmW9j3S0Q6j5LkjW3r4RJ546qXwDW44NJ4q7c37V-W38-qT48ZsBWrW3_HKSn4vMNfPW3sg9-L8pdMJhN4sCCSLrx9m-W2VH3-r6p4tdLW71dzHg5MYz02W2wQw7j666nBxW1zgMND1g5l0FW5f4R2s7qnDlhW6Z6R9q8P71ySW1ZJMdQ2Hs48VW6cYYkZ8pHQ_GW6qhGZ06nNWdQW1Q5Psv329BV0W833dG16sD0rLW29Wy5m7nJyMMVly88F2mt6rjW2Tm0GT7xxZq1W6mVY4C1H8bn_W76VmkG8kN-QnN7xkyQh54dbpW96-yX55rMnMHVsmQbh5FjmsMf7DbL5q04__;Kw!!CPANwP4y!QZFvQcqJxjUdMU6TdoPICsYUIUdRP1jzD-dCpGnVOA85E7mCTj2IdHGpVI9KDSzVRTOUk3sJWs-WK8JU__FvheWWCVpNJvvs$" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/pages.impruvonhealth.com/emap-enroll-today__;!!CPANwP4y!WENaaB4V1tql1JIGDufaLvAg2MWiTGbBSeRpMTz8xj9lHf6kUqYHQfZjAPO0gjsCa_6ClvkRgAQl45qoVyyOlC5CRWOX$" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/pages.impruvonhealth.com/emap-enroll-today__;!!CPANwP4y!WENaaB4V1tql1JIGDufaLvAg2MWiTGbBSeRpMTz8xj9lHf6kUqYHQfZjAPO0gjsCa_6ClvkRgAQl45qoVyyOlC5CRWOX$" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ma-support@impruvonhealth.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/pages.impruvonhealth.com/e3t/Ctc/W4*23284/d2GL-w04/Jk85jGjQW5BWr2F6lZ3pxW5XsRr-59gllGW5BXwZb5TcnF8W4QJmLQ3qRY4tN5_887_RGKd-W2XBnWk2_Y7CVW1PF0Z12C-fV7W5N-M615r9jqvW8ZmjhF3Z5SDmW9j3S0Q6j5LkjW3r4RJ546qXwDW44NJ4q7c37V-W38-qT48ZsBWrW3_HKSn4vMNfPW3sg9-L8pdMJhN4sCCSLrx9m-W2VH3-r6p4tdLW71dzHg5MYz02W2wQw7j666nBxW1zgMND1g5l0FW5f4R2s7qnDlhW6Z6R9q8P71ySW1ZJMdQ2Hs48VW6cYYkZ8pHQ_GW6qhGZ06nNWdQW1Q5Psv329BV0W833dG16sD0rLW29Wy5m7nJyMMVly88F2mt6rjW2Tm0GT7xxZq1W6mVY4C1H8bn_W76VmkG8kN-QnN7xkyQh54dbpW96-yX55rMnMHVsmQbh5FjmsMf7DbL5q04__;Kw!!CPANwP4y!QZFvQcqJxjUdMU6TdoPICsYUIUdRP1jzD-dCpGnVOA85E7mCTj2IdHGpVI9KDSzVRTOUk3sJWs-WK8JU__FvheWWCVpNJvvs$" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ma-support@impruvonhealth.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/pages.impruvonhealth.com/e3t/Ctc/W4*23284/d2GL-w04/Jk85jGjQW5BWr2F6lZ3pxW5XsRr-59gllGW5BXwZb5TcnF8W4QJmLQ3qRY4tN5_887_RGKd-W2XBnWk2_Y7CVW1PF0Z12C-fV7W5N-M615r9jqvW8ZmjhF3Z5SDmW9j3S0Q6j5LkjW3r4RJ546qXwDW44NJ4q7c37V-W38-qT48ZsBWrW3_HKSn4vMNfPW3sg9-L8pdMJhN4sCCSLrx9m-W2VH3-r6p4tdLW71dzHg5MYz02W2wQw7j666nBxW1zgMND1g5l0FW5f4R2s7qnDlhW6Z6R9q8P71ySW1ZJMdQ2Hs48VW6cYYkZ8pHQ_GW6qhGZ06nNWdQW1Q5Psv329BV0W833dG16sD0rLW29Wy5m7nJyMMVly88F2mt6rjW2Tm0GT7xxZq1W6mVY4C1H8bn_W76VmkG8kN-QnN7xkyQh54dbpW96-yX55rMnMHVsmQbh5FjmsMf7DbL5q04__;Kw!!CPANwP4y!QZFvQcqJxjUdMU6TdoPICsYUIUdRP1jzD-dCpGnVOA85E7mCTj2IdHGpVI9KDSzVRTOUk3sJWs-WK8JU__FvheWWCVpNJvvs$" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.com/v3/__https:/pages.impruvonhealth.com/emap-enroll-today__;!!CPANwP4y!WENaaB4V1tql1JIGDufaLvAg2MWiTGbBSeRpMTz8xj9lHf6kUqYHQfZjAPO0gjsCa_6ClvkRgAQl45qoVyyOlC5CRWOX$" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1802,53 +1792,53 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>493</Words>
-  <Characters>2815</Characters>
+  <Words>360</Words>
+  <Characters>2058</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3302</CharactersWithSpaces>
+  <CharactersWithSpaces>2414</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title> </dc:title>
   <dc:subject/>
   <dc:creator>Kyle Marshall</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>