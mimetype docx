--- v0 (2025-10-31)
+++ v1 (2026-10-06)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6715A5C0" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
@@ -804,56 +805,50 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E6CAC6" w14:textId="77777777" w:rsidR="001E1599" w:rsidRDefault="001E1599">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3708"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="3600"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AA638A" w14:paraId="0031BDEB" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28FDEEF7" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Countersigned and Approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
@@ -864,107 +859,95 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18AEAD0E" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Signed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA638A" w14:paraId="28D20368" w14:textId="77777777" w:rsidTr="003C08EC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F4F8CF5" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79DF4966" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="060FD7AF" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA638A" w14:paraId="1A35F370" w14:textId="77777777" w:rsidTr="003C08EC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BD9746A" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRPr="003C08EC" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C08EC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Mayor or City Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
@@ -976,108 +959,96 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ACD1F49" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Treasurer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA638A" w14:paraId="432E4C11" w14:textId="77777777" w:rsidTr="003C08EC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22C8CF3B" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRPr="003C08EC" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CC2BF1D" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="262A6340" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">City of __________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA638A" w14:paraId="2C7DE679" w14:textId="77777777" w:rsidTr="003C08EC">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6228FC65" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>City Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
@@ -1089,56 +1060,50 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="74DF1036" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:t>City Seal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA638A" w14:paraId="3AA13AB4" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74FF775C" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07930899" w14:textId="77777777" w:rsidR="00AA638A" w:rsidRDefault="00AA638A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -1414,298 +1379,273 @@
       </w:r>
       <w:r w:rsidR="00E626E1">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> the attached Director of Accounts Approval Letter.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AA638A" w:rsidSect="001E1599">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="720" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4724D5B2" w14:textId="77777777" w:rsidR="00727460" w:rsidRDefault="00727460" w:rsidP="00010AF6">
+    <w:p w14:paraId="12A569FA" w14:textId="77777777" w:rsidR="008A0E6C" w:rsidRDefault="008A0E6C" w:rsidP="00010AF6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F46E921" w14:textId="77777777" w:rsidR="00727460" w:rsidRDefault="00727460" w:rsidP="00010AF6">
+    <w:p w14:paraId="0822C616" w14:textId="77777777" w:rsidR="008A0E6C" w:rsidRDefault="008A0E6C" w:rsidP="00010AF6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6D0BC54D" w14:textId="77777777" w:rsidR="00010AF6" w:rsidRDefault="00010AF6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5C881460" w14:textId="77777777" w:rsidR="00010AF6" w:rsidRPr="00010AF6" w:rsidRDefault="00010AF6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="gramStart"/>
     <w:r w:rsidRPr="00010AF6">
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Revised August 2021</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="6B829132" w14:textId="77777777" w:rsidR="00010AF6" w:rsidRDefault="00010AF6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10CEEE37" w14:textId="77777777" w:rsidR="00010AF6" w:rsidRDefault="00010AF6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="721C2473" w14:textId="77777777" w:rsidR="00727460" w:rsidRDefault="00727460" w:rsidP="00010AF6">
+    <w:p w14:paraId="030EE7C2" w14:textId="77777777" w:rsidR="008A0E6C" w:rsidRDefault="008A0E6C" w:rsidP="00010AF6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AF594DE" w14:textId="77777777" w:rsidR="00727460" w:rsidRDefault="00727460" w:rsidP="00010AF6">
+    <w:p w14:paraId="6DCEA752" w14:textId="77777777" w:rsidR="008A0E6C" w:rsidRDefault="008A0E6C" w:rsidP="00010AF6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0482C62D" w14:textId="77777777" w:rsidR="00010AF6" w:rsidRDefault="00010AF6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="225A104C" w14:textId="77777777" w:rsidR="00010AF6" w:rsidRDefault="00010AF6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="785EB7A6" w14:textId="77777777" w:rsidR="00010AF6" w:rsidRDefault="00010AF6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="146"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:usePrinterMetrics/>
-[...4 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...26 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003C08EC"/>
     <w:rsid w:val="00010AF6"/>
     <w:rsid w:val="001776FE"/>
     <w:rsid w:val="001E1599"/>
     <w:rsid w:val="003C08EC"/>
     <w:rsid w:val="00461706"/>
     <w:rsid w:val="00470AAD"/>
     <w:rsid w:val="00727460"/>
     <w:rsid w:val="00761978"/>
     <w:rsid w:val="00772D1E"/>
     <w:rsid w:val="007F2E24"/>
     <w:rsid w:val="00861361"/>
+    <w:rsid w:val="008A0E6C"/>
     <w:rsid w:val="00AA638A"/>
+    <w:rsid w:val="00AE4946"/>
     <w:rsid w:val="00E144D0"/>
+    <w:rsid w:val="00E3792E"/>
     <w:rsid w:val="00E626E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="039AA9F5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{D901932E-1127-42F5-800F-3CE7E52BD084}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2115,51 +2055,53 @@
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
@@ -2195,62 +2137,58 @@
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00010AF6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00010AF6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///I:\MSOFFICE\WINWORD\TOWNNOTE.DOT" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2504,59 +2442,65 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>TOWNNOTE.DOT</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>155</Words>
   <Characters>884</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>No. __________						$__________</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth Of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>