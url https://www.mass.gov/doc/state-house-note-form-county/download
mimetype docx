--- v0 (2025-10-31)
+++ v1 (2026-10-06)
@@ -1,55 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6CF7D5F1" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
       <w:pPr>
         <w:ind w:left="-180" w:right="-180"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">No. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -269,62 +270,70 @@
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Date of Issue </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> ,  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0442EDEB" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F" w:rsidP="00445783">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -547,62 +556,70 @@
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, Section </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A75BD1">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> , or both,</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or both,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B07A254" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">promise to pay to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -734,55 +751,63 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F716631" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">the sum of </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sum of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -837,218 +862,226 @@
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> , with interest at an annual rate of </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with interest at an annual rate of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> % payable </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">             .</w:t>
-      </w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  .</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3708"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="3600"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C8555F" w14:paraId="565762DA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5576CD1C" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>Countersigned and Approved</w:t>
+              <w:t xml:space="preserve">Countersigned and </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Approved</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49A79F4F" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E97885E" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Signed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C8555F" w14:paraId="3949AB7F" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="717823D4" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="290365AB" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02600919" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C8555F" w14:paraId="43073D78" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A44EF72" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21A2BDC2" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -1060,56 +1093,50 @@
               <w:t>Majority of</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B56910B" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Treasurer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C8555F" w14:paraId="14C11788" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07CE02C8" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="054D7280" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -1139,56 +1166,50 @@
             <w:tcW w:w="3600" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="072E42B0" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00A75BD1">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>County</w:t>
             </w:r>
             <w:r w:rsidR="00C8555F">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> of ________________________ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C8555F" w14:paraId="0F677B0E" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EB07BB8" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63872E57" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00A75BD1" w:rsidP="00A75BD1">
             <w:pPr>
               <w:ind w:right="-108"/>
               <w:rPr>
@@ -1220,56 +1241,50 @@
                   <w:rPr>
                     <w:sz w:val="32"/>
                   </w:rPr>
                   <w:t>County</w:t>
                 </w:r>
               </w:smartTag>
               <w:r w:rsidR="00C8555F">
                 <w:rPr>
                   <w:sz w:val="32"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
                 <w:r w:rsidR="00C8555F">
                   <w:rPr>
                     <w:sz w:val="32"/>
                   </w:rPr>
                   <w:t>Seal</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C8555F" w14:paraId="379CD2CC" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FE88083" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6596CC72" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -1606,307 +1621,285 @@
     <w:p w14:paraId="5B67073D" w14:textId="77777777" w:rsidR="00C8555F" w:rsidRDefault="00C8555F" w:rsidP="00445783">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C8555F" w:rsidSect="00445783">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="720" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="532F445C" w14:textId="77777777" w:rsidR="00D905F1" w:rsidRDefault="00D905F1" w:rsidP="00395F51">
+    <w:p w14:paraId="5EE4BB9A" w14:textId="77777777" w:rsidR="00DB4162" w:rsidRDefault="00DB4162" w:rsidP="00395F51">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C7F71E5" w14:textId="77777777" w:rsidR="00D905F1" w:rsidRDefault="00D905F1" w:rsidP="00395F51">
+    <w:p w14:paraId="3458F6AC" w14:textId="77777777" w:rsidR="00DB4162" w:rsidRDefault="00DB4162" w:rsidP="00395F51">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="28205822" w14:textId="77777777" w:rsidR="00395F51" w:rsidRDefault="00395F51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="200E2316" w14:textId="77777777" w:rsidR="00395F51" w:rsidRDefault="00395F51" w:rsidP="00395F51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Revised August 2021</w:t>
     </w:r>
+    <w:proofErr w:type="gramEnd"/>
   </w:p>
   <w:p w14:paraId="5964BD5C" w14:textId="77777777" w:rsidR="00395F51" w:rsidRDefault="00395F51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="08C15F5F" w14:textId="77777777" w:rsidR="00395F51" w:rsidRDefault="00395F51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="17E90D92" w14:textId="77777777" w:rsidR="00395F51" w:rsidRDefault="00395F51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A8D8D33" w14:textId="77777777" w:rsidR="00D905F1" w:rsidRDefault="00D905F1" w:rsidP="00395F51">
+    <w:p w14:paraId="7F8A1A57" w14:textId="77777777" w:rsidR="00DB4162" w:rsidRDefault="00DB4162" w:rsidP="00395F51">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="038147C1" w14:textId="77777777" w:rsidR="00D905F1" w:rsidRDefault="00D905F1" w:rsidP="00395F51">
+    <w:p w14:paraId="4F38AA4A" w14:textId="77777777" w:rsidR="00DB4162" w:rsidRDefault="00DB4162" w:rsidP="00395F51">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01F8321B" w14:textId="77777777" w:rsidR="00395F51" w:rsidRDefault="00395F51">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04F6F430" w14:textId="77777777" w:rsidR="00395F51" w:rsidRDefault="00395F51">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78075E98" w14:textId="77777777" w:rsidR="00395F51" w:rsidRDefault="00395F51">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="146"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:usePrinterMetrics/>
-[...4 lines deleted...]
-    <w:forgetLastTabAlignment/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
-    <w:layoutRawTableWidth/>
-[...24 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD342F"/>
     <w:rsid w:val="000A4966"/>
     <w:rsid w:val="000C5B94"/>
     <w:rsid w:val="00167756"/>
     <w:rsid w:val="001A5A1A"/>
     <w:rsid w:val="00395F51"/>
     <w:rsid w:val="003C6AD2"/>
     <w:rsid w:val="00445783"/>
     <w:rsid w:val="00A75BD1"/>
     <w:rsid w:val="00BD342F"/>
     <w:rsid w:val="00BE1C6B"/>
     <w:rsid w:val="00C8555F"/>
     <w:rsid w:val="00D41EA3"/>
     <w:rsid w:val="00D905F1"/>
+    <w:rsid w:val="00DB4162"/>
+    <w:rsid w:val="00E23AA3"/>
+    <w:rsid w:val="00E844FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="73690060"/>
   <w14:defaultImageDpi w14:val="0"/>
   <w15:docId w15:val="{267D0984-4054-4E5F-BB50-2A6F12B830B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1984,57 +1977,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2293,52 +2330,53 @@
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="99"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
@@ -2462,51 +2500,51 @@
     <w:rsid w:val="00395F51"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:locked/>
     <w:rsid w:val="00395F51"/>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="525867247">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="525867248">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -2797,59 +2835,65 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>TOWNNOTE.DOT</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>155</Words>
   <Characters>890</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Commonwealth Of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1043</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>No. ________________$__________</dc:title>
   <dc:subject/>
   <dc:creator>Mass Dept Of Revenue</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>