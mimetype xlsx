--- v0 (2025-10-31)
+++ v1 (2026-08-22)
@@ -1,110 +1,112 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="20827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\bill\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/ulasauk_dor_state_ma_us/Documents/Accessibility review files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2984728F-A40A-4FAA-B064-277E43A109C7}" xr6:coauthVersionLast="37" xr6:coauthVersionMax="37" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{2984728F-A40A-4FAA-B064-277E43A109C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{88745A8F-BC8E-4669-AF01-97FD096C36E3}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="135" windowWidth="7455" windowHeight="8025" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
-    <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$51</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$J$52</definedName>
   </definedNames>
-  <calcPr calcId="179021"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G24" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="I19" i="1" s="1"/>
+  <c r="G25" i="1" l="1"/>
+  <c r="G24" i="1"/>
   <c r="G20" i="1"/>
+  <c r="I20" i="1" s="1"/>
   <c r="G21" i="1"/>
   <c r="G22" i="1"/>
-  <c r="G25" i="1"/>
+  <c r="G23" i="1"/>
   <c r="G26" i="1"/>
   <c r="G27" i="1"/>
   <c r="G28" i="1"/>
   <c r="G29" i="1"/>
   <c r="G30" i="1"/>
-  <c r="I20" i="1" l="1"/>
-  <c r="I21" i="1" s="1"/>
+  <c r="G31" i="1"/>
+  <c r="I21" i="1" l="1"/>
   <c r="I22" i="1" s="1"/>
   <c r="I23" i="1" s="1"/>
   <c r="I24" i="1" s="1"/>
   <c r="I25" i="1" s="1"/>
   <c r="I26" i="1" s="1"/>
   <c r="I27" i="1" s="1"/>
   <c r="I28" i="1" s="1"/>
   <c r="I29" i="1" s="1"/>
   <c r="I30" i="1" s="1"/>
+  <c r="I31" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="55">
   <si>
     <t>Estimated Operating Cash Flow Statement Submitted for Revenue Anticipation Notes</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Amount</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
@@ -501,142 +503,138 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="6" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="6" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="5" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="6" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="5" fontId="2" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="15" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="166" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1025" name="Rectangle 1">
           <a:extLst>
@@ -681,197 +679,163 @@
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" upright="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l" rtl="0">
             <a:defRPr sz="1000"/>
           </a:pPr>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1005,928 +969,891 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K50"/>
+  <dimension ref="A1:J51"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+      <selection activeCell="A7" sqref="A7:I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="10" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="0.5703125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="11.54296875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.1796875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.81640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="0.54296875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="17.1796875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="0.54296875" style="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="1" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="0.5703125" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="12" max="16384" width="8.85546875" style="1"/>
+    <col min="8" max="8" width="0.54296875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.1796875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="0.54296875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.54296875" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" x14ac:dyDescent="0.2">
-      <c r="A1" s="47" t="s">
+      <c r="A1" s="43" t="s">
         <v>53</v>
       </c>
-      <c r="B1" s="47"/>
-[...11 lines deleted...]
-      <c r="B4" s="26" t="s">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+    </row>
+    <row r="4" spans="1:10" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="14"/>
+      <c r="B4" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="27"/>
-[...24 lines deleted...]
-      <c r="A7" s="46" t="s">
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="26"/>
+    </row>
+    <row r="5" spans="1:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="14"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="30"/>
+    </row>
+    <row r="6" spans="1:10" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="25"/>
+    </row>
+    <row r="7" spans="1:10" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
+      <c r="I7" s="25"/>
+    </row>
+    <row r="8" spans="1:10" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="46"/>
-[...19 lines deleted...]
-      <c r="A9" s="27" t="s">
+      <c r="B8" s="42"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
+    </row>
+    <row r="9" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
+      <c r="I9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="27"/>
-[...9 lines deleted...]
-      <c r="A10" s="27" t="s">
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="28">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="25" t="s">
         <v>40</v>
       </c>
-      <c r="B10" s="34"/>
-[...9 lines deleted...]
-      <c r="C11" s="27" t="s">
+      <c r="B11" s="31"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="29"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+    </row>
+    <row r="12" spans="1:10" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C12" s="25" t="s">
         <v>41</v>
       </c>
-      <c r="D11" s="27"/>
-[...7 lines deleted...]
-      <c r="A12" s="27" t="s">
+      <c r="D12" s="25"/>
+      <c r="E12" s="29"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
+      <c r="I12" s="25"/>
+    </row>
+    <row r="13" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="25" t="s">
         <v>42</v>
       </c>
-      <c r="C12" s="27"/>
-[...8 lines deleted...]
-      <c r="A13" s="43" t="s">
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
+      <c r="I13" s="25"/>
+    </row>
+    <row r="14" spans="1:10" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="39" t="s">
         <v>43</v>
       </c>
-      <c r="B13" s="43"/>
-[...9 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="B14" s="39"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="25"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="22" t="s">
+      <c r="B15" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="C14" s="22" t="s">
+      <c r="C15" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="D14" s="2"/>
-[...2 lines deleted...]
-      <c r="G14" s="2" t="s">
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="H14" s="2"/>
-      <c r="I14" s="2" t="s">
+      <c r="H15" s="2"/>
+      <c r="I15" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="J14" s="3"/>
-[...3 lines deleted...]
-      <c r="B15" s="21" t="s">
+      <c r="J15" s="3"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="20"/>
+      <c r="B16" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="C15" s="21" t="s">
+      <c r="C16" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="D15" s="4"/>
-      <c r="E15" s="21" t="s">
+      <c r="D16" s="4"/>
+      <c r="E16" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="F15" s="4"/>
-      <c r="G15" s="45" t="s">
+      <c r="F16" s="4"/>
+      <c r="G16" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="H15" s="4"/>
-[...7 lines deleted...]
-      <c r="A17" s="22" t="s">
+      <c r="H16" s="4"/>
+      <c r="I16" s="5">
+        <v>0</v>
+      </c>
+      <c r="J16" s="6"/>
+    </row>
+    <row r="17" spans="1:10" ht="3" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A18" s="21" t="s">
         <v>39</v>
       </c>
-      <c r="B17" s="2"/>
-      <c r="C17" s="23" t="s">
+      <c r="B18" s="2"/>
+      <c r="C18" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="D17" s="2"/>
-      <c r="E17" s="23" t="s">
+      <c r="D18" s="2"/>
+      <c r="E18" s="22" t="s">
         <v>35</v>
       </c>
-      <c r="F17" s="2"/>
-      <c r="G17" s="23" t="s">
+      <c r="F18" s="2"/>
+      <c r="G18" s="22" t="s">
         <v>36</v>
       </c>
-      <c r="H17" s="2"/>
-      <c r="I17" s="23" t="s">
+      <c r="H18" s="2"/>
+      <c r="I18" s="22" t="s">
         <v>37</v>
       </c>
-      <c r="J17" s="3"/>
-[...8 lines deleted...]
-      <c r="G18" s="8" t="s">
+      <c r="J18" s="3"/>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A19" s="7"/>
+      <c r="G19" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="H18" s="8"/>
-      <c r="I18" s="8" t="s">
+      <c r="I19" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="J18" s="9"/>
-[...2 lines deleted...]
-      <c r="A19" s="44" t="s">
+      <c r="J19" s="8"/>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A20" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="B19" s="16" t="s">
+      <c r="B20" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C19" s="10">
-[...2 lines deleted...]
-      <c r="D19" s="16" t="s">
+      <c r="C20" s="9">
+        <v>0</v>
+      </c>
+      <c r="D20" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E19" s="11">
-[...2 lines deleted...]
-      <c r="F19" s="16" t="s">
+      <c r="E20" s="10">
+        <v>0</v>
+      </c>
+      <c r="F20" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G19" s="11">
-[...11 lines deleted...]
-      <c r="A20" s="24" t="s">
+      <c r="G20" s="10">
+        <f>SUM(C20-E20)</f>
+        <v>0</v>
+      </c>
+      <c r="I20" s="10">
+        <f>SUM(I16+G20)</f>
+        <v>0</v>
+      </c>
+      <c r="J20" s="8"/>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B21" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C20" s="10">
-[...2 lines deleted...]
-      <c r="D20" s="16" t="s">
+      <c r="C21" s="9">
+        <v>0</v>
+      </c>
+      <c r="D21" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E20" s="11">
-[...2 lines deleted...]
-      <c r="F20" s="16" t="s">
+      <c r="E21" s="10">
+        <v>0</v>
+      </c>
+      <c r="F21" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G20" s="12">
-[...11 lines deleted...]
-      <c r="A21" s="24" t="s">
+      <c r="G21" s="11">
+        <f>SUM(C21-E21)</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="10">
+        <f>SUM(I20+G21)</f>
+        <v>0</v>
+      </c>
+      <c r="J21" s="8"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A22" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="B21" s="16" t="s">
+      <c r="B22" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="10">
-[...2 lines deleted...]
-      <c r="D21" s="16" t="s">
+      <c r="C22" s="9">
+        <v>0</v>
+      </c>
+      <c r="D22" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E21" s="11">
-[...2 lines deleted...]
-      <c r="F21" s="16" t="s">
+      <c r="E22" s="10">
+        <v>0</v>
+      </c>
+      <c r="F22" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G21" s="12">
-[...11 lines deleted...]
-      <c r="A22" s="24" t="s">
+      <c r="G22" s="11">
+        <f>SUM(C22-E22)</f>
+        <v>0</v>
+      </c>
+      <c r="I22" s="11">
+        <f>SUM(I21+G22)</f>
+        <v>0</v>
+      </c>
+      <c r="J22" s="8"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A23" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="B22" s="16" t="s">
+      <c r="B23" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C22" s="10">
-[...2 lines deleted...]
-      <c r="D22" s="16" t="s">
+      <c r="C23" s="9">
+        <v>0</v>
+      </c>
+      <c r="D23" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E22" s="11">
-[...2 lines deleted...]
-      <c r="F22" s="16" t="s">
+      <c r="E23" s="10">
+        <v>0</v>
+      </c>
+      <c r="F23" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G22" s="12">
-[...11 lines deleted...]
-      <c r="A23" s="24" t="s">
+      <c r="G23" s="11">
+        <f>SUM(C23-E23)</f>
+        <v>0</v>
+      </c>
+      <c r="I23" s="11">
+        <f>SUM(I22+G23)</f>
+        <v>0</v>
+      </c>
+      <c r="J23" s="8"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A24" s="23" t="s">
         <v>31</v>
       </c>
-      <c r="B23" s="16" t="s">
+      <c r="B24" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C23" s="10">
-[...2 lines deleted...]
-      <c r="D23" s="16" t="s">
+      <c r="C24" s="9">
+        <v>0</v>
+      </c>
+      <c r="D24" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E23" s="11">
-[...2 lines deleted...]
-      <c r="F23" s="16" t="s">
+      <c r="E24" s="10">
+        <v>0</v>
+      </c>
+      <c r="F24" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G23" s="12">
-[...11 lines deleted...]
-      <c r="A24" s="24" t="s">
+      <c r="G24" s="11">
+        <f>SUM(C24-E24)</f>
+        <v>0</v>
+      </c>
+      <c r="I24" s="11">
+        <f>SUM(I23+G24)</f>
+        <v>0</v>
+      </c>
+      <c r="J24" s="8"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A25" s="23" t="s">
         <v>32</v>
       </c>
-      <c r="B24" s="16" t="s">
+      <c r="B25" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C24" s="10">
-[...2 lines deleted...]
-      <c r="D24" s="16" t="s">
+      <c r="C25" s="9">
+        <v>0</v>
+      </c>
+      <c r="D25" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E24" s="11">
-[...2 lines deleted...]
-      <c r="F24" s="16" t="s">
+      <c r="E25" s="10">
+        <v>0</v>
+      </c>
+      <c r="F25" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G24" s="12">
-[...11 lines deleted...]
-      <c r="A25" s="24" t="s">
+      <c r="G25" s="11">
+        <f t="shared" ref="G25:G31" si="0">SUM(C25-E25)</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="11">
+        <f t="shared" ref="I25:I31" si="1">SUM(I24+G25)</f>
+        <v>0</v>
+      </c>
+      <c r="J25" s="8"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A26" s="23" t="s">
         <v>49</v>
       </c>
-      <c r="B25" s="16" t="s">
+      <c r="B26" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C25" s="10">
-[...2 lines deleted...]
-      <c r="D25" s="16" t="s">
+      <c r="C26" s="9">
+        <v>0</v>
+      </c>
+      <c r="D26" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E25" s="11">
-[...2 lines deleted...]
-      <c r="F25" s="16" t="s">
+      <c r="E26" s="10">
+        <v>0</v>
+      </c>
+      <c r="F26" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G25" s="12">
+      <c r="G26" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H25" s="8"/>
-      <c r="I25" s="12">
+      <c r="I26" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J25" s="9"/>
-[...2 lines deleted...]
-      <c r="A26" s="24" t="s">
+      <c r="J26" s="8"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A27" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="B26" s="16" t="s">
+      <c r="B27" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C26" s="10">
-[...2 lines deleted...]
-      <c r="D26" s="16" t="s">
+      <c r="C27" s="9">
+        <v>0</v>
+      </c>
+      <c r="D27" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E26" s="11">
-[...2 lines deleted...]
-      <c r="F26" s="16" t="s">
+      <c r="E27" s="10">
+        <v>0</v>
+      </c>
+      <c r="F27" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G26" s="12">
+      <c r="G27" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H26" s="8"/>
-      <c r="I26" s="12">
+      <c r="I27" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J26" s="9"/>
-[...2 lines deleted...]
-      <c r="A27" s="24" t="s">
+      <c r="J27" s="8"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A28" s="23" t="s">
         <v>3</v>
       </c>
-      <c r="B27" s="16" t="s">
+      <c r="B28" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C27" s="10">
-[...2 lines deleted...]
-      <c r="D27" s="16" t="s">
+      <c r="C28" s="9">
+        <v>0</v>
+      </c>
+      <c r="D28" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E27" s="11">
-[...2 lines deleted...]
-      <c r="F27" s="16" t="s">
+      <c r="E28" s="10">
+        <v>0</v>
+      </c>
+      <c r="F28" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G27" s="12">
+      <c r="G28" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H27" s="8"/>
-      <c r="I27" s="12">
+      <c r="I28" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J27" s="9"/>
-[...2 lines deleted...]
-      <c r="A28" s="17" t="s">
+      <c r="J28" s="8"/>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A29" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B28" s="16" t="s">
+      <c r="B29" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C28" s="10">
-[...2 lines deleted...]
-      <c r="D28" s="16" t="s">
+      <c r="C29" s="9">
+        <v>0</v>
+      </c>
+      <c r="D29" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E28" s="11">
-[...2 lines deleted...]
-      <c r="F28" s="16" t="s">
+      <c r="E29" s="10">
+        <v>0</v>
+      </c>
+      <c r="F29" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G28" s="12">
+      <c r="G29" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H28" s="8"/>
-      <c r="I28" s="12">
+      <c r="I29" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J28" s="9"/>
-[...2 lines deleted...]
-      <c r="A29" s="17" t="s">
+      <c r="J29" s="8"/>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A30" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B29" s="16" t="s">
+      <c r="B30" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="10">
-[...2 lines deleted...]
-      <c r="D29" s="16" t="s">
+      <c r="C30" s="9">
+        <v>0</v>
+      </c>
+      <c r="D30" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E29" s="11">
-[...2 lines deleted...]
-      <c r="F29" s="16" t="s">
+      <c r="E30" s="10">
+        <v>0</v>
+      </c>
+      <c r="F30" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="G29" s="12">
+      <c r="G30" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H29" s="8"/>
-      <c r="I29" s="12">
+      <c r="I30" s="11">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J29" s="9"/>
-[...2 lines deleted...]
-      <c r="A30" s="18" t="s">
+      <c r="J30" s="8"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A31" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B30" s="19" t="s">
+      <c r="B31" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="C30" s="13">
-[...2 lines deleted...]
-      <c r="D30" s="19" t="s">
+      <c r="C31" s="12">
+        <v>0</v>
+      </c>
+      <c r="D31" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="E30" s="14">
-[...2 lines deleted...]
-      <c r="F30" s="19" t="s">
+      <c r="E31" s="13">
+        <v>0</v>
+      </c>
+      <c r="F31" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="G30" s="5">
+      <c r="G31" s="5">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="H30" s="4"/>
-      <c r="I30" s="5">
+      <c r="H31" s="4"/>
+      <c r="I31" s="5">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="J30" s="6"/>
-[...2 lines deleted...]
-      <c r="A31" s="35" t="s">
+      <c r="J31" s="6"/>
+    </row>
+    <row r="32" spans="1:10" ht="12" x14ac:dyDescent="0.3">
+      <c r="A32" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="B31" s="36" t="s">
+      <c r="B32" s="33" t="s">
         <v>45</v>
       </c>
-      <c r="C31" s="27"/>
-[...9 lines deleted...]
-      <c r="B32" s="37" t="s">
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25"/>
+      <c r="G32" s="25"/>
+      <c r="H32" s="25"/>
+      <c r="I32" s="25"/>
+    </row>
+    <row r="33" spans="1:9" ht="12" x14ac:dyDescent="0.3">
+      <c r="A33" s="25"/>
+      <c r="B33" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="C32" s="27"/>
-[...9 lines deleted...]
-      <c r="B33" s="36" t="s">
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+      <c r="G33" s="25"/>
+      <c r="H33" s="25"/>
+      <c r="I33" s="25"/>
+    </row>
+    <row r="34" spans="1:9" ht="12" x14ac:dyDescent="0.3">
+      <c r="A34" s="25"/>
+      <c r="B34" s="33" t="s">
         <v>46</v>
       </c>
-      <c r="C33" s="27"/>
-[...9 lines deleted...]
-      <c r="B34" s="37" t="s">
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="25"/>
+      <c r="I34" s="25"/>
+    </row>
+    <row r="35" spans="1:9" ht="12" x14ac:dyDescent="0.3">
+      <c r="A35" s="25"/>
+      <c r="B35" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="C34" s="27"/>
-[...9 lines deleted...]
-      <c r="B35" s="36" t="s">
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="25"/>
+      <c r="G35" s="25"/>
+      <c r="H35" s="25"/>
+      <c r="I35" s="25"/>
+    </row>
+    <row r="36" spans="1:9" ht="12" x14ac:dyDescent="0.3">
+      <c r="A36" s="25"/>
+      <c r="B36" s="33" t="s">
         <v>47</v>
       </c>
-      <c r="C35" s="27"/>
-[...9 lines deleted...]
-      <c r="B36" s="37" t="s">
+      <c r="C36" s="25"/>
+      <c r="D36" s="25"/>
+      <c r="E36" s="25"/>
+      <c r="F36" s="25"/>
+      <c r="G36" s="25"/>
+      <c r="H36" s="25"/>
+      <c r="I36" s="25"/>
+    </row>
+    <row r="37" spans="1:9" ht="12" x14ac:dyDescent="0.3">
+      <c r="A37" s="25"/>
+      <c r="B37" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="C36" s="27"/>
-[...9 lines deleted...]
-      <c r="B37" s="36" t="s">
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="25"/>
+      <c r="G37" s="25"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="25"/>
+    </row>
+    <row r="38" spans="1:9" ht="12" x14ac:dyDescent="0.3">
+      <c r="A38" s="25"/>
+      <c r="B38" s="33" t="s">
         <v>48</v>
       </c>
-      <c r="C37" s="27"/>
-[...9 lines deleted...]
-      <c r="B38" s="37" t="s">
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="25"/>
+      <c r="I38" s="25"/>
+    </row>
+    <row r="39" spans="1:9" ht="12" x14ac:dyDescent="0.3">
+      <c r="A39" s="25"/>
+      <c r="B39" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="C38" s="27"/>
-[...9 lines deleted...]
-      <c r="B39" s="37" t="s">
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+      <c r="G39" s="25"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="25"/>
+    </row>
+    <row r="40" spans="1:9" ht="12" x14ac:dyDescent="0.3">
+      <c r="A40" s="25"/>
+      <c r="B40" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="C39" s="27"/>
-[...19 lines deleted...]
-      <c r="A41" s="27" t="s">
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+      <c r="G40" s="25"/>
+      <c r="H40" s="25"/>
+      <c r="I40" s="25"/>
+    </row>
+    <row r="41" spans="1:9" ht="12" x14ac:dyDescent="0.3">
+      <c r="A41" s="25"/>
+      <c r="B41" s="34"/>
+      <c r="C41" s="25"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="25"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="25"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+    </row>
+    <row r="42" spans="1:9" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="B41" s="27"/>
-[...9 lines deleted...]
-      <c r="A42" s="27" t="s">
+      <c r="B42" s="25"/>
+      <c r="C42" s="25"/>
+      <c r="D42" s="25"/>
+      <c r="E42" s="25"/>
+      <c r="F42" s="25"/>
+      <c r="G42" s="25"/>
+      <c r="H42" s="25"/>
+      <c r="I42" s="25"/>
+    </row>
+    <row r="43" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="25" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="27"/>
-[...6 lines deleted...]
-      <c r="G42" s="27" t="s">
+      <c r="B43" s="25"/>
+      <c r="C43" s="25"/>
+      <c r="D43" s="35"/>
+      <c r="E43" s="28">
+        <v>0</v>
+      </c>
+      <c r="F43" s="28"/>
+      <c r="G43" s="25" t="s">
         <v>11</v>
       </c>
-      <c r="H42" s="27"/>
-[...7 lines deleted...]
-      <c r="C43" s="27" t="s">
+      <c r="H43" s="25"/>
+      <c r="I43" s="25"/>
+    </row>
+    <row r="44" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="28">
+        <v>0</v>
+      </c>
+      <c r="B44" s="36"/>
+      <c r="C44" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="D43" s="27"/>
-[...31 lines deleted...]
-      <c r="A49" s="41" t="s">
+      <c r="D44" s="25"/>
+      <c r="E44" s="25"/>
+      <c r="F44" s="25"/>
+      <c r="G44" s="25"/>
+      <c r="H44" s="25"/>
+      <c r="I44" s="25"/>
+    </row>
+    <row r="45" spans="1:9" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="C45" s="25"/>
+      <c r="D45" s="25"/>
+      <c r="E45" s="25"/>
+      <c r="F45" s="25"/>
+      <c r="G45" s="25"/>
+      <c r="H45" s="25"/>
+      <c r="I45" s="25"/>
+    </row>
+    <row r="46" spans="1:9" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="25"/>
+      <c r="B46" s="25"/>
+      <c r="D46" s="25"/>
+      <c r="F46" s="25"/>
+      <c r="G46" s="25"/>
+      <c r="H46" s="25"/>
+      <c r="I46" s="25"/>
+    </row>
+    <row r="50" spans="1:9" ht="12" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="B49" s="39"/>
-[...10 lines deleted...]
-      <c r="E50" s="42" t="s">
+      <c r="B50" s="36"/>
+      <c r="C50" s="28"/>
+      <c r="E50" s="36"/>
+      <c r="F50" s="36"/>
+      <c r="G50" s="36"/>
+      <c r="H50" s="25"/>
+      <c r="I50" s="25"/>
+    </row>
+    <row r="51" spans="1:9" ht="11.5" x14ac:dyDescent="0.25">
+      <c r="A51" s="19"/>
+      <c r="B51" s="24"/>
+      <c r="E51" s="38" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A8:I8"/>
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;"Century,Italic"(Revised:  July 2018)</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-</worksheet>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
       <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of MA</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>MA Dept of Revenue</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>