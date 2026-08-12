--- v0 (2025-12-07)
+++ v1 (2026-08-12)
@@ -1,94 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/ctrlProps/ctrlProp10.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/featurePropertyBag/featurePropertyBag.xml" ContentType="application/vnd.ms-excel.featurepropertybag+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="22130"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\lsexec\dlswebsite\BLA\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ulasauk\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C22813A9-E6AB-4B79-8341-4A9B22A86BD2}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E314FEE-E073-4102-AF9D-81E8EEB495D8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="1000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="1000" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="StateTaxForm2G" sheetId="1" r:id="rId1"/>
     <sheet name="Selections" sheetId="14" state="hidden" r:id="rId2"/>
     <sheet name=" Asset Description Table" sheetId="15" r:id="rId3"/>
     <sheet name="Schedule I. Asset Listing" sheetId="17" r:id="rId4"/>
     <sheet name="Schedule II.Distribution System" sheetId="19" r:id="rId5"/>
     <sheet name="Schedule III. Depreciation" sheetId="18" r:id="rId6"/>
     <sheet name="Schedule IV.CWIP, CIAC &amp; Undist" sheetId="20" r:id="rId7"/>
     <sheet name="Schedule V. Real Property " sheetId="24" r:id="rId8"/>
     <sheet name="Sheet6" sheetId="27" r:id="rId9"/>
     <sheet name="Sheet7" sheetId="28" r:id="rId10"/>
     <sheet name="Sheet8" sheetId="29" r:id="rId11"/>
     <sheet name="Sheet9" sheetId="30" r:id="rId12"/>
     <sheet name="Sheet10" sheetId="31" r:id="rId13"/>
     <sheet name="Sheet11" sheetId="32" r:id="rId14"/>
     <sheet name="Sheet12" sheetId="33" r:id="rId15"/>
     <sheet name="Sheet4" sheetId="25" r:id="rId16"/>
     <sheet name="Sheet5" sheetId="26" r:id="rId17"/>
     <sheet name="Sheet1" sheetId="22" r:id="rId18"/>
     <sheet name="Sheet2" sheetId="23" r:id="rId19"/>
     <sheet name="Schedule V. Real Property" sheetId="21" r:id="rId20"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId21"/>
@@ -108,53 +98,53 @@
     <definedName name="fedidnumber" localSheetId="2">'[1]State Tax Form 2_504E'!$L$29</definedName>
     <definedName name="fedidnumber" localSheetId="1">'[1]State Tax Form 2_504E'!$L$29</definedName>
     <definedName name="fedidnumber">'[2]State Tax Form 5941'!$L$28</definedName>
     <definedName name="items" localSheetId="1">Selections!$C$8:$C$21</definedName>
     <definedName name="items">' Asset Description Table'!$B$3:$B$19</definedName>
     <definedName name="Jurisdiction" localSheetId="2">[1]Selections!$A$9:$A$360</definedName>
     <definedName name="Jurisdiction" localSheetId="1">Selections!$A$8:$A$359</definedName>
     <definedName name="legalname" localSheetId="2">'[1]State Tax Form 2_504E'!$H$30</definedName>
     <definedName name="legalname" localSheetId="1">'[1]State Tax Form 2_504E'!$H$30</definedName>
     <definedName name="legalname">'[2]State Tax Form 5941'!$H$29</definedName>
     <definedName name="LINE_TRANSFORMERS">' Asset Description Table'!$B$15</definedName>
     <definedName name="Machine1">[3]Selections!$G$9:$G$20</definedName>
     <definedName name="Machinery">[3]Selections!$G$9:$G$20</definedName>
     <definedName name="METERS">' Asset Description Table'!$B$17</definedName>
     <definedName name="nature1">[3]Selections!$H$9:$H$11</definedName>
     <definedName name="New_Asset" localSheetId="1">Selections!$D$8:$D$9</definedName>
     <definedName name="OVERHEAD_CONDUCTORS_AND_DEVICES">' Asset Description Table'!$B$11</definedName>
     <definedName name="page1">#REF!</definedName>
     <definedName name="page2">#REF!</definedName>
     <definedName name="POLES__TOWERS_AND_FIXTURES">' Asset Description Table'!$B$10</definedName>
     <definedName name="POLES_AND_FIXTURES">' Asset Description Table'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">' Asset Description Table'!$A$1:$E$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Schedule I. Asset Listing'!$A$1:$G$59</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Schedule II.Distribution System'!$A$1:$B$9</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'Schedule III. Depreciation'!$A$1:$D$30</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="19">'Schedule V. Real Property'!$A$1:$B$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="19">'Schedule V. Real Property'!$A$1:$B$30</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Selections!$A$6:$C$30</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">StateTaxForm2G!$B$1:$J$117</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">StateTaxForm2G!$B$1:$J$112</definedName>
     <definedName name="qeighta">#REF!</definedName>
     <definedName name="qeightb">#REF!</definedName>
     <definedName name="qeightc">#REF!</definedName>
     <definedName name="qeightd">#REF!</definedName>
     <definedName name="qeighte">#REF!</definedName>
     <definedName name="qeightf">#REF!</definedName>
     <definedName name="qeightg">#REF!</definedName>
     <definedName name="qeighth">#REF!</definedName>
     <definedName name="qeighti">#REF!</definedName>
     <definedName name="qfivea">#REF!</definedName>
     <definedName name="qfiveb">#REF!</definedName>
     <definedName name="qfivec">#REF!</definedName>
     <definedName name="qfived">#REF!</definedName>
     <definedName name="qfivee">#REF!</definedName>
     <definedName name="qfivef">#REF!</definedName>
     <definedName name="qfiveg">#REF!</definedName>
     <definedName name="qfoura">#REF!</definedName>
     <definedName name="qfourb">#REF!</definedName>
     <definedName name="qfourc">#REF!</definedName>
     <definedName name="qfourd">#REF!</definedName>
     <definedName name="qfoure">#REF!</definedName>
     <definedName name="qfourf">#REF!</definedName>
     <definedName name="qfourg">#REF!</definedName>
     <definedName name="qonea">#REF!</definedName>
     <definedName name="qoneb">#REF!</definedName>
@@ -192,85 +182,76 @@
     <definedName name="qtwod">#REF!</definedName>
     <definedName name="qtwoe">#REF!</definedName>
     <definedName name="qtwof">#REF!</definedName>
     <definedName name="qtwog">#REF!</definedName>
     <definedName name="SERVICES">' Asset Description Table'!$B$16</definedName>
     <definedName name="STATION_EQUIPMENT">' Asset Description Table'!$B$9</definedName>
     <definedName name="townlist">'[4]351 List'!$A$1:$B$352</definedName>
     <definedName name="Under1">[3]Selections!$F$9:$F$15</definedName>
     <definedName name="UNDERGROUND_CONDUCTORS_AND_DEVICES">' Asset Description Table'!$B$13</definedName>
     <definedName name="UNDERGROUND_CONDUIT">' Asset Description Table'!$B$12</definedName>
     <definedName name="UNDERSGROUND_CONDUCTORS_AND_DEVICES">' Asset Description Table'!#REF!</definedName>
     <definedName name="Z_80381C9D_966C_4CEF_AF66_B9DF31CA3D3F_.wvu.PrintArea" localSheetId="1" hidden="1">Selections!$A$6:$C$30</definedName>
   </definedNames>
   <calcPr calcId="179021"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="611" uniqueCount="546">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="605" uniqueCount="544">
   <si>
     <t>Assessors’ Use only</t>
   </si>
   <si>
     <t>SUBJECT TO TAXATION IN THIS CITY OR TOWN</t>
   </si>
   <si>
     <t>PERSONAL PROPERTY SCHEDULES NOT OPEN TO PUBLIC INSPECTION</t>
   </si>
   <si>
     <t>(See General Laws Chapter 59, § 32)</t>
   </si>
   <si>
     <t>I. Location(s) of personal property:</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>3. TAXABLE PERSONAL PROPERTY</t>
   </si>
   <si>
     <t xml:space="preserve">B. </t>
   </si>
   <si>
-    <t>LIABILITY COMPANIES filing for federal income tax purposes as individuals,</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">A. </t>
   </si>
   <si>
     <t>5. SIGNATURES</t>
   </si>
   <si>
     <t>(Sign full name of individual or authorized officer)</t>
   </si>
   <si>
     <t>Signature</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t xml:space="preserve">    Telephone</t>
   </si>
   <si>
     <t>Email Address</t>
   </si>
   <si>
     <t>FAX Number</t>
   </si>
   <si>
     <t>Name of designated representative</t>
@@ -1515,53 +1496,50 @@
     <t>MEASURING &amp; REGULATING STATION EQUIPMENT</t>
   </si>
   <si>
     <t>METER INSTALLATIONS</t>
   </si>
   <si>
     <t>MAINS, CAST IRON</t>
   </si>
   <si>
     <t>MAINS, STEEL</t>
   </si>
   <si>
     <t>HOUSE REGULATORS</t>
   </si>
   <si>
     <t>HOUSE REGULATORS INSTALLATIONS</t>
   </si>
   <si>
     <t>Miles of Underground Piping</t>
   </si>
   <si>
     <t>COMPRESSOR STATION EQUIPMENT</t>
   </si>
   <si>
     <t xml:space="preserve">TO BE FILED BY ALL GAS DISTRIBUTION AND TRANSMISSION UTLITY COMPANIES </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Address </t>
   </si>
   <si>
     <t>Business Use</t>
   </si>
   <si>
     <t>(A)</t>
   </si>
   <si>
     <t>(B)</t>
   </si>
   <si>
     <t xml:space="preserve">                                                              </t>
   </si>
   <si>
     <t>Legal Name of Company</t>
   </si>
   <si>
     <t>Company Business Name (DBA)</t>
   </si>
   <si>
     <t>Agents Mailing Address :</t>
   </si>
   <si>
     <t>Agents Fax Number:</t>
   </si>
@@ -1807,53 +1785,50 @@
         <family val="1"/>
       </rPr>
       <t>ASSESSORS’ USE ONLY</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Schedule  I: </t>
   </si>
   <si>
     <t>Depreciation Reserve</t>
   </si>
   <si>
     <t xml:space="preserve">Schedule II:  </t>
   </si>
   <si>
     <t>Schedule III.</t>
   </si>
   <si>
     <t xml:space="preserve">Schedule V:  Real Property </t>
   </si>
   <si>
     <t xml:space="preserve"> Effective date: </t>
   </si>
   <si>
     <t xml:space="preserve"> If any of above, or other non-corporate entity, treated as corporation for federal income tax purposes (a) by default rules, check here.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">  </t>
   </si>
   <si>
     <t xml:space="preserve"> Or (b) by election form, check here.      </t>
   </si>
   <si>
     <t xml:space="preserve">        Attach federal election form 8832. </t>
   </si>
   <si>
     <t xml:space="preserve">(1)    Address of principal place of business: </t>
   </si>
   <si>
     <t>under the penalties of perjury.</t>
   </si>
   <si>
     <t>,</t>
   </si>
   <si>
     <t xml:space="preserve">day of   </t>
   </si>
   <si>
     <t>Date Received</t>
   </si>
   <si>
     <t>FISCAL YEAR</t>
   </si>
@@ -2219,60 +2194,69 @@
   </si>
   <si>
     <t>All tangible personal property requested in the schedules that follow. are entitled to exemption for (1) household furniture and effects at their domicile, (2) farm utensils, (3) tools of a mechanic's trade, and (4) boats, fishing gear and nets up to a value of $10,000 owned and actually used in the individual's business if engaged exclusively in commercial fishing. M.G.L. c. 59. § 5. cl. 201.</t>
   </si>
   <si>
     <t>Owner’s Name:</t>
   </si>
   <si>
     <t>Fiscal Year:</t>
   </si>
   <si>
     <t>Community:</t>
   </si>
   <si>
     <t>Schedule V:</t>
   </si>
   <si>
     <t>REAL PROPERTY</t>
   </si>
   <si>
     <t>State Tax Form 2-504-G</t>
   </si>
   <si>
     <t>Issued 11/2020</t>
   </si>
+  <si>
+    <t>(Business Use)</t>
+  </si>
+  <si>
+    <t>(Address)</t>
+  </si>
+  <si>
+    <t>INDIVIDUALS, PARTNERSHIPS, ASSOCIATIONS, TRUSTS, and LIMITED LIABILITY COMPANIES filing for federal income tax purposes as individuals, partnerships, or disregarded entities; and other non-corporate entities.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="33">
+  <fonts count="36">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="CG Times"/>
       <family val="1"/>
     </font>
@@ -2425,50 +2409,70 @@
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Book Antiqua"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Book Antiqua"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="Book Antiqua"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <name val="Book Antiqua"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFED0000"/>
+      <name val="Book Antiqua"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFED0000"/>
+      <name val="Book Antiqua"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFDF0000"/>
       <name val="Book Antiqua"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -2941,133 +2945,125 @@
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13"/>
   </cellStyleXfs>
-  <cellXfs count="332">
+  <cellXfs count="315">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="2"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="2" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="2" applyFill="1" applyAlignment="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="2" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="2" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="2" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3078,825 +3074,780 @@
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="38" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="40" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="39" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="41" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="41" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="16" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="2" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="24" fillId="2" borderId="28" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="2" borderId="28" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="28" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="23" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="23" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="30" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="29" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="20" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="13" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="20" fillId="2" borderId="13" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="20" fillId="2" borderId="13" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="20" fillId="2" borderId="30" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="20" fillId="2" borderId="30" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="2" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="23" fillId="2" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="20" fillId="2" borderId="14" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="20" fillId="2" borderId="14" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="20" fillId="2" borderId="24" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="20" fillId="2" borderId="24" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="21" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="13" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="13" xfId="2" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="5" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="14" fillId="5" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="13" fillId="5" borderId="15" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="13" fillId="5" borderId="15" xfId="2" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="6" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="25" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="22" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="24" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="25" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="27" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="13" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="6" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="14" fillId="6" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="13" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="6" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+      <extLst>
+        <ext xmlns:xfpb="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag" uri="{C7286773-470A-42A8-94C5-96B5CB345126}">
+          <xfpb:xfComplement i="0"/>
+        </ext>
+      </extLst>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...14 lines deleted...]
-      <alignment vertical="top"/>
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...75 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...104 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="6" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="6" borderId="15" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="6" borderId="17" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="37" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="14" fillId="6" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="26" fillId="6" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
-  <dxfs count="6">
-[...35 lines deleted...]
-    </dxf>
+  <dxfs count="4">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
@@ -3945,787 +3896,75 @@
         <color auto="1"/>
         <name val="Arial"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...714 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2022/11/relationships/FeaturePropertyBag" Target="featurePropertyBag/featurePropertyBag.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\grazianoj\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\BI2B2J0P\statetaxform2_504E.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../grazianoj/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/BI2B2J0P/statetaxform2_504E.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/grazianoj/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/BI2B2J0P/statetaxform2_504E.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\grazianoj\AppData\Local\Microsoft\Windows\Temporary%20Internet%20Files\Content.Outlook\BI2B2J0P\statetaxform5941.xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../grazianoj/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/BI2B2J0P/statetaxform5941.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/grazianoj/AppData/Local/Microsoft/Windows/Temporary%20Internet%20Files/Content.Outlook/BI2B2J0P/statetaxform5941.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.mass.gov/Documents%20and%20Settings/kanter/Local%20Settings/Temporary%20Internet%20Files/OLK233/StateTaxForm5941%20two.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="http://www.mass.gov/ls/BLA/Bladox/TELEPHONE/FY2010/FY2010%20table%20testing/Final%20Values%20FY09/2009%20Telephone%20AT&amp;T%20Corporation.xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="State Tax Form 2_504E"/>
       <sheetName val="Sheet3"/>
       <sheetName val="Sheet4"/>
       <sheetName val="Selections"/>
       <sheetName val="E Property Accts"/>
       <sheetName val="ALL PROPERTY SCHEDULE"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1">
         <row r="9">
           <cell r="A9" t="str">
             <v>ABINGTON</v>
           </cell>
         </row>
         <row r="10">
           <cell r="A10" t="str">
             <v>ACTON</v>
           </cell>
         </row>
         <row r="11">
           <cell r="A11" t="str">
@@ -6464,78 +5703,81 @@
         </row>
         <row r="358">
           <cell r="A358" t="str">
             <v>WORTHINGTON</v>
           </cell>
         </row>
         <row r="359">
           <cell r="A359" t="str">
             <v>WRENTHAM</v>
           </cell>
         </row>
         <row r="360">
           <cell r="A360" t="str">
             <v>YARMOUTH</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="State Tax Form 5941"/>
       <sheetName val="Sheet3"/>
       <sheetName val="State Tax Form 5941 Appendix"/>
       <sheetName val="Sheet4"/>
       <sheetName val="State Tax Form 5941 Appendix II"/>
       <sheetName val="Selections"/>
       <sheetName val="Property Accts"/>
       <sheetName val="ALL PROPERTY SCHEDULE"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Sheet3"/>
       <sheetName val="State Tax Form 5941"/>
       <sheetName val="State Tax Form 5941 Appendix"/>
       <sheetName val="Property Accts"/>
       <sheetName val="351 List"/>
       <sheetName val="Selections"/>
       <sheetName val="Multipliers"/>
       <sheetName val="ALL PROPERTY SCHEDULE"/>
       <sheetName val="Comparison to FY09"/>
       <sheetName val="Subtotals"/>
       <sheetName val="Commissioner's Report"/>
       <sheetName val="New Growth Subtotals"/>
       <sheetName val="Diff"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1">
         <row r="9">
           <cell r="F9" t="str">
@@ -6619,51 +5861,51 @@
         </row>
         <row r="19">
           <cell r="G19" t="str">
             <v>CIRCUIT EQUIPMENT - ANALOG</v>
           </cell>
         </row>
         <row r="20">
           <cell r="G20" t="str">
             <v>CIRCUIT EQUIPMENT - DIGITAL</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
       <sheetData sheetId="9" refreshError="1"/>
       <sheetData sheetId="10" refreshError="1"/>
       <sheetData sheetId="11" refreshError="1"/>
       <sheetData sheetId="12" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="351 List"/>
       <sheetName val="Working Copy"/>
       <sheetName val="Subtotals"/>
       <sheetName val="Commissioner's Report"/>
       <sheetName val="Growth Working Copy"/>
       <sheetName val="New Growth Subtotals"/>
       <sheetName val="Diff"/>
       <sheetName val="Combined Comparison"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1">
         <row r="1">
           <cell r="A1" t="str">
             <v>COMMUNITY</v>
           </cell>
           <cell r="B1" t="str">
             <v>COD</v>
           </cell>
         </row>
         <row r="2">
           <cell r="A2" t="str">
             <v>Abington</v>
           </cell>
@@ -9462,224 +8704,208 @@
           <cell r="B351">
             <v>350</v>
           </cell>
         </row>
         <row r="352">
           <cell r="A352" t="str">
             <v>Yarmouth</v>
           </cell>
           <cell r="B352">
             <v>351</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
+<file path=xl/featurePropertyBag/featurePropertyBag.xml><?xml version="1.0" encoding="utf-8"?>
+<FeaturePropertyBags xmlns="http://schemas.microsoft.com/office/spreadsheetml/2022/featurepropertybag">
+  <bag type="Checkbox"/>
+  <bag type="XFControls">
+    <bagId k="CellControl">0</bagId>
+  </bag>
+  <bag type="XFComplement">
+    <bagId k="XFControls">1</bagId>
+  </bag>
+  <bag type="XFComplements" extRef="XFComplementsMapperExtRef">
+    <a k="MappedFeaturePropertyBags">
+      <bagId>2</bagId>
+    </a>
+  </bag>
+</FeaturePropertyBags>
+</file>
+
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="List1" displayName="List1" ref="D7:D8" insertRowShift="1" totalsRowShown="0" headerRowDxfId="5" dataDxfId="4">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="List1" displayName="List1" ref="D7:D8" insertRowShift="1" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2">
   <autoFilter ref="D7:D8" xr:uid="{00000000-0009-0000-0100-000001000000}">
     <filterColumn colId="0">
       <filters>
         <filter val="X"/>
       </filters>
     </filterColumn>
   </autoFilter>
   <tableColumns count="1">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="New Asset" dataDxfId="3"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="New Asset" dataDxfId="1"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{8A92B802-601E-4F0B-BB87-78313CD88D2E}" name="Table2" displayName="Table2" ref="A5:B37" headerRowCount="0" totalsRowShown="0" headerRowDxfId="2">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{8A92B802-601E-4F0B-BB87-78313CD88D2E}" name="Table2" displayName="Table2" ref="A5:B38" totalsRowShown="0" headerRowDxfId="0">
+  <autoFilter ref="A5:B38" xr:uid="{8A92B802-601E-4F0B-BB87-78313CD88D2E}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{C7336CA2-1766-43D4-B441-BD1768F0843C}" name="Real Property " headerRowDxfId="1"/>
-    <tableColumn id="2" xr3:uid="{9FBB3C2B-90F1-4A3F-AC39-8D339998575A}" name="Column1" headerRowDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{C7336CA2-1766-43D4-B441-BD1768F0843C}" name="(Address)"/>
+    <tableColumn id="2" xr3:uid="{9FBB3C2B-90F1-4A3F-AC39-8D339998575A}" name="(Business Use)"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9808,2073 +9034,2080 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O157"/>
+  <dimension ref="A1:O152"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C7" sqref="C7"/>
+    <sheetView topLeftCell="A62" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="F66" sqref="F66:J66"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="2.42578125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="13" width="3.42578125" customWidth="1"/>
+    <col min="1" max="1" width="2.453125" customWidth="1"/>
+    <col min="2" max="2" width="5.453125" customWidth="1"/>
+    <col min="3" max="3" width="35.26953125" customWidth="1"/>
+    <col min="4" max="4" width="16.7265625" customWidth="1"/>
+    <col min="5" max="5" width="16.453125" customWidth="1"/>
+    <col min="6" max="6" width="14.1796875" customWidth="1"/>
+    <col min="7" max="8" width="10.54296875" customWidth="1"/>
+    <col min="9" max="9" width="3.1796875" customWidth="1"/>
+    <col min="10" max="10" width="24.453125" customWidth="1"/>
+    <col min="11" max="11" width="6.1796875" customWidth="1"/>
+    <col min="12" max="12" width="16.453125" customWidth="1"/>
+    <col min="13" max="13" width="3.453125" customWidth="1"/>
     <col min="14" max="14" width="15"/>
     <col min="15" max="15" width="14"/>
     <col min="16" max="16" width="15"/>
     <col min="17" max="18" width="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="16.5">
-[...12 lines deleted...]
-      <c r="K1" s="43"/>
+    <row r="1" spans="1:14" ht="15.5">
+      <c r="A1" s="39"/>
+      <c r="B1" s="231" t="s">
+        <v>475</v>
+      </c>
+      <c r="C1" s="231"/>
+      <c r="D1" s="231"/>
+      <c r="E1" s="231"/>
+      <c r="F1" s="231"/>
+      <c r="G1" s="231"/>
+      <c r="H1" s="231"/>
+      <c r="I1" s="231"/>
+      <c r="J1" s="231"/>
+      <c r="K1" s="39"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
-    <row r="2" spans="1:14" ht="16.5">
-[...11 lines deleted...]
-      <c r="J2" s="195" t="s">
+    <row r="2" spans="1:14" ht="15.5">
+      <c r="A2" s="39"/>
+      <c r="B2" s="194" t="s">
+        <v>539</v>
+      </c>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="238"/>
+      <c r="F2" s="239"/>
+      <c r="G2" s="239"/>
+      <c r="H2" s="239"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="175" t="s">
         <v>0</v>
       </c>
-      <c r="K2" s="43"/>
+      <c r="K2" s="39"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:14" ht="15">
-[...12 lines deleted...]
-      <c r="K3" s="43"/>
+    <row r="3" spans="1:14" ht="13">
+      <c r="A3" s="39"/>
+      <c r="B3" s="194" t="s">
+        <v>540</v>
+      </c>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="39"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
     </row>
     <row r="4" spans="1:14" ht="21">
-      <c r="A4" s="43"/>
-[...9 lines deleted...]
-      <c r="K4" s="43"/>
+      <c r="A4" s="39"/>
+      <c r="B4" s="195"/>
+      <c r="C4" s="39"/>
+      <c r="D4" s="232"/>
+      <c r="E4" s="232"/>
+      <c r="F4" s="232"/>
+      <c r="G4" s="232"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="39"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
     </row>
-    <row r="5" spans="1:14" ht="15">
-[...12 lines deleted...]
-      <c r="K5" s="43"/>
+    <row r="5" spans="1:14" ht="13">
+      <c r="A5" s="39"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="233" t="s">
+        <v>476</v>
+      </c>
+      <c r="E5" s="233"/>
+      <c r="F5" s="233"/>
+      <c r="G5" s="233"/>
+      <c r="I5" s="39"/>
+      <c r="J5" s="174" t="s">
+        <v>501</v>
+      </c>
+      <c r="K5" s="39"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
     </row>
-    <row r="6" spans="1:14" ht="13.5">
-[...10 lines deleted...]
-      <c r="K6" s="43"/>
+    <row r="6" spans="1:14" ht="13">
+      <c r="A6" s="39"/>
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
     </row>
-    <row r="7" spans="1:14" ht="16.5">
-[...13 lines deleted...]
-      <c r="K7" s="43"/>
+    <row r="7" spans="1:14" ht="15.5">
+      <c r="A7" s="39"/>
+      <c r="B7" s="39"/>
+      <c r="C7" s="39"/>
+      <c r="D7" s="178" t="s">
+        <v>502</v>
+      </c>
+      <c r="E7" s="176"/>
+      <c r="F7" s="177" t="s">
+        <v>477</v>
+      </c>
+      <c r="H7" s="39"/>
+      <c r="I7" s="41"/>
+      <c r="J7" s="38"/>
+      <c r="K7" s="39"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
     </row>
-    <row r="8" spans="1:14" ht="18.75">
-[...12 lines deleted...]
-      <c r="K8" s="43"/>
+    <row r="8" spans="1:14" ht="18.5">
+      <c r="A8" s="39"/>
+      <c r="C8" s="288"/>
+      <c r="D8" s="288" t="s">
+        <v>478</v>
+      </c>
+      <c r="E8" s="288"/>
+      <c r="F8" s="288"/>
+      <c r="G8" s="288"/>
+      <c r="H8" s="288"/>
+      <c r="I8" s="288"/>
+      <c r="J8" s="288"/>
+      <c r="K8" s="39"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
     </row>
-    <row r="9" spans="1:14" ht="18.75">
-[...12 lines deleted...]
-      <c r="K9" s="43"/>
+    <row r="9" spans="1:14" ht="18.5">
+      <c r="A9" s="39"/>
+      <c r="C9" s="288"/>
+      <c r="E9" s="196" t="s">
+        <v>479</v>
+      </c>
+      <c r="F9" s="288"/>
+      <c r="G9" s="288"/>
+      <c r="H9" s="288"/>
+      <c r="I9" s="288"/>
+      <c r="J9" s="288"/>
+      <c r="K9" s="39"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
     </row>
-    <row r="10" spans="1:14" ht="13.5">
-[...10 lines deleted...]
-      <c r="K10" s="43"/>
+    <row r="10" spans="1:14" ht="13">
+      <c r="A10" s="39"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="39"/>
+      <c r="D10" s="39"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="39"/>
+      <c r="J10" s="39"/>
+      <c r="K10" s="39"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
     </row>
-    <row r="11" spans="1:14" ht="13.5">
-[...12 lines deleted...]
-      <c r="K11" s="43"/>
+    <row r="11" spans="1:14" ht="13">
+      <c r="A11" s="39"/>
+      <c r="B11" s="214" t="s">
+        <v>437</v>
+      </c>
+      <c r="C11" s="214"/>
+      <c r="D11" s="214"/>
+      <c r="E11" s="214"/>
+      <c r="F11" s="214"/>
+      <c r="G11" s="214"/>
+      <c r="H11" s="214"/>
+      <c r="I11" s="214"/>
+      <c r="J11" s="214"/>
+      <c r="K11" s="39"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="13.5">
-[...1 lines deleted...]
-      <c r="B12" s="270" t="s">
+    <row r="12" spans="1:14" ht="13">
+      <c r="A12" s="39"/>
+      <c r="B12" s="214" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="270"/>
-[...7 lines deleted...]
-      <c r="K12" s="43"/>
+      <c r="C12" s="214"/>
+      <c r="D12" s="214"/>
+      <c r="E12" s="214"/>
+      <c r="F12" s="214"/>
+      <c r="G12" s="214"/>
+      <c r="H12" s="214"/>
+      <c r="I12" s="214"/>
+      <c r="J12" s="214"/>
+      <c r="K12" s="39"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
     </row>
-    <row r="13" spans="1:14" ht="13.5">
-[...1 lines deleted...]
-      <c r="B13" s="270" t="s">
+    <row r="13" spans="1:14" ht="13">
+      <c r="A13" s="39"/>
+      <c r="B13" s="214" t="s">
         <v>2</v>
       </c>
-      <c r="C13" s="270"/>
-[...7 lines deleted...]
-      <c r="K13" s="43"/>
+      <c r="C13" s="214"/>
+      <c r="D13" s="214"/>
+      <c r="E13" s="214"/>
+      <c r="F13" s="214"/>
+      <c r="G13" s="214"/>
+      <c r="H13" s="214"/>
+      <c r="I13" s="214"/>
+      <c r="J13" s="214"/>
+      <c r="K13" s="39"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
     </row>
-    <row r="14" spans="1:14" ht="13.5">
-[...1 lines deleted...]
-      <c r="B14" s="270" t="s">
+    <row r="14" spans="1:14" ht="13">
+      <c r="A14" s="39"/>
+      <c r="B14" s="214" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="270"/>
-[...7 lines deleted...]
-      <c r="K14" s="43"/>
+      <c r="C14" s="214"/>
+      <c r="D14" s="214"/>
+      <c r="E14" s="214"/>
+      <c r="F14" s="214"/>
+      <c r="G14" s="214"/>
+      <c r="H14" s="214"/>
+      <c r="I14" s="214"/>
+      <c r="J14" s="214"/>
+      <c r="K14" s="39"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
     </row>
-    <row r="15" spans="1:14" ht="13.5">
-[...10 lines deleted...]
-      <c r="K15" s="43"/>
+    <row r="15" spans="1:14" ht="13">
+      <c r="A15" s="39"/>
+      <c r="B15" s="39"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="39"/>
+      <c r="J15" s="39"/>
+      <c r="K15" s="39"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
     </row>
-    <row r="16" spans="1:14" ht="15">
-[...12 lines deleted...]
-      <c r="K16" s="43"/>
+    <row r="16" spans="1:14" ht="13">
+      <c r="A16" s="39"/>
+      <c r="B16" s="39"/>
+      <c r="C16" s="241"/>
+      <c r="D16" s="242"/>
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="222" t="s">
+        <v>503</v>
+      </c>
+      <c r="H16" s="223"/>
+      <c r="I16" s="223"/>
+      <c r="J16" s="223"/>
+      <c r="K16" s="39"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
     </row>
-    <row r="17" spans="1:13" ht="13.5">
-[...12 lines deleted...]
-      <c r="K17" s="43"/>
+    <row r="17" spans="1:13" ht="13">
+      <c r="A17" s="39"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="243"/>
+      <c r="D17" s="243"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="224" t="s">
+        <v>504</v>
+      </c>
+      <c r="H17" s="224"/>
+      <c r="I17" s="224"/>
+      <c r="J17" s="224"/>
+      <c r="K17" s="39"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
     </row>
-    <row r="18" spans="1:13" ht="13.5">
-[...12 lines deleted...]
-      <c r="K18" s="43"/>
+    <row r="18" spans="1:13" ht="13">
+      <c r="A18" s="39"/>
+      <c r="B18" s="39"/>
+      <c r="C18" s="220"/>
+      <c r="D18" s="221"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="224" t="s">
+        <v>505</v>
+      </c>
+      <c r="H18" s="224"/>
+      <c r="I18" s="224"/>
+      <c r="J18" s="224"/>
+      <c r="K18" s="39"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
     </row>
-    <row r="19" spans="1:13" ht="14.25" thickBot="1">
-[...10 lines deleted...]
-      <c r="K19" s="43"/>
+    <row r="19" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A19" s="39"/>
+      <c r="B19" s="39"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="39"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="39"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
     </row>
     <row r="20" spans="1:13" ht="21" customHeight="1" thickBot="1">
-      <c r="A20" s="43"/>
-[...11 lines deleted...]
-      <c r="K20" s="43"/>
+      <c r="A20" s="39"/>
+      <c r="B20" s="215" t="s">
+        <v>480</v>
+      </c>
+      <c r="C20" s="216"/>
+      <c r="D20" s="216"/>
+      <c r="E20" s="216"/>
+      <c r="F20" s="216"/>
+      <c r="G20" s="216"/>
+      <c r="H20" s="216"/>
+      <c r="I20" s="216"/>
+      <c r="J20" s="217"/>
+      <c r="K20" s="39"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
     </row>
-    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...18 lines deleted...]
-      <c r="K21" s="43"/>
+    <row r="21" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A21" s="39"/>
+      <c r="B21" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="46" t="s">
+        <v>528</v>
+      </c>
+      <c r="D21" s="255"/>
+      <c r="E21" s="255"/>
+      <c r="F21" s="173" t="s">
+        <v>448</v>
+      </c>
+      <c r="G21" s="255"/>
+      <c r="H21" s="255"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="234" t="s">
+        <v>481</v>
+      </c>
+      <c r="K21" s="39"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
     </row>
-    <row r="22" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K22" s="43"/>
+    <row r="22" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A22" s="39"/>
+      <c r="B22" s="45"/>
+      <c r="C22" s="46" t="s">
+        <v>442</v>
+      </c>
+      <c r="D22" s="285"/>
+      <c r="E22" s="285"/>
+      <c r="F22" s="285"/>
+      <c r="G22" s="285"/>
+      <c r="H22" s="285"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="234"/>
+      <c r="K22" s="39"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
     </row>
-    <row r="23" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K23" s="43"/>
+    <row r="23" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A23" s="39"/>
+      <c r="B23" s="45"/>
+      <c r="C23" s="48" t="s">
+        <v>443</v>
+      </c>
+      <c r="D23" s="219"/>
+      <c r="E23" s="219"/>
+      <c r="F23" s="219"/>
+      <c r="G23" s="219"/>
+      <c r="H23" s="219"/>
+      <c r="I23" s="47"/>
+      <c r="J23" s="171"/>
+      <c r="K23" s="39"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
     </row>
-    <row r="24" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K24" s="43"/>
+    <row r="24" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A24" s="39"/>
+      <c r="B24" s="45"/>
+      <c r="C24" s="48" t="s">
+        <v>447</v>
+      </c>
+      <c r="D24" s="219"/>
+      <c r="E24" s="219"/>
+      <c r="F24" s="219"/>
+      <c r="G24" s="219"/>
+      <c r="H24" s="219"/>
+      <c r="I24" s="47"/>
+      <c r="J24" s="171"/>
+      <c r="K24" s="39"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
     </row>
-    <row r="25" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K25" s="43"/>
+    <row r="25" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A25" s="39"/>
+      <c r="B25" s="45"/>
+      <c r="C25" s="48" t="s">
+        <v>446</v>
+      </c>
+      <c r="D25" s="219"/>
+      <c r="E25" s="219"/>
+      <c r="F25" s="219"/>
+      <c r="G25" s="219"/>
+      <c r="H25" s="219"/>
+      <c r="I25" s="47"/>
+      <c r="J25" s="171"/>
+      <c r="K25" s="39"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
     </row>
-    <row r="26" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K26" s="43"/>
+    <row r="26" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A26" s="39"/>
+      <c r="B26" s="45"/>
+      <c r="C26" s="48" t="s">
+        <v>531</v>
+      </c>
+      <c r="D26" s="219"/>
+      <c r="E26" s="219"/>
+      <c r="F26" s="219"/>
+      <c r="G26" s="219"/>
+      <c r="H26" s="219"/>
+      <c r="I26" s="47"/>
+      <c r="J26" s="171"/>
+      <c r="K26" s="39"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
     </row>
-    <row r="27" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K27" s="43"/>
+    <row r="27" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A27" s="39"/>
+      <c r="B27" s="45"/>
+      <c r="C27" s="48" t="s">
+        <v>445</v>
+      </c>
+      <c r="D27" s="219"/>
+      <c r="E27" s="219"/>
+      <c r="F27" s="219"/>
+      <c r="G27" s="219"/>
+      <c r="H27" s="219"/>
+      <c r="I27" s="47"/>
+      <c r="J27" s="171"/>
+      <c r="K27" s="39"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
     </row>
-    <row r="28" spans="1:13" ht="20.100000000000001" customHeight="1" thickBot="1">
-[...12 lines deleted...]
-      <c r="K28" s="43"/>
+    <row r="28" spans="1:13" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A28" s="39"/>
+      <c r="B28" s="49"/>
+      <c r="C28" s="50" t="s">
+        <v>444</v>
+      </c>
+      <c r="D28" s="218"/>
+      <c r="E28" s="218"/>
+      <c r="F28" s="218"/>
+      <c r="G28" s="218"/>
+      <c r="H28" s="218"/>
+      <c r="I28" s="51"/>
+      <c r="J28" s="172"/>
+      <c r="K28" s="39"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
     </row>
-    <row r="29" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...14 lines deleted...]
-      <c r="K29" s="43"/>
+    <row r="29" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A29" s="39"/>
+      <c r="B29" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="C29" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="D29" s="54"/>
+      <c r="E29" s="54"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="54"/>
+      <c r="H29" s="54"/>
+      <c r="I29" s="55"/>
+      <c r="J29" s="44"/>
+      <c r="K29" s="39"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
     </row>
-    <row r="30" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K30" s="43"/>
+    <row r="30" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A30" s="39"/>
+      <c r="B30" s="282" t="b">
+        <v>0</v>
+      </c>
+      <c r="C30" s="163" t="s">
+        <v>532</v>
+      </c>
+      <c r="D30" s="163"/>
+      <c r="E30" s="163"/>
+      <c r="F30" s="163"/>
+      <c r="G30" s="163"/>
+      <c r="H30" s="278"/>
+      <c r="I30" s="278"/>
+      <c r="J30" s="279"/>
+      <c r="K30" s="39"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
     </row>
-    <row r="31" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...14 lines deleted...]
-      <c r="K31" s="43"/>
+    <row r="31" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A31" s="39"/>
+      <c r="B31" s="282" t="b">
+        <v>0</v>
+      </c>
+      <c r="C31" s="164" t="s">
+        <v>29</v>
+      </c>
+      <c r="D31" s="164"/>
+      <c r="E31" s="167"/>
+      <c r="F31" s="167" t="s">
+        <v>34</v>
+      </c>
+      <c r="G31" s="168"/>
+      <c r="H31" s="168"/>
+      <c r="I31" s="168"/>
+      <c r="J31" s="198"/>
+      <c r="K31" s="39"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
     </row>
-    <row r="32" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...14 lines deleted...]
-      <c r="K32" s="43"/>
+    <row r="32" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A32" s="39"/>
+      <c r="B32" s="282" t="b">
+        <v>0</v>
+      </c>
+      <c r="C32" s="164" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32" s="164"/>
+      <c r="E32" s="167"/>
+      <c r="F32" s="167" t="s">
+        <v>31</v>
+      </c>
+      <c r="G32" s="235"/>
+      <c r="H32" s="236"/>
+      <c r="I32" s="236"/>
+      <c r="J32" s="237"/>
+      <c r="K32" s="39"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
     </row>
-    <row r="33" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...14 lines deleted...]
-      <c r="K33" s="43"/>
+    <row r="33" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A33" s="39"/>
+      <c r="B33" s="282" t="b">
+        <v>0</v>
+      </c>
+      <c r="C33" s="163" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="163"/>
+      <c r="E33" s="167"/>
+      <c r="F33" s="167" t="s">
+        <v>33</v>
+      </c>
+      <c r="G33" s="235"/>
+      <c r="H33" s="235"/>
+      <c r="I33" s="235"/>
+      <c r="J33" s="240"/>
+      <c r="K33" s="39"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
     </row>
-    <row r="34" spans="1:13" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K34" s="43"/>
+    <row r="34" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A34" s="39"/>
+      <c r="B34" s="284"/>
+      <c r="C34" s="164"/>
+      <c r="D34" s="164"/>
+      <c r="E34" s="167"/>
+      <c r="F34" s="167"/>
+      <c r="G34" s="164"/>
+      <c r="H34" s="164"/>
+      <c r="I34" s="164"/>
+      <c r="J34" s="279"/>
+      <c r="K34" s="39"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
     </row>
-    <row r="35" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...18 lines deleted...]
-      <c r="K35" s="43"/>
+    <row r="35" spans="1:13" s="2" customFormat="1" ht="27" customHeight="1">
+      <c r="A35" s="58"/>
+      <c r="B35" s="59"/>
+      <c r="C35" s="273" t="s">
+        <v>494</v>
+      </c>
+      <c r="D35" s="273"/>
+      <c r="E35" s="273"/>
+      <c r="F35" s="273"/>
+      <c r="G35" s="273"/>
+      <c r="H35" s="273"/>
+      <c r="I35" s="272"/>
+      <c r="J35" s="276" t="b">
+        <v>0</v>
+      </c>
+      <c r="K35" s="39"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
     </row>
-    <row r="36" spans="1:13" s="1" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...17 lines deleted...]
-      <c r="C37" s="182" t="s">
+    <row r="36" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A36" s="39"/>
+      <c r="B36" s="59"/>
+      <c r="C36" s="162" t="s">
+        <v>495</v>
+      </c>
+      <c r="D36" s="276" t="b">
+        <v>0</v>
+      </c>
+      <c r="E36" s="165" t="s">
+        <v>493</v>
+      </c>
+      <c r="F36" s="168"/>
+      <c r="G36" s="164" t="s">
+        <v>496</v>
+      </c>
+      <c r="H36" s="164"/>
+      <c r="I36" s="163"/>
+      <c r="J36" s="197"/>
+      <c r="K36" s="39"/>
+      <c r="L36" s="1"/>
+      <c r="M36" s="1"/>
+    </row>
+    <row r="37" spans="1:13" s="1" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A37" s="39"/>
+      <c r="B37" s="283" t="b">
+        <v>0</v>
+      </c>
+      <c r="C37" s="163" t="s">
+        <v>449</v>
+      </c>
+      <c r="D37" s="163"/>
+      <c r="E37" s="280"/>
+      <c r="F37" s="280"/>
+      <c r="G37" s="280"/>
+      <c r="H37" s="280"/>
+      <c r="I37" s="280"/>
+      <c r="J37" s="281"/>
+      <c r="K37" s="39"/>
+    </row>
+    <row r="38" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A38" s="39"/>
+      <c r="B38" s="283" t="b">
+        <v>0</v>
+      </c>
+      <c r="C38" s="164" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" s="213"/>
+      <c r="E38" s="213"/>
+      <c r="F38" s="213"/>
+      <c r="G38" s="213"/>
+      <c r="H38" s="213"/>
+      <c r="I38" s="163"/>
+      <c r="J38" s="197"/>
+      <c r="K38" s="39"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+    </row>
+    <row r="39" spans="1:13" s="1" customFormat="1" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A39" s="39"/>
+      <c r="B39" s="61"/>
+      <c r="C39" s="62"/>
+      <c r="D39" s="62"/>
+      <c r="E39" s="62"/>
+      <c r="F39" s="63"/>
+      <c r="G39" s="63"/>
+      <c r="H39" s="63"/>
+      <c r="I39" s="63"/>
+      <c r="J39" s="64"/>
+      <c r="K39" s="39"/>
+    </row>
+    <row r="40" spans="1:13" s="1" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A40" s="39"/>
+      <c r="B40" s="43" t="s">
+        <v>482</v>
+      </c>
+      <c r="C40" s="65"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="65"/>
+      <c r="F40" s="65"/>
+      <c r="G40" s="65"/>
+      <c r="H40" s="65"/>
+      <c r="I40" s="65"/>
+      <c r="J40" s="44"/>
+      <c r="K40" s="39"/>
+    </row>
+    <row r="41" spans="1:13" s="1" customFormat="1" ht="20" customHeight="1">
+      <c r="A41" s="39"/>
+      <c r="B41" s="66"/>
+      <c r="C41" s="67" t="s">
+        <v>28</v>
+      </c>
+      <c r="D41" s="67"/>
+      <c r="E41" s="67"/>
+      <c r="F41" s="67"/>
+      <c r="G41" s="67" t="s">
+        <v>37</v>
+      </c>
+      <c r="H41" s="275" t="b">
+        <v>0</v>
+      </c>
+      <c r="I41" s="67" t="s">
         <v>38</v>
       </c>
-      <c r="D37" s="231"/>
-[...84 lines deleted...]
-      <c r="K42" s="43"/>
+      <c r="J41" s="275" t="b">
+        <v>0</v>
+      </c>
+      <c r="K41" s="39"/>
+    </row>
+    <row r="42" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A42" s="39"/>
+      <c r="B42" s="66"/>
+      <c r="C42" s="67" t="s">
+        <v>483</v>
+      </c>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="I42" s="289"/>
+      <c r="J42" s="290"/>
+      <c r="K42" s="39"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
     </row>
-    <row r="43" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...16 lines deleted...]
-      <c r="K43" s="43"/>
+    <row r="43" spans="1:13" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A43" s="39"/>
+      <c r="B43" s="68"/>
+      <c r="C43" s="63"/>
+      <c r="D43" s="63"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="63"/>
+      <c r="G43" s="63"/>
+      <c r="H43" s="63"/>
+      <c r="I43" s="63"/>
+      <c r="J43" s="64"/>
+      <c r="K43" s="39"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
     </row>
-    <row r="44" spans="1:13" ht="40.5" customHeight="1" thickBot="1">
-[...10 lines deleted...]
-      <c r="K44" s="43"/>
+    <row r="44" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A44" s="39"/>
+      <c r="B44" s="69" t="s">
+        <v>408</v>
+      </c>
+      <c r="C44" s="65"/>
+      <c r="D44" s="65"/>
+      <c r="E44" s="44"/>
+      <c r="F44" s="43" t="s">
+        <v>484</v>
+      </c>
+      <c r="G44" s="65"/>
+      <c r="H44" s="44"/>
+      <c r="I44" s="43" t="s">
+        <v>485</v>
+      </c>
+      <c r="J44" s="44"/>
+      <c r="K44" s="39"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
     </row>
-    <row r="45" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K45" s="43"/>
+    <row r="45" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A45" s="39"/>
+      <c r="B45" s="294"/>
+      <c r="C45" s="67"/>
+      <c r="D45" s="67"/>
+      <c r="E45" s="56"/>
+      <c r="F45" s="66"/>
+      <c r="G45" s="67"/>
+      <c r="H45" s="67"/>
+      <c r="I45" s="66"/>
+      <c r="J45" s="56"/>
+      <c r="K45" s="39"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
     </row>
-    <row r="46" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K46" s="43"/>
+    <row r="46" spans="1:13" ht="8" customHeight="1" thickBot="1">
+      <c r="A46" s="39"/>
+      <c r="B46" s="291"/>
+      <c r="C46" s="292"/>
+      <c r="D46" s="292"/>
+      <c r="E46" s="293"/>
+      <c r="F46" s="208"/>
+      <c r="G46" s="209"/>
+      <c r="H46" s="209"/>
+      <c r="I46" s="68"/>
+      <c r="J46" s="170"/>
+      <c r="K46" s="39"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
     </row>
-    <row r="47" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K47" s="43"/>
+    <row r="47" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A47" s="39"/>
+      <c r="B47" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="C47" s="65"/>
+      <c r="D47" s="65"/>
+      <c r="E47" s="65"/>
+      <c r="F47" s="65"/>
+      <c r="G47" s="65"/>
+      <c r="H47" s="65"/>
+      <c r="I47" s="65"/>
+      <c r="J47" s="44"/>
+      <c r="K47" s="39"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
     </row>
-    <row r="48" spans="1:13" ht="24.75" customHeight="1" thickBot="1">
-[...12 lines deleted...]
-      <c r="K48" s="43"/>
+    <row r="48" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A48" s="39"/>
+      <c r="B48" s="66"/>
+      <c r="C48" s="164" t="s">
+        <v>497</v>
+      </c>
+      <c r="D48" s="67"/>
+      <c r="E48" s="213"/>
+      <c r="F48" s="213"/>
+      <c r="G48" s="213"/>
+      <c r="H48" s="213"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="56"/>
+      <c r="K48" s="39"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
     </row>
-    <row r="49" spans="1:15" ht="20.100000000000001" customHeight="1" thickBot="1">
-[...12 lines deleted...]
-      <c r="K49" s="43"/>
+    <row r="49" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A49" s="39"/>
+      <c r="B49" s="66"/>
+      <c r="C49" s="164" t="s">
+        <v>24</v>
+      </c>
+      <c r="D49" s="67"/>
+      <c r="E49" s="213"/>
+      <c r="F49" s="213"/>
+      <c r="G49" s="213"/>
+      <c r="H49" s="213"/>
+      <c r="I49" s="67"/>
+      <c r="J49" s="56"/>
+      <c r="K49" s="39"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
     </row>
-    <row r="50" spans="1:15" ht="20.100000000000001" customHeight="1">
-[...10 lines deleted...]
-      <c r="K50" s="43"/>
+    <row r="50" spans="1:13" ht="24.75" customHeight="1">
+      <c r="A50" s="39"/>
+      <c r="B50" s="66"/>
+      <c r="C50" s="164" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" s="67"/>
+      <c r="E50" s="277"/>
+      <c r="F50" s="277"/>
+      <c r="G50" s="277"/>
+      <c r="H50" s="277"/>
+      <c r="I50" s="67"/>
+      <c r="J50" s="56"/>
+      <c r="K50" s="39"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
     </row>
-    <row r="51" spans="1:15" ht="27.2" customHeight="1">
-[...12 lines deleted...]
-      <c r="K51" s="43"/>
+    <row r="51" spans="1:13" ht="24.75" customHeight="1" thickBot="1">
+      <c r="A51" s="39"/>
+      <c r="B51" s="68"/>
+      <c r="C51" s="166"/>
+      <c r="D51" s="63"/>
+      <c r="E51" s="166"/>
+      <c r="F51" s="166"/>
+      <c r="G51" s="166"/>
+      <c r="H51" s="166"/>
+      <c r="I51" s="63"/>
+      <c r="J51" s="64"/>
+      <c r="K51" s="39"/>
       <c r="L51" s="1"/>
       <c r="M51" s="1"/>
     </row>
-    <row r="52" spans="1:15" ht="13.5">
-[...10 lines deleted...]
-      <c r="K52" s="43"/>
+    <row r="52" spans="1:13" ht="20.149999999999999" customHeight="1" thickBot="1">
+      <c r="A52" s="39"/>
+      <c r="B52" s="295" t="s">
+        <v>4</v>
+      </c>
+      <c r="C52" s="296"/>
+      <c r="D52" s="296"/>
+      <c r="E52" s="296"/>
+      <c r="F52" s="296"/>
+      <c r="G52" s="296"/>
+      <c r="H52" s="296"/>
+      <c r="I52" s="296"/>
+      <c r="J52" s="297"/>
+      <c r="K52" s="39"/>
       <c r="L52" s="1"/>
       <c r="M52" s="1"/>
     </row>
-    <row r="53" spans="1:15" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...29 lines deleted...]
-      <c r="K54" s="43"/>
+    <row r="53" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A53" s="39"/>
+      <c r="B53" s="39"/>
+      <c r="C53" s="39"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="39"/>
+      <c r="G53" s="39"/>
+      <c r="H53" s="39"/>
+      <c r="I53" s="39"/>
+      <c r="J53" s="39"/>
+      <c r="K53" s="39"/>
+      <c r="L53" s="1"/>
+      <c r="M53" s="1"/>
+    </row>
+    <row r="54" spans="1:13" ht="27.25" customHeight="1">
+      <c r="A54" s="39"/>
+      <c r="B54" s="256" t="s">
+        <v>486</v>
+      </c>
+      <c r="C54" s="257"/>
+      <c r="D54" s="257"/>
+      <c r="E54" s="257"/>
+      <c r="F54" s="257"/>
+      <c r="G54" s="257"/>
+      <c r="H54" s="257"/>
+      <c r="I54" s="257"/>
+      <c r="J54" s="257"/>
+      <c r="K54" s="39"/>
       <c r="L54" s="1"/>
       <c r="M54" s="1"/>
     </row>
-    <row r="55" spans="1:15" ht="45.2" customHeight="1">
-[...12 lines deleted...]
-      <c r="K55" s="43"/>
+    <row r="55" spans="1:13" ht="13">
+      <c r="A55" s="39"/>
+      <c r="B55" s="39"/>
+      <c r="C55" s="39"/>
+      <c r="D55" s="39"/>
+      <c r="E55" s="39"/>
+      <c r="F55" s="39"/>
+      <c r="G55" s="39"/>
+      <c r="H55" s="39"/>
+      <c r="I55" s="39"/>
+      <c r="J55" s="39"/>
+      <c r="K55" s="39"/>
       <c r="L55" s="1"/>
       <c r="M55" s="1"/>
     </row>
-    <row r="56" spans="1:15" ht="27.2" customHeight="1">
-[...29 lines deleted...]
-      <c r="K57" s="43"/>
+    <row r="56" spans="1:13" s="2" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A56" s="58"/>
+      <c r="B56" s="205" t="s">
+        <v>506</v>
+      </c>
+      <c r="C56" s="261"/>
+      <c r="D56" s="261"/>
+      <c r="E56" s="261"/>
+      <c r="F56" s="261"/>
+      <c r="G56" s="261"/>
+      <c r="H56" s="261"/>
+      <c r="I56" s="261"/>
+      <c r="J56" s="262"/>
+      <c r="K56" s="58"/>
+      <c r="L56" s="184"/>
+      <c r="M56" s="184"/>
+    </row>
+    <row r="57" spans="1:13" ht="44.25" customHeight="1">
+      <c r="A57" s="39"/>
+      <c r="B57" s="210" t="s">
+        <v>518</v>
+      </c>
+      <c r="C57" s="211"/>
+      <c r="D57" s="211"/>
+      <c r="E57" s="211"/>
+      <c r="F57" s="211"/>
+      <c r="G57" s="211"/>
+      <c r="H57" s="211"/>
+      <c r="I57" s="211"/>
+      <c r="J57" s="212"/>
+      <c r="K57" s="39"/>
       <c r="L57" s="1"/>
       <c r="M57" s="1"/>
     </row>
-    <row r="58" spans="1:15" ht="68.25" customHeight="1">
-[...12 lines deleted...]
-      <c r="K58" s="43"/>
+    <row r="58" spans="1:13" ht="45.25" customHeight="1">
+      <c r="A58" s="39"/>
+      <c r="B58" s="199" t="s">
+        <v>519</v>
+      </c>
+      <c r="C58" s="200"/>
+      <c r="D58" s="200"/>
+      <c r="E58" s="200"/>
+      <c r="F58" s="200"/>
+      <c r="G58" s="200"/>
+      <c r="H58" s="200"/>
+      <c r="I58" s="200"/>
+      <c r="J58" s="201"/>
+      <c r="K58" s="39"/>
       <c r="L58" s="1"/>
       <c r="M58" s="1"/>
     </row>
-    <row r="59" spans="1:15" ht="75" customHeight="1">
-[...12 lines deleted...]
-      <c r="K59" s="43"/>
+    <row r="59" spans="1:13" ht="27.25" customHeight="1">
+      <c r="A59" s="39"/>
+      <c r="B59" s="199" t="s">
+        <v>520</v>
+      </c>
+      <c r="C59" s="200"/>
+      <c r="D59" s="200"/>
+      <c r="E59" s="200"/>
+      <c r="F59" s="200"/>
+      <c r="G59" s="200"/>
+      <c r="H59" s="200"/>
+      <c r="I59" s="200"/>
+      <c r="J59" s="201"/>
+      <c r="K59" s="39"/>
       <c r="L59" s="1"/>
       <c r="M59" s="1"/>
     </row>
-    <row r="60" spans="1:15" s="2" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...29 lines deleted...]
-      <c r="K61" s="43"/>
+    <row r="60" spans="1:13" ht="57.75" customHeight="1">
+      <c r="A60" s="39"/>
+      <c r="B60" s="199" t="s">
+        <v>521</v>
+      </c>
+      <c r="C60" s="200"/>
+      <c r="D60" s="200"/>
+      <c r="E60" s="200"/>
+      <c r="F60" s="200"/>
+      <c r="G60" s="200"/>
+      <c r="H60" s="200"/>
+      <c r="I60" s="200"/>
+      <c r="J60" s="201"/>
+      <c r="K60" s="39"/>
+      <c r="L60" s="1"/>
+      <c r="M60" s="1"/>
+    </row>
+    <row r="61" spans="1:13" ht="68.25" customHeight="1">
+      <c r="A61" s="39"/>
+      <c r="B61" s="199" t="s">
+        <v>522</v>
+      </c>
+      <c r="C61" s="200"/>
+      <c r="D61" s="200"/>
+      <c r="E61" s="200"/>
+      <c r="F61" s="200"/>
+      <c r="G61" s="200"/>
+      <c r="H61" s="200"/>
+      <c r="I61" s="200"/>
+      <c r="J61" s="201"/>
+      <c r="K61" s="39"/>
       <c r="L61" s="1"/>
       <c r="M61" s="1"/>
     </row>
-    <row r="62" spans="1:15" ht="13.5" customHeight="1">
-[...16 lines deleted...]
-      <c r="K62" s="43"/>
+    <row r="62" spans="1:13" ht="75" customHeight="1">
+      <c r="A62" s="39"/>
+      <c r="B62" s="199" t="s">
+        <v>529</v>
+      </c>
+      <c r="C62" s="200"/>
+      <c r="D62" s="200"/>
+      <c r="E62" s="200"/>
+      <c r="F62" s="200"/>
+      <c r="G62" s="200"/>
+      <c r="H62" s="200"/>
+      <c r="I62" s="200"/>
+      <c r="J62" s="201"/>
+      <c r="K62" s="39"/>
       <c r="L62" s="1"/>
       <c r="M62" s="1"/>
     </row>
-    <row r="63" spans="1:15" ht="13.5" customHeight="1">
-[...30 lines deleted...]
-      <c r="K64" s="43"/>
+    <row r="63" spans="1:13" s="2" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A63" s="58"/>
+      <c r="B63" s="205" t="s">
+        <v>6</v>
+      </c>
+      <c r="C63" s="206"/>
+      <c r="D63" s="206"/>
+      <c r="E63" s="206"/>
+      <c r="F63" s="206"/>
+      <c r="G63" s="206"/>
+      <c r="H63" s="206"/>
+      <c r="I63" s="206"/>
+      <c r="J63" s="207"/>
+      <c r="K63" s="58"/>
+      <c r="L63" s="184"/>
+      <c r="M63" s="184"/>
+    </row>
+    <row r="64" spans="1:13" ht="55.75" customHeight="1">
+      <c r="A64" s="39"/>
+      <c r="B64" s="202" t="s">
+        <v>523</v>
+      </c>
+      <c r="C64" s="203"/>
+      <c r="D64" s="203"/>
+      <c r="E64" s="203"/>
+      <c r="F64" s="203"/>
+      <c r="G64" s="203"/>
+      <c r="H64" s="203"/>
+      <c r="I64" s="203"/>
+      <c r="J64" s="204"/>
+      <c r="K64" s="39"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
     </row>
-    <row r="65" spans="1:15" ht="13.5" customHeight="1">
-[...10 lines deleted...]
-      <c r="K65" s="43"/>
+    <row r="65" spans="1:15" ht="85" customHeight="1">
+      <c r="A65" s="39"/>
+      <c r="B65" s="304" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" s="203" t="s">
+        <v>543</v>
+      </c>
+      <c r="D65" s="302"/>
+      <c r="E65" s="303"/>
+      <c r="F65" s="202" t="s">
+        <v>533</v>
+      </c>
+      <c r="G65" s="203"/>
+      <c r="H65" s="203"/>
+      <c r="I65" s="203"/>
+      <c r="J65" s="204"/>
+      <c r="K65" s="39"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
     </row>
-    <row r="66" spans="1:15" ht="33" customHeight="1">
-[...10 lines deleted...]
-      <c r="K66" s="43"/>
+    <row r="66" spans="1:15" ht="72.5" customHeight="1">
+      <c r="A66" s="39"/>
+      <c r="B66" s="307" t="s">
+        <v>7</v>
+      </c>
+      <c r="C66" s="305" t="s">
+        <v>527</v>
+      </c>
+      <c r="D66" s="305"/>
+      <c r="E66" s="306"/>
+      <c r="F66" s="308" t="s">
+        <v>524</v>
+      </c>
+      <c r="G66" s="305"/>
+      <c r="H66" s="305"/>
+      <c r="I66" s="305"/>
+      <c r="J66" s="306"/>
+      <c r="K66" s="39"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
+      <c r="O66" s="183"/>
     </row>
     <row r="67" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A67" s="43"/>
-[...15 lines deleted...]
-      <c r="K67" s="43"/>
+      <c r="A67" s="39"/>
+      <c r="B67" s="73" t="s">
+        <v>427</v>
+      </c>
+      <c r="C67" s="286"/>
+      <c r="D67" s="286"/>
+      <c r="E67" s="286"/>
+      <c r="F67" s="286"/>
+      <c r="G67" s="286"/>
+      <c r="H67" s="286"/>
+      <c r="I67" s="286"/>
+      <c r="J67" s="287"/>
+      <c r="K67" s="39"/>
       <c r="L67" s="1"/>
       <c r="M67" s="1"/>
-      <c r="O67" s="210"/>
     </row>
     <row r="68" spans="1:15" ht="13.5" customHeight="1">
-      <c r="A68" s="43"/>
-[...11 lines deleted...]
-      <c r="K68" s="43"/>
+      <c r="A68" s="39"/>
+      <c r="B68" s="77"/>
+      <c r="C68" s="298"/>
+      <c r="D68" s="298"/>
+      <c r="E68" s="298"/>
+      <c r="F68" s="298"/>
+      <c r="G68" s="298"/>
+      <c r="H68" s="298"/>
+      <c r="I68" s="298"/>
+      <c r="J68" s="299"/>
+      <c r="K68" s="39"/>
       <c r="L68" s="1"/>
       <c r="M68" s="1"/>
-      <c r="O68" s="210"/>
-[...12 lines deleted...]
-      <c r="K69" s="43"/>
+    </row>
+    <row r="69" spans="1:15" ht="77.5" customHeight="1">
+      <c r="A69" s="39"/>
+      <c r="B69" s="300" t="s">
+        <v>525</v>
+      </c>
+      <c r="C69" s="274"/>
+      <c r="D69" s="274"/>
+      <c r="E69" s="274"/>
+      <c r="F69" s="274"/>
+      <c r="G69" s="274"/>
+      <c r="H69" s="274"/>
+      <c r="I69" s="274"/>
+      <c r="J69" s="301"/>
+      <c r="K69" s="39"/>
       <c r="L69" s="1"/>
       <c r="M69" s="1"/>
     </row>
-    <row r="70" spans="1:15" ht="13.5" customHeight="1">
-[...40 lines deleted...]
-      <c r="K72" s="43"/>
+    <row r="70" spans="1:15" s="2" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A70" s="58"/>
+      <c r="B70" s="268" t="s">
+        <v>450</v>
+      </c>
+      <c r="C70" s="269"/>
+      <c r="D70" s="269"/>
+      <c r="E70" s="269"/>
+      <c r="F70" s="269"/>
+      <c r="G70" s="269"/>
+      <c r="H70" s="269"/>
+      <c r="I70" s="269"/>
+      <c r="J70" s="270"/>
+      <c r="K70" s="58"/>
+      <c r="L70" s="184"/>
+      <c r="M70" s="184"/>
+    </row>
+    <row r="71" spans="1:15" s="187" customFormat="1" ht="45.75" customHeight="1">
+      <c r="A71" s="185"/>
+      <c r="B71" s="225" t="s">
+        <v>513</v>
+      </c>
+      <c r="C71" s="226"/>
+      <c r="D71" s="226"/>
+      <c r="E71" s="226"/>
+      <c r="F71" s="226"/>
+      <c r="G71" s="226"/>
+      <c r="H71" s="226"/>
+      <c r="I71" s="226"/>
+      <c r="J71" s="227"/>
+      <c r="K71" s="185"/>
+      <c r="L71" s="186"/>
+      <c r="M71" s="186"/>
+    </row>
+    <row r="72" spans="1:15" ht="34" customHeight="1">
+      <c r="A72" s="39"/>
+      <c r="B72" s="225" t="s">
+        <v>514</v>
+      </c>
+      <c r="C72" s="226"/>
+      <c r="D72" s="226"/>
+      <c r="E72" s="226"/>
+      <c r="F72" s="226"/>
+      <c r="G72" s="226"/>
+      <c r="H72" s="226"/>
+      <c r="I72" s="226"/>
+      <c r="J72" s="227"/>
+      <c r="K72" s="39"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
     </row>
-    <row r="73" spans="1:15" ht="13.5" customHeight="1">
-[...80 lines deleted...]
-      <c r="K77" s="43"/>
+    <row r="73" spans="1:15" s="28" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A73" s="70"/>
+      <c r="B73" s="252" t="s">
+        <v>515</v>
+      </c>
+      <c r="C73" s="253"/>
+      <c r="D73" s="253"/>
+      <c r="E73" s="253"/>
+      <c r="F73" s="253"/>
+      <c r="G73" s="253"/>
+      <c r="H73" s="253"/>
+      <c r="I73" s="253"/>
+      <c r="J73" s="254"/>
+      <c r="K73" s="70"/>
+      <c r="L73" s="27"/>
+      <c r="M73" s="27"/>
+    </row>
+    <row r="74" spans="1:15" s="190" customFormat="1" ht="30" customHeight="1">
+      <c r="A74" s="188"/>
+      <c r="B74" s="225" t="s">
+        <v>516</v>
+      </c>
+      <c r="C74" s="226"/>
+      <c r="D74" s="226"/>
+      <c r="E74" s="226"/>
+      <c r="F74" s="226"/>
+      <c r="G74" s="226"/>
+      <c r="H74" s="226"/>
+      <c r="I74" s="226"/>
+      <c r="J74" s="227"/>
+      <c r="K74" s="188"/>
+      <c r="L74" s="189"/>
+      <c r="M74" s="189"/>
+    </row>
+    <row r="75" spans="1:15" s="28" customFormat="1" ht="35.25" customHeight="1">
+      <c r="A75" s="70"/>
+      <c r="B75" s="228" t="s">
+        <v>526</v>
+      </c>
+      <c r="C75" s="229"/>
+      <c r="D75" s="229"/>
+      <c r="E75" s="229"/>
+      <c r="F75" s="229"/>
+      <c r="G75" s="229"/>
+      <c r="H75" s="229"/>
+      <c r="I75" s="229"/>
+      <c r="J75" s="230"/>
+      <c r="K75" s="70"/>
+      <c r="L75" s="27"/>
+      <c r="M75" s="27"/>
+    </row>
+    <row r="76" spans="1:15" s="28" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A76" s="70"/>
+      <c r="B76" s="258" t="s">
+        <v>517</v>
+      </c>
+      <c r="C76" s="259"/>
+      <c r="D76" s="259"/>
+      <c r="E76" s="259"/>
+      <c r="F76" s="259"/>
+      <c r="G76" s="259"/>
+      <c r="H76" s="259"/>
+      <c r="I76" s="259"/>
+      <c r="J76" s="260"/>
+      <c r="K76" s="70"/>
+      <c r="L76" s="27"/>
+      <c r="M76" s="27"/>
+    </row>
+    <row r="77" spans="1:15" ht="3" customHeight="1">
+      <c r="A77" s="39" t="s">
+        <v>441</v>
+      </c>
+      <c r="B77" s="71"/>
+      <c r="C77" s="249"/>
+      <c r="D77" s="250"/>
+      <c r="E77" s="250"/>
+      <c r="F77" s="250"/>
+      <c r="G77" s="250"/>
+      <c r="H77" s="250"/>
+      <c r="I77" s="250"/>
+      <c r="J77" s="251"/>
+      <c r="K77" s="39"/>
       <c r="L77" s="1"/>
       <c r="M77" s="1"/>
     </row>
-    <row r="78" spans="1:15" s="32" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...80 lines deleted...]
-      <c r="K82" s="43"/>
+    <row r="78" spans="1:15" ht="20.149999999999999" customHeight="1">
+      <c r="A78" s="39"/>
+      <c r="B78" s="39"/>
+      <c r="C78" s="39"/>
+      <c r="D78" s="39"/>
+      <c r="E78" s="39"/>
+      <c r="F78" s="39"/>
+      <c r="G78" s="39"/>
+      <c r="H78" s="39"/>
+      <c r="I78" s="39"/>
+      <c r="J78" s="39"/>
+      <c r="K78" s="39"/>
+      <c r="L78" s="1"/>
+      <c r="M78" s="1"/>
+    </row>
+    <row r="79" spans="1:15" ht="20.149999999999999" customHeight="1">
+      <c r="A79" s="39"/>
+      <c r="B79" s="72"/>
+      <c r="C79" s="42"/>
+      <c r="D79" s="42"/>
+      <c r="E79" s="42"/>
+      <c r="F79" s="39"/>
+      <c r="G79" s="39"/>
+      <c r="H79" s="39"/>
+      <c r="I79" s="39"/>
+      <c r="J79" s="39"/>
+      <c r="K79" s="39"/>
+      <c r="L79" s="1"/>
+      <c r="M79" s="1"/>
+    </row>
+    <row r="80" spans="1:15" ht="20.149999999999999" customHeight="1">
+      <c r="A80" s="39"/>
+      <c r="B80" s="39"/>
+      <c r="C80" s="39"/>
+      <c r="D80" s="39"/>
+      <c r="E80" s="39"/>
+      <c r="F80" s="39"/>
+      <c r="G80" s="39"/>
+      <c r="H80" s="39"/>
+      <c r="I80" s="39"/>
+      <c r="J80" s="39"/>
+      <c r="K80" s="39"/>
+      <c r="L80" s="1"/>
+      <c r="M80" s="1"/>
+    </row>
+    <row r="81" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A81" s="39"/>
+      <c r="B81" s="73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" s="74"/>
+      <c r="D81" s="74"/>
+      <c r="E81" s="74"/>
+      <c r="F81" s="75"/>
+      <c r="G81" s="75"/>
+      <c r="H81" s="75"/>
+      <c r="I81" s="75"/>
+      <c r="J81" s="76"/>
+      <c r="K81" s="39"/>
+      <c r="L81" s="1"/>
+      <c r="M81" s="1"/>
+    </row>
+    <row r="82" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A82" s="39"/>
+      <c r="B82" s="77" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="180" t="s">
+        <v>508</v>
+      </c>
+      <c r="D82" s="78"/>
+      <c r="E82" s="78"/>
+      <c r="F82" s="79"/>
+      <c r="G82" s="79"/>
+      <c r="H82" s="79"/>
+      <c r="I82" s="79"/>
+      <c r="J82" s="80"/>
+      <c r="K82" s="39"/>
       <c r="L82" s="1"/>
       <c r="M82" s="1"/>
     </row>
-    <row r="83" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...10 lines deleted...]
-      <c r="K83" s="43"/>
+    <row r="83" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A83" s="39"/>
+      <c r="B83" s="81"/>
+      <c r="C83" s="42" t="s">
+        <v>510</v>
+      </c>
+      <c r="D83" s="42"/>
+      <c r="E83" s="42"/>
+      <c r="F83" s="41"/>
+      <c r="G83" s="41"/>
+      <c r="H83" s="41"/>
+      <c r="I83" s="41"/>
+      <c r="J83" s="82"/>
+      <c r="K83" s="39"/>
       <c r="L83" s="1"/>
       <c r="M83" s="1"/>
     </row>
-    <row r="84" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...10 lines deleted...]
-      <c r="K84" s="43"/>
+    <row r="84" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A84" s="39"/>
+      <c r="B84" s="81"/>
+      <c r="C84" s="42" t="s">
+        <v>509</v>
+      </c>
+      <c r="D84" s="42"/>
+      <c r="E84" s="42"/>
+      <c r="F84" s="41"/>
+      <c r="G84" s="41"/>
+      <c r="H84" s="41"/>
+      <c r="I84" s="41"/>
+      <c r="J84" s="82"/>
+      <c r="K84" s="39"/>
       <c r="L84" s="1"/>
       <c r="M84" s="1"/>
     </row>
-    <row r="85" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...10 lines deleted...]
-      <c r="K85" s="43"/>
+    <row r="85" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A85" s="39"/>
+      <c r="B85" s="81"/>
+      <c r="C85" s="41"/>
+      <c r="D85" s="41"/>
+      <c r="E85" s="41"/>
+      <c r="F85" s="41"/>
+      <c r="G85" s="41"/>
+      <c r="H85" s="41"/>
+      <c r="I85" s="41"/>
+      <c r="J85" s="82"/>
+      <c r="K85" s="39"/>
       <c r="L85" s="1"/>
       <c r="M85" s="1"/>
     </row>
-    <row r="86" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K86" s="43"/>
+    <row r="86" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A86" s="39"/>
+      <c r="B86" s="246" t="s">
+        <v>18</v>
+      </c>
+      <c r="C86" s="247"/>
+      <c r="D86" s="168"/>
+      <c r="E86" s="181" t="s">
+        <v>500</v>
+      </c>
+      <c r="F86" s="169"/>
+      <c r="G86" s="169" t="s">
+        <v>499</v>
+      </c>
+      <c r="H86" s="57" t="s">
+        <v>498</v>
+      </c>
+      <c r="I86" s="41"/>
+      <c r="J86" s="82"/>
+      <c r="K86" s="39"/>
       <c r="L86" s="1"/>
       <c r="M86" s="1"/>
     </row>
-    <row r="87" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...14 lines deleted...]
-      <c r="K87" s="43"/>
+    <row r="87" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A87" s="39"/>
+      <c r="B87" s="81"/>
+      <c r="C87" s="41"/>
+      <c r="D87" s="41"/>
+      <c r="E87" s="41"/>
+      <c r="F87" s="41"/>
+      <c r="G87" s="41"/>
+      <c r="H87" s="41"/>
+      <c r="I87" s="41"/>
+      <c r="J87" s="82"/>
+      <c r="K87" s="39"/>
       <c r="L87" s="1"/>
       <c r="M87" s="1"/>
     </row>
-    <row r="88" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K88" s="43"/>
+    <row r="88" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A88" s="39"/>
+      <c r="B88" s="83"/>
+      <c r="C88" s="84" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" s="213"/>
+      <c r="E88" s="213"/>
+      <c r="F88" s="213"/>
+      <c r="G88" s="41" t="s">
+        <v>10</v>
+      </c>
+      <c r="H88" s="41"/>
+      <c r="I88" s="41"/>
+      <c r="J88" s="82"/>
+      <c r="K88" s="39"/>
       <c r="L88" s="1"/>
       <c r="M88" s="1"/>
     </row>
-    <row r="89" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...12 lines deleted...]
-      <c r="K89" s="43"/>
+    <row r="89" spans="1:13" ht="20.149999999999999" customHeight="1">
+      <c r="A89" s="39"/>
+      <c r="B89" s="81"/>
+      <c r="C89" s="41"/>
+      <c r="D89" s="41"/>
+      <c r="E89" s="41"/>
+      <c r="F89" s="41"/>
+      <c r="G89" s="41"/>
+      <c r="H89" s="41"/>
+      <c r="I89" s="41"/>
+      <c r="J89" s="82"/>
+      <c r="K89" s="39"/>
       <c r="L89" s="1"/>
       <c r="M89" s="1"/>
     </row>
-    <row r="90" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...10 lines deleted...]
-      <c r="K90" s="43"/>
+    <row r="90" spans="1:13" ht="13">
+      <c r="A90" s="39"/>
+      <c r="B90" s="83"/>
+      <c r="C90" s="182" t="s">
+        <v>22</v>
+      </c>
+      <c r="D90" s="213"/>
+      <c r="E90" s="213"/>
+      <c r="F90" s="213"/>
+      <c r="G90" s="41"/>
+      <c r="H90" s="41"/>
+      <c r="I90" s="41"/>
+      <c r="J90" s="82"/>
+      <c r="K90" s="39"/>
       <c r="L90" s="1"/>
       <c r="M90" s="1"/>
     </row>
-    <row r="91" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...18 lines deleted...]
-      <c r="K91" s="43"/>
+    <row r="91" spans="1:13" ht="13">
+      <c r="A91" s="39"/>
+      <c r="B91" s="81"/>
+      <c r="C91" s="41"/>
+      <c r="D91" s="41"/>
+      <c r="E91" s="41"/>
+      <c r="F91" s="41"/>
+      <c r="G91" s="41"/>
+      <c r="H91" s="41"/>
+      <c r="I91" s="41"/>
+      <c r="J91" s="82"/>
+      <c r="K91" s="39"/>
       <c r="L91" s="1"/>
       <c r="M91" s="1"/>
     </row>
-    <row r="92" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...10 lines deleted...]
-      <c r="K92" s="43"/>
+    <row r="92" spans="1:13" ht="13.4" customHeight="1">
+      <c r="A92" s="39"/>
+      <c r="B92" s="81"/>
+      <c r="C92" s="164"/>
+      <c r="D92" s="213"/>
+      <c r="E92" s="213"/>
+      <c r="F92" s="213"/>
+      <c r="G92" s="213"/>
+      <c r="H92" s="168" t="s">
+        <v>21</v>
+      </c>
+      <c r="I92" s="213"/>
+      <c r="J92" s="248"/>
+      <c r="K92" s="39"/>
       <c r="L92" s="1"/>
       <c r="M92" s="1"/>
     </row>
-    <row r="93" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...8 lines deleted...]
-      <c r="G93" s="45" t="s">
+    <row r="93" spans="1:13" ht="13">
+      <c r="A93" s="39"/>
+      <c r="B93" s="87" t="s">
+        <v>20</v>
+      </c>
+      <c r="C93" s="78"/>
+      <c r="D93" s="78"/>
+      <c r="E93" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" s="79"/>
+      <c r="G93" s="79"/>
+      <c r="H93" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="H93" s="45"/>
-[...2 lines deleted...]
-      <c r="K93" s="43"/>
+      <c r="I93" s="79"/>
+      <c r="J93" s="80"/>
+      <c r="K93" s="39"/>
       <c r="L93" s="1"/>
       <c r="M93" s="1"/>
     </row>
-    <row r="94" spans="1:13" ht="20.100000000000001" customHeight="1">
-[...10 lines deleted...]
-      <c r="K94" s="43"/>
+    <row r="94" spans="1:13" ht="13">
+      <c r="A94" s="39"/>
+      <c r="B94" s="83"/>
+      <c r="C94" s="42"/>
+      <c r="D94" s="42"/>
+      <c r="E94" s="42"/>
+      <c r="F94" s="41"/>
+      <c r="G94" s="41"/>
+      <c r="H94" s="41"/>
+      <c r="I94" s="41"/>
+      <c r="J94" s="82"/>
+      <c r="K94" s="39"/>
       <c r="L94" s="1"/>
       <c r="M94" s="1"/>
     </row>
-    <row r="95" spans="1:13" ht="15">
-[...12 lines deleted...]
-      <c r="K95" s="43"/>
+    <row r="95" spans="1:13" ht="13">
+      <c r="A95" s="39"/>
+      <c r="B95" s="83"/>
+      <c r="C95" s="41" t="s">
+        <v>14</v>
+      </c>
+      <c r="D95" s="213"/>
+      <c r="E95" s="213"/>
+      <c r="F95" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="G95" s="213"/>
+      <c r="H95" s="213"/>
+      <c r="I95" s="213"/>
+      <c r="J95" s="248"/>
+      <c r="K95" s="39"/>
       <c r="L95" s="1"/>
       <c r="M95" s="1"/>
     </row>
-    <row r="96" spans="1:13" ht="13.5">
-[...10 lines deleted...]
-      <c r="K96" s="43"/>
+    <row r="96" spans="1:13" ht="13">
+      <c r="A96" s="39"/>
+      <c r="B96" s="83"/>
+      <c r="C96" s="42"/>
+      <c r="D96" s="78"/>
+      <c r="E96" s="78"/>
+      <c r="F96" s="41"/>
+      <c r="G96" s="79"/>
+      <c r="H96" s="79"/>
+      <c r="I96" s="79"/>
+      <c r="J96" s="80"/>
+      <c r="K96" s="39"/>
       <c r="L96" s="1"/>
       <c r="M96" s="1"/>
     </row>
-    <row r="97" spans="1:13" ht="13.35" customHeight="1">
-[...12 lines deleted...]
-      <c r="K97" s="43"/>
+    <row r="97" spans="1:13" ht="13">
+      <c r="A97" s="39"/>
+      <c r="B97" s="81"/>
+      <c r="C97" s="41"/>
+      <c r="D97" s="41"/>
+      <c r="E97" s="41"/>
+      <c r="F97" s="41"/>
+      <c r="G97" s="41"/>
+      <c r="H97" s="41"/>
+      <c r="I97" s="41"/>
+      <c r="J97" s="82"/>
+      <c r="K97" s="39"/>
       <c r="L97" s="1"/>
       <c r="M97" s="1"/>
     </row>
-    <row r="98" spans="1:13" ht="13.5">
-[...16 lines deleted...]
-      <c r="K98" s="43"/>
+    <row r="98" spans="1:13" ht="13">
+      <c r="A98" s="39"/>
+      <c r="B98" s="83" t="s">
+        <v>17</v>
+      </c>
+      <c r="C98" s="86" t="s">
+        <v>511</v>
+      </c>
+      <c r="D98" s="42"/>
+      <c r="E98" s="42"/>
+      <c r="F98" s="41"/>
+      <c r="G98" s="41"/>
+      <c r="H98" s="41"/>
+      <c r="I98" s="41"/>
+      <c r="J98" s="82"/>
+      <c r="K98" s="39"/>
       <c r="L98" s="1"/>
       <c r="M98" s="1"/>
     </row>
-    <row r="99" spans="1:13" ht="15">
-[...10 lines deleted...]
-      <c r="K99" s="43"/>
+    <row r="99" spans="1:13" ht="13">
+      <c r="A99" s="39"/>
+      <c r="B99" s="81"/>
+      <c r="C99" s="42" t="s">
+        <v>407</v>
+      </c>
+      <c r="D99" s="42"/>
+      <c r="E99" s="42"/>
+      <c r="F99" s="41"/>
+      <c r="G99" s="41"/>
+      <c r="H99" s="41"/>
+      <c r="I99" s="41"/>
+      <c r="J99" s="82"/>
+      <c r="K99" s="39"/>
       <c r="L99" s="1"/>
       <c r="M99" s="1"/>
     </row>
-    <row r="100" spans="1:13" ht="15">
-[...14 lines deleted...]
-      <c r="K100" s="43"/>
+    <row r="100" spans="1:13" ht="13">
+      <c r="A100" s="39"/>
+      <c r="B100" s="81"/>
+      <c r="C100" s="42" t="s">
+        <v>512</v>
+      </c>
+      <c r="D100" s="42"/>
+      <c r="E100" s="42"/>
+      <c r="F100" s="41"/>
+      <c r="G100" s="41"/>
+      <c r="H100" s="41"/>
+      <c r="I100" s="41"/>
+      <c r="J100" s="82"/>
+      <c r="K100" s="39"/>
       <c r="L100" s="1"/>
       <c r="M100" s="1"/>
     </row>
-    <row r="101" spans="1:13" ht="15">
-[...10 lines deleted...]
-      <c r="K101" s="43"/>
+    <row r="101" spans="1:13" ht="13">
+      <c r="A101" s="39"/>
+      <c r="B101" s="81"/>
+      <c r="C101" s="41"/>
+      <c r="D101" s="41"/>
+      <c r="E101" s="41"/>
+      <c r="F101" s="41"/>
+      <c r="G101" s="41"/>
+      <c r="H101" s="41"/>
+      <c r="I101" s="41"/>
+      <c r="J101" s="82"/>
+      <c r="K101" s="39"/>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
     </row>
-    <row r="102" spans="1:13" ht="13.5">
-[...10 lines deleted...]
-      <c r="K102" s="43"/>
+    <row r="102" spans="1:13" ht="13">
+      <c r="A102" s="39"/>
+      <c r="B102" s="83"/>
+      <c r="C102" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D102" s="213"/>
+      <c r="E102" s="213"/>
+      <c r="F102" s="213"/>
+      <c r="G102" s="213"/>
+      <c r="H102" s="164"/>
+      <c r="I102" s="164"/>
+      <c r="J102" s="179"/>
+      <c r="K102" s="39"/>
       <c r="L102" s="1"/>
       <c r="M102" s="1"/>
     </row>
-    <row r="103" spans="1:13" ht="15">
-[...14 lines deleted...]
-      <c r="K103" s="43"/>
+    <row r="103" spans="1:13" ht="13">
+      <c r="A103" s="39"/>
+      <c r="B103" s="81"/>
+      <c r="C103" s="41"/>
+      <c r="D103" s="41"/>
+      <c r="E103" s="41"/>
+      <c r="F103" s="41"/>
+      <c r="G103" s="41"/>
+      <c r="H103" s="41"/>
+      <c r="I103" s="41"/>
+      <c r="J103" s="82"/>
+      <c r="K103" s="39"/>
       <c r="L103" s="1"/>
       <c r="M103" s="1"/>
     </row>
-    <row r="104" spans="1:13" ht="13.5">
-[...12 lines deleted...]
-      <c r="K104" s="43"/>
+    <row r="104" spans="1:13" ht="13">
+      <c r="A104" s="39"/>
+      <c r="B104" s="83"/>
+      <c r="C104" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="D104" s="213"/>
+      <c r="E104" s="213"/>
+      <c r="F104" s="213"/>
+      <c r="G104" s="85" t="s">
+        <v>19</v>
+      </c>
+      <c r="H104" s="213"/>
+      <c r="I104" s="213"/>
+      <c r="J104" s="248"/>
+      <c r="K104" s="38"/>
       <c r="L104" s="1"/>
       <c r="M104" s="1"/>
     </row>
-    <row r="105" spans="1:13" ht="13.5">
-[...12 lines deleted...]
-      <c r="K105" s="43"/>
+    <row r="105" spans="1:13" ht="13">
+      <c r="A105" s="39"/>
+      <c r="B105" s="81"/>
+      <c r="C105" s="41"/>
+      <c r="D105" s="41"/>
+      <c r="E105" s="41"/>
+      <c r="F105" s="41"/>
+      <c r="G105" s="41"/>
+      <c r="H105" s="41"/>
+      <c r="I105" s="41"/>
+      <c r="J105" s="82"/>
+      <c r="K105" s="39"/>
       <c r="L105" s="1"/>
       <c r="M105" s="1"/>
     </row>
-    <row r="106" spans="1:13" ht="13.5">
-[...10 lines deleted...]
-      <c r="K106" s="43"/>
+    <row r="106" spans="1:13" ht="13">
+      <c r="A106" s="39"/>
+      <c r="B106" s="87"/>
+      <c r="C106" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="D106" s="213"/>
+      <c r="E106" s="213"/>
+      <c r="F106" s="85" t="s">
+        <v>15</v>
+      </c>
+      <c r="G106" s="213"/>
+      <c r="H106" s="213"/>
+      <c r="I106" s="213"/>
+      <c r="J106" s="248"/>
+      <c r="K106" s="39"/>
       <c r="L106" s="1"/>
       <c r="M106" s="1"/>
     </row>
-    <row r="107" spans="1:13" ht="15">
-[...12 lines deleted...]
-      <c r="K107" s="43"/>
+    <row r="107" spans="1:13" ht="13">
+      <c r="A107" s="39"/>
+      <c r="B107" s="88"/>
+      <c r="C107" s="60"/>
+      <c r="D107" s="60"/>
+      <c r="E107" s="60"/>
+      <c r="F107" s="60"/>
+      <c r="G107" s="60"/>
+      <c r="H107" s="60"/>
+      <c r="I107" s="60"/>
+      <c r="J107" s="89"/>
+      <c r="K107" s="39"/>
       <c r="L107" s="1"/>
       <c r="M107" s="1"/>
     </row>
-    <row r="108" spans="1:13" ht="13.5">
-[...10 lines deleted...]
-      <c r="K108" s="43"/>
+    <row r="108" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A108" s="39"/>
+      <c r="B108" s="39"/>
+      <c r="C108" s="39"/>
+      <c r="D108" s="39"/>
+      <c r="E108" s="39"/>
+      <c r="F108" s="39"/>
+      <c r="G108" s="39"/>
+      <c r="H108" s="39"/>
+      <c r="I108" s="39"/>
+      <c r="J108" s="39"/>
+      <c r="K108" s="39"/>
       <c r="L108" s="1"/>
       <c r="M108" s="1"/>
     </row>
-    <row r="109" spans="1:13" ht="15">
-[...14 lines deleted...]
-      <c r="K109" s="42"/>
+    <row r="109" spans="1:13" ht="13">
+      <c r="A109" s="39"/>
+      <c r="B109" s="244" t="s">
+        <v>487</v>
+      </c>
+      <c r="C109" s="245"/>
+      <c r="D109" s="245"/>
+      <c r="E109" s="245"/>
+      <c r="F109" s="245"/>
+      <c r="G109" s="245"/>
+      <c r="H109" s="245"/>
+      <c r="I109" s="245"/>
+      <c r="J109" s="245"/>
+      <c r="K109" s="39"/>
       <c r="L109" s="1"/>
       <c r="M109" s="1"/>
     </row>
-    <row r="110" spans="1:13" ht="13.5">
-[...10 lines deleted...]
-      <c r="K110" s="43"/>
+    <row r="110" spans="1:13" ht="13">
+      <c r="A110" s="39"/>
+      <c r="B110" s="39"/>
+      <c r="C110" s="39"/>
+      <c r="D110" s="39"/>
+      <c r="E110" s="39"/>
+      <c r="F110" s="39"/>
+      <c r="G110" s="39"/>
+      <c r="H110" s="39"/>
+      <c r="I110" s="39"/>
+      <c r="J110" s="39"/>
+      <c r="K110" s="39"/>
       <c r="L110" s="1"/>
       <c r="M110" s="1"/>
     </row>
-    <row r="111" spans="1:13" ht="13.5">
-[...14 lines deleted...]
-      <c r="K111" s="43"/>
+    <row r="111" spans="1:13" ht="13">
+      <c r="A111" s="39"/>
+      <c r="B111" s="39"/>
+      <c r="C111" s="39"/>
+      <c r="D111" s="39"/>
+      <c r="E111" s="39"/>
+      <c r="F111" s="39"/>
+      <c r="G111" s="39"/>
+      <c r="H111" s="39"/>
+      <c r="I111" s="39"/>
+      <c r="J111" s="39"/>
+      <c r="K111" s="39"/>
       <c r="L111" s="1"/>
       <c r="M111" s="1"/>
     </row>
-    <row r="112" spans="1:13" ht="15">
-[...10 lines deleted...]
-      <c r="K112" s="43"/>
+    <row r="112" spans="1:13">
+      <c r="A112" s="1"/>
+      <c r="B112" s="1"/>
+      <c r="C112" s="1"/>
+      <c r="D112" s="1"/>
+      <c r="E112" s="1"/>
+      <c r="F112" s="1"/>
+      <c r="G112" s="1"/>
+      <c r="H112" s="1"/>
+      <c r="I112" s="1"/>
+      <c r="J112" s="1"/>
+      <c r="K112" s="1"/>
       <c r="L112" s="1"/>
       <c r="M112" s="1"/>
     </row>
-    <row r="113" spans="1:13" ht="14.25" thickBot="1">
-[...10 lines deleted...]
-      <c r="K113" s="43"/>
+    <row r="113" spans="1:13">
+      <c r="A113" s="1"/>
+      <c r="B113" s="1"/>
+      <c r="C113" s="1"/>
+      <c r="D113" s="1"/>
+      <c r="E113" s="1"/>
+      <c r="F113" s="1"/>
+      <c r="G113" s="1"/>
+      <c r="H113" s="1"/>
+      <c r="I113" s="1"/>
+      <c r="J113" s="1"/>
+      <c r="K113" s="1"/>
       <c r="L113" s="1"/>
       <c r="M113" s="1"/>
     </row>
-    <row r="114" spans="1:13" ht="15">
-[...12 lines deleted...]
-      <c r="K114" s="43"/>
+    <row r="114" spans="1:13">
+      <c r="A114" s="1"/>
+      <c r="B114" s="1"/>
+      <c r="C114" s="1"/>
+      <c r="D114" s="1"/>
+      <c r="E114" s="1"/>
+      <c r="F114" s="1"/>
+      <c r="G114" s="1"/>
+      <c r="H114" s="1"/>
+      <c r="I114" s="1"/>
+      <c r="J114" s="1"/>
+      <c r="K114" s="1"/>
       <c r="L114" s="1"/>
       <c r="M114" s="1"/>
     </row>
-    <row r="115" spans="1:13" ht="13.5">
-[...10 lines deleted...]
-      <c r="K115" s="43"/>
+    <row r="115" spans="1:13">
+      <c r="A115" s="1"/>
+      <c r="B115" s="1"/>
+      <c r="C115" s="1"/>
+      <c r="D115" s="1"/>
+      <c r="E115" s="1"/>
+      <c r="F115" s="1"/>
+      <c r="G115" s="1"/>
+      <c r="H115" s="1"/>
+      <c r="I115" s="1"/>
+      <c r="J115" s="1"/>
+      <c r="K115" s="1"/>
       <c r="L115" s="1"/>
       <c r="M115" s="1"/>
     </row>
-    <row r="116" spans="1:13" ht="13.5">
-[...10 lines deleted...]
-      <c r="K116" s="43"/>
+    <row r="116" spans="1:13">
+      <c r="A116" s="1"/>
+      <c r="B116" s="1"/>
+      <c r="C116" s="1"/>
+      <c r="D116" s="1"/>
+      <c r="E116" s="1"/>
+      <c r="F116" s="1"/>
+      <c r="G116" s="1"/>
+      <c r="H116" s="1"/>
+      <c r="I116" s="1"/>
+      <c r="J116" s="1"/>
+      <c r="K116" s="1"/>
       <c r="L116" s="1"/>
       <c r="M116" s="1"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" s="1"/>
       <c r="B117" s="1"/>
       <c r="C117" s="1"/>
       <c r="D117" s="1"/>
       <c r="E117" s="1"/>
       <c r="F117" s="1"/>
       <c r="G117" s="1"/>
       <c r="H117" s="1"/>
       <c r="I117" s="1"/>
       <c r="J117" s="1"/>
       <c r="K117" s="1"/>
       <c r="L117" s="1"/>
       <c r="M117" s="1"/>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" s="1"/>
       <c r="B118" s="1"/>
       <c r="C118" s="1"/>
       <c r="D118" s="1"/>
       <c r="E118" s="1"/>
       <c r="F118" s="1"/>
@@ -12016,119 +11249,74 @@
       <c r="G127" s="1"/>
       <c r="H127" s="1"/>
       <c r="I127" s="1"/>
       <c r="J127" s="1"/>
       <c r="K127" s="1"/>
       <c r="L127" s="1"/>
       <c r="M127" s="1"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" s="1"/>
       <c r="B128" s="1"/>
       <c r="C128" s="1"/>
       <c r="D128" s="1"/>
       <c r="E128" s="1"/>
       <c r="F128" s="1"/>
       <c r="G128" s="1"/>
       <c r="H128" s="1"/>
       <c r="I128" s="1"/>
       <c r="J128" s="1"/>
       <c r="K128" s="1"/>
       <c r="L128" s="1"/>
       <c r="M128" s="1"/>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" s="1"/>
-      <c r="B129" s="1"/>
-[...7 lines deleted...]
-      <c r="J129" s="1"/>
       <c r="K129" s="1"/>
       <c r="L129" s="1"/>
       <c r="M129" s="1"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" s="1"/>
-      <c r="B130" s="1"/>
-[...7 lines deleted...]
-      <c r="J130" s="1"/>
       <c r="K130" s="1"/>
       <c r="L130" s="1"/>
       <c r="M130" s="1"/>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" s="1"/>
-      <c r="B131" s="1"/>
-[...7 lines deleted...]
-      <c r="J131" s="1"/>
       <c r="K131" s="1"/>
       <c r="L131" s="1"/>
       <c r="M131" s="1"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" s="1"/>
-      <c r="B132" s="1"/>
-[...7 lines deleted...]
-      <c r="J132" s="1"/>
       <c r="K132" s="1"/>
       <c r="L132" s="1"/>
       <c r="M132" s="1"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" s="1"/>
-      <c r="B133" s="1"/>
-[...7 lines deleted...]
-      <c r="J133" s="1"/>
       <c r="K133" s="1"/>
       <c r="L133" s="1"/>
       <c r="M133" s="1"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" s="1"/>
       <c r="K134" s="1"/>
       <c r="L134" s="1"/>
       <c r="M134" s="1"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" s="1"/>
       <c r="K135" s="1"/>
       <c r="L135" s="1"/>
       <c r="M135" s="1"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" s="1"/>
       <c r="K136" s="1"/>
       <c r="L136" s="1"/>
       <c r="M136" s="1"/>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" s="1"/>
       <c r="K137" s="1"/>
@@ -12198,6049 +11386,5779 @@
     <row r="148" spans="1:13">
       <c r="A148" s="1"/>
       <c r="K148" s="1"/>
       <c r="L148" s="1"/>
       <c r="M148" s="1"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" s="1"/>
       <c r="K149" s="1"/>
       <c r="L149" s="1"/>
       <c r="M149" s="1"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" s="1"/>
       <c r="K150" s="1"/>
       <c r="L150" s="1"/>
       <c r="M150" s="1"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" s="1"/>
       <c r="K151" s="1"/>
       <c r="L151" s="1"/>
       <c r="M151" s="1"/>
     </row>
     <row r="152" spans="1:13">
-      <c r="A152" s="1"/>
-[...1 lines deleted...]
-      <c r="L152" s="1"/>
       <c r="M152" s="1"/>
     </row>
-    <row r="153" spans="1:13">
-[...25 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="81">
+  <mergeCells count="70">
+    <mergeCell ref="C35:H35"/>
+    <mergeCell ref="B52:J52"/>
+    <mergeCell ref="F65:J65"/>
+    <mergeCell ref="C77:J77"/>
+    <mergeCell ref="B73:J73"/>
+    <mergeCell ref="D21:E21"/>
+    <mergeCell ref="G21:H21"/>
+    <mergeCell ref="D26:H26"/>
+    <mergeCell ref="D25:H25"/>
+    <mergeCell ref="D24:H24"/>
+    <mergeCell ref="D23:H23"/>
+    <mergeCell ref="D38:H38"/>
+    <mergeCell ref="B70:J70"/>
+    <mergeCell ref="B71:J71"/>
+    <mergeCell ref="B54:J54"/>
+    <mergeCell ref="B76:J76"/>
+    <mergeCell ref="B56:J56"/>
+    <mergeCell ref="E48:H48"/>
+    <mergeCell ref="D88:F88"/>
+    <mergeCell ref="D90:F90"/>
+    <mergeCell ref="B109:J109"/>
+    <mergeCell ref="B86:C86"/>
+    <mergeCell ref="D92:G92"/>
+    <mergeCell ref="D95:E95"/>
+    <mergeCell ref="G95:J95"/>
+    <mergeCell ref="H104:J104"/>
+    <mergeCell ref="D104:F104"/>
+    <mergeCell ref="D106:E106"/>
+    <mergeCell ref="G106:J106"/>
+    <mergeCell ref="D102:G102"/>
+    <mergeCell ref="I92:J92"/>
     <mergeCell ref="B74:J74"/>
-    <mergeCell ref="B59:J59"/>
-[...19 lines deleted...]
-    <mergeCell ref="D49:H49"/>
+    <mergeCell ref="B72:J72"/>
+    <mergeCell ref="B75:J75"/>
+    <mergeCell ref="B1:J1"/>
+    <mergeCell ref="D4:G4"/>
+    <mergeCell ref="D5:G5"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="G32:J32"/>
+    <mergeCell ref="E2:H2"/>
+    <mergeCell ref="B14:J14"/>
+    <mergeCell ref="G33:J33"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="B12:J12"/>
     <mergeCell ref="B13:J13"/>
-    <mergeCell ref="C30:G30"/>
     <mergeCell ref="B20:J20"/>
     <mergeCell ref="D28:H28"/>
     <mergeCell ref="D27:H27"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="G16:J16"/>
     <mergeCell ref="G17:J17"/>
     <mergeCell ref="G18:J18"/>
-    <mergeCell ref="B77:J77"/>
-[...46 lines deleted...]
-    <mergeCell ref="B53:J53"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="F46:H46"/>
+    <mergeCell ref="B60:J60"/>
+    <mergeCell ref="B61:J61"/>
+    <mergeCell ref="B57:J57"/>
+    <mergeCell ref="B58:J58"/>
+    <mergeCell ref="B59:J59"/>
+    <mergeCell ref="E49:H49"/>
+    <mergeCell ref="E50:H50"/>
+    <mergeCell ref="B69:J69"/>
+    <mergeCell ref="B62:J62"/>
+    <mergeCell ref="B64:J64"/>
+    <mergeCell ref="B63:J63"/>
+    <mergeCell ref="C66:E66"/>
+    <mergeCell ref="C65:E65"/>
+    <mergeCell ref="F66:J66"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup scale="72" fitToHeight="0" orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
-    <brk id="51" max="16383" man="1"/>
-    <brk id="83" min="1" max="9" man="1"/>
+    <brk id="54" max="16383" man="1"/>
+    <brk id="78" min="1" max="9" man="1"/>
   </rowBreaks>
-  <drawing r:id="rId2"/>
-[...226 lines deleted...]
-  </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4C7413A-9106-42BA-81AA-F93C1857CD4B}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7EE71E8-CF03-40F0-ADC1-1E82D3D24AB5}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2AA4A5C3-4E7F-4542-802F-F54C6949B566}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C91B5631-97CD-4901-BF67-711D86F3865D}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{504FEFDF-AEBB-403A-B82F-BF379FD41F3F}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7E93351-2A5C-4FE9-87A1-4F934BF238CE}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C15EF9F4-334B-4442-BF0E-D4F19DE81763}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D2BCAC3-DE61-4B5C-9AC4-BC76F23FDFF5}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5B98749B-4496-4D89-BCA0-513F8A314268}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1940F14B-80E9-407F-9F13-C8E3D6A37095}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A6:F359"/>
   <sheetViews>
     <sheetView zoomScale="75" workbookViewId="0">
       <selection activeCell="C8" sqref="C8:C21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="22.42578125" style="3" bestFit="1" customWidth="1"/>
-[...446 lines deleted...]
-    <col min="16135" max="16384" width="8.85546875" style="3"/>
+    <col min="1" max="1" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="2.1796875" style="3" customWidth="1"/>
+    <col min="3" max="3" width="46.54296875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="13.1796875" style="3" customWidth="1"/>
+    <col min="5" max="5" width="1.1796875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="11.453125" style="3" customWidth="1"/>
+    <col min="7" max="256" width="8.81640625" style="3"/>
+    <col min="257" max="257" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="258" max="258" width="2.1796875" style="3" customWidth="1"/>
+    <col min="259" max="259" width="46.54296875" style="3" customWidth="1"/>
+    <col min="260" max="260" width="13.1796875" style="3" customWidth="1"/>
+    <col min="261" max="261" width="1.1796875" style="3" customWidth="1"/>
+    <col min="262" max="262" width="11.453125" style="3" customWidth="1"/>
+    <col min="263" max="512" width="8.81640625" style="3"/>
+    <col min="513" max="513" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="514" max="514" width="2.1796875" style="3" customWidth="1"/>
+    <col min="515" max="515" width="46.54296875" style="3" customWidth="1"/>
+    <col min="516" max="516" width="13.1796875" style="3" customWidth="1"/>
+    <col min="517" max="517" width="1.1796875" style="3" customWidth="1"/>
+    <col min="518" max="518" width="11.453125" style="3" customWidth="1"/>
+    <col min="519" max="768" width="8.81640625" style="3"/>
+    <col min="769" max="769" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="770" max="770" width="2.1796875" style="3" customWidth="1"/>
+    <col min="771" max="771" width="46.54296875" style="3" customWidth="1"/>
+    <col min="772" max="772" width="13.1796875" style="3" customWidth="1"/>
+    <col min="773" max="773" width="1.1796875" style="3" customWidth="1"/>
+    <col min="774" max="774" width="11.453125" style="3" customWidth="1"/>
+    <col min="775" max="1024" width="8.81640625" style="3"/>
+    <col min="1025" max="1025" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="1026" max="1026" width="2.1796875" style="3" customWidth="1"/>
+    <col min="1027" max="1027" width="46.54296875" style="3" customWidth="1"/>
+    <col min="1028" max="1028" width="13.1796875" style="3" customWidth="1"/>
+    <col min="1029" max="1029" width="1.1796875" style="3" customWidth="1"/>
+    <col min="1030" max="1030" width="11.453125" style="3" customWidth="1"/>
+    <col min="1031" max="1280" width="8.81640625" style="3"/>
+    <col min="1281" max="1281" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="1282" max="1282" width="2.1796875" style="3" customWidth="1"/>
+    <col min="1283" max="1283" width="46.54296875" style="3" customWidth="1"/>
+    <col min="1284" max="1284" width="13.1796875" style="3" customWidth="1"/>
+    <col min="1285" max="1285" width="1.1796875" style="3" customWidth="1"/>
+    <col min="1286" max="1286" width="11.453125" style="3" customWidth="1"/>
+    <col min="1287" max="1536" width="8.81640625" style="3"/>
+    <col min="1537" max="1537" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="1538" max="1538" width="2.1796875" style="3" customWidth="1"/>
+    <col min="1539" max="1539" width="46.54296875" style="3" customWidth="1"/>
+    <col min="1540" max="1540" width="13.1796875" style="3" customWidth="1"/>
+    <col min="1541" max="1541" width="1.1796875" style="3" customWidth="1"/>
+    <col min="1542" max="1542" width="11.453125" style="3" customWidth="1"/>
+    <col min="1543" max="1792" width="8.81640625" style="3"/>
+    <col min="1793" max="1793" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="1794" max="1794" width="2.1796875" style="3" customWidth="1"/>
+    <col min="1795" max="1795" width="46.54296875" style="3" customWidth="1"/>
+    <col min="1796" max="1796" width="13.1796875" style="3" customWidth="1"/>
+    <col min="1797" max="1797" width="1.1796875" style="3" customWidth="1"/>
+    <col min="1798" max="1798" width="11.453125" style="3" customWidth="1"/>
+    <col min="1799" max="2048" width="8.81640625" style="3"/>
+    <col min="2049" max="2049" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2050" max="2050" width="2.1796875" style="3" customWidth="1"/>
+    <col min="2051" max="2051" width="46.54296875" style="3" customWidth="1"/>
+    <col min="2052" max="2052" width="13.1796875" style="3" customWidth="1"/>
+    <col min="2053" max="2053" width="1.1796875" style="3" customWidth="1"/>
+    <col min="2054" max="2054" width="11.453125" style="3" customWidth="1"/>
+    <col min="2055" max="2304" width="8.81640625" style="3"/>
+    <col min="2305" max="2305" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2306" max="2306" width="2.1796875" style="3" customWidth="1"/>
+    <col min="2307" max="2307" width="46.54296875" style="3" customWidth="1"/>
+    <col min="2308" max="2308" width="13.1796875" style="3" customWidth="1"/>
+    <col min="2309" max="2309" width="1.1796875" style="3" customWidth="1"/>
+    <col min="2310" max="2310" width="11.453125" style="3" customWidth="1"/>
+    <col min="2311" max="2560" width="8.81640625" style="3"/>
+    <col min="2561" max="2561" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2562" max="2562" width="2.1796875" style="3" customWidth="1"/>
+    <col min="2563" max="2563" width="46.54296875" style="3" customWidth="1"/>
+    <col min="2564" max="2564" width="13.1796875" style="3" customWidth="1"/>
+    <col min="2565" max="2565" width="1.1796875" style="3" customWidth="1"/>
+    <col min="2566" max="2566" width="11.453125" style="3" customWidth="1"/>
+    <col min="2567" max="2816" width="8.81640625" style="3"/>
+    <col min="2817" max="2817" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="2818" max="2818" width="2.1796875" style="3" customWidth="1"/>
+    <col min="2819" max="2819" width="46.54296875" style="3" customWidth="1"/>
+    <col min="2820" max="2820" width="13.1796875" style="3" customWidth="1"/>
+    <col min="2821" max="2821" width="1.1796875" style="3" customWidth="1"/>
+    <col min="2822" max="2822" width="11.453125" style="3" customWidth="1"/>
+    <col min="2823" max="3072" width="8.81640625" style="3"/>
+    <col min="3073" max="3073" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3074" max="3074" width="2.1796875" style="3" customWidth="1"/>
+    <col min="3075" max="3075" width="46.54296875" style="3" customWidth="1"/>
+    <col min="3076" max="3076" width="13.1796875" style="3" customWidth="1"/>
+    <col min="3077" max="3077" width="1.1796875" style="3" customWidth="1"/>
+    <col min="3078" max="3078" width="11.453125" style="3" customWidth="1"/>
+    <col min="3079" max="3328" width="8.81640625" style="3"/>
+    <col min="3329" max="3329" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3330" max="3330" width="2.1796875" style="3" customWidth="1"/>
+    <col min="3331" max="3331" width="46.54296875" style="3" customWidth="1"/>
+    <col min="3332" max="3332" width="13.1796875" style="3" customWidth="1"/>
+    <col min="3333" max="3333" width="1.1796875" style="3" customWidth="1"/>
+    <col min="3334" max="3334" width="11.453125" style="3" customWidth="1"/>
+    <col min="3335" max="3584" width="8.81640625" style="3"/>
+    <col min="3585" max="3585" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3586" max="3586" width="2.1796875" style="3" customWidth="1"/>
+    <col min="3587" max="3587" width="46.54296875" style="3" customWidth="1"/>
+    <col min="3588" max="3588" width="13.1796875" style="3" customWidth="1"/>
+    <col min="3589" max="3589" width="1.1796875" style="3" customWidth="1"/>
+    <col min="3590" max="3590" width="11.453125" style="3" customWidth="1"/>
+    <col min="3591" max="3840" width="8.81640625" style="3"/>
+    <col min="3841" max="3841" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3842" max="3842" width="2.1796875" style="3" customWidth="1"/>
+    <col min="3843" max="3843" width="46.54296875" style="3" customWidth="1"/>
+    <col min="3844" max="3844" width="13.1796875" style="3" customWidth="1"/>
+    <col min="3845" max="3845" width="1.1796875" style="3" customWidth="1"/>
+    <col min="3846" max="3846" width="11.453125" style="3" customWidth="1"/>
+    <col min="3847" max="4096" width="8.81640625" style="3"/>
+    <col min="4097" max="4097" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4098" max="4098" width="2.1796875" style="3" customWidth="1"/>
+    <col min="4099" max="4099" width="46.54296875" style="3" customWidth="1"/>
+    <col min="4100" max="4100" width="13.1796875" style="3" customWidth="1"/>
+    <col min="4101" max="4101" width="1.1796875" style="3" customWidth="1"/>
+    <col min="4102" max="4102" width="11.453125" style="3" customWidth="1"/>
+    <col min="4103" max="4352" width="8.81640625" style="3"/>
+    <col min="4353" max="4353" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4354" max="4354" width="2.1796875" style="3" customWidth="1"/>
+    <col min="4355" max="4355" width="46.54296875" style="3" customWidth="1"/>
+    <col min="4356" max="4356" width="13.1796875" style="3" customWidth="1"/>
+    <col min="4357" max="4357" width="1.1796875" style="3" customWidth="1"/>
+    <col min="4358" max="4358" width="11.453125" style="3" customWidth="1"/>
+    <col min="4359" max="4608" width="8.81640625" style="3"/>
+    <col min="4609" max="4609" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4610" max="4610" width="2.1796875" style="3" customWidth="1"/>
+    <col min="4611" max="4611" width="46.54296875" style="3" customWidth="1"/>
+    <col min="4612" max="4612" width="13.1796875" style="3" customWidth="1"/>
+    <col min="4613" max="4613" width="1.1796875" style="3" customWidth="1"/>
+    <col min="4614" max="4614" width="11.453125" style="3" customWidth="1"/>
+    <col min="4615" max="4864" width="8.81640625" style="3"/>
+    <col min="4865" max="4865" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="4866" max="4866" width="2.1796875" style="3" customWidth="1"/>
+    <col min="4867" max="4867" width="46.54296875" style="3" customWidth="1"/>
+    <col min="4868" max="4868" width="13.1796875" style="3" customWidth="1"/>
+    <col min="4869" max="4869" width="1.1796875" style="3" customWidth="1"/>
+    <col min="4870" max="4870" width="11.453125" style="3" customWidth="1"/>
+    <col min="4871" max="5120" width="8.81640625" style="3"/>
+    <col min="5121" max="5121" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="5122" max="5122" width="2.1796875" style="3" customWidth="1"/>
+    <col min="5123" max="5123" width="46.54296875" style="3" customWidth="1"/>
+    <col min="5124" max="5124" width="13.1796875" style="3" customWidth="1"/>
+    <col min="5125" max="5125" width="1.1796875" style="3" customWidth="1"/>
+    <col min="5126" max="5126" width="11.453125" style="3" customWidth="1"/>
+    <col min="5127" max="5376" width="8.81640625" style="3"/>
+    <col min="5377" max="5377" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="5378" max="5378" width="2.1796875" style="3" customWidth="1"/>
+    <col min="5379" max="5379" width="46.54296875" style="3" customWidth="1"/>
+    <col min="5380" max="5380" width="13.1796875" style="3" customWidth="1"/>
+    <col min="5381" max="5381" width="1.1796875" style="3" customWidth="1"/>
+    <col min="5382" max="5382" width="11.453125" style="3" customWidth="1"/>
+    <col min="5383" max="5632" width="8.81640625" style="3"/>
+    <col min="5633" max="5633" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="5634" max="5634" width="2.1796875" style="3" customWidth="1"/>
+    <col min="5635" max="5635" width="46.54296875" style="3" customWidth="1"/>
+    <col min="5636" max="5636" width="13.1796875" style="3" customWidth="1"/>
+    <col min="5637" max="5637" width="1.1796875" style="3" customWidth="1"/>
+    <col min="5638" max="5638" width="11.453125" style="3" customWidth="1"/>
+    <col min="5639" max="5888" width="8.81640625" style="3"/>
+    <col min="5889" max="5889" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="5890" max="5890" width="2.1796875" style="3" customWidth="1"/>
+    <col min="5891" max="5891" width="46.54296875" style="3" customWidth="1"/>
+    <col min="5892" max="5892" width="13.1796875" style="3" customWidth="1"/>
+    <col min="5893" max="5893" width="1.1796875" style="3" customWidth="1"/>
+    <col min="5894" max="5894" width="11.453125" style="3" customWidth="1"/>
+    <col min="5895" max="6144" width="8.81640625" style="3"/>
+    <col min="6145" max="6145" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6146" max="6146" width="2.1796875" style="3" customWidth="1"/>
+    <col min="6147" max="6147" width="46.54296875" style="3" customWidth="1"/>
+    <col min="6148" max="6148" width="13.1796875" style="3" customWidth="1"/>
+    <col min="6149" max="6149" width="1.1796875" style="3" customWidth="1"/>
+    <col min="6150" max="6150" width="11.453125" style="3" customWidth="1"/>
+    <col min="6151" max="6400" width="8.81640625" style="3"/>
+    <col min="6401" max="6401" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6402" max="6402" width="2.1796875" style="3" customWidth="1"/>
+    <col min="6403" max="6403" width="46.54296875" style="3" customWidth="1"/>
+    <col min="6404" max="6404" width="13.1796875" style="3" customWidth="1"/>
+    <col min="6405" max="6405" width="1.1796875" style="3" customWidth="1"/>
+    <col min="6406" max="6406" width="11.453125" style="3" customWidth="1"/>
+    <col min="6407" max="6656" width="8.81640625" style="3"/>
+    <col min="6657" max="6657" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6658" max="6658" width="2.1796875" style="3" customWidth="1"/>
+    <col min="6659" max="6659" width="46.54296875" style="3" customWidth="1"/>
+    <col min="6660" max="6660" width="13.1796875" style="3" customWidth="1"/>
+    <col min="6661" max="6661" width="1.1796875" style="3" customWidth="1"/>
+    <col min="6662" max="6662" width="11.453125" style="3" customWidth="1"/>
+    <col min="6663" max="6912" width="8.81640625" style="3"/>
+    <col min="6913" max="6913" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="6914" max="6914" width="2.1796875" style="3" customWidth="1"/>
+    <col min="6915" max="6915" width="46.54296875" style="3" customWidth="1"/>
+    <col min="6916" max="6916" width="13.1796875" style="3" customWidth="1"/>
+    <col min="6917" max="6917" width="1.1796875" style="3" customWidth="1"/>
+    <col min="6918" max="6918" width="11.453125" style="3" customWidth="1"/>
+    <col min="6919" max="7168" width="8.81640625" style="3"/>
+    <col min="7169" max="7169" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="7170" max="7170" width="2.1796875" style="3" customWidth="1"/>
+    <col min="7171" max="7171" width="46.54296875" style="3" customWidth="1"/>
+    <col min="7172" max="7172" width="13.1796875" style="3" customWidth="1"/>
+    <col min="7173" max="7173" width="1.1796875" style="3" customWidth="1"/>
+    <col min="7174" max="7174" width="11.453125" style="3" customWidth="1"/>
+    <col min="7175" max="7424" width="8.81640625" style="3"/>
+    <col min="7425" max="7425" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="7426" max="7426" width="2.1796875" style="3" customWidth="1"/>
+    <col min="7427" max="7427" width="46.54296875" style="3" customWidth="1"/>
+    <col min="7428" max="7428" width="13.1796875" style="3" customWidth="1"/>
+    <col min="7429" max="7429" width="1.1796875" style="3" customWidth="1"/>
+    <col min="7430" max="7430" width="11.453125" style="3" customWidth="1"/>
+    <col min="7431" max="7680" width="8.81640625" style="3"/>
+    <col min="7681" max="7681" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="7682" max="7682" width="2.1796875" style="3" customWidth="1"/>
+    <col min="7683" max="7683" width="46.54296875" style="3" customWidth="1"/>
+    <col min="7684" max="7684" width="13.1796875" style="3" customWidth="1"/>
+    <col min="7685" max="7685" width="1.1796875" style="3" customWidth="1"/>
+    <col min="7686" max="7686" width="11.453125" style="3" customWidth="1"/>
+    <col min="7687" max="7936" width="8.81640625" style="3"/>
+    <col min="7937" max="7937" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="7938" max="7938" width="2.1796875" style="3" customWidth="1"/>
+    <col min="7939" max="7939" width="46.54296875" style="3" customWidth="1"/>
+    <col min="7940" max="7940" width="13.1796875" style="3" customWidth="1"/>
+    <col min="7941" max="7941" width="1.1796875" style="3" customWidth="1"/>
+    <col min="7942" max="7942" width="11.453125" style="3" customWidth="1"/>
+    <col min="7943" max="8192" width="8.81640625" style="3"/>
+    <col min="8193" max="8193" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8194" max="8194" width="2.1796875" style="3" customWidth="1"/>
+    <col min="8195" max="8195" width="46.54296875" style="3" customWidth="1"/>
+    <col min="8196" max="8196" width="13.1796875" style="3" customWidth="1"/>
+    <col min="8197" max="8197" width="1.1796875" style="3" customWidth="1"/>
+    <col min="8198" max="8198" width="11.453125" style="3" customWidth="1"/>
+    <col min="8199" max="8448" width="8.81640625" style="3"/>
+    <col min="8449" max="8449" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8450" max="8450" width="2.1796875" style="3" customWidth="1"/>
+    <col min="8451" max="8451" width="46.54296875" style="3" customWidth="1"/>
+    <col min="8452" max="8452" width="13.1796875" style="3" customWidth="1"/>
+    <col min="8453" max="8453" width="1.1796875" style="3" customWidth="1"/>
+    <col min="8454" max="8454" width="11.453125" style="3" customWidth="1"/>
+    <col min="8455" max="8704" width="8.81640625" style="3"/>
+    <col min="8705" max="8705" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8706" max="8706" width="2.1796875" style="3" customWidth="1"/>
+    <col min="8707" max="8707" width="46.54296875" style="3" customWidth="1"/>
+    <col min="8708" max="8708" width="13.1796875" style="3" customWidth="1"/>
+    <col min="8709" max="8709" width="1.1796875" style="3" customWidth="1"/>
+    <col min="8710" max="8710" width="11.453125" style="3" customWidth="1"/>
+    <col min="8711" max="8960" width="8.81640625" style="3"/>
+    <col min="8961" max="8961" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="8962" max="8962" width="2.1796875" style="3" customWidth="1"/>
+    <col min="8963" max="8963" width="46.54296875" style="3" customWidth="1"/>
+    <col min="8964" max="8964" width="13.1796875" style="3" customWidth="1"/>
+    <col min="8965" max="8965" width="1.1796875" style="3" customWidth="1"/>
+    <col min="8966" max="8966" width="11.453125" style="3" customWidth="1"/>
+    <col min="8967" max="9216" width="8.81640625" style="3"/>
+    <col min="9217" max="9217" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="9218" max="9218" width="2.1796875" style="3" customWidth="1"/>
+    <col min="9219" max="9219" width="46.54296875" style="3" customWidth="1"/>
+    <col min="9220" max="9220" width="13.1796875" style="3" customWidth="1"/>
+    <col min="9221" max="9221" width="1.1796875" style="3" customWidth="1"/>
+    <col min="9222" max="9222" width="11.453125" style="3" customWidth="1"/>
+    <col min="9223" max="9472" width="8.81640625" style="3"/>
+    <col min="9473" max="9473" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="9474" max="9474" width="2.1796875" style="3" customWidth="1"/>
+    <col min="9475" max="9475" width="46.54296875" style="3" customWidth="1"/>
+    <col min="9476" max="9476" width="13.1796875" style="3" customWidth="1"/>
+    <col min="9477" max="9477" width="1.1796875" style="3" customWidth="1"/>
+    <col min="9478" max="9478" width="11.453125" style="3" customWidth="1"/>
+    <col min="9479" max="9728" width="8.81640625" style="3"/>
+    <col min="9729" max="9729" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="9730" max="9730" width="2.1796875" style="3" customWidth="1"/>
+    <col min="9731" max="9731" width="46.54296875" style="3" customWidth="1"/>
+    <col min="9732" max="9732" width="13.1796875" style="3" customWidth="1"/>
+    <col min="9733" max="9733" width="1.1796875" style="3" customWidth="1"/>
+    <col min="9734" max="9734" width="11.453125" style="3" customWidth="1"/>
+    <col min="9735" max="9984" width="8.81640625" style="3"/>
+    <col min="9985" max="9985" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="9986" max="9986" width="2.1796875" style="3" customWidth="1"/>
+    <col min="9987" max="9987" width="46.54296875" style="3" customWidth="1"/>
+    <col min="9988" max="9988" width="13.1796875" style="3" customWidth="1"/>
+    <col min="9989" max="9989" width="1.1796875" style="3" customWidth="1"/>
+    <col min="9990" max="9990" width="11.453125" style="3" customWidth="1"/>
+    <col min="9991" max="10240" width="8.81640625" style="3"/>
+    <col min="10241" max="10241" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10242" max="10242" width="2.1796875" style="3" customWidth="1"/>
+    <col min="10243" max="10243" width="46.54296875" style="3" customWidth="1"/>
+    <col min="10244" max="10244" width="13.1796875" style="3" customWidth="1"/>
+    <col min="10245" max="10245" width="1.1796875" style="3" customWidth="1"/>
+    <col min="10246" max="10246" width="11.453125" style="3" customWidth="1"/>
+    <col min="10247" max="10496" width="8.81640625" style="3"/>
+    <col min="10497" max="10497" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10498" max="10498" width="2.1796875" style="3" customWidth="1"/>
+    <col min="10499" max="10499" width="46.54296875" style="3" customWidth="1"/>
+    <col min="10500" max="10500" width="13.1796875" style="3" customWidth="1"/>
+    <col min="10501" max="10501" width="1.1796875" style="3" customWidth="1"/>
+    <col min="10502" max="10502" width="11.453125" style="3" customWidth="1"/>
+    <col min="10503" max="10752" width="8.81640625" style="3"/>
+    <col min="10753" max="10753" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="10754" max="10754" width="2.1796875" style="3" customWidth="1"/>
+    <col min="10755" max="10755" width="46.54296875" style="3" customWidth="1"/>
+    <col min="10756" max="10756" width="13.1796875" style="3" customWidth="1"/>
+    <col min="10757" max="10757" width="1.1796875" style="3" customWidth="1"/>
+    <col min="10758" max="10758" width="11.453125" style="3" customWidth="1"/>
+    <col min="10759" max="11008" width="8.81640625" style="3"/>
+    <col min="11009" max="11009" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="11010" max="11010" width="2.1796875" style="3" customWidth="1"/>
+    <col min="11011" max="11011" width="46.54296875" style="3" customWidth="1"/>
+    <col min="11012" max="11012" width="13.1796875" style="3" customWidth="1"/>
+    <col min="11013" max="11013" width="1.1796875" style="3" customWidth="1"/>
+    <col min="11014" max="11014" width="11.453125" style="3" customWidth="1"/>
+    <col min="11015" max="11264" width="8.81640625" style="3"/>
+    <col min="11265" max="11265" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="11266" max="11266" width="2.1796875" style="3" customWidth="1"/>
+    <col min="11267" max="11267" width="46.54296875" style="3" customWidth="1"/>
+    <col min="11268" max="11268" width="13.1796875" style="3" customWidth="1"/>
+    <col min="11269" max="11269" width="1.1796875" style="3" customWidth="1"/>
+    <col min="11270" max="11270" width="11.453125" style="3" customWidth="1"/>
+    <col min="11271" max="11520" width="8.81640625" style="3"/>
+    <col min="11521" max="11521" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="11522" max="11522" width="2.1796875" style="3" customWidth="1"/>
+    <col min="11523" max="11523" width="46.54296875" style="3" customWidth="1"/>
+    <col min="11524" max="11524" width="13.1796875" style="3" customWidth="1"/>
+    <col min="11525" max="11525" width="1.1796875" style="3" customWidth="1"/>
+    <col min="11526" max="11526" width="11.453125" style="3" customWidth="1"/>
+    <col min="11527" max="11776" width="8.81640625" style="3"/>
+    <col min="11777" max="11777" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="11778" max="11778" width="2.1796875" style="3" customWidth="1"/>
+    <col min="11779" max="11779" width="46.54296875" style="3" customWidth="1"/>
+    <col min="11780" max="11780" width="13.1796875" style="3" customWidth="1"/>
+    <col min="11781" max="11781" width="1.1796875" style="3" customWidth="1"/>
+    <col min="11782" max="11782" width="11.453125" style="3" customWidth="1"/>
+    <col min="11783" max="12032" width="8.81640625" style="3"/>
+    <col min="12033" max="12033" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12034" max="12034" width="2.1796875" style="3" customWidth="1"/>
+    <col min="12035" max="12035" width="46.54296875" style="3" customWidth="1"/>
+    <col min="12036" max="12036" width="13.1796875" style="3" customWidth="1"/>
+    <col min="12037" max="12037" width="1.1796875" style="3" customWidth="1"/>
+    <col min="12038" max="12038" width="11.453125" style="3" customWidth="1"/>
+    <col min="12039" max="12288" width="8.81640625" style="3"/>
+    <col min="12289" max="12289" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12290" max="12290" width="2.1796875" style="3" customWidth="1"/>
+    <col min="12291" max="12291" width="46.54296875" style="3" customWidth="1"/>
+    <col min="12292" max="12292" width="13.1796875" style="3" customWidth="1"/>
+    <col min="12293" max="12293" width="1.1796875" style="3" customWidth="1"/>
+    <col min="12294" max="12294" width="11.453125" style="3" customWidth="1"/>
+    <col min="12295" max="12544" width="8.81640625" style="3"/>
+    <col min="12545" max="12545" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12546" max="12546" width="2.1796875" style="3" customWidth="1"/>
+    <col min="12547" max="12547" width="46.54296875" style="3" customWidth="1"/>
+    <col min="12548" max="12548" width="13.1796875" style="3" customWidth="1"/>
+    <col min="12549" max="12549" width="1.1796875" style="3" customWidth="1"/>
+    <col min="12550" max="12550" width="11.453125" style="3" customWidth="1"/>
+    <col min="12551" max="12800" width="8.81640625" style="3"/>
+    <col min="12801" max="12801" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="12802" max="12802" width="2.1796875" style="3" customWidth="1"/>
+    <col min="12803" max="12803" width="46.54296875" style="3" customWidth="1"/>
+    <col min="12804" max="12804" width="13.1796875" style="3" customWidth="1"/>
+    <col min="12805" max="12805" width="1.1796875" style="3" customWidth="1"/>
+    <col min="12806" max="12806" width="11.453125" style="3" customWidth="1"/>
+    <col min="12807" max="13056" width="8.81640625" style="3"/>
+    <col min="13057" max="13057" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13058" max="13058" width="2.1796875" style="3" customWidth="1"/>
+    <col min="13059" max="13059" width="46.54296875" style="3" customWidth="1"/>
+    <col min="13060" max="13060" width="13.1796875" style="3" customWidth="1"/>
+    <col min="13061" max="13061" width="1.1796875" style="3" customWidth="1"/>
+    <col min="13062" max="13062" width="11.453125" style="3" customWidth="1"/>
+    <col min="13063" max="13312" width="8.81640625" style="3"/>
+    <col min="13313" max="13313" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13314" max="13314" width="2.1796875" style="3" customWidth="1"/>
+    <col min="13315" max="13315" width="46.54296875" style="3" customWidth="1"/>
+    <col min="13316" max="13316" width="13.1796875" style="3" customWidth="1"/>
+    <col min="13317" max="13317" width="1.1796875" style="3" customWidth="1"/>
+    <col min="13318" max="13318" width="11.453125" style="3" customWidth="1"/>
+    <col min="13319" max="13568" width="8.81640625" style="3"/>
+    <col min="13569" max="13569" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13570" max="13570" width="2.1796875" style="3" customWidth="1"/>
+    <col min="13571" max="13571" width="46.54296875" style="3" customWidth="1"/>
+    <col min="13572" max="13572" width="13.1796875" style="3" customWidth="1"/>
+    <col min="13573" max="13573" width="1.1796875" style="3" customWidth="1"/>
+    <col min="13574" max="13574" width="11.453125" style="3" customWidth="1"/>
+    <col min="13575" max="13824" width="8.81640625" style="3"/>
+    <col min="13825" max="13825" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="13826" max="13826" width="2.1796875" style="3" customWidth="1"/>
+    <col min="13827" max="13827" width="46.54296875" style="3" customWidth="1"/>
+    <col min="13828" max="13828" width="13.1796875" style="3" customWidth="1"/>
+    <col min="13829" max="13829" width="1.1796875" style="3" customWidth="1"/>
+    <col min="13830" max="13830" width="11.453125" style="3" customWidth="1"/>
+    <col min="13831" max="14080" width="8.81640625" style="3"/>
+    <col min="14081" max="14081" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="14082" max="14082" width="2.1796875" style="3" customWidth="1"/>
+    <col min="14083" max="14083" width="46.54296875" style="3" customWidth="1"/>
+    <col min="14084" max="14084" width="13.1796875" style="3" customWidth="1"/>
+    <col min="14085" max="14085" width="1.1796875" style="3" customWidth="1"/>
+    <col min="14086" max="14086" width="11.453125" style="3" customWidth="1"/>
+    <col min="14087" max="14336" width="8.81640625" style="3"/>
+    <col min="14337" max="14337" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="14338" max="14338" width="2.1796875" style="3" customWidth="1"/>
+    <col min="14339" max="14339" width="46.54296875" style="3" customWidth="1"/>
+    <col min="14340" max="14340" width="13.1796875" style="3" customWidth="1"/>
+    <col min="14341" max="14341" width="1.1796875" style="3" customWidth="1"/>
+    <col min="14342" max="14342" width="11.453125" style="3" customWidth="1"/>
+    <col min="14343" max="14592" width="8.81640625" style="3"/>
+    <col min="14593" max="14593" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="14594" max="14594" width="2.1796875" style="3" customWidth="1"/>
+    <col min="14595" max="14595" width="46.54296875" style="3" customWidth="1"/>
+    <col min="14596" max="14596" width="13.1796875" style="3" customWidth="1"/>
+    <col min="14597" max="14597" width="1.1796875" style="3" customWidth="1"/>
+    <col min="14598" max="14598" width="11.453125" style="3" customWidth="1"/>
+    <col min="14599" max="14848" width="8.81640625" style="3"/>
+    <col min="14849" max="14849" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="14850" max="14850" width="2.1796875" style="3" customWidth="1"/>
+    <col min="14851" max="14851" width="46.54296875" style="3" customWidth="1"/>
+    <col min="14852" max="14852" width="13.1796875" style="3" customWidth="1"/>
+    <col min="14853" max="14853" width="1.1796875" style="3" customWidth="1"/>
+    <col min="14854" max="14854" width="11.453125" style="3" customWidth="1"/>
+    <col min="14855" max="15104" width="8.81640625" style="3"/>
+    <col min="15105" max="15105" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="15106" max="15106" width="2.1796875" style="3" customWidth="1"/>
+    <col min="15107" max="15107" width="46.54296875" style="3" customWidth="1"/>
+    <col min="15108" max="15108" width="13.1796875" style="3" customWidth="1"/>
+    <col min="15109" max="15109" width="1.1796875" style="3" customWidth="1"/>
+    <col min="15110" max="15110" width="11.453125" style="3" customWidth="1"/>
+    <col min="15111" max="15360" width="8.81640625" style="3"/>
+    <col min="15361" max="15361" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="15362" max="15362" width="2.1796875" style="3" customWidth="1"/>
+    <col min="15363" max="15363" width="46.54296875" style="3" customWidth="1"/>
+    <col min="15364" max="15364" width="13.1796875" style="3" customWidth="1"/>
+    <col min="15365" max="15365" width="1.1796875" style="3" customWidth="1"/>
+    <col min="15366" max="15366" width="11.453125" style="3" customWidth="1"/>
+    <col min="15367" max="15616" width="8.81640625" style="3"/>
+    <col min="15617" max="15617" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="15618" max="15618" width="2.1796875" style="3" customWidth="1"/>
+    <col min="15619" max="15619" width="46.54296875" style="3" customWidth="1"/>
+    <col min="15620" max="15620" width="13.1796875" style="3" customWidth="1"/>
+    <col min="15621" max="15621" width="1.1796875" style="3" customWidth="1"/>
+    <col min="15622" max="15622" width="11.453125" style="3" customWidth="1"/>
+    <col min="15623" max="15872" width="8.81640625" style="3"/>
+    <col min="15873" max="15873" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="15874" max="15874" width="2.1796875" style="3" customWidth="1"/>
+    <col min="15875" max="15875" width="46.54296875" style="3" customWidth="1"/>
+    <col min="15876" max="15876" width="13.1796875" style="3" customWidth="1"/>
+    <col min="15877" max="15877" width="1.1796875" style="3" customWidth="1"/>
+    <col min="15878" max="15878" width="11.453125" style="3" customWidth="1"/>
+    <col min="15879" max="16128" width="8.81640625" style="3"/>
+    <col min="16129" max="16129" width="22.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="16130" max="16130" width="2.1796875" style="3" customWidth="1"/>
+    <col min="16131" max="16131" width="46.54296875" style="3" customWidth="1"/>
+    <col min="16132" max="16132" width="13.1796875" style="3" customWidth="1"/>
+    <col min="16133" max="16133" width="1.1796875" style="3" customWidth="1"/>
+    <col min="16134" max="16134" width="11.453125" style="3" customWidth="1"/>
+    <col min="16135" max="16384" width="8.81640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:6">
-[...2 lines deleted...]
-      <c r="C6" s="17"/>
+    <row r="6" spans="1:6" ht="13">
+      <c r="A6" s="15"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="15"/>
       <c r="F6" s="3" t="s">
-        <v>43</v>
-[...7 lines deleted...]
-      <c r="C7" s="17" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="13">
+      <c r="A7" s="15" t="s">
         <v>39</v>
       </c>
+      <c r="B7" s="15"/>
+      <c r="C7" s="15" t="s">
+        <v>36</v>
+      </c>
       <c r="D7" s="4" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="12.75" customHeight="1">
       <c r="A8" s="3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D8" s="6"/>
       <c r="F8" s="3" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="12" customHeight="1">
       <c r="A9" s="3" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D9" s="7"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="3" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="3" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="3" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="3" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="3" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="3" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="3" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="3" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="3" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="3" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="3" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="3" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="3" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="3" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="3" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="3" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="3" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="3" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="3" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="3" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="3" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="3" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="3" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
     <row r="33" spans="1:1">
       <c r="A33" s="3" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:1">
       <c r="A34" s="3" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="35" spans="1:1">
       <c r="A35" s="3" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="36" spans="1:1">
       <c r="A36" s="3" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="37" spans="1:1">
       <c r="A37" s="3" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="38" spans="1:1">
       <c r="A38" s="3" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:1">
       <c r="A39" s="3" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="40" spans="1:1">
       <c r="A40" s="3" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:1">
       <c r="A41" s="3" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:1">
       <c r="A42" s="3" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:1">
       <c r="A43" s="3" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:1">
       <c r="A44" s="3" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:1">
       <c r="A45" s="3" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="46" spans="1:1">
       <c r="A46" s="3" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:1">
       <c r="A47" s="3" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:1">
       <c r="A48" s="3" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="49" spans="1:1">
       <c r="A49" s="3" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
     </row>
     <row r="50" spans="1:1">
       <c r="A50" s="3" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:1">
       <c r="A51" s="3" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
     </row>
     <row r="52" spans="1:1">
       <c r="A52" s="3" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
     </row>
     <row r="53" spans="1:1">
       <c r="A53" s="3" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="54" spans="1:1">
       <c r="A54" s="3" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:1">
       <c r="A55" s="3" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
     </row>
     <row r="56" spans="1:1">
       <c r="A56" s="3" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
     </row>
     <row r="57" spans="1:1">
       <c r="A57" s="3" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
     </row>
     <row r="58" spans="1:1">
       <c r="A58" s="3" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
     </row>
     <row r="59" spans="1:1">
       <c r="A59" s="3" t="s">
-        <v>108</v>
+        <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:1">
       <c r="A60" s="3" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
     </row>
     <row r="61" spans="1:1">
       <c r="A61" s="3" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="62" spans="1:1">
       <c r="A62" s="3" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="63" spans="1:1">
       <c r="A63" s="3" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="64" spans="1:1">
       <c r="A64" s="3" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:1">
       <c r="A65" s="3" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="66" spans="1:1">
       <c r="A66" s="3" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="67" spans="1:1">
       <c r="A67" s="3" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="68" spans="1:1">
       <c r="A68" s="3" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
     </row>
     <row r="69" spans="1:1">
       <c r="A69" s="3" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="70" spans="1:1">
       <c r="A70" s="3" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
     </row>
     <row r="71" spans="1:1">
       <c r="A71" s="3" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:1">
       <c r="A72" s="3" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
     </row>
     <row r="73" spans="1:1">
       <c r="A73" s="3" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
     </row>
     <row r="74" spans="1:1">
       <c r="A74" s="3" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="75" spans="1:1">
       <c r="A75" s="3" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="76" spans="1:1">
       <c r="A76" s="3" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
     </row>
     <row r="77" spans="1:1">
       <c r="A77" s="3" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
     </row>
     <row r="78" spans="1:1">
       <c r="A78" s="3" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="79" spans="1:1">
       <c r="A79" s="3" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
     </row>
     <row r="80" spans="1:1">
       <c r="A80" s="3" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="81" spans="1:1">
       <c r="A81" s="3" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
     </row>
     <row r="82" spans="1:1">
       <c r="A82" s="3" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="83" spans="1:1">
       <c r="A83" s="3" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="84" spans="1:1">
       <c r="A84" s="3" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
     </row>
     <row r="85" spans="1:1">
       <c r="A85" s="3" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
     </row>
     <row r="86" spans="1:1">
       <c r="A86" s="3" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="87" spans="1:1">
       <c r="A87" s="3" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
     </row>
     <row r="88" spans="1:1">
       <c r="A88" s="3" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="89" spans="1:1">
       <c r="A89" s="3" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
     </row>
     <row r="90" spans="1:1">
       <c r="A90" s="3" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="91" spans="1:1">
       <c r="A91" s="3" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
     </row>
     <row r="92" spans="1:1">
       <c r="A92" s="3" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="93" spans="1:1">
       <c r="A93" s="3" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="94" spans="1:1">
       <c r="A94" s="3" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="95" spans="1:1">
       <c r="A95" s="3" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
     </row>
     <row r="96" spans="1:1">
       <c r="A96" s="3" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="97" spans="1:1">
       <c r="A97" s="3" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="98" spans="1:1">
       <c r="A98" s="3" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="99" spans="1:1">
       <c r="A99" s="3" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="100" spans="1:1">
       <c r="A100" s="3" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="101" spans="1:1">
       <c r="A101" s="3" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
     </row>
     <row r="102" spans="1:1">
       <c r="A102" s="3" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="103" spans="1:1">
       <c r="A103" s="3" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
     </row>
     <row r="104" spans="1:1">
       <c r="A104" s="3" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:1">
       <c r="A105" s="3" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
     </row>
     <row r="106" spans="1:1">
       <c r="A106" s="3" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
     <row r="107" spans="1:1">
       <c r="A107" s="3" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
     </row>
     <row r="108" spans="1:1">
       <c r="A108" s="3" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="109" spans="1:1">
       <c r="A109" s="3" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="110" spans="1:1">
       <c r="A110" s="3" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="111" spans="1:1">
       <c r="A111" s="3" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
     </row>
     <row r="112" spans="1:1">
       <c r="A112" s="3" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="113" spans="1:1">
       <c r="A113" s="3" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
     </row>
     <row r="114" spans="1:1">
       <c r="A114" s="3" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="115" spans="1:1">
       <c r="A115" s="3" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
     </row>
     <row r="116" spans="1:1">
       <c r="A116" s="3" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
     </row>
     <row r="117" spans="1:1">
       <c r="A117" s="3" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
     </row>
     <row r="118" spans="1:1">
       <c r="A118" s="3" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
     </row>
     <row r="119" spans="1:1">
       <c r="A119" s="3" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
     </row>
     <row r="120" spans="1:1">
       <c r="A120" s="3" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="121" spans="1:1">
       <c r="A121" s="3" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
     </row>
     <row r="122" spans="1:1">
       <c r="A122" s="3" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="123" spans="1:1">
       <c r="A123" s="3" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
     </row>
     <row r="124" spans="1:1">
       <c r="A124" s="3" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="125" spans="1:1">
       <c r="A125" s="3" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
     </row>
     <row r="126" spans="1:1">
       <c r="A126" s="3" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="127" spans="1:1">
       <c r="A127" s="3" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
     </row>
     <row r="128" spans="1:1">
       <c r="A128" s="3" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="129" spans="1:1">
       <c r="A129" s="3" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
     </row>
     <row r="130" spans="1:1">
       <c r="A130" s="3" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="131" spans="1:1">
       <c r="A131" s="3" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
     </row>
     <row r="132" spans="1:1">
       <c r="A132" s="3" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="133" spans="1:1">
       <c r="A133" s="3" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
     </row>
     <row r="134" spans="1:1">
       <c r="A134" s="3" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
     </row>
     <row r="135" spans="1:1">
       <c r="A135" s="3" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
     </row>
     <row r="136" spans="1:1">
       <c r="A136" s="3" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="137" spans="1:1">
       <c r="A137" s="3" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
     </row>
     <row r="138" spans="1:1">
       <c r="A138" s="3" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="139" spans="1:1">
       <c r="A139" s="3" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="140" spans="1:1">
       <c r="A140" s="3" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
     </row>
     <row r="141" spans="1:1">
       <c r="A141" s="3" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
     </row>
     <row r="142" spans="1:1">
       <c r="A142" s="3" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="143" spans="1:1">
       <c r="A143" s="3" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
     </row>
     <row r="144" spans="1:1">
       <c r="A144" s="3" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="145" spans="1:1">
       <c r="A145" s="3" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="146" spans="1:1">
       <c r="A146" s="3" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="147" spans="1:1">
       <c r="A147" s="3" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
     </row>
     <row r="148" spans="1:1">
       <c r="A148" s="3" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="149" spans="1:1">
       <c r="A149" s="3" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
     </row>
     <row r="150" spans="1:1">
       <c r="A150" s="3" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="151" spans="1:1">
       <c r="A151" s="3" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
     </row>
     <row r="152" spans="1:1">
       <c r="A152" s="3" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="153" spans="1:1">
       <c r="A153" s="3" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
     </row>
     <row r="154" spans="1:1">
       <c r="A154" s="3" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
     </row>
     <row r="155" spans="1:1">
       <c r="A155" s="3" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
     </row>
     <row r="156" spans="1:1">
       <c r="A156" s="3" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="157" spans="1:1">
       <c r="A157" s="3" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
     </row>
     <row r="158" spans="1:1">
       <c r="A158" s="3" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="159" spans="1:1">
       <c r="A159" s="3" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
     </row>
     <row r="160" spans="1:1">
       <c r="A160" s="3" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
     </row>
     <row r="161" spans="1:1">
       <c r="A161" s="3" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
     </row>
     <row r="162" spans="1:1">
       <c r="A162" s="3" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="163" spans="1:1">
       <c r="A163" s="3" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="164" spans="1:1">
       <c r="A164" s="3" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="165" spans="1:1">
       <c r="A165" s="3" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="166" spans="1:1">
       <c r="A166" s="3" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="167" spans="1:1">
       <c r="A167" s="3" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="168" spans="1:1">
       <c r="A168" s="3" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="169" spans="1:1">
       <c r="A169" s="3" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
     </row>
     <row r="170" spans="1:1">
       <c r="A170" s="3" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="171" spans="1:1">
       <c r="A171" s="3" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="172" spans="1:1">
       <c r="A172" s="3" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="173" spans="1:1">
       <c r="A173" s="3" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
     </row>
     <row r="174" spans="1:1">
       <c r="A174" s="3" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="175" spans="1:1">
       <c r="A175" s="3" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
     </row>
     <row r="176" spans="1:1">
       <c r="A176" s="3" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
     </row>
     <row r="177" spans="1:1">
       <c r="A177" s="3" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="178" spans="1:1">
       <c r="A178" s="3" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
     </row>
     <row r="179" spans="1:1">
       <c r="A179" s="3" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
     </row>
     <row r="180" spans="1:1">
       <c r="A180" s="3" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="181" spans="1:1">
       <c r="A181" s="3" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="182" spans="1:1">
       <c r="A182" s="3" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
     </row>
     <row r="183" spans="1:1">
       <c r="A183" s="3" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="184" spans="1:1">
       <c r="A184" s="3" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
     </row>
     <row r="185" spans="1:1">
       <c r="A185" s="3" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
     </row>
     <row r="186" spans="1:1">
       <c r="A186" s="3" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
     </row>
     <row r="187" spans="1:1">
       <c r="A187" s="3" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
     </row>
     <row r="188" spans="1:1">
       <c r="A188" s="3" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
     </row>
     <row r="189" spans="1:1">
       <c r="A189" s="3" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="190" spans="1:1">
       <c r="A190" s="3" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
     </row>
     <row r="191" spans="1:1">
       <c r="A191" s="3" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="192" spans="1:1">
       <c r="A192" s="3" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="193" spans="1:1">
       <c r="A193" s="3" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
     </row>
     <row r="194" spans="1:1">
       <c r="A194" s="3" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
     </row>
     <row r="195" spans="1:1">
       <c r="A195" s="3" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
     </row>
     <row r="196" spans="1:1">
       <c r="A196" s="3" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
     </row>
     <row r="197" spans="1:1">
       <c r="A197" s="3" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="198" spans="1:1">
       <c r="A198" s="3" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
     </row>
     <row r="199" spans="1:1">
       <c r="A199" s="3" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
     </row>
     <row r="200" spans="1:1">
       <c r="A200" s="3" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="201" spans="1:1">
       <c r="A201" s="3" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="202" spans="1:1">
       <c r="A202" s="3" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
     </row>
     <row r="203" spans="1:1">
       <c r="A203" s="3" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
     </row>
     <row r="204" spans="1:1">
       <c r="A204" s="3" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="205" spans="1:1">
       <c r="A205" s="3" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="206" spans="1:1">
       <c r="A206" s="3" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="207" spans="1:1">
       <c r="A207" s="3" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="208" spans="1:1">
       <c r="A208" s="3" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
     </row>
     <row r="209" spans="1:1">
       <c r="A209" s="3" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
     </row>
     <row r="210" spans="1:1">
       <c r="A210" s="3" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="211" spans="1:1">
       <c r="A211" s="3" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
     </row>
     <row r="212" spans="1:1">
       <c r="A212" s="3" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
     </row>
     <row r="213" spans="1:1">
       <c r="A213" s="3" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="214" spans="1:1">
       <c r="A214" s="3" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
     </row>
     <row r="215" spans="1:1">
       <c r="A215" s="3" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
     </row>
     <row r="216" spans="1:1">
       <c r="A216" s="3" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="217" spans="1:1">
       <c r="A217" s="3" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
     </row>
     <row r="218" spans="1:1">
       <c r="A218" s="3" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="219" spans="1:1">
       <c r="A219" s="3" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="220" spans="1:1">
       <c r="A220" s="3" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
     </row>
     <row r="221" spans="1:1">
       <c r="A221" s="3" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
     </row>
     <row r="222" spans="1:1">
       <c r="A222" s="3" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="223" spans="1:1">
       <c r="A223" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="224" spans="1:1">
       <c r="A224" s="3" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="225" spans="1:1">
       <c r="A225" s="3" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="226" spans="1:1">
       <c r="A226" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="227" spans="1:1">
       <c r="A227" s="3" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
     </row>
     <row r="228" spans="1:1">
       <c r="A228" s="3" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
     </row>
     <row r="229" spans="1:1">
       <c r="A229" s="3" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="230" spans="1:1">
       <c r="A230" s="3" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="231" spans="1:1">
       <c r="A231" s="3" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="232" spans="1:1">
       <c r="A232" s="3" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
     </row>
     <row r="233" spans="1:1">
       <c r="A233" s="3" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="234" spans="1:1">
       <c r="A234" s="3" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="235" spans="1:1">
       <c r="A235" s="3" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="236" spans="1:1">
       <c r="A236" s="3" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
     </row>
     <row r="237" spans="1:1">
       <c r="A237" s="3" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="238" spans="1:1">
       <c r="A238" s="3" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
     </row>
     <row r="239" spans="1:1">
       <c r="A239" s="3" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="240" spans="1:1">
       <c r="A240" s="3" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
     </row>
     <row r="241" spans="1:1">
       <c r="A241" s="3" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="242" spans="1:1">
       <c r="A242" s="3" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="243" spans="1:1">
       <c r="A243" s="3" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="244" spans="1:1">
       <c r="A244" s="3" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
     </row>
     <row r="245" spans="1:1">
       <c r="A245" s="3" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="246" spans="1:1">
       <c r="A246" s="3" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="247" spans="1:1">
       <c r="A247" s="3" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="248" spans="1:1">
       <c r="A248" s="3" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="249" spans="1:1">
       <c r="A249" s="3" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="250" spans="1:1">
       <c r="A250" s="3" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
     </row>
     <row r="251" spans="1:1">
       <c r="A251" s="3" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
     </row>
     <row r="252" spans="1:1">
       <c r="A252" s="3" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="253" spans="1:1">
       <c r="A253" s="3" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
     </row>
     <row r="254" spans="1:1">
       <c r="A254" s="3" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="255" spans="1:1">
       <c r="A255" s="3" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
     </row>
     <row r="256" spans="1:1">
       <c r="A256" s="3" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
     </row>
     <row r="257" spans="1:1">
       <c r="A257" s="3" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="258" spans="1:1">
       <c r="A258" s="3" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="259" spans="1:1">
       <c r="A259" s="3" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
     </row>
     <row r="260" spans="1:1">
       <c r="A260" s="3" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
     </row>
     <row r="261" spans="1:1">
       <c r="A261" s="3" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="262" spans="1:1">
       <c r="A262" s="3" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="263" spans="1:1">
       <c r="A263" s="3" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
     </row>
     <row r="264" spans="1:1">
       <c r="A264" s="3" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
     </row>
     <row r="265" spans="1:1">
       <c r="A265" s="3" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="266" spans="1:1">
       <c r="A266" s="3" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
     </row>
     <row r="267" spans="1:1">
       <c r="A267" s="3" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="268" spans="1:1">
       <c r="A268" s="3" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
     </row>
     <row r="269" spans="1:1">
       <c r="A269" s="3" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="270" spans="1:1">
       <c r="A270" s="3" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
     </row>
     <row r="271" spans="1:1">
       <c r="A271" s="3" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
     </row>
     <row r="272" spans="1:1">
       <c r="A272" s="3" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="273" spans="1:1">
       <c r="A273" s="3" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
     </row>
     <row r="274" spans="1:1">
       <c r="A274" s="3" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
     </row>
     <row r="275" spans="1:1">
       <c r="A275" s="3" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="276" spans="1:1">
       <c r="A276" s="3" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="277" spans="1:1">
       <c r="A277" s="3" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
     </row>
     <row r="278" spans="1:1">
       <c r="A278" s="3" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
     </row>
     <row r="279" spans="1:1">
       <c r="A279" s="3" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
     </row>
     <row r="280" spans="1:1">
       <c r="A280" s="3" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="281" spans="1:1">
       <c r="A281" s="3" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
     </row>
     <row r="282" spans="1:1">
       <c r="A282" s="3" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="283" spans="1:1">
       <c r="A283" s="3" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="284" spans="1:1">
       <c r="A284" s="3" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="285" spans="1:1">
       <c r="A285" s="3" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
     </row>
     <row r="286" spans="1:1">
       <c r="A286" s="3" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
     </row>
     <row r="287" spans="1:1">
       <c r="A287" s="3" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="288" spans="1:1">
       <c r="A288" s="3" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
     </row>
     <row r="289" spans="1:1">
       <c r="A289" s="3" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
     </row>
     <row r="290" spans="1:1">
       <c r="A290" s="3" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
     </row>
     <row r="291" spans="1:1">
       <c r="A291" s="3" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
     </row>
     <row r="292" spans="1:1">
       <c r="A292" s="3" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
     </row>
     <row r="293" spans="1:1">
       <c r="A293" s="3" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="294" spans="1:1">
       <c r="A294" s="3" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="295" spans="1:1">
       <c r="A295" s="3" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
     </row>
     <row r="296" spans="1:1">
       <c r="A296" s="3" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
     </row>
     <row r="297" spans="1:1">
       <c r="A297" s="3" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
     </row>
     <row r="298" spans="1:1">
       <c r="A298" s="3" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
     </row>
     <row r="299" spans="1:1">
       <c r="A299" s="3" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
     </row>
     <row r="300" spans="1:1">
       <c r="A300" s="3" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
     </row>
     <row r="301" spans="1:1">
       <c r="A301" s="3" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
     </row>
     <row r="302" spans="1:1">
       <c r="A302" s="3" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
     </row>
     <row r="303" spans="1:1">
       <c r="A303" s="3" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
     </row>
     <row r="304" spans="1:1">
       <c r="A304" s="3" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
     </row>
     <row r="305" spans="1:1">
       <c r="A305" s="3" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="306" spans="1:1">
       <c r="A306" s="3" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="307" spans="1:1">
       <c r="A307" s="3" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
     </row>
     <row r="308" spans="1:1">
       <c r="A308" s="3" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="309" spans="1:1">
       <c r="A309" s="3" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
     </row>
     <row r="310" spans="1:1">
       <c r="A310" s="3" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
     <row r="311" spans="1:1">
       <c r="A311" s="3" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="312" spans="1:1">
       <c r="A312" s="3" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
     </row>
     <row r="313" spans="1:1">
       <c r="A313" s="3" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
     </row>
     <row r="314" spans="1:1">
       <c r="A314" s="3" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="315" spans="1:1">
       <c r="A315" s="3" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
     </row>
     <row r="316" spans="1:1">
       <c r="A316" s="3" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
     </row>
     <row r="317" spans="1:1">
       <c r="A317" s="3" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
     <row r="318" spans="1:1">
       <c r="A318" s="3" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
     </row>
     <row r="319" spans="1:1">
       <c r="A319" s="3" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="320" spans="1:1">
       <c r="A320" s="3" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="321" spans="1:1">
       <c r="A321" s="3" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
     </row>
     <row r="322" spans="1:1">
       <c r="A322" s="3" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
     </row>
     <row r="323" spans="1:1">
       <c r="A323" s="3" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="324" spans="1:1">
       <c r="A324" s="3" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="325" spans="1:1">
       <c r="A325" s="3" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
     </row>
     <row r="326" spans="1:1">
       <c r="A326" s="3" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="327" spans="1:1">
       <c r="A327" s="3" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="328" spans="1:1">
       <c r="A328" s="3" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="329" spans="1:1">
       <c r="A329" s="3" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="330" spans="1:1">
       <c r="A330" s="3" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="331" spans="1:1">
       <c r="A331" s="3" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
     </row>
     <row r="332" spans="1:1">
       <c r="A332" s="3" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="333" spans="1:1">
       <c r="A333" s="3" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
     </row>
     <row r="334" spans="1:1">
       <c r="A334" s="3" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="335" spans="1:1">
       <c r="A335" s="3" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="336" spans="1:1">
       <c r="A336" s="3" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="337" spans="1:1">
       <c r="A337" s="3" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
     </row>
     <row r="338" spans="1:1">
       <c r="A338" s="3" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="339" spans="1:1">
       <c r="A339" s="3" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
     </row>
     <row r="340" spans="1:1">
       <c r="A340" s="3" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
     </row>
     <row r="341" spans="1:1">
       <c r="A341" s="3" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="342" spans="1:1">
       <c r="A342" s="3" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
     </row>
     <row r="343" spans="1:1">
       <c r="A343" s="3" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
     </row>
     <row r="344" spans="1:1">
       <c r="A344" s="3" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
     </row>
     <row r="345" spans="1:1">
       <c r="A345" s="3" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="346" spans="1:1">
       <c r="A346" s="3" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
     </row>
     <row r="347" spans="1:1">
       <c r="A347" s="3" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="348" spans="1:1">
       <c r="A348" s="3" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
     <row r="349" spans="1:1">
       <c r="A349" s="3" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
     </row>
     <row r="350" spans="1:1">
       <c r="A350" s="3" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="351" spans="1:1">
       <c r="A351" s="3" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="352" spans="1:1">
       <c r="A352" s="3" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="353" spans="1:1">
       <c r="A353" s="3" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="354" spans="1:1">
       <c r="A354" s="3" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
     </row>
     <row r="355" spans="1:1">
       <c r="A355" s="3" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="356" spans="1:1">
       <c r="A356" s="3" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
     </row>
     <row r="357" spans="1:1">
       <c r="A357" s="3" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
     </row>
     <row r="358" spans="1:1">
       <c r="A358" s="3" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="359" spans="1:1">
       <c r="A359" s="3" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="60" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E79BE504-0902-4E33-AB5D-F69BAD7FC856}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F27" sqref="F27"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="51.5703125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="14.7109375" customWidth="1"/>
+    <col min="1" max="1" width="51.54296875" customWidth="1"/>
+    <col min="2" max="2" width="33.81640625" customWidth="1"/>
+    <col min="5" max="5" width="14.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16.5">
-[...247 lines deleted...]
-      <c r="C38" s="42"/>
+    <row r="1" spans="1:9" ht="15.5">
+      <c r="A1" s="29" t="s">
+        <v>410</v>
+      </c>
+      <c r="B1" s="30" t="s">
+        <v>411</v>
+      </c>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+    </row>
+    <row r="2" spans="1:9" ht="15.5">
+      <c r="A2" s="31" t="s">
+        <v>409</v>
+      </c>
+      <c r="B2" s="32"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+    </row>
+    <row r="3" spans="1:9" ht="15.5">
+      <c r="A3" s="33" t="s">
+        <v>415</v>
+      </c>
+      <c r="B3" s="37"/>
+      <c r="C3" s="38"/>
+      <c r="D3" s="38"/>
+    </row>
+    <row r="4" spans="1:9" ht="15.5">
+      <c r="A4" s="36" t="s">
+        <v>492</v>
+      </c>
+      <c r="B4" s="37"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+    </row>
+    <row r="5" spans="1:9" ht="13">
+      <c r="A5" s="151" t="s">
+        <v>542</v>
+      </c>
+      <c r="B5" s="151" t="s">
+        <v>541</v>
+      </c>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+    </row>
+    <row r="6" spans="1:9" ht="13">
+      <c r="C6" s="38"/>
+      <c r="D6" s="38"/>
+    </row>
+    <row r="7" spans="1:9" ht="15.5">
+      <c r="A7" s="36"/>
+      <c r="B7" s="36"/>
+      <c r="C7" s="38"/>
+      <c r="D7" s="38"/>
+    </row>
+    <row r="8" spans="1:9" ht="13">
+      <c r="A8" s="34"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+    </row>
+    <row r="9" spans="1:9" ht="15.5">
+      <c r="A9" s="34"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="21"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+    </row>
+    <row r="10" spans="1:9" ht="15.5">
+      <c r="A10" s="34"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="38"/>
+      <c r="D10" s="38"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+    </row>
+    <row r="11" spans="1:9" ht="15.5">
+      <c r="A11" s="34"/>
+      <c r="B11" s="34"/>
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="24"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+    </row>
+    <row r="12" spans="1:9" ht="15.5">
+      <c r="A12" s="34"/>
+      <c r="B12" s="34"/>
+      <c r="C12" s="38"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="26"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="16"/>
+    </row>
+    <row r="13" spans="1:9" ht="13">
+      <c r="A13" s="34"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="38"/>
+      <c r="D13" s="38"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="16"/>
+    </row>
+    <row r="14" spans="1:9" ht="13">
+      <c r="A14" s="34"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="38"/>
+      <c r="D14" s="38"/>
+    </row>
+    <row r="15" spans="1:9" ht="13">
+      <c r="A15" s="34"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+    </row>
+    <row r="16" spans="1:9" ht="13">
+      <c r="A16" s="34"/>
+      <c r="B16" s="34"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+    </row>
+    <row r="17" spans="1:4" ht="13">
+      <c r="A17" s="34"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+    </row>
+    <row r="18" spans="1:4" ht="13">
+      <c r="A18" s="34"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+    </row>
+    <row r="19" spans="1:4" ht="13">
+      <c r="A19" s="34"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="38"/>
+      <c r="D19" s="38"/>
+    </row>
+    <row r="20" spans="1:4" ht="13">
+      <c r="A20" s="34"/>
+      <c r="B20" s="34"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="38"/>
+    </row>
+    <row r="21" spans="1:4" ht="13">
+      <c r="A21" s="34"/>
+      <c r="B21" s="34"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="38"/>
+    </row>
+    <row r="22" spans="1:4" ht="13">
+      <c r="A22" s="34"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="38"/>
+      <c r="D22" s="38"/>
+    </row>
+    <row r="23" spans="1:4" ht="13">
+      <c r="A23" s="34"/>
+      <c r="B23" s="34"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+    </row>
+    <row r="24" spans="1:4" ht="13">
+      <c r="A24" s="34"/>
+      <c r="B24" s="34"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="38"/>
+    </row>
+    <row r="25" spans="1:4" ht="13">
+      <c r="A25" s="34"/>
+      <c r="B25" s="34"/>
+      <c r="C25" s="38"/>
+      <c r="D25" s="38"/>
+    </row>
+    <row r="26" spans="1:4" ht="13">
+      <c r="A26" s="34"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="38"/>
+      <c r="D26" s="38"/>
+    </row>
+    <row r="27" spans="1:4" ht="13">
+      <c r="A27" s="34"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="38"/>
+    </row>
+    <row r="28" spans="1:4" ht="13">
+      <c r="A28" s="34"/>
+      <c r="B28" s="34"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
+    </row>
+    <row r="29" spans="1:4" ht="13">
+      <c r="A29" s="34"/>
+      <c r="B29" s="34"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+    </row>
+    <row r="30" spans="1:4" ht="13">
+      <c r="A30" s="34"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="38"/>
+      <c r="D30" s="38"/>
+    </row>
+    <row r="31" spans="1:4" ht="13">
+      <c r="A31" s="38"/>
+      <c r="B31" s="38"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="38"/>
+    </row>
+    <row r="32" spans="1:4" ht="13">
+      <c r="A32" s="38"/>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+    </row>
+    <row r="33" spans="1:4" ht="13">
+      <c r="A33" s="38"/>
+      <c r="B33" s="38"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="38"/>
+    </row>
+    <row r="34" spans="1:4" ht="13">
+      <c r="A34" s="38"/>
+      <c r="B34" s="38"/>
+      <c r="C34" s="38"/>
+      <c r="D34" s="38"/>
+    </row>
+    <row r="35" spans="1:4" ht="13">
+      <c r="A35" s="38"/>
+      <c r="B35" s="38"/>
+    </row>
+    <row r="38" spans="1:4" ht="13">
+      <c r="C38" s="38"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14&amp;A</oddHeader>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G45"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="257" max="257" width="44.42578125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="3.453125" style="3" customWidth="1"/>
+    <col min="2" max="2" width="11.81640625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="50.7265625" style="14" customWidth="1"/>
+    <col min="4" max="4" width="12.7265625" style="3" customWidth="1"/>
+    <col min="5" max="5" width="8.1796875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="10.54296875" style="14" customWidth="1"/>
+    <col min="7" max="255" width="8.81640625" style="3"/>
+    <col min="256" max="256" width="3.453125" style="3" customWidth="1"/>
+    <col min="257" max="257" width="44.453125" style="3" customWidth="1"/>
     <col min="258" max="258" width="10" style="3" customWidth="1"/>
-    <col min="259" max="259" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="513" max="513" width="44.42578125" style="3" customWidth="1"/>
+    <col min="259" max="259" width="1.453125" style="3" customWidth="1"/>
+    <col min="260" max="260" width="0.81640625" style="3" customWidth="1"/>
+    <col min="261" max="261" width="47.453125" style="3" customWidth="1"/>
+    <col min="262" max="262" width="10.54296875" style="3" customWidth="1"/>
+    <col min="263" max="511" width="8.81640625" style="3"/>
+    <col min="512" max="512" width="3.453125" style="3" customWidth="1"/>
+    <col min="513" max="513" width="44.453125" style="3" customWidth="1"/>
     <col min="514" max="514" width="10" style="3" customWidth="1"/>
-    <col min="515" max="515" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="769" max="769" width="44.42578125" style="3" customWidth="1"/>
+    <col min="515" max="515" width="1.453125" style="3" customWidth="1"/>
+    <col min="516" max="516" width="0.81640625" style="3" customWidth="1"/>
+    <col min="517" max="517" width="47.453125" style="3" customWidth="1"/>
+    <col min="518" max="518" width="10.54296875" style="3" customWidth="1"/>
+    <col min="519" max="767" width="8.81640625" style="3"/>
+    <col min="768" max="768" width="3.453125" style="3" customWidth="1"/>
+    <col min="769" max="769" width="44.453125" style="3" customWidth="1"/>
     <col min="770" max="770" width="10" style="3" customWidth="1"/>
-    <col min="771" max="771" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1025" max="1025" width="44.42578125" style="3" customWidth="1"/>
+    <col min="771" max="771" width="1.453125" style="3" customWidth="1"/>
+    <col min="772" max="772" width="0.81640625" style="3" customWidth="1"/>
+    <col min="773" max="773" width="47.453125" style="3" customWidth="1"/>
+    <col min="774" max="774" width="10.54296875" style="3" customWidth="1"/>
+    <col min="775" max="1023" width="8.81640625" style="3"/>
+    <col min="1024" max="1024" width="3.453125" style="3" customWidth="1"/>
+    <col min="1025" max="1025" width="44.453125" style="3" customWidth="1"/>
     <col min="1026" max="1026" width="10" style="3" customWidth="1"/>
-    <col min="1027" max="1027" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1281" max="1281" width="44.42578125" style="3" customWidth="1"/>
+    <col min="1027" max="1027" width="1.453125" style="3" customWidth="1"/>
+    <col min="1028" max="1028" width="0.81640625" style="3" customWidth="1"/>
+    <col min="1029" max="1029" width="47.453125" style="3" customWidth="1"/>
+    <col min="1030" max="1030" width="10.54296875" style="3" customWidth="1"/>
+    <col min="1031" max="1279" width="8.81640625" style="3"/>
+    <col min="1280" max="1280" width="3.453125" style="3" customWidth="1"/>
+    <col min="1281" max="1281" width="44.453125" style="3" customWidth="1"/>
     <col min="1282" max="1282" width="10" style="3" customWidth="1"/>
-    <col min="1283" max="1283" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1537" max="1537" width="44.42578125" style="3" customWidth="1"/>
+    <col min="1283" max="1283" width="1.453125" style="3" customWidth="1"/>
+    <col min="1284" max="1284" width="0.81640625" style="3" customWidth="1"/>
+    <col min="1285" max="1285" width="47.453125" style="3" customWidth="1"/>
+    <col min="1286" max="1286" width="10.54296875" style="3" customWidth="1"/>
+    <col min="1287" max="1535" width="8.81640625" style="3"/>
+    <col min="1536" max="1536" width="3.453125" style="3" customWidth="1"/>
+    <col min="1537" max="1537" width="44.453125" style="3" customWidth="1"/>
     <col min="1538" max="1538" width="10" style="3" customWidth="1"/>
-    <col min="1539" max="1539" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1793" max="1793" width="44.42578125" style="3" customWidth="1"/>
+    <col min="1539" max="1539" width="1.453125" style="3" customWidth="1"/>
+    <col min="1540" max="1540" width="0.81640625" style="3" customWidth="1"/>
+    <col min="1541" max="1541" width="47.453125" style="3" customWidth="1"/>
+    <col min="1542" max="1542" width="10.54296875" style="3" customWidth="1"/>
+    <col min="1543" max="1791" width="8.81640625" style="3"/>
+    <col min="1792" max="1792" width="3.453125" style="3" customWidth="1"/>
+    <col min="1793" max="1793" width="44.453125" style="3" customWidth="1"/>
     <col min="1794" max="1794" width="10" style="3" customWidth="1"/>
-    <col min="1795" max="1795" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2049" max="2049" width="44.42578125" style="3" customWidth="1"/>
+    <col min="1795" max="1795" width="1.453125" style="3" customWidth="1"/>
+    <col min="1796" max="1796" width="0.81640625" style="3" customWidth="1"/>
+    <col min="1797" max="1797" width="47.453125" style="3" customWidth="1"/>
+    <col min="1798" max="1798" width="10.54296875" style="3" customWidth="1"/>
+    <col min="1799" max="2047" width="8.81640625" style="3"/>
+    <col min="2048" max="2048" width="3.453125" style="3" customWidth="1"/>
+    <col min="2049" max="2049" width="44.453125" style="3" customWidth="1"/>
     <col min="2050" max="2050" width="10" style="3" customWidth="1"/>
-    <col min="2051" max="2051" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2305" max="2305" width="44.42578125" style="3" customWidth="1"/>
+    <col min="2051" max="2051" width="1.453125" style="3" customWidth="1"/>
+    <col min="2052" max="2052" width="0.81640625" style="3" customWidth="1"/>
+    <col min="2053" max="2053" width="47.453125" style="3" customWidth="1"/>
+    <col min="2054" max="2054" width="10.54296875" style="3" customWidth="1"/>
+    <col min="2055" max="2303" width="8.81640625" style="3"/>
+    <col min="2304" max="2304" width="3.453125" style="3" customWidth="1"/>
+    <col min="2305" max="2305" width="44.453125" style="3" customWidth="1"/>
     <col min="2306" max="2306" width="10" style="3" customWidth="1"/>
-    <col min="2307" max="2307" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2561" max="2561" width="44.42578125" style="3" customWidth="1"/>
+    <col min="2307" max="2307" width="1.453125" style="3" customWidth="1"/>
+    <col min="2308" max="2308" width="0.81640625" style="3" customWidth="1"/>
+    <col min="2309" max="2309" width="47.453125" style="3" customWidth="1"/>
+    <col min="2310" max="2310" width="10.54296875" style="3" customWidth="1"/>
+    <col min="2311" max="2559" width="8.81640625" style="3"/>
+    <col min="2560" max="2560" width="3.453125" style="3" customWidth="1"/>
+    <col min="2561" max="2561" width="44.453125" style="3" customWidth="1"/>
     <col min="2562" max="2562" width="10" style="3" customWidth="1"/>
-    <col min="2563" max="2563" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2817" max="2817" width="44.42578125" style="3" customWidth="1"/>
+    <col min="2563" max="2563" width="1.453125" style="3" customWidth="1"/>
+    <col min="2564" max="2564" width="0.81640625" style="3" customWidth="1"/>
+    <col min="2565" max="2565" width="47.453125" style="3" customWidth="1"/>
+    <col min="2566" max="2566" width="10.54296875" style="3" customWidth="1"/>
+    <col min="2567" max="2815" width="8.81640625" style="3"/>
+    <col min="2816" max="2816" width="3.453125" style="3" customWidth="1"/>
+    <col min="2817" max="2817" width="44.453125" style="3" customWidth="1"/>
     <col min="2818" max="2818" width="10" style="3" customWidth="1"/>
-    <col min="2819" max="2819" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3073" max="3073" width="44.42578125" style="3" customWidth="1"/>
+    <col min="2819" max="2819" width="1.453125" style="3" customWidth="1"/>
+    <col min="2820" max="2820" width="0.81640625" style="3" customWidth="1"/>
+    <col min="2821" max="2821" width="47.453125" style="3" customWidth="1"/>
+    <col min="2822" max="2822" width="10.54296875" style="3" customWidth="1"/>
+    <col min="2823" max="3071" width="8.81640625" style="3"/>
+    <col min="3072" max="3072" width="3.453125" style="3" customWidth="1"/>
+    <col min="3073" max="3073" width="44.453125" style="3" customWidth="1"/>
     <col min="3074" max="3074" width="10" style="3" customWidth="1"/>
-    <col min="3075" max="3075" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3329" max="3329" width="44.42578125" style="3" customWidth="1"/>
+    <col min="3075" max="3075" width="1.453125" style="3" customWidth="1"/>
+    <col min="3076" max="3076" width="0.81640625" style="3" customWidth="1"/>
+    <col min="3077" max="3077" width="47.453125" style="3" customWidth="1"/>
+    <col min="3078" max="3078" width="10.54296875" style="3" customWidth="1"/>
+    <col min="3079" max="3327" width="8.81640625" style="3"/>
+    <col min="3328" max="3328" width="3.453125" style="3" customWidth="1"/>
+    <col min="3329" max="3329" width="44.453125" style="3" customWidth="1"/>
     <col min="3330" max="3330" width="10" style="3" customWidth="1"/>
-    <col min="3331" max="3331" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3585" max="3585" width="44.42578125" style="3" customWidth="1"/>
+    <col min="3331" max="3331" width="1.453125" style="3" customWidth="1"/>
+    <col min="3332" max="3332" width="0.81640625" style="3" customWidth="1"/>
+    <col min="3333" max="3333" width="47.453125" style="3" customWidth="1"/>
+    <col min="3334" max="3334" width="10.54296875" style="3" customWidth="1"/>
+    <col min="3335" max="3583" width="8.81640625" style="3"/>
+    <col min="3584" max="3584" width="3.453125" style="3" customWidth="1"/>
+    <col min="3585" max="3585" width="44.453125" style="3" customWidth="1"/>
     <col min="3586" max="3586" width="10" style="3" customWidth="1"/>
-    <col min="3587" max="3587" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3841" max="3841" width="44.42578125" style="3" customWidth="1"/>
+    <col min="3587" max="3587" width="1.453125" style="3" customWidth="1"/>
+    <col min="3588" max="3588" width="0.81640625" style="3" customWidth="1"/>
+    <col min="3589" max="3589" width="47.453125" style="3" customWidth="1"/>
+    <col min="3590" max="3590" width="10.54296875" style="3" customWidth="1"/>
+    <col min="3591" max="3839" width="8.81640625" style="3"/>
+    <col min="3840" max="3840" width="3.453125" style="3" customWidth="1"/>
+    <col min="3841" max="3841" width="44.453125" style="3" customWidth="1"/>
     <col min="3842" max="3842" width="10" style="3" customWidth="1"/>
-    <col min="3843" max="3843" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4097" max="4097" width="44.42578125" style="3" customWidth="1"/>
+    <col min="3843" max="3843" width="1.453125" style="3" customWidth="1"/>
+    <col min="3844" max="3844" width="0.81640625" style="3" customWidth="1"/>
+    <col min="3845" max="3845" width="47.453125" style="3" customWidth="1"/>
+    <col min="3846" max="3846" width="10.54296875" style="3" customWidth="1"/>
+    <col min="3847" max="4095" width="8.81640625" style="3"/>
+    <col min="4096" max="4096" width="3.453125" style="3" customWidth="1"/>
+    <col min="4097" max="4097" width="44.453125" style="3" customWidth="1"/>
     <col min="4098" max="4098" width="10" style="3" customWidth="1"/>
-    <col min="4099" max="4099" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4353" max="4353" width="44.42578125" style="3" customWidth="1"/>
+    <col min="4099" max="4099" width="1.453125" style="3" customWidth="1"/>
+    <col min="4100" max="4100" width="0.81640625" style="3" customWidth="1"/>
+    <col min="4101" max="4101" width="47.453125" style="3" customWidth="1"/>
+    <col min="4102" max="4102" width="10.54296875" style="3" customWidth="1"/>
+    <col min="4103" max="4351" width="8.81640625" style="3"/>
+    <col min="4352" max="4352" width="3.453125" style="3" customWidth="1"/>
+    <col min="4353" max="4353" width="44.453125" style="3" customWidth="1"/>
     <col min="4354" max="4354" width="10" style="3" customWidth="1"/>
-    <col min="4355" max="4355" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4609" max="4609" width="44.42578125" style="3" customWidth="1"/>
+    <col min="4355" max="4355" width="1.453125" style="3" customWidth="1"/>
+    <col min="4356" max="4356" width="0.81640625" style="3" customWidth="1"/>
+    <col min="4357" max="4357" width="47.453125" style="3" customWidth="1"/>
+    <col min="4358" max="4358" width="10.54296875" style="3" customWidth="1"/>
+    <col min="4359" max="4607" width="8.81640625" style="3"/>
+    <col min="4608" max="4608" width="3.453125" style="3" customWidth="1"/>
+    <col min="4609" max="4609" width="44.453125" style="3" customWidth="1"/>
     <col min="4610" max="4610" width="10" style="3" customWidth="1"/>
-    <col min="4611" max="4611" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4865" max="4865" width="44.42578125" style="3" customWidth="1"/>
+    <col min="4611" max="4611" width="1.453125" style="3" customWidth="1"/>
+    <col min="4612" max="4612" width="0.81640625" style="3" customWidth="1"/>
+    <col min="4613" max="4613" width="47.453125" style="3" customWidth="1"/>
+    <col min="4614" max="4614" width="10.54296875" style="3" customWidth="1"/>
+    <col min="4615" max="4863" width="8.81640625" style="3"/>
+    <col min="4864" max="4864" width="3.453125" style="3" customWidth="1"/>
+    <col min="4865" max="4865" width="44.453125" style="3" customWidth="1"/>
     <col min="4866" max="4866" width="10" style="3" customWidth="1"/>
-    <col min="4867" max="4867" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5121" max="5121" width="44.42578125" style="3" customWidth="1"/>
+    <col min="4867" max="4867" width="1.453125" style="3" customWidth="1"/>
+    <col min="4868" max="4868" width="0.81640625" style="3" customWidth="1"/>
+    <col min="4869" max="4869" width="47.453125" style="3" customWidth="1"/>
+    <col min="4870" max="4870" width="10.54296875" style="3" customWidth="1"/>
+    <col min="4871" max="5119" width="8.81640625" style="3"/>
+    <col min="5120" max="5120" width="3.453125" style="3" customWidth="1"/>
+    <col min="5121" max="5121" width="44.453125" style="3" customWidth="1"/>
     <col min="5122" max="5122" width="10" style="3" customWidth="1"/>
-    <col min="5123" max="5123" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5377" max="5377" width="44.42578125" style="3" customWidth="1"/>
+    <col min="5123" max="5123" width="1.453125" style="3" customWidth="1"/>
+    <col min="5124" max="5124" width="0.81640625" style="3" customWidth="1"/>
+    <col min="5125" max="5125" width="47.453125" style="3" customWidth="1"/>
+    <col min="5126" max="5126" width="10.54296875" style="3" customWidth="1"/>
+    <col min="5127" max="5375" width="8.81640625" style="3"/>
+    <col min="5376" max="5376" width="3.453125" style="3" customWidth="1"/>
+    <col min="5377" max="5377" width="44.453125" style="3" customWidth="1"/>
     <col min="5378" max="5378" width="10" style="3" customWidth="1"/>
-    <col min="5379" max="5379" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5633" max="5633" width="44.42578125" style="3" customWidth="1"/>
+    <col min="5379" max="5379" width="1.453125" style="3" customWidth="1"/>
+    <col min="5380" max="5380" width="0.81640625" style="3" customWidth="1"/>
+    <col min="5381" max="5381" width="47.453125" style="3" customWidth="1"/>
+    <col min="5382" max="5382" width="10.54296875" style="3" customWidth="1"/>
+    <col min="5383" max="5631" width="8.81640625" style="3"/>
+    <col min="5632" max="5632" width="3.453125" style="3" customWidth="1"/>
+    <col min="5633" max="5633" width="44.453125" style="3" customWidth="1"/>
     <col min="5634" max="5634" width="10" style="3" customWidth="1"/>
-    <col min="5635" max="5635" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5889" max="5889" width="44.42578125" style="3" customWidth="1"/>
+    <col min="5635" max="5635" width="1.453125" style="3" customWidth="1"/>
+    <col min="5636" max="5636" width="0.81640625" style="3" customWidth="1"/>
+    <col min="5637" max="5637" width="47.453125" style="3" customWidth="1"/>
+    <col min="5638" max="5638" width="10.54296875" style="3" customWidth="1"/>
+    <col min="5639" max="5887" width="8.81640625" style="3"/>
+    <col min="5888" max="5888" width="3.453125" style="3" customWidth="1"/>
+    <col min="5889" max="5889" width="44.453125" style="3" customWidth="1"/>
     <col min="5890" max="5890" width="10" style="3" customWidth="1"/>
-    <col min="5891" max="5891" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6145" max="6145" width="44.42578125" style="3" customWidth="1"/>
+    <col min="5891" max="5891" width="1.453125" style="3" customWidth="1"/>
+    <col min="5892" max="5892" width="0.81640625" style="3" customWidth="1"/>
+    <col min="5893" max="5893" width="47.453125" style="3" customWidth="1"/>
+    <col min="5894" max="5894" width="10.54296875" style="3" customWidth="1"/>
+    <col min="5895" max="6143" width="8.81640625" style="3"/>
+    <col min="6144" max="6144" width="3.453125" style="3" customWidth="1"/>
+    <col min="6145" max="6145" width="44.453125" style="3" customWidth="1"/>
     <col min="6146" max="6146" width="10" style="3" customWidth="1"/>
-    <col min="6147" max="6147" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6401" max="6401" width="44.42578125" style="3" customWidth="1"/>
+    <col min="6147" max="6147" width="1.453125" style="3" customWidth="1"/>
+    <col min="6148" max="6148" width="0.81640625" style="3" customWidth="1"/>
+    <col min="6149" max="6149" width="47.453125" style="3" customWidth="1"/>
+    <col min="6150" max="6150" width="10.54296875" style="3" customWidth="1"/>
+    <col min="6151" max="6399" width="8.81640625" style="3"/>
+    <col min="6400" max="6400" width="3.453125" style="3" customWidth="1"/>
+    <col min="6401" max="6401" width="44.453125" style="3" customWidth="1"/>
     <col min="6402" max="6402" width="10" style="3" customWidth="1"/>
-    <col min="6403" max="6403" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6657" max="6657" width="44.42578125" style="3" customWidth="1"/>
+    <col min="6403" max="6403" width="1.453125" style="3" customWidth="1"/>
+    <col min="6404" max="6404" width="0.81640625" style="3" customWidth="1"/>
+    <col min="6405" max="6405" width="47.453125" style="3" customWidth="1"/>
+    <col min="6406" max="6406" width="10.54296875" style="3" customWidth="1"/>
+    <col min="6407" max="6655" width="8.81640625" style="3"/>
+    <col min="6656" max="6656" width="3.453125" style="3" customWidth="1"/>
+    <col min="6657" max="6657" width="44.453125" style="3" customWidth="1"/>
     <col min="6658" max="6658" width="10" style="3" customWidth="1"/>
-    <col min="6659" max="6659" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6913" max="6913" width="44.42578125" style="3" customWidth="1"/>
+    <col min="6659" max="6659" width="1.453125" style="3" customWidth="1"/>
+    <col min="6660" max="6660" width="0.81640625" style="3" customWidth="1"/>
+    <col min="6661" max="6661" width="47.453125" style="3" customWidth="1"/>
+    <col min="6662" max="6662" width="10.54296875" style="3" customWidth="1"/>
+    <col min="6663" max="6911" width="8.81640625" style="3"/>
+    <col min="6912" max="6912" width="3.453125" style="3" customWidth="1"/>
+    <col min="6913" max="6913" width="44.453125" style="3" customWidth="1"/>
     <col min="6914" max="6914" width="10" style="3" customWidth="1"/>
-    <col min="6915" max="6915" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7169" max="7169" width="44.42578125" style="3" customWidth="1"/>
+    <col min="6915" max="6915" width="1.453125" style="3" customWidth="1"/>
+    <col min="6916" max="6916" width="0.81640625" style="3" customWidth="1"/>
+    <col min="6917" max="6917" width="47.453125" style="3" customWidth="1"/>
+    <col min="6918" max="6918" width="10.54296875" style="3" customWidth="1"/>
+    <col min="6919" max="7167" width="8.81640625" style="3"/>
+    <col min="7168" max="7168" width="3.453125" style="3" customWidth="1"/>
+    <col min="7169" max="7169" width="44.453125" style="3" customWidth="1"/>
     <col min="7170" max="7170" width="10" style="3" customWidth="1"/>
-    <col min="7171" max="7171" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7425" max="7425" width="44.42578125" style="3" customWidth="1"/>
+    <col min="7171" max="7171" width="1.453125" style="3" customWidth="1"/>
+    <col min="7172" max="7172" width="0.81640625" style="3" customWidth="1"/>
+    <col min="7173" max="7173" width="47.453125" style="3" customWidth="1"/>
+    <col min="7174" max="7174" width="10.54296875" style="3" customWidth="1"/>
+    <col min="7175" max="7423" width="8.81640625" style="3"/>
+    <col min="7424" max="7424" width="3.453125" style="3" customWidth="1"/>
+    <col min="7425" max="7425" width="44.453125" style="3" customWidth="1"/>
     <col min="7426" max="7426" width="10" style="3" customWidth="1"/>
-    <col min="7427" max="7427" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7681" max="7681" width="44.42578125" style="3" customWidth="1"/>
+    <col min="7427" max="7427" width="1.453125" style="3" customWidth="1"/>
+    <col min="7428" max="7428" width="0.81640625" style="3" customWidth="1"/>
+    <col min="7429" max="7429" width="47.453125" style="3" customWidth="1"/>
+    <col min="7430" max="7430" width="10.54296875" style="3" customWidth="1"/>
+    <col min="7431" max="7679" width="8.81640625" style="3"/>
+    <col min="7680" max="7680" width="3.453125" style="3" customWidth="1"/>
+    <col min="7681" max="7681" width="44.453125" style="3" customWidth="1"/>
     <col min="7682" max="7682" width="10" style="3" customWidth="1"/>
-    <col min="7683" max="7683" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7937" max="7937" width="44.42578125" style="3" customWidth="1"/>
+    <col min="7683" max="7683" width="1.453125" style="3" customWidth="1"/>
+    <col min="7684" max="7684" width="0.81640625" style="3" customWidth="1"/>
+    <col min="7685" max="7685" width="47.453125" style="3" customWidth="1"/>
+    <col min="7686" max="7686" width="10.54296875" style="3" customWidth="1"/>
+    <col min="7687" max="7935" width="8.81640625" style="3"/>
+    <col min="7936" max="7936" width="3.453125" style="3" customWidth="1"/>
+    <col min="7937" max="7937" width="44.453125" style="3" customWidth="1"/>
     <col min="7938" max="7938" width="10" style="3" customWidth="1"/>
-    <col min="7939" max="7939" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8193" max="8193" width="44.42578125" style="3" customWidth="1"/>
+    <col min="7939" max="7939" width="1.453125" style="3" customWidth="1"/>
+    <col min="7940" max="7940" width="0.81640625" style="3" customWidth="1"/>
+    <col min="7941" max="7941" width="47.453125" style="3" customWidth="1"/>
+    <col min="7942" max="7942" width="10.54296875" style="3" customWidth="1"/>
+    <col min="7943" max="8191" width="8.81640625" style="3"/>
+    <col min="8192" max="8192" width="3.453125" style="3" customWidth="1"/>
+    <col min="8193" max="8193" width="44.453125" style="3" customWidth="1"/>
     <col min="8194" max="8194" width="10" style="3" customWidth="1"/>
-    <col min="8195" max="8195" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8449" max="8449" width="44.42578125" style="3" customWidth="1"/>
+    <col min="8195" max="8195" width="1.453125" style="3" customWidth="1"/>
+    <col min="8196" max="8196" width="0.81640625" style="3" customWidth="1"/>
+    <col min="8197" max="8197" width="47.453125" style="3" customWidth="1"/>
+    <col min="8198" max="8198" width="10.54296875" style="3" customWidth="1"/>
+    <col min="8199" max="8447" width="8.81640625" style="3"/>
+    <col min="8448" max="8448" width="3.453125" style="3" customWidth="1"/>
+    <col min="8449" max="8449" width="44.453125" style="3" customWidth="1"/>
     <col min="8450" max="8450" width="10" style="3" customWidth="1"/>
-    <col min="8451" max="8451" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8705" max="8705" width="44.42578125" style="3" customWidth="1"/>
+    <col min="8451" max="8451" width="1.453125" style="3" customWidth="1"/>
+    <col min="8452" max="8452" width="0.81640625" style="3" customWidth="1"/>
+    <col min="8453" max="8453" width="47.453125" style="3" customWidth="1"/>
+    <col min="8454" max="8454" width="10.54296875" style="3" customWidth="1"/>
+    <col min="8455" max="8703" width="8.81640625" style="3"/>
+    <col min="8704" max="8704" width="3.453125" style="3" customWidth="1"/>
+    <col min="8705" max="8705" width="44.453125" style="3" customWidth="1"/>
     <col min="8706" max="8706" width="10" style="3" customWidth="1"/>
-    <col min="8707" max="8707" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8961" max="8961" width="44.42578125" style="3" customWidth="1"/>
+    <col min="8707" max="8707" width="1.453125" style="3" customWidth="1"/>
+    <col min="8708" max="8708" width="0.81640625" style="3" customWidth="1"/>
+    <col min="8709" max="8709" width="47.453125" style="3" customWidth="1"/>
+    <col min="8710" max="8710" width="10.54296875" style="3" customWidth="1"/>
+    <col min="8711" max="8959" width="8.81640625" style="3"/>
+    <col min="8960" max="8960" width="3.453125" style="3" customWidth="1"/>
+    <col min="8961" max="8961" width="44.453125" style="3" customWidth="1"/>
     <col min="8962" max="8962" width="10" style="3" customWidth="1"/>
-    <col min="8963" max="8963" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9217" max="9217" width="44.42578125" style="3" customWidth="1"/>
+    <col min="8963" max="8963" width="1.453125" style="3" customWidth="1"/>
+    <col min="8964" max="8964" width="0.81640625" style="3" customWidth="1"/>
+    <col min="8965" max="8965" width="47.453125" style="3" customWidth="1"/>
+    <col min="8966" max="8966" width="10.54296875" style="3" customWidth="1"/>
+    <col min="8967" max="9215" width="8.81640625" style="3"/>
+    <col min="9216" max="9216" width="3.453125" style="3" customWidth="1"/>
+    <col min="9217" max="9217" width="44.453125" style="3" customWidth="1"/>
     <col min="9218" max="9218" width="10" style="3" customWidth="1"/>
-    <col min="9219" max="9219" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9473" max="9473" width="44.42578125" style="3" customWidth="1"/>
+    <col min="9219" max="9219" width="1.453125" style="3" customWidth="1"/>
+    <col min="9220" max="9220" width="0.81640625" style="3" customWidth="1"/>
+    <col min="9221" max="9221" width="47.453125" style="3" customWidth="1"/>
+    <col min="9222" max="9222" width="10.54296875" style="3" customWidth="1"/>
+    <col min="9223" max="9471" width="8.81640625" style="3"/>
+    <col min="9472" max="9472" width="3.453125" style="3" customWidth="1"/>
+    <col min="9473" max="9473" width="44.453125" style="3" customWidth="1"/>
     <col min="9474" max="9474" width="10" style="3" customWidth="1"/>
-    <col min="9475" max="9475" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9729" max="9729" width="44.42578125" style="3" customWidth="1"/>
+    <col min="9475" max="9475" width="1.453125" style="3" customWidth="1"/>
+    <col min="9476" max="9476" width="0.81640625" style="3" customWidth="1"/>
+    <col min="9477" max="9477" width="47.453125" style="3" customWidth="1"/>
+    <col min="9478" max="9478" width="10.54296875" style="3" customWidth="1"/>
+    <col min="9479" max="9727" width="8.81640625" style="3"/>
+    <col min="9728" max="9728" width="3.453125" style="3" customWidth="1"/>
+    <col min="9729" max="9729" width="44.453125" style="3" customWidth="1"/>
     <col min="9730" max="9730" width="10" style="3" customWidth="1"/>
-    <col min="9731" max="9731" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9985" max="9985" width="44.42578125" style="3" customWidth="1"/>
+    <col min="9731" max="9731" width="1.453125" style="3" customWidth="1"/>
+    <col min="9732" max="9732" width="0.81640625" style="3" customWidth="1"/>
+    <col min="9733" max="9733" width="47.453125" style="3" customWidth="1"/>
+    <col min="9734" max="9734" width="10.54296875" style="3" customWidth="1"/>
+    <col min="9735" max="9983" width="8.81640625" style="3"/>
+    <col min="9984" max="9984" width="3.453125" style="3" customWidth="1"/>
+    <col min="9985" max="9985" width="44.453125" style="3" customWidth="1"/>
     <col min="9986" max="9986" width="10" style="3" customWidth="1"/>
-    <col min="9987" max="9987" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10241" max="10241" width="44.42578125" style="3" customWidth="1"/>
+    <col min="9987" max="9987" width="1.453125" style="3" customWidth="1"/>
+    <col min="9988" max="9988" width="0.81640625" style="3" customWidth="1"/>
+    <col min="9989" max="9989" width="47.453125" style="3" customWidth="1"/>
+    <col min="9990" max="9990" width="10.54296875" style="3" customWidth="1"/>
+    <col min="9991" max="10239" width="8.81640625" style="3"/>
+    <col min="10240" max="10240" width="3.453125" style="3" customWidth="1"/>
+    <col min="10241" max="10241" width="44.453125" style="3" customWidth="1"/>
     <col min="10242" max="10242" width="10" style="3" customWidth="1"/>
-    <col min="10243" max="10243" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10497" max="10497" width="44.42578125" style="3" customWidth="1"/>
+    <col min="10243" max="10243" width="1.453125" style="3" customWidth="1"/>
+    <col min="10244" max="10244" width="0.81640625" style="3" customWidth="1"/>
+    <col min="10245" max="10245" width="47.453125" style="3" customWidth="1"/>
+    <col min="10246" max="10246" width="10.54296875" style="3" customWidth="1"/>
+    <col min="10247" max="10495" width="8.81640625" style="3"/>
+    <col min="10496" max="10496" width="3.453125" style="3" customWidth="1"/>
+    <col min="10497" max="10497" width="44.453125" style="3" customWidth="1"/>
     <col min="10498" max="10498" width="10" style="3" customWidth="1"/>
-    <col min="10499" max="10499" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10753" max="10753" width="44.42578125" style="3" customWidth="1"/>
+    <col min="10499" max="10499" width="1.453125" style="3" customWidth="1"/>
+    <col min="10500" max="10500" width="0.81640625" style="3" customWidth="1"/>
+    <col min="10501" max="10501" width="47.453125" style="3" customWidth="1"/>
+    <col min="10502" max="10502" width="10.54296875" style="3" customWidth="1"/>
+    <col min="10503" max="10751" width="8.81640625" style="3"/>
+    <col min="10752" max="10752" width="3.453125" style="3" customWidth="1"/>
+    <col min="10753" max="10753" width="44.453125" style="3" customWidth="1"/>
     <col min="10754" max="10754" width="10" style="3" customWidth="1"/>
-    <col min="10755" max="10755" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11009" max="11009" width="44.42578125" style="3" customWidth="1"/>
+    <col min="10755" max="10755" width="1.453125" style="3" customWidth="1"/>
+    <col min="10756" max="10756" width="0.81640625" style="3" customWidth="1"/>
+    <col min="10757" max="10757" width="47.453125" style="3" customWidth="1"/>
+    <col min="10758" max="10758" width="10.54296875" style="3" customWidth="1"/>
+    <col min="10759" max="11007" width="8.81640625" style="3"/>
+    <col min="11008" max="11008" width="3.453125" style="3" customWidth="1"/>
+    <col min="11009" max="11009" width="44.453125" style="3" customWidth="1"/>
     <col min="11010" max="11010" width="10" style="3" customWidth="1"/>
-    <col min="11011" max="11011" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11265" max="11265" width="44.42578125" style="3" customWidth="1"/>
+    <col min="11011" max="11011" width="1.453125" style="3" customWidth="1"/>
+    <col min="11012" max="11012" width="0.81640625" style="3" customWidth="1"/>
+    <col min="11013" max="11013" width="47.453125" style="3" customWidth="1"/>
+    <col min="11014" max="11014" width="10.54296875" style="3" customWidth="1"/>
+    <col min="11015" max="11263" width="8.81640625" style="3"/>
+    <col min="11264" max="11264" width="3.453125" style="3" customWidth="1"/>
+    <col min="11265" max="11265" width="44.453125" style="3" customWidth="1"/>
     <col min="11266" max="11266" width="10" style="3" customWidth="1"/>
-    <col min="11267" max="11267" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11521" max="11521" width="44.42578125" style="3" customWidth="1"/>
+    <col min="11267" max="11267" width="1.453125" style="3" customWidth="1"/>
+    <col min="11268" max="11268" width="0.81640625" style="3" customWidth="1"/>
+    <col min="11269" max="11269" width="47.453125" style="3" customWidth="1"/>
+    <col min="11270" max="11270" width="10.54296875" style="3" customWidth="1"/>
+    <col min="11271" max="11519" width="8.81640625" style="3"/>
+    <col min="11520" max="11520" width="3.453125" style="3" customWidth="1"/>
+    <col min="11521" max="11521" width="44.453125" style="3" customWidth="1"/>
     <col min="11522" max="11522" width="10" style="3" customWidth="1"/>
-    <col min="11523" max="11523" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11777" max="11777" width="44.42578125" style="3" customWidth="1"/>
+    <col min="11523" max="11523" width="1.453125" style="3" customWidth="1"/>
+    <col min="11524" max="11524" width="0.81640625" style="3" customWidth="1"/>
+    <col min="11525" max="11525" width="47.453125" style="3" customWidth="1"/>
+    <col min="11526" max="11526" width="10.54296875" style="3" customWidth="1"/>
+    <col min="11527" max="11775" width="8.81640625" style="3"/>
+    <col min="11776" max="11776" width="3.453125" style="3" customWidth="1"/>
+    <col min="11777" max="11777" width="44.453125" style="3" customWidth="1"/>
     <col min="11778" max="11778" width="10" style="3" customWidth="1"/>
-    <col min="11779" max="11779" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12033" max="12033" width="44.42578125" style="3" customWidth="1"/>
+    <col min="11779" max="11779" width="1.453125" style="3" customWidth="1"/>
+    <col min="11780" max="11780" width="0.81640625" style="3" customWidth="1"/>
+    <col min="11781" max="11781" width="47.453125" style="3" customWidth="1"/>
+    <col min="11782" max="11782" width="10.54296875" style="3" customWidth="1"/>
+    <col min="11783" max="12031" width="8.81640625" style="3"/>
+    <col min="12032" max="12032" width="3.453125" style="3" customWidth="1"/>
+    <col min="12033" max="12033" width="44.453125" style="3" customWidth="1"/>
     <col min="12034" max="12034" width="10" style="3" customWidth="1"/>
-    <col min="12035" max="12035" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12289" max="12289" width="44.42578125" style="3" customWidth="1"/>
+    <col min="12035" max="12035" width="1.453125" style="3" customWidth="1"/>
+    <col min="12036" max="12036" width="0.81640625" style="3" customWidth="1"/>
+    <col min="12037" max="12037" width="47.453125" style="3" customWidth="1"/>
+    <col min="12038" max="12038" width="10.54296875" style="3" customWidth="1"/>
+    <col min="12039" max="12287" width="8.81640625" style="3"/>
+    <col min="12288" max="12288" width="3.453125" style="3" customWidth="1"/>
+    <col min="12289" max="12289" width="44.453125" style="3" customWidth="1"/>
     <col min="12290" max="12290" width="10" style="3" customWidth="1"/>
-    <col min="12291" max="12291" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12545" max="12545" width="44.42578125" style="3" customWidth="1"/>
+    <col min="12291" max="12291" width="1.453125" style="3" customWidth="1"/>
+    <col min="12292" max="12292" width="0.81640625" style="3" customWidth="1"/>
+    <col min="12293" max="12293" width="47.453125" style="3" customWidth="1"/>
+    <col min="12294" max="12294" width="10.54296875" style="3" customWidth="1"/>
+    <col min="12295" max="12543" width="8.81640625" style="3"/>
+    <col min="12544" max="12544" width="3.453125" style="3" customWidth="1"/>
+    <col min="12545" max="12545" width="44.453125" style="3" customWidth="1"/>
     <col min="12546" max="12546" width="10" style="3" customWidth="1"/>
-    <col min="12547" max="12547" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12801" max="12801" width="44.42578125" style="3" customWidth="1"/>
+    <col min="12547" max="12547" width="1.453125" style="3" customWidth="1"/>
+    <col min="12548" max="12548" width="0.81640625" style="3" customWidth="1"/>
+    <col min="12549" max="12549" width="47.453125" style="3" customWidth="1"/>
+    <col min="12550" max="12550" width="10.54296875" style="3" customWidth="1"/>
+    <col min="12551" max="12799" width="8.81640625" style="3"/>
+    <col min="12800" max="12800" width="3.453125" style="3" customWidth="1"/>
+    <col min="12801" max="12801" width="44.453125" style="3" customWidth="1"/>
     <col min="12802" max="12802" width="10" style="3" customWidth="1"/>
-    <col min="12803" max="12803" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13057" max="13057" width="44.42578125" style="3" customWidth="1"/>
+    <col min="12803" max="12803" width="1.453125" style="3" customWidth="1"/>
+    <col min="12804" max="12804" width="0.81640625" style="3" customWidth="1"/>
+    <col min="12805" max="12805" width="47.453125" style="3" customWidth="1"/>
+    <col min="12806" max="12806" width="10.54296875" style="3" customWidth="1"/>
+    <col min="12807" max="13055" width="8.81640625" style="3"/>
+    <col min="13056" max="13056" width="3.453125" style="3" customWidth="1"/>
+    <col min="13057" max="13057" width="44.453125" style="3" customWidth="1"/>
     <col min="13058" max="13058" width="10" style="3" customWidth="1"/>
-    <col min="13059" max="13059" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13313" max="13313" width="44.42578125" style="3" customWidth="1"/>
+    <col min="13059" max="13059" width="1.453125" style="3" customWidth="1"/>
+    <col min="13060" max="13060" width="0.81640625" style="3" customWidth="1"/>
+    <col min="13061" max="13061" width="47.453125" style="3" customWidth="1"/>
+    <col min="13062" max="13062" width="10.54296875" style="3" customWidth="1"/>
+    <col min="13063" max="13311" width="8.81640625" style="3"/>
+    <col min="13312" max="13312" width="3.453125" style="3" customWidth="1"/>
+    <col min="13313" max="13313" width="44.453125" style="3" customWidth="1"/>
     <col min="13314" max="13314" width="10" style="3" customWidth="1"/>
-    <col min="13315" max="13315" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13569" max="13569" width="44.42578125" style="3" customWidth="1"/>
+    <col min="13315" max="13315" width="1.453125" style="3" customWidth="1"/>
+    <col min="13316" max="13316" width="0.81640625" style="3" customWidth="1"/>
+    <col min="13317" max="13317" width="47.453125" style="3" customWidth="1"/>
+    <col min="13318" max="13318" width="10.54296875" style="3" customWidth="1"/>
+    <col min="13319" max="13567" width="8.81640625" style="3"/>
+    <col min="13568" max="13568" width="3.453125" style="3" customWidth="1"/>
+    <col min="13569" max="13569" width="44.453125" style="3" customWidth="1"/>
     <col min="13570" max="13570" width="10" style="3" customWidth="1"/>
-    <col min="13571" max="13571" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13825" max="13825" width="44.42578125" style="3" customWidth="1"/>
+    <col min="13571" max="13571" width="1.453125" style="3" customWidth="1"/>
+    <col min="13572" max="13572" width="0.81640625" style="3" customWidth="1"/>
+    <col min="13573" max="13573" width="47.453125" style="3" customWidth="1"/>
+    <col min="13574" max="13574" width="10.54296875" style="3" customWidth="1"/>
+    <col min="13575" max="13823" width="8.81640625" style="3"/>
+    <col min="13824" max="13824" width="3.453125" style="3" customWidth="1"/>
+    <col min="13825" max="13825" width="44.453125" style="3" customWidth="1"/>
     <col min="13826" max="13826" width="10" style="3" customWidth="1"/>
-    <col min="13827" max="13827" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14081" max="14081" width="44.42578125" style="3" customWidth="1"/>
+    <col min="13827" max="13827" width="1.453125" style="3" customWidth="1"/>
+    <col min="13828" max="13828" width="0.81640625" style="3" customWidth="1"/>
+    <col min="13829" max="13829" width="47.453125" style="3" customWidth="1"/>
+    <col min="13830" max="13830" width="10.54296875" style="3" customWidth="1"/>
+    <col min="13831" max="14079" width="8.81640625" style="3"/>
+    <col min="14080" max="14080" width="3.453125" style="3" customWidth="1"/>
+    <col min="14081" max="14081" width="44.453125" style="3" customWidth="1"/>
     <col min="14082" max="14082" width="10" style="3" customWidth="1"/>
-    <col min="14083" max="14083" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14337" max="14337" width="44.42578125" style="3" customWidth="1"/>
+    <col min="14083" max="14083" width="1.453125" style="3" customWidth="1"/>
+    <col min="14084" max="14084" width="0.81640625" style="3" customWidth="1"/>
+    <col min="14085" max="14085" width="47.453125" style="3" customWidth="1"/>
+    <col min="14086" max="14086" width="10.54296875" style="3" customWidth="1"/>
+    <col min="14087" max="14335" width="8.81640625" style="3"/>
+    <col min="14336" max="14336" width="3.453125" style="3" customWidth="1"/>
+    <col min="14337" max="14337" width="44.453125" style="3" customWidth="1"/>
     <col min="14338" max="14338" width="10" style="3" customWidth="1"/>
-    <col min="14339" max="14339" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14593" max="14593" width="44.42578125" style="3" customWidth="1"/>
+    <col min="14339" max="14339" width="1.453125" style="3" customWidth="1"/>
+    <col min="14340" max="14340" width="0.81640625" style="3" customWidth="1"/>
+    <col min="14341" max="14341" width="47.453125" style="3" customWidth="1"/>
+    <col min="14342" max="14342" width="10.54296875" style="3" customWidth="1"/>
+    <col min="14343" max="14591" width="8.81640625" style="3"/>
+    <col min="14592" max="14592" width="3.453125" style="3" customWidth="1"/>
+    <col min="14593" max="14593" width="44.453125" style="3" customWidth="1"/>
     <col min="14594" max="14594" width="10" style="3" customWidth="1"/>
-    <col min="14595" max="14595" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14849" max="14849" width="44.42578125" style="3" customWidth="1"/>
+    <col min="14595" max="14595" width="1.453125" style="3" customWidth="1"/>
+    <col min="14596" max="14596" width="0.81640625" style="3" customWidth="1"/>
+    <col min="14597" max="14597" width="47.453125" style="3" customWidth="1"/>
+    <col min="14598" max="14598" width="10.54296875" style="3" customWidth="1"/>
+    <col min="14599" max="14847" width="8.81640625" style="3"/>
+    <col min="14848" max="14848" width="3.453125" style="3" customWidth="1"/>
+    <col min="14849" max="14849" width="44.453125" style="3" customWidth="1"/>
     <col min="14850" max="14850" width="10" style="3" customWidth="1"/>
-    <col min="14851" max="14851" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15105" max="15105" width="44.42578125" style="3" customWidth="1"/>
+    <col min="14851" max="14851" width="1.453125" style="3" customWidth="1"/>
+    <col min="14852" max="14852" width="0.81640625" style="3" customWidth="1"/>
+    <col min="14853" max="14853" width="47.453125" style="3" customWidth="1"/>
+    <col min="14854" max="14854" width="10.54296875" style="3" customWidth="1"/>
+    <col min="14855" max="15103" width="8.81640625" style="3"/>
+    <col min="15104" max="15104" width="3.453125" style="3" customWidth="1"/>
+    <col min="15105" max="15105" width="44.453125" style="3" customWidth="1"/>
     <col min="15106" max="15106" width="10" style="3" customWidth="1"/>
-    <col min="15107" max="15107" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15361" max="15361" width="44.42578125" style="3" customWidth="1"/>
+    <col min="15107" max="15107" width="1.453125" style="3" customWidth="1"/>
+    <col min="15108" max="15108" width="0.81640625" style="3" customWidth="1"/>
+    <col min="15109" max="15109" width="47.453125" style="3" customWidth="1"/>
+    <col min="15110" max="15110" width="10.54296875" style="3" customWidth="1"/>
+    <col min="15111" max="15359" width="8.81640625" style="3"/>
+    <col min="15360" max="15360" width="3.453125" style="3" customWidth="1"/>
+    <col min="15361" max="15361" width="44.453125" style="3" customWidth="1"/>
     <col min="15362" max="15362" width="10" style="3" customWidth="1"/>
-    <col min="15363" max="15363" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15617" max="15617" width="44.42578125" style="3" customWidth="1"/>
+    <col min="15363" max="15363" width="1.453125" style="3" customWidth="1"/>
+    <col min="15364" max="15364" width="0.81640625" style="3" customWidth="1"/>
+    <col min="15365" max="15365" width="47.453125" style="3" customWidth="1"/>
+    <col min="15366" max="15366" width="10.54296875" style="3" customWidth="1"/>
+    <col min="15367" max="15615" width="8.81640625" style="3"/>
+    <col min="15616" max="15616" width="3.453125" style="3" customWidth="1"/>
+    <col min="15617" max="15617" width="44.453125" style="3" customWidth="1"/>
     <col min="15618" max="15618" width="10" style="3" customWidth="1"/>
-    <col min="15619" max="15619" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15873" max="15873" width="44.42578125" style="3" customWidth="1"/>
+    <col min="15619" max="15619" width="1.453125" style="3" customWidth="1"/>
+    <col min="15620" max="15620" width="0.81640625" style="3" customWidth="1"/>
+    <col min="15621" max="15621" width="47.453125" style="3" customWidth="1"/>
+    <col min="15622" max="15622" width="10.54296875" style="3" customWidth="1"/>
+    <col min="15623" max="15871" width="8.81640625" style="3"/>
+    <col min="15872" max="15872" width="3.453125" style="3" customWidth="1"/>
+    <col min="15873" max="15873" width="44.453125" style="3" customWidth="1"/>
     <col min="15874" max="15874" width="10" style="3" customWidth="1"/>
-    <col min="15875" max="15875" width="1.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16129" max="16129" width="44.42578125" style="3" customWidth="1"/>
+    <col min="15875" max="15875" width="1.453125" style="3" customWidth="1"/>
+    <col min="15876" max="15876" width="0.81640625" style="3" customWidth="1"/>
+    <col min="15877" max="15877" width="47.453125" style="3" customWidth="1"/>
+    <col min="15878" max="15878" width="10.54296875" style="3" customWidth="1"/>
+    <col min="15879" max="16127" width="8.81640625" style="3"/>
+    <col min="16128" max="16128" width="3.453125" style="3" customWidth="1"/>
+    <col min="16129" max="16129" width="44.453125" style="3" customWidth="1"/>
     <col min="16130" max="16130" width="10" style="3" customWidth="1"/>
-    <col min="16131" max="16131" width="1.42578125" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16384" max="16384" width="8.85546875" style="3" customWidth="1"/>
+    <col min="16131" max="16131" width="1.453125" style="3" customWidth="1"/>
+    <col min="16132" max="16132" width="0.81640625" style="3" customWidth="1"/>
+    <col min="16133" max="16133" width="47.453125" style="3" customWidth="1"/>
+    <col min="16134" max="16134" width="10.54296875" style="3" customWidth="1"/>
+    <col min="16135" max="16383" width="8.81640625" style="3"/>
+    <col min="16384" max="16384" width="8.81640625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A1" s="103"/>
-[...4 lines deleted...]
-      <c r="D1" s="103"/>
+      <c r="A1" s="91"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92" t="s">
+        <v>451</v>
+      </c>
+      <c r="D1" s="91"/>
       <c r="E1" s="9"/>
       <c r="F1" s="10"/>
       <c r="G1" s="9"/>
     </row>
     <row r="2" spans="1:7" ht="18.75" customHeight="1">
-      <c r="A2" s="103"/>
-[...4 lines deleted...]
-      <c r="D2" s="103"/>
+      <c r="A2" s="91"/>
+      <c r="B2" s="90"/>
+      <c r="C2" s="93" t="s">
+        <v>452</v>
+      </c>
+      <c r="D2" s="91"/>
       <c r="E2" s="11"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
     </row>
     <row r="3" spans="1:7" ht="15" customHeight="1">
-      <c r="A3" s="103"/>
-[...9 lines deleted...]
-      <c r="E3" s="19"/>
+      <c r="A3" s="91"/>
+      <c r="B3" s="94" t="s">
+        <v>453</v>
+      </c>
+      <c r="C3" s="95" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" s="94" t="s">
+        <v>420</v>
+      </c>
+      <c r="E3" s="17"/>
       <c r="F3" s="9"/>
       <c r="G3" s="9"/>
     </row>
     <row r="4" spans="1:7" ht="15" customHeight="1">
-      <c r="A4" s="103"/>
-[...7 lines deleted...]
-        <v>424</v>
+      <c r="A4" s="91"/>
+      <c r="B4" s="96" t="s">
+        <v>454</v>
+      </c>
+      <c r="C4" s="97" t="s">
+        <v>455</v>
+      </c>
+      <c r="D4" s="96" t="s">
+        <v>421</v>
       </c>
       <c r="E4" s="10"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
     </row>
     <row r="5" spans="1:7" ht="15" customHeight="1">
-      <c r="A5" s="103"/>
-      <c r="B5" s="110">
+      <c r="A5" s="91"/>
+      <c r="B5" s="98">
         <v>1</v>
       </c>
-      <c r="C5" s="111" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="110">
+      <c r="C5" s="99" t="s">
+        <v>428</v>
+      </c>
+      <c r="D5" s="98">
         <v>367</v>
       </c>
       <c r="E5" s="10"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
     </row>
     <row r="6" spans="1:7" ht="15" customHeight="1">
-      <c r="A6" s="103"/>
-      <c r="B6" s="110">
+      <c r="A6" s="91"/>
+      <c r="B6" s="98">
         <v>2</v>
       </c>
-      <c r="C6" s="111" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="110">
+      <c r="C6" s="99" t="s">
+        <v>436</v>
+      </c>
+      <c r="D6" s="98">
         <v>368</v>
       </c>
       <c r="E6" s="10"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
     </row>
     <row r="7" spans="1:7" ht="15" customHeight="1">
-      <c r="A7" s="103"/>
-      <c r="B7" s="110">
+      <c r="A7" s="91"/>
+      <c r="B7" s="98">
         <v>3</v>
       </c>
-      <c r="C7" s="111" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="110">
+      <c r="C7" s="99" t="s">
+        <v>429</v>
+      </c>
+      <c r="D7" s="98">
         <v>369</v>
       </c>
       <c r="E7" s="10"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
     </row>
     <row r="8" spans="1:7" ht="15" customHeight="1">
-      <c r="A8" s="103"/>
-      <c r="B8" s="110">
+      <c r="A8" s="91"/>
+      <c r="B8" s="98">
         <v>4</v>
       </c>
-      <c r="C8" s="111" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="110">
+      <c r="C8" s="99" t="s">
+        <v>431</v>
+      </c>
+      <c r="D8" s="98">
         <v>376</v>
       </c>
-      <c r="E8" s="23"/>
-[...1 lines deleted...]
-      <c r="G8" s="15"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
     </row>
     <row r="9" spans="1:7" ht="15" customHeight="1">
-      <c r="A9" s="103"/>
-      <c r="B9" s="110">
+      <c r="A9" s="91"/>
+      <c r="B9" s="98">
         <v>5</v>
       </c>
-      <c r="C9" s="111" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="110">
+      <c r="C9" s="99" t="s">
+        <v>432</v>
+      </c>
+      <c r="D9" s="98">
         <v>376</v>
       </c>
       <c r="E9" s="11"/>
-      <c r="F9" s="15"/>
-      <c r="G9" s="20"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="9"/>
     </row>
     <row r="10" spans="1:7" ht="15" customHeight="1">
-      <c r="A10" s="103"/>
-      <c r="B10" s="110">
+      <c r="A10" s="91"/>
+      <c r="B10" s="98">
         <v>6</v>
       </c>
-      <c r="C10" s="111" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="110">
+      <c r="C10" s="99" t="s">
+        <v>456</v>
+      </c>
+      <c r="D10" s="98">
         <v>376</v>
       </c>
       <c r="E10" s="11"/>
       <c r="F10" s="11"/>
-      <c r="G10" s="20"/>
+      <c r="G10" s="9"/>
     </row>
     <row r="11" spans="1:7" ht="15" customHeight="1">
-      <c r="A11" s="103"/>
-      <c r="B11" s="110">
+      <c r="A11" s="91"/>
+      <c r="B11" s="98">
         <v>7</v>
       </c>
-      <c r="C11" s="111" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="110">
+      <c r="C11" s="99" t="s">
+        <v>436</v>
+      </c>
+      <c r="D11" s="98">
         <v>377</v>
       </c>
-      <c r="E11" s="13"/>
-[...1 lines deleted...]
-      <c r="G11" s="20"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="9"/>
     </row>
     <row r="12" spans="1:7" ht="15" customHeight="1">
-      <c r="A12" s="103"/>
-      <c r="B12" s="110">
+      <c r="A12" s="91"/>
+      <c r="B12" s="98">
         <v>8</v>
       </c>
-      <c r="C12" s="111" t="s">
+      <c r="C12" s="99" t="s">
+        <v>457</v>
+      </c>
+      <c r="D12" s="98">
+        <v>378</v>
+      </c>
+      <c r="E12" s="12"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="9"/>
+    </row>
+    <row r="13" spans="1:7" ht="15" customHeight="1">
+      <c r="A13" s="91"/>
+      <c r="B13" s="98">
+        <v>9</v>
+      </c>
+      <c r="C13" s="99" t="s">
+        <v>458</v>
+      </c>
+      <c r="D13" s="98">
+        <v>379</v>
+      </c>
+      <c r="E13" s="12"/>
+      <c r="F13" s="17"/>
+      <c r="G13" s="9"/>
+    </row>
+    <row r="14" spans="1:7" ht="15" customHeight="1">
+      <c r="A14" s="91"/>
+      <c r="B14" s="98">
+        <v>10</v>
+      </c>
+      <c r="C14" s="99" t="s">
+        <v>63</v>
+      </c>
+      <c r="D14" s="98">
+        <v>380</v>
+      </c>
+      <c r="E14" s="12"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="9"/>
+    </row>
+    <row r="15" spans="1:7" ht="15" customHeight="1">
+      <c r="A15" s="91"/>
+      <c r="B15" s="98">
+        <v>11</v>
+      </c>
+      <c r="C15" s="99" t="s">
+        <v>65</v>
+      </c>
+      <c r="D15" s="98">
+        <v>381</v>
+      </c>
+      <c r="E15" s="12"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="9"/>
+    </row>
+    <row r="16" spans="1:7" ht="15" customHeight="1">
+      <c r="A16" s="91"/>
+      <c r="B16" s="98">
+        <v>12</v>
+      </c>
+      <c r="C16" s="99" t="s">
+        <v>430</v>
+      </c>
+      <c r="D16" s="98">
+        <v>382</v>
+      </c>
+      <c r="E16" s="12"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="9"/>
+    </row>
+    <row r="17" spans="1:7" ht="15" customHeight="1">
+      <c r="A17" s="91"/>
+      <c r="B17" s="98">
+        <v>13</v>
+      </c>
+      <c r="C17" s="99" t="s">
+        <v>433</v>
+      </c>
+      <c r="D17" s="98">
+        <v>383</v>
+      </c>
+      <c r="E17" s="18"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="9"/>
+    </row>
+    <row r="18" spans="1:7" ht="15" customHeight="1">
+      <c r="A18" s="91"/>
+      <c r="B18" s="98">
+        <v>14</v>
+      </c>
+      <c r="C18" s="99" t="s">
+        <v>434</v>
+      </c>
+      <c r="D18" s="98">
+        <v>384</v>
+      </c>
+      <c r="E18" s="12"/>
+      <c r="F18" s="17"/>
+      <c r="G18" s="9"/>
+    </row>
+    <row r="19" spans="1:7" ht="15" customHeight="1">
+      <c r="A19" s="91"/>
+      <c r="B19" s="98">
+        <v>15</v>
+      </c>
+      <c r="C19" s="99" t="s">
+        <v>459</v>
+      </c>
+      <c r="D19" s="98">
+        <v>386</v>
+      </c>
+      <c r="E19" s="18"/>
+      <c r="F19" s="17"/>
+      <c r="G19" s="9"/>
+    </row>
+    <row r="20" spans="1:7" ht="15" customHeight="1">
+      <c r="A20" s="91"/>
+      <c r="B20" s="98">
+        <v>16</v>
+      </c>
+      <c r="C20" s="99" t="s">
+        <v>460</v>
+      </c>
+      <c r="D20" s="98">
+        <v>387</v>
+      </c>
+      <c r="E20" s="12"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="9"/>
+    </row>
+    <row r="21" spans="1:7" ht="14.5">
+      <c r="A21" s="91"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="97" t="s">
         <v>461</v>
       </c>
-      <c r="D12" s="110">
-[...11 lines deleted...]
-      <c r="C13" s="111" t="s">
+      <c r="D21" s="96"/>
+      <c r="E21" s="13"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="9"/>
+    </row>
+    <row r="22" spans="1:7" ht="14.5">
+      <c r="A22" s="91"/>
+      <c r="B22" s="98">
+        <v>20</v>
+      </c>
+      <c r="C22" s="100" t="s">
         <v>462</v>
       </c>
-      <c r="D13" s="110">
-[...86 lines deleted...]
-      <c r="C19" s="111" t="s">
+      <c r="D22" s="98">
+        <v>396</v>
+      </c>
+      <c r="E22" s="13"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="9"/>
+    </row>
+    <row r="23" spans="1:7" ht="15" customHeight="1">
+      <c r="A23" s="91"/>
+      <c r="B23" s="98">
+        <v>21</v>
+      </c>
+      <c r="C23" s="100" t="s">
         <v>463</v>
       </c>
-      <c r="D19" s="110">
-[...11 lines deleted...]
-      <c r="C20" s="111" t="s">
+      <c r="D23" s="98">
+        <v>397</v>
+      </c>
+      <c r="E23" s="9"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="9"/>
+    </row>
+    <row r="24" spans="1:7" ht="15" customHeight="1">
+      <c r="A24" s="91"/>
+      <c r="B24" s="98">
+        <v>22</v>
+      </c>
+      <c r="C24" s="100" t="s">
         <v>464</v>
       </c>
-      <c r="D20" s="110">
-[...9 lines deleted...]
-      <c r="C21" s="109" t="s">
+      <c r="D24" s="98">
+        <v>398</v>
+      </c>
+      <c r="E24" s="9"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:7" ht="15" customHeight="1">
+      <c r="A25" s="91"/>
+      <c r="B25" s="101">
+        <v>23</v>
+      </c>
+      <c r="C25" s="102" t="s">
         <v>465</v>
       </c>
-      <c r="D21" s="108"/>
-[...57 lines deleted...]
-      <c r="D25" s="114">
+      <c r="D25" s="101">
         <v>399</v>
       </c>
-      <c r="E25" s="12"/>
+      <c r="E25" s="9"/>
       <c r="F25" s="10"/>
-      <c r="G25" s="12"/>
+      <c r="G25" s="9"/>
     </row>
     <row r="26" spans="1:7" ht="15" customHeight="1">
-      <c r="A26" s="112"/>
-[...3 lines deleted...]
-      <c r="E26" s="12"/>
+      <c r="A26" s="91"/>
+      <c r="B26" s="91"/>
+      <c r="C26" s="103"/>
+      <c r="D26" s="91"/>
+      <c r="E26" s="9"/>
       <c r="F26" s="10"/>
-      <c r="G26" s="12"/>
+      <c r="G26" s="9"/>
     </row>
     <row r="27" spans="1:7" ht="15" customHeight="1">
-      <c r="A27" s="14"/>
-[...167 lines deleted...]
-      <c r="G45" s="14"/>
+      <c r="A27" s="13"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+    </row>
+    <row r="28" spans="1:7" ht="13">
+      <c r="A28" s="13"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="13"/>
+      <c r="F28" s="13"/>
+      <c r="G28" s="13"/>
+    </row>
+    <row r="29" spans="1:7" ht="13">
+      <c r="A29" s="13"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="13"/>
+      <c r="D29" s="13"/>
+      <c r="E29" s="13"/>
+      <c r="F29" s="13"/>
+      <c r="G29" s="13"/>
+    </row>
+    <row r="30" spans="1:7" ht="13">
+      <c r="A30" s="13"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="13"/>
+      <c r="D30" s="13"/>
+      <c r="E30" s="13"/>
+      <c r="F30" s="13"/>
+      <c r="G30" s="13"/>
+    </row>
+    <row r="31" spans="1:7" ht="13">
+      <c r="A31" s="13"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="13"/>
+      <c r="G31" s="13"/>
+    </row>
+    <row r="32" spans="1:7" ht="13">
+      <c r="A32" s="13"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="13"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="13"/>
+      <c r="G32" s="13"/>
+    </row>
+    <row r="33" spans="1:7" ht="13">
+      <c r="A33" s="13"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="13"/>
+      <c r="G33" s="13"/>
+    </row>
+    <row r="34" spans="1:7" ht="13">
+      <c r="A34" s="13"/>
+      <c r="B34" s="13"/>
+      <c r="C34" s="13"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="13"/>
+      <c r="G34" s="13"/>
+    </row>
+    <row r="35" spans="1:7" ht="13">
+      <c r="A35" s="13"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="13"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="13"/>
+    </row>
+    <row r="36" spans="1:7" ht="13">
+      <c r="A36" s="13"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="13"/>
+      <c r="D36" s="13"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+    </row>
+    <row r="37" spans="1:7" ht="13">
+      <c r="A37" s="13"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+    </row>
+    <row r="38" spans="1:7" ht="13">
+      <c r="A38" s="13"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="90"/>
+      <c r="D38" s="13"/>
+      <c r="E38" s="13"/>
+      <c r="F38" s="13"/>
+      <c r="G38" s="13"/>
+    </row>
+    <row r="39" spans="1:7" ht="13">
+      <c r="A39" s="13"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="13"/>
+      <c r="F39" s="13"/>
+      <c r="G39" s="13"/>
+    </row>
+    <row r="40" spans="1:7" ht="13">
+      <c r="A40" s="13"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+    </row>
+    <row r="41" spans="1:7" ht="13">
+      <c r="A41" s="13"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="13"/>
+      <c r="F41" s="13"/>
+      <c r="G41" s="13"/>
+    </row>
+    <row r="42" spans="1:7" ht="13">
+      <c r="A42" s="13"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="13"/>
+      <c r="D42" s="13"/>
+      <c r="E42" s="13"/>
+      <c r="F42" s="13"/>
+      <c r="G42" s="13"/>
+    </row>
+    <row r="43" spans="1:7" ht="13">
+      <c r="A43" s="13"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="13"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="13"/>
+      <c r="F43" s="13"/>
+      <c r="G43" s="13"/>
+    </row>
+    <row r="44" spans="1:7" ht="13">
+      <c r="A44" s="13"/>
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="13"/>
+      <c r="F44" s="13"/>
+      <c r="G44" s="13"/>
+    </row>
+    <row r="45" spans="1:7" ht="13">
+      <c r="A45" s="13"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <pageMargins left="0.5" right="0.25" top="0.5" bottom="0.5" header="0" footer="0"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G109"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E24" sqref="E24"/>
+    <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="18.7109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="14.5703125" customWidth="1"/>
+    <col min="1" max="1" width="18.7265625" customWidth="1"/>
+    <col min="2" max="2" width="35.7265625" customWidth="1"/>
+    <col min="3" max="3" width="14.54296875" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
-    <col min="5" max="5" width="14.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="13.7109375" customWidth="1"/>
+    <col min="5" max="5" width="14.453125" customWidth="1"/>
+    <col min="6" max="6" width="21.81640625" customWidth="1"/>
+    <col min="7" max="7" width="17.1796875" customWidth="1"/>
+    <col min="8" max="8" width="13.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="15" customHeight="1">
-      <c r="A1" s="33" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="34" t="s">
+      <c r="A1" s="29" t="s">
+        <v>410</v>
+      </c>
+      <c r="B1" s="30" t="s">
+        <v>411</v>
+      </c>
+      <c r="C1" s="115"/>
+      <c r="D1" s="116"/>
+      <c r="E1" s="117"/>
+      <c r="F1" s="118"/>
+      <c r="G1" s="119"/>
+    </row>
+    <row r="2" spans="1:7" ht="15" customHeight="1">
+      <c r="A2" s="31" t="s">
+        <v>409</v>
+      </c>
+      <c r="B2" s="32"/>
+      <c r="C2" s="120"/>
+      <c r="D2" s="121"/>
+      <c r="E2" s="265"/>
+      <c r="F2" s="265"/>
+      <c r="G2" s="122"/>
+    </row>
+    <row r="3" spans="1:7" ht="15" customHeight="1">
+      <c r="A3" s="33" t="s">
+        <v>415</v>
+      </c>
+      <c r="B3" s="34"/>
+      <c r="C3" s="123"/>
+      <c r="D3" s="124"/>
+      <c r="E3" s="125"/>
+      <c r="F3" s="126"/>
+      <c r="G3" s="127"/>
+    </row>
+    <row r="4" spans="1:7" ht="15" customHeight="1">
+      <c r="A4" s="36" t="s">
+        <v>488</v>
+      </c>
+      <c r="B4" s="144" t="s">
+        <v>466</v>
+      </c>
+      <c r="C4" s="128"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="130"/>
+      <c r="F4" s="131"/>
+      <c r="G4" s="132"/>
+    </row>
+    <row r="5" spans="1:7" ht="7.5" customHeight="1">
+      <c r="A5" s="35"/>
+      <c r="B5" s="35"/>
+      <c r="C5" s="141"/>
+      <c r="D5" s="142"/>
+      <c r="E5" s="141"/>
+      <c r="F5" s="143"/>
+      <c r="G5" s="143"/>
+    </row>
+    <row r="6" spans="1:7" ht="26">
+      <c r="A6" s="263" t="s">
+        <v>412</v>
+      </c>
+      <c r="B6" s="147" t="s">
+        <v>416</v>
+      </c>
+      <c r="C6" s="312" t="s">
+        <v>419</v>
+      </c>
+      <c r="D6" s="313" t="s">
+        <v>472</v>
+      </c>
+      <c r="E6" s="313" t="s">
+        <v>489</v>
+      </c>
+      <c r="F6" s="314" t="s">
         <v>414</v>
       </c>
-      <c r="C1" s="129"/>
-[...69 lines deleted...]
-        <v>409</v>
+      <c r="G6" s="313" t="s">
+        <v>406</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15" customHeight="1">
-      <c r="A7" s="322"/>
-[...7 lines deleted...]
-      <c r="G7" s="327"/>
+      <c r="A7" s="264"/>
+      <c r="B7" s="271" t="s">
+        <v>507</v>
+      </c>
+      <c r="C7" s="309"/>
+      <c r="D7" s="310"/>
+      <c r="E7" s="310"/>
+      <c r="F7" s="311"/>
+      <c r="G7" s="310"/>
     </row>
     <row r="8" spans="1:7" ht="15" customHeight="1">
-      <c r="A8" s="38"/>
-[...5 lines deleted...]
-      <c r="G8" s="38"/>
+      <c r="A8" s="34"/>
+      <c r="B8" s="34"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
     </row>
     <row r="9" spans="1:7" ht="15" customHeight="1">
-      <c r="A9" s="38"/>
-[...5 lines deleted...]
-      <c r="G9" s="38"/>
+      <c r="A9" s="34"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="34"/>
+      <c r="G9" s="34"/>
     </row>
     <row r="10" spans="1:7" ht="15" customHeight="1">
-      <c r="A10" s="38"/>
-[...5 lines deleted...]
-      <c r="G10" s="38"/>
+      <c r="A10" s="34"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
     </row>
     <row r="11" spans="1:7" ht="15" customHeight="1">
-      <c r="A11" s="38"/>
-[...5 lines deleted...]
-      <c r="G11" s="38"/>
+      <c r="A11" s="34"/>
+      <c r="B11" s="34"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="34"/>
+      <c r="F11" s="34"/>
+      <c r="G11" s="34"/>
     </row>
     <row r="12" spans="1:7" ht="15" customHeight="1">
-      <c r="A12" s="38"/>
-[...5 lines deleted...]
-      <c r="G12" s="38"/>
+      <c r="A12" s="34"/>
+      <c r="B12" s="34"/>
+      <c r="C12" s="34"/>
+      <c r="D12" s="34"/>
+      <c r="E12" s="34"/>
+      <c r="F12" s="34"/>
+      <c r="G12" s="34"/>
     </row>
     <row r="13" spans="1:7" ht="15" customHeight="1">
-      <c r="A13" s="38"/>
-[...5 lines deleted...]
-      <c r="G13" s="38"/>
+      <c r="A13" s="34"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="34"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="34"/>
+      <c r="G13" s="34"/>
     </row>
     <row r="14" spans="1:7" ht="15" customHeight="1">
-      <c r="A14" s="38"/>
-[...5 lines deleted...]
-      <c r="G14" s="38"/>
+      <c r="A14" s="34"/>
+      <c r="B14" s="34"/>
+      <c r="C14" s="34"/>
+      <c r="D14" s="34"/>
+      <c r="E14" s="34"/>
+      <c r="F14" s="34"/>
+      <c r="G14" s="34"/>
     </row>
     <row r="15" spans="1:7" ht="15" customHeight="1">
-      <c r="A15" s="38"/>
-[...5 lines deleted...]
-      <c r="G15" s="38"/>
+      <c r="A15" s="34"/>
+      <c r="B15" s="34"/>
+      <c r="C15" s="34"/>
+      <c r="D15" s="34"/>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+      <c r="G15" s="34"/>
     </row>
     <row r="16" spans="1:7" ht="15" customHeight="1">
-      <c r="A16" s="38"/>
-[...5 lines deleted...]
-      <c r="G16" s="38"/>
+      <c r="A16" s="34"/>
+      <c r="B16" s="34"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="34"/>
     </row>
     <row r="17" spans="1:7" ht="15" customHeight="1">
-      <c r="A17" s="38"/>
-[...5 lines deleted...]
-      <c r="G17" s="38"/>
+      <c r="A17" s="34"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
+      <c r="G17" s="34"/>
     </row>
     <row r="18" spans="1:7" ht="15" customHeight="1">
-      <c r="A18" s="38"/>
-[...5 lines deleted...]
-      <c r="G18" s="38"/>
+      <c r="A18" s="34"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
+      <c r="G18" s="34"/>
     </row>
     <row r="19" spans="1:7" ht="15" customHeight="1">
-      <c r="A19" s="38"/>
-[...5 lines deleted...]
-      <c r="G19" s="38"/>
+      <c r="A19" s="34"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
     </row>
     <row r="20" spans="1:7" ht="15" customHeight="1">
-      <c r="A20" s="38"/>
-[...5 lines deleted...]
-      <c r="G20" s="38"/>
+      <c r="A20" s="34"/>
+      <c r="B20" s="34"/>
+      <c r="C20" s="34"/>
+      <c r="D20" s="34"/>
+      <c r="E20" s="34"/>
+      <c r="F20" s="34"/>
+      <c r="G20" s="34"/>
     </row>
     <row r="21" spans="1:7" ht="15" customHeight="1">
-      <c r="A21" s="38"/>
-[...5 lines deleted...]
-      <c r="G21" s="38"/>
+      <c r="A21" s="34"/>
+      <c r="B21" s="34"/>
+      <c r="C21" s="34"/>
+      <c r="D21" s="34"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="34"/>
+      <c r="G21" s="34"/>
     </row>
     <row r="22" spans="1:7" ht="15" customHeight="1">
-      <c r="A22" s="38"/>
-[...5 lines deleted...]
-      <c r="G22" s="38"/>
+      <c r="A22" s="34"/>
+      <c r="B22" s="34"/>
+      <c r="C22" s="34"/>
+      <c r="D22" s="34"/>
+      <c r="E22" s="34"/>
+      <c r="F22" s="34"/>
+      <c r="G22" s="34"/>
     </row>
     <row r="23" spans="1:7" ht="15" customHeight="1">
-      <c r="A23" s="38"/>
-[...5 lines deleted...]
-      <c r="G23" s="38"/>
+      <c r="A23" s="34"/>
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34"/>
+      <c r="E23" s="34"/>
+      <c r="F23" s="34"/>
+      <c r="G23" s="34"/>
     </row>
     <row r="24" spans="1:7" ht="15" customHeight="1">
-      <c r="A24" s="38"/>
-[...5 lines deleted...]
-      <c r="G24" s="38"/>
+      <c r="A24" s="34"/>
+      <c r="B24" s="34"/>
+      <c r="C24" s="34"/>
+      <c r="D24" s="34"/>
+      <c r="E24" s="34"/>
+      <c r="F24" s="34"/>
+      <c r="G24" s="34"/>
     </row>
     <row r="25" spans="1:7" ht="15" customHeight="1">
-      <c r="A25" s="38"/>
-[...5 lines deleted...]
-      <c r="G25" s="38"/>
+      <c r="A25" s="34"/>
+      <c r="B25" s="34"/>
+      <c r="C25" s="34"/>
+      <c r="D25" s="34"/>
+      <c r="E25" s="34"/>
+      <c r="F25" s="34"/>
+      <c r="G25" s="34"/>
     </row>
     <row r="26" spans="1:7" ht="15" customHeight="1">
-      <c r="A26" s="38"/>
-[...5 lines deleted...]
-      <c r="G26" s="38"/>
+      <c r="A26" s="34"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34"/>
+      <c r="G26" s="34"/>
     </row>
     <row r="27" spans="1:7" ht="15" customHeight="1">
-      <c r="A27" s="38"/>
-[...5 lines deleted...]
-      <c r="G27" s="38"/>
+      <c r="A27" s="34"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="34"/>
+      <c r="D27" s="34"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="34"/>
+      <c r="G27" s="34"/>
     </row>
     <row r="28" spans="1:7" ht="15" customHeight="1">
-      <c r="A28" s="38"/>
-[...5 lines deleted...]
-      <c r="G28" s="38"/>
+      <c r="A28" s="34"/>
+      <c r="B28" s="34"/>
+      <c r="C28" s="34"/>
+      <c r="D28" s="34"/>
+      <c r="E28" s="34"/>
+      <c r="F28" s="34"/>
+      <c r="G28" s="34"/>
     </row>
     <row r="29" spans="1:7" ht="15" customHeight="1">
-      <c r="A29" s="38"/>
-[...5 lines deleted...]
-      <c r="G29" s="38"/>
+      <c r="A29" s="34"/>
+      <c r="B29" s="34"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="34"/>
+      <c r="F29" s="34"/>
+      <c r="G29" s="34"/>
     </row>
     <row r="30" spans="1:7" ht="15" customHeight="1">
-      <c r="A30" s="38"/>
-[...5 lines deleted...]
-      <c r="G30" s="38"/>
+      <c r="A30" s="34"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="34"/>
+      <c r="E30" s="34"/>
+      <c r="F30" s="34"/>
+      <c r="G30" s="34"/>
     </row>
     <row r="31" spans="1:7" ht="15" customHeight="1">
-      <c r="A31" s="38"/>
-[...5 lines deleted...]
-      <c r="G31" s="38"/>
+      <c r="A31" s="34"/>
+      <c r="B31" s="34"/>
+      <c r="C31" s="34"/>
+      <c r="D31" s="34"/>
+      <c r="E31" s="34"/>
+      <c r="F31" s="34"/>
+      <c r="G31" s="34"/>
     </row>
     <row r="32" spans="1:7" ht="15" customHeight="1">
-      <c r="A32" s="38"/>
-[...5 lines deleted...]
-      <c r="G32" s="38"/>
+      <c r="A32" s="34"/>
+      <c r="B32" s="34"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="34"/>
+      <c r="E32" s="34"/>
+      <c r="F32" s="34"/>
+      <c r="G32" s="34"/>
     </row>
     <row r="33" spans="1:7" ht="15" customHeight="1">
-      <c r="A33" s="38"/>
-[...5 lines deleted...]
-      <c r="G33" s="38"/>
+      <c r="A33" s="34"/>
+      <c r="B33" s="34"/>
+      <c r="C33" s="34"/>
+      <c r="D33" s="34"/>
+      <c r="E33" s="34"/>
+      <c r="F33" s="34"/>
+      <c r="G33" s="34"/>
     </row>
     <row r="34" spans="1:7" ht="15" customHeight="1">
-      <c r="A34" s="38"/>
-[...5 lines deleted...]
-      <c r="G34" s="38"/>
+      <c r="A34" s="34"/>
+      <c r="B34" s="34"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="34"/>
+      <c r="F34" s="34"/>
+      <c r="G34" s="34"/>
     </row>
     <row r="35" spans="1:7" ht="15" customHeight="1">
-      <c r="A35" s="38"/>
-[...5 lines deleted...]
-      <c r="G35" s="38"/>
+      <c r="A35" s="34"/>
+      <c r="B35" s="34"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="34"/>
+      <c r="E35" s="34"/>
+      <c r="F35" s="34"/>
+      <c r="G35" s="34"/>
     </row>
     <row r="36" spans="1:7" ht="15" customHeight="1">
-      <c r="A36" s="38"/>
-[...5 lines deleted...]
-      <c r="G36" s="38"/>
+      <c r="A36" s="34"/>
+      <c r="B36" s="34"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="34"/>
+      <c r="F36" s="34"/>
+      <c r="G36" s="34"/>
     </row>
     <row r="37" spans="1:7" ht="15" customHeight="1">
-      <c r="A37" s="38"/>
-[...5 lines deleted...]
-      <c r="G37" s="38"/>
+      <c r="A37" s="34"/>
+      <c r="B37" s="34"/>
+      <c r="C37" s="34"/>
+      <c r="D37" s="34"/>
+      <c r="E37" s="34"/>
+      <c r="F37" s="34"/>
+      <c r="G37" s="34"/>
     </row>
     <row r="38" spans="1:7" ht="15" customHeight="1">
-      <c r="A38" s="38"/>
-[...5 lines deleted...]
-      <c r="G38" s="38"/>
+      <c r="A38" s="34"/>
+      <c r="B38" s="34"/>
+      <c r="C38" s="34"/>
+      <c r="D38" s="34"/>
+      <c r="E38" s="34"/>
+      <c r="F38" s="34"/>
+      <c r="G38" s="34"/>
     </row>
     <row r="39" spans="1:7" ht="15" customHeight="1">
-      <c r="A39" s="38"/>
-[...5 lines deleted...]
-      <c r="G39" s="38"/>
+      <c r="A39" s="34"/>
+      <c r="B39" s="34"/>
+      <c r="C39" s="34"/>
+      <c r="D39" s="34"/>
+      <c r="E39" s="34"/>
+      <c r="F39" s="34"/>
+      <c r="G39" s="34"/>
     </row>
     <row r="40" spans="1:7" ht="15" customHeight="1">
-      <c r="A40" s="38"/>
-[...5 lines deleted...]
-      <c r="G40" s="38"/>
+      <c r="A40" s="34"/>
+      <c r="B40" s="34"/>
+      <c r="C40" s="34"/>
+      <c r="D40" s="34"/>
+      <c r="E40" s="34"/>
+      <c r="F40" s="34"/>
+      <c r="G40" s="34"/>
     </row>
     <row r="41" spans="1:7" ht="15" customHeight="1">
-      <c r="A41" s="38"/>
-[...5 lines deleted...]
-      <c r="G41" s="38"/>
+      <c r="A41" s="34"/>
+      <c r="B41" s="34"/>
+      <c r="C41" s="34"/>
+      <c r="D41" s="34"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="34"/>
+      <c r="G41" s="34"/>
     </row>
     <row r="42" spans="1:7" ht="15" customHeight="1">
-      <c r="A42" s="38"/>
-[...5 lines deleted...]
-      <c r="G42" s="38"/>
+      <c r="A42" s="34"/>
+      <c r="B42" s="34"/>
+      <c r="C42" s="34"/>
+      <c r="D42" s="34"/>
+      <c r="E42" s="34"/>
+      <c r="F42" s="34"/>
+      <c r="G42" s="34"/>
     </row>
     <row r="43" spans="1:7" ht="15" customHeight="1">
-      <c r="A43" s="38"/>
-[...5 lines deleted...]
-      <c r="G43" s="38"/>
+      <c r="A43" s="34"/>
+      <c r="B43" s="34"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="34"/>
+      <c r="E43" s="34"/>
+      <c r="F43" s="34"/>
+      <c r="G43" s="34"/>
     </row>
     <row r="44" spans="1:7" ht="15" customHeight="1">
-      <c r="A44" s="38"/>
-[...5 lines deleted...]
-      <c r="G44" s="38"/>
+      <c r="A44" s="34"/>
+      <c r="B44" s="34"/>
+      <c r="C44" s="34"/>
+      <c r="D44" s="34"/>
+      <c r="E44" s="34"/>
+      <c r="F44" s="34"/>
+      <c r="G44" s="34"/>
     </row>
     <row r="45" spans="1:7" ht="15" customHeight="1">
-      <c r="A45" s="38"/>
-[...5 lines deleted...]
-      <c r="G45" s="38"/>
+      <c r="A45" s="34"/>
+      <c r="B45" s="34"/>
+      <c r="C45" s="34"/>
+      <c r="D45" s="34"/>
+      <c r="E45" s="34"/>
+      <c r="F45" s="34"/>
+      <c r="G45" s="34"/>
     </row>
     <row r="46" spans="1:7" ht="15" customHeight="1">
-      <c r="A46" s="38"/>
-[...5 lines deleted...]
-      <c r="G46" s="38"/>
+      <c r="A46" s="34"/>
+      <c r="B46" s="34"/>
+      <c r="C46" s="34"/>
+      <c r="D46" s="34"/>
+      <c r="E46" s="34"/>
+      <c r="F46" s="34"/>
+      <c r="G46" s="34"/>
     </row>
     <row r="47" spans="1:7" ht="15" customHeight="1">
-      <c r="A47" s="38"/>
-[...5 lines deleted...]
-      <c r="G47" s="38"/>
+      <c r="A47" s="34"/>
+      <c r="B47" s="34"/>
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="34"/>
+      <c r="F47" s="34"/>
+      <c r="G47" s="34"/>
     </row>
     <row r="48" spans="1:7" ht="15" customHeight="1">
-      <c r="A48" s="38"/>
-[...5 lines deleted...]
-      <c r="G48" s="38"/>
+      <c r="A48" s="34"/>
+      <c r="B48" s="34"/>
+      <c r="C48" s="34"/>
+      <c r="D48" s="34"/>
+      <c r="E48" s="34"/>
+      <c r="F48" s="34"/>
+      <c r="G48" s="34"/>
     </row>
     <row r="49" spans="1:7" ht="15" customHeight="1">
-      <c r="A49" s="38"/>
-[...5 lines deleted...]
-      <c r="G49" s="38"/>
+      <c r="A49" s="34"/>
+      <c r="B49" s="34"/>
+      <c r="C49" s="34"/>
+      <c r="D49" s="34"/>
+      <c r="E49" s="34"/>
+      <c r="F49" s="34"/>
+      <c r="G49" s="34"/>
     </row>
     <row r="50" spans="1:7" ht="15" customHeight="1">
-      <c r="A50" s="38"/>
-[...5 lines deleted...]
-      <c r="G50" s="38"/>
+      <c r="A50" s="34"/>
+      <c r="B50" s="34"/>
+      <c r="C50" s="34"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="34"/>
+      <c r="F50" s="34"/>
+      <c r="G50" s="34"/>
     </row>
     <row r="51" spans="1:7" ht="15" customHeight="1">
-      <c r="A51" s="38"/>
-[...5 lines deleted...]
-      <c r="G51" s="38"/>
+      <c r="A51" s="34"/>
+      <c r="B51" s="34"/>
+      <c r="C51" s="34"/>
+      <c r="D51" s="34"/>
+      <c r="E51" s="34"/>
+      <c r="F51" s="34"/>
+      <c r="G51" s="34"/>
     </row>
     <row r="52" spans="1:7" ht="15" customHeight="1">
-      <c r="A52" s="38"/>
-[...5 lines deleted...]
-      <c r="G52" s="38"/>
+      <c r="A52" s="34"/>
+      <c r="B52" s="34"/>
+      <c r="C52" s="34"/>
+      <c r="D52" s="34"/>
+      <c r="E52" s="34"/>
+      <c r="F52" s="34"/>
+      <c r="G52" s="34"/>
     </row>
     <row r="53" spans="1:7" ht="15" customHeight="1">
-      <c r="A53" s="38"/>
-[...5 lines deleted...]
-      <c r="G53" s="38"/>
+      <c r="A53" s="34"/>
+      <c r="B53" s="34"/>
+      <c r="C53" s="34"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="34"/>
+      <c r="G53" s="34"/>
     </row>
     <row r="54" spans="1:7" ht="15" customHeight="1">
-      <c r="A54" s="38"/>
-[...5 lines deleted...]
-      <c r="G54" s="38"/>
+      <c r="A54" s="34"/>
+      <c r="B54" s="34"/>
+      <c r="C54" s="34"/>
+      <c r="D54" s="34"/>
+      <c r="E54" s="34"/>
+      <c r="F54" s="34"/>
+      <c r="G54" s="34"/>
     </row>
     <row r="55" spans="1:7" ht="15" customHeight="1">
-      <c r="A55" s="38"/>
-[...5 lines deleted...]
-      <c r="G55" s="38"/>
+      <c r="A55" s="34"/>
+      <c r="B55" s="34"/>
+      <c r="C55" s="34"/>
+      <c r="D55" s="34"/>
+      <c r="E55" s="34"/>
+      <c r="F55" s="34"/>
+      <c r="G55" s="34"/>
     </row>
     <row r="56" spans="1:7" ht="15" customHeight="1">
-      <c r="A56" s="38"/>
-[...5 lines deleted...]
-      <c r="G56" s="38"/>
+      <c r="A56" s="34"/>
+      <c r="B56" s="34"/>
+      <c r="C56" s="34"/>
+      <c r="D56" s="34"/>
+      <c r="E56" s="34"/>
+      <c r="F56" s="34"/>
+      <c r="G56" s="34"/>
     </row>
     <row r="57" spans="1:7" ht="15" customHeight="1">
-      <c r="A57" s="38"/>
-[...5 lines deleted...]
-      <c r="G57" s="38"/>
+      <c r="A57" s="34"/>
+      <c r="B57" s="34"/>
+      <c r="C57" s="34"/>
+      <c r="D57" s="34"/>
+      <c r="E57" s="34"/>
+      <c r="F57" s="34"/>
+      <c r="G57" s="34"/>
     </row>
     <row r="58" spans="1:7" ht="15" customHeight="1">
-      <c r="A58" s="38"/>
-[...5 lines deleted...]
-      <c r="G58" s="38"/>
+      <c r="A58" s="34"/>
+      <c r="B58" s="34"/>
+      <c r="C58" s="34"/>
+      <c r="D58" s="34"/>
+      <c r="E58" s="34"/>
+      <c r="F58" s="34"/>
+      <c r="G58" s="34"/>
     </row>
     <row r="59" spans="1:7" ht="15" customHeight="1">
-      <c r="A59" s="38"/>
-[...455 lines deleted...]
-      <c r="G109" s="18"/>
+      <c r="A59" s="34"/>
+      <c r="B59" s="34"/>
+      <c r="C59" s="34"/>
+      <c r="D59" s="34"/>
+      <c r="E59" s="34"/>
+      <c r="F59" s="34"/>
+      <c r="G59" s="34"/>
+    </row>
+    <row r="60" spans="1:7" ht="10" customHeight="1">
+      <c r="A60" s="16"/>
+      <c r="B60" s="16"/>
+      <c r="C60" s="16"/>
+      <c r="D60" s="16"/>
+      <c r="E60" s="16"/>
+      <c r="F60" s="16"/>
+      <c r="G60" s="16"/>
+    </row>
+    <row r="61" spans="1:7" ht="10" customHeight="1">
+      <c r="A61" s="16"/>
+      <c r="B61" s="16"/>
+      <c r="C61" s="16"/>
+      <c r="D61" s="16"/>
+      <c r="E61" s="16"/>
+      <c r="F61" s="16"/>
+      <c r="G61" s="16"/>
+    </row>
+    <row r="62" spans="1:7" ht="10" customHeight="1">
+      <c r="A62" s="16"/>
+      <c r="B62" s="16"/>
+      <c r="C62" s="16"/>
+      <c r="D62" s="16"/>
+      <c r="E62" s="16"/>
+      <c r="F62" s="16"/>
+      <c r="G62" s="16"/>
+    </row>
+    <row r="63" spans="1:7" ht="10" customHeight="1">
+      <c r="A63" s="16"/>
+      <c r="B63" s="16"/>
+      <c r="C63" s="16"/>
+      <c r="D63" s="16"/>
+      <c r="E63" s="16"/>
+      <c r="F63" s="16"/>
+      <c r="G63" s="16"/>
+    </row>
+    <row r="64" spans="1:7" ht="10" customHeight="1">
+      <c r="A64" s="16"/>
+      <c r="B64" s="16"/>
+      <c r="C64" s="16"/>
+      <c r="D64" s="16"/>
+      <c r="E64" s="16"/>
+      <c r="F64" s="16"/>
+      <c r="G64" s="16"/>
+    </row>
+    <row r="65" spans="1:7" ht="10" customHeight="1">
+      <c r="A65" s="16"/>
+      <c r="B65" s="16"/>
+      <c r="C65" s="16"/>
+      <c r="D65" s="16"/>
+      <c r="E65" s="16"/>
+      <c r="F65" s="16"/>
+      <c r="G65" s="16"/>
+    </row>
+    <row r="66" spans="1:7" ht="10" customHeight="1">
+      <c r="A66" s="16"/>
+      <c r="B66" s="16"/>
+      <c r="C66" s="16"/>
+      <c r="D66" s="16"/>
+      <c r="E66" s="16"/>
+      <c r="F66" s="16"/>
+      <c r="G66" s="16"/>
+    </row>
+    <row r="67" spans="1:7" ht="10" customHeight="1">
+      <c r="A67" s="16"/>
+      <c r="B67" s="16"/>
+      <c r="C67" s="16"/>
+      <c r="D67" s="16"/>
+      <c r="E67" s="16"/>
+      <c r="F67" s="16"/>
+      <c r="G67" s="16"/>
+    </row>
+    <row r="68" spans="1:7" ht="10" customHeight="1">
+      <c r="A68" s="16"/>
+      <c r="B68" s="16"/>
+      <c r="C68" s="16"/>
+      <c r="D68" s="16"/>
+      <c r="E68" s="16"/>
+      <c r="F68" s="16"/>
+      <c r="G68" s="16"/>
+    </row>
+    <row r="69" spans="1:7" ht="10" customHeight="1">
+      <c r="A69" s="16"/>
+      <c r="B69" s="16"/>
+      <c r="C69" s="16"/>
+      <c r="D69" s="16"/>
+      <c r="E69" s="16"/>
+      <c r="F69" s="16"/>
+      <c r="G69" s="16"/>
+    </row>
+    <row r="70" spans="1:7" ht="10" customHeight="1">
+      <c r="A70" s="16"/>
+      <c r="B70" s="16"/>
+      <c r="C70" s="16"/>
+      <c r="D70" s="16"/>
+      <c r="E70" s="16"/>
+      <c r="F70" s="16"/>
+      <c r="G70" s="16"/>
+    </row>
+    <row r="71" spans="1:7" ht="10" customHeight="1">
+      <c r="A71" s="16"/>
+      <c r="B71" s="16"/>
+      <c r="C71" s="16"/>
+      <c r="D71" s="16"/>
+      <c r="E71" s="16"/>
+      <c r="F71" s="16"/>
+      <c r="G71" s="16"/>
+    </row>
+    <row r="72" spans="1:7" ht="10" customHeight="1">
+      <c r="A72" s="16"/>
+      <c r="B72" s="16"/>
+      <c r="C72" s="16"/>
+      <c r="D72" s="16"/>
+      <c r="E72" s="16"/>
+      <c r="F72" s="16"/>
+      <c r="G72" s="16"/>
+    </row>
+    <row r="73" spans="1:7" ht="10" customHeight="1">
+      <c r="A73" s="16"/>
+      <c r="B73" s="16"/>
+      <c r="C73" s="16"/>
+      <c r="D73" s="16"/>
+      <c r="E73" s="16"/>
+      <c r="F73" s="16"/>
+      <c r="G73" s="16"/>
+    </row>
+    <row r="74" spans="1:7" ht="10" customHeight="1">
+      <c r="A74" s="16"/>
+      <c r="B74" s="16"/>
+      <c r="C74" s="16"/>
+      <c r="D74" s="16"/>
+      <c r="E74" s="16"/>
+      <c r="F74" s="16"/>
+      <c r="G74" s="16"/>
+    </row>
+    <row r="75" spans="1:7" ht="10" customHeight="1">
+      <c r="A75" s="16"/>
+      <c r="B75" s="16"/>
+      <c r="C75" s="16"/>
+      <c r="D75" s="16"/>
+      <c r="E75" s="16"/>
+      <c r="F75" s="16"/>
+      <c r="G75" s="16"/>
+    </row>
+    <row r="76" spans="1:7" ht="10" customHeight="1">
+      <c r="A76" s="16"/>
+      <c r="B76" s="16"/>
+      <c r="C76" s="16"/>
+      <c r="D76" s="16"/>
+      <c r="E76" s="16"/>
+      <c r="F76" s="16"/>
+      <c r="G76" s="16"/>
+    </row>
+    <row r="77" spans="1:7" ht="10" customHeight="1">
+      <c r="A77" s="16"/>
+      <c r="B77" s="16"/>
+      <c r="C77" s="16"/>
+      <c r="D77" s="16"/>
+      <c r="E77" s="16"/>
+      <c r="F77" s="16"/>
+      <c r="G77" s="16"/>
+    </row>
+    <row r="78" spans="1:7" ht="10" customHeight="1">
+      <c r="A78" s="16"/>
+      <c r="B78" s="16"/>
+      <c r="C78" s="16"/>
+      <c r="D78" s="16"/>
+      <c r="E78" s="16"/>
+      <c r="F78" s="16"/>
+      <c r="G78" s="16"/>
+    </row>
+    <row r="79" spans="1:7" ht="10" customHeight="1">
+      <c r="A79" s="16"/>
+      <c r="B79" s="16"/>
+      <c r="C79" s="16"/>
+      <c r="D79" s="16"/>
+      <c r="E79" s="16"/>
+      <c r="F79" s="16"/>
+      <c r="G79" s="16"/>
+    </row>
+    <row r="80" spans="1:7" ht="10" customHeight="1">
+      <c r="A80" s="16"/>
+      <c r="B80" s="16"/>
+      <c r="C80" s="16"/>
+      <c r="D80" s="16"/>
+      <c r="E80" s="16"/>
+      <c r="F80" s="16"/>
+      <c r="G80" s="16"/>
+    </row>
+    <row r="81" spans="1:7" ht="10" customHeight="1">
+      <c r="A81" s="16"/>
+      <c r="B81" s="16"/>
+      <c r="C81" s="16"/>
+      <c r="D81" s="16"/>
+      <c r="E81" s="16"/>
+      <c r="F81" s="16"/>
+      <c r="G81" s="16"/>
+    </row>
+    <row r="82" spans="1:7" ht="10" customHeight="1">
+      <c r="A82" s="16"/>
+      <c r="B82" s="16"/>
+      <c r="C82" s="16"/>
+      <c r="D82" s="16"/>
+      <c r="E82" s="16"/>
+      <c r="F82" s="16"/>
+      <c r="G82" s="16"/>
+    </row>
+    <row r="83" spans="1:7" ht="10" customHeight="1">
+      <c r="A83" s="16"/>
+      <c r="B83" s="16"/>
+      <c r="C83" s="16"/>
+      <c r="D83" s="16"/>
+      <c r="E83" s="16"/>
+      <c r="F83" s="16"/>
+      <c r="G83" s="16"/>
+    </row>
+    <row r="84" spans="1:7" ht="10" customHeight="1">
+      <c r="A84" s="16"/>
+      <c r="B84" s="16"/>
+      <c r="C84" s="16"/>
+      <c r="D84" s="16"/>
+      <c r="E84" s="16"/>
+      <c r="F84" s="16"/>
+      <c r="G84" s="16"/>
+    </row>
+    <row r="85" spans="1:7" ht="10" customHeight="1">
+      <c r="A85" s="16"/>
+      <c r="B85" s="16"/>
+      <c r="C85" s="16"/>
+      <c r="D85" s="16"/>
+      <c r="E85" s="16"/>
+      <c r="F85" s="16"/>
+      <c r="G85" s="16"/>
+    </row>
+    <row r="86" spans="1:7" ht="10" customHeight="1">
+      <c r="A86" s="16"/>
+      <c r="B86" s="16"/>
+      <c r="C86" s="16"/>
+      <c r="D86" s="16"/>
+      <c r="E86" s="16"/>
+      <c r="F86" s="16"/>
+      <c r="G86" s="16"/>
+    </row>
+    <row r="87" spans="1:7" ht="10" customHeight="1">
+      <c r="A87" s="16"/>
+      <c r="B87" s="16"/>
+      <c r="C87" s="16"/>
+      <c r="D87" s="16"/>
+      <c r="E87" s="16"/>
+      <c r="F87" s="16"/>
+      <c r="G87" s="16"/>
+    </row>
+    <row r="88" spans="1:7" ht="10" customHeight="1">
+      <c r="A88" s="16"/>
+      <c r="B88" s="16"/>
+      <c r="C88" s="16"/>
+      <c r="D88" s="16"/>
+      <c r="E88" s="16"/>
+      <c r="F88" s="16"/>
+      <c r="G88" s="16"/>
+    </row>
+    <row r="89" spans="1:7" ht="10" customHeight="1">
+      <c r="A89" s="16"/>
+      <c r="B89" s="16"/>
+      <c r="C89" s="16"/>
+      <c r="D89" s="16"/>
+      <c r="E89" s="16"/>
+      <c r="F89" s="16"/>
+      <c r="G89" s="16"/>
+    </row>
+    <row r="90" spans="1:7" ht="10" customHeight="1">
+      <c r="A90" s="16"/>
+      <c r="B90" s="16"/>
+      <c r="C90" s="16"/>
+      <c r="D90" s="16"/>
+      <c r="E90" s="16"/>
+      <c r="F90" s="16"/>
+      <c r="G90" s="16"/>
+    </row>
+    <row r="91" spans="1:7" ht="10" customHeight="1">
+      <c r="A91" s="16"/>
+      <c r="B91" s="16"/>
+      <c r="C91" s="16"/>
+      <c r="D91" s="16"/>
+      <c r="E91" s="16"/>
+      <c r="F91" s="16"/>
+      <c r="G91" s="16"/>
+    </row>
+    <row r="92" spans="1:7" ht="10" customHeight="1">
+      <c r="A92" s="16"/>
+      <c r="B92" s="16"/>
+      <c r="C92" s="16"/>
+      <c r="D92" s="16"/>
+      <c r="E92" s="16"/>
+      <c r="F92" s="16"/>
+      <c r="G92" s="16"/>
+    </row>
+    <row r="93" spans="1:7" ht="10" customHeight="1">
+      <c r="A93" s="16"/>
+      <c r="B93" s="16"/>
+      <c r="C93" s="16"/>
+      <c r="D93" s="16"/>
+      <c r="E93" s="16"/>
+      <c r="F93" s="16"/>
+      <c r="G93" s="16"/>
+    </row>
+    <row r="94" spans="1:7" ht="10" customHeight="1">
+      <c r="A94" s="16"/>
+      <c r="B94" s="16"/>
+      <c r="C94" s="16"/>
+      <c r="D94" s="16"/>
+      <c r="E94" s="16"/>
+      <c r="F94" s="16"/>
+      <c r="G94" s="16"/>
+    </row>
+    <row r="95" spans="1:7" ht="10" customHeight="1">
+      <c r="A95" s="16"/>
+      <c r="B95" s="16"/>
+      <c r="C95" s="16"/>
+      <c r="D95" s="16"/>
+      <c r="E95" s="16"/>
+      <c r="F95" s="16"/>
+      <c r="G95" s="16"/>
+    </row>
+    <row r="96" spans="1:7" ht="10" customHeight="1">
+      <c r="A96" s="16"/>
+      <c r="B96" s="16"/>
+      <c r="C96" s="16"/>
+      <c r="D96" s="16"/>
+      <c r="E96" s="16"/>
+      <c r="F96" s="16"/>
+      <c r="G96" s="16"/>
+    </row>
+    <row r="97" spans="1:7" ht="10" customHeight="1">
+      <c r="A97" s="16"/>
+      <c r="B97" s="16"/>
+      <c r="C97" s="16"/>
+      <c r="D97" s="16"/>
+      <c r="E97" s="16"/>
+      <c r="F97" s="16"/>
+      <c r="G97" s="16"/>
+    </row>
+    <row r="98" spans="1:7" ht="10" customHeight="1">
+      <c r="A98" s="16"/>
+      <c r="B98" s="16"/>
+      <c r="C98" s="16"/>
+      <c r="D98" s="16"/>
+      <c r="E98" s="16"/>
+      <c r="F98" s="16"/>
+      <c r="G98" s="16"/>
+    </row>
+    <row r="99" spans="1:7" ht="10" customHeight="1">
+      <c r="A99" s="16"/>
+      <c r="B99" s="16"/>
+      <c r="C99" s="16"/>
+      <c r="D99" s="16"/>
+      <c r="E99" s="16"/>
+      <c r="F99" s="16"/>
+      <c r="G99" s="16"/>
+    </row>
+    <row r="100" spans="1:7" ht="10" customHeight="1">
+      <c r="A100" s="16"/>
+      <c r="B100" s="16"/>
+      <c r="C100" s="16"/>
+      <c r="D100" s="16"/>
+      <c r="E100" s="16"/>
+      <c r="F100" s="16"/>
+      <c r="G100" s="16"/>
+    </row>
+    <row r="101" spans="1:7" ht="10" customHeight="1">
+      <c r="A101" s="16"/>
+      <c r="B101" s="16"/>
+      <c r="C101" s="16"/>
+      <c r="D101" s="16"/>
+      <c r="E101" s="16"/>
+      <c r="F101" s="16"/>
+      <c r="G101" s="16"/>
+    </row>
+    <row r="102" spans="1:7" ht="10" customHeight="1">
+      <c r="A102" s="16"/>
+      <c r="B102" s="16"/>
+      <c r="C102" s="16"/>
+      <c r="D102" s="16"/>
+      <c r="E102" s="16"/>
+      <c r="F102" s="16"/>
+      <c r="G102" s="16"/>
+    </row>
+    <row r="103" spans="1:7" ht="10" customHeight="1">
+      <c r="A103" s="16"/>
+      <c r="B103" s="16"/>
+      <c r="C103" s="16"/>
+      <c r="D103" s="16"/>
+      <c r="E103" s="16"/>
+      <c r="F103" s="16"/>
+      <c r="G103" s="16"/>
+    </row>
+    <row r="104" spans="1:7" ht="10" customHeight="1">
+      <c r="A104" s="16"/>
+      <c r="B104" s="16"/>
+      <c r="C104" s="16"/>
+      <c r="D104" s="16"/>
+      <c r="E104" s="16"/>
+      <c r="F104" s="16"/>
+      <c r="G104" s="16"/>
+    </row>
+    <row r="105" spans="1:7" ht="10" customHeight="1">
+      <c r="A105" s="16"/>
+      <c r="B105" s="16"/>
+      <c r="C105" s="16"/>
+      <c r="D105" s="16"/>
+      <c r="E105" s="16"/>
+      <c r="F105" s="16"/>
+      <c r="G105" s="16"/>
+    </row>
+    <row r="106" spans="1:7" ht="10" customHeight="1">
+      <c r="A106" s="16"/>
+      <c r="B106" s="16"/>
+      <c r="C106" s="16"/>
+      <c r="D106" s="16"/>
+      <c r="E106" s="16"/>
+      <c r="F106" s="16"/>
+      <c r="G106" s="16"/>
+    </row>
+    <row r="107" spans="1:7" ht="10" customHeight="1">
+      <c r="A107" s="16"/>
+      <c r="B107" s="16"/>
+      <c r="C107" s="16"/>
+      <c r="D107" s="16"/>
+      <c r="E107" s="16"/>
+      <c r="F107" s="16"/>
+      <c r="G107" s="16"/>
+    </row>
+    <row r="108" spans="1:7" ht="10" customHeight="1">
+      <c r="A108" s="16"/>
+      <c r="B108" s="16"/>
+      <c r="C108" s="16"/>
+      <c r="D108" s="16"/>
+      <c r="E108" s="16"/>
+      <c r="F108" s="16"/>
+      <c r="G108" s="16"/>
+    </row>
+    <row r="109" spans="1:7" ht="10" customHeight="1">
+      <c r="A109" s="16"/>
+      <c r="B109" s="16"/>
+      <c r="C109" s="16"/>
+      <c r="D109" s="16"/>
+      <c r="E109" s="16"/>
+      <c r="F109" s="16"/>
+      <c r="G109" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="2">
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="E2:F2"/>
-    <mergeCell ref="C6:C7"/>
-[...3 lines deleted...]
-    <mergeCell ref="F6:F7"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="64" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14&amp;A</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:C38"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H28" sqref="H28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="31.5703125" customWidth="1"/>
-    <col min="2" max="2" width="27.85546875" customWidth="1"/>
+    <col min="1" max="1" width="31.54296875" customWidth="1"/>
+    <col min="2" max="2" width="27.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="16.5">
-[...70 lines deleted...]
-      <c r="C38" s="42"/>
+    <row r="1" spans="1:2" ht="15.5">
+      <c r="A1" s="29" t="s">
+        <v>410</v>
+      </c>
+      <c r="B1" s="30" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="15.5">
+      <c r="A2" s="31" t="s">
+        <v>409</v>
+      </c>
+      <c r="B2" s="32"/>
+    </row>
+    <row r="3" spans="1:2" ht="15.5">
+      <c r="A3" s="33" t="s">
+        <v>415</v>
+      </c>
+      <c r="B3" s="34"/>
+    </row>
+    <row r="4" spans="1:2" ht="15.5">
+      <c r="A4" s="36" t="s">
+        <v>490</v>
+      </c>
+      <c r="B4" s="36" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="13">
+      <c r="A5" s="148"/>
+      <c r="B5" s="148"/>
+    </row>
+    <row r="6" spans="1:2" ht="1.75" customHeight="1">
+      <c r="A6" s="38"/>
+      <c r="B6" s="38"/>
+    </row>
+    <row r="7" spans="1:2" ht="14.5">
+      <c r="A7" s="144" t="s">
+        <v>435</v>
+      </c>
+      <c r="B7" s="34"/>
+    </row>
+    <row r="8" spans="1:2" ht="14.5">
+      <c r="A8" s="144" t="s">
+        <v>423</v>
+      </c>
+      <c r="B8" s="34"/>
+    </row>
+    <row r="9" spans="1:2" ht="14.5">
+      <c r="A9" s="144" t="s">
+        <v>424</v>
+      </c>
+      <c r="B9" s="34"/>
+    </row>
+    <row r="10" spans="1:2" ht="13">
+      <c r="A10" s="38"/>
+      <c r="B10" s="38"/>
+    </row>
+    <row r="11" spans="1:2" ht="13">
+      <c r="A11" s="38"/>
+      <c r="B11" s="38"/>
+    </row>
+    <row r="12" spans="1:2" ht="13">
+      <c r="A12" s="38"/>
+      <c r="B12" s="38"/>
+    </row>
+    <row r="13" spans="1:2" ht="13">
+      <c r="A13" s="38"/>
+      <c r="B13" s="38"/>
+    </row>
+    <row r="38" spans="3:3" ht="13">
+      <c r="C38" s="38"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14&amp;A</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <tabColor theme="4" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="16.7109375" customWidth="1"/>
+    <col min="1" max="1" width="16.7265625" customWidth="1"/>
     <col min="2" max="2" width="59" customWidth="1"/>
-    <col min="3" max="3" width="17.140625" customWidth="1"/>
+    <col min="3" max="3" width="17.1796875" customWidth="1"/>
     <col min="4" max="4" width="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="16.5">
-      <c r="A1" s="33" t="s">
+    <row r="1" spans="1:4" ht="15.5">
+      <c r="A1" s="29" t="s">
+        <v>410</v>
+      </c>
+      <c r="B1" s="30" t="s">
+        <v>411</v>
+      </c>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+    </row>
+    <row r="2" spans="1:4" ht="15.5">
+      <c r="A2" s="31" t="s">
+        <v>409</v>
+      </c>
+      <c r="B2" s="32"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+    </row>
+    <row r="3" spans="1:4" ht="15.5">
+      <c r="A3" s="33" t="s">
+        <v>415</v>
+      </c>
+      <c r="B3" s="34"/>
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.5">
+      <c r="A4" s="36" t="s">
+        <v>491</v>
+      </c>
+      <c r="B4" s="36" t="s">
+        <v>425</v>
+      </c>
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+    </row>
+    <row r="5" spans="1:4" ht="9.65" customHeight="1">
+      <c r="A5" s="133"/>
+      <c r="B5" s="133"/>
+      <c r="C5" s="133"/>
+      <c r="D5" s="133"/>
+    </row>
+    <row r="6" spans="1:4" ht="5.5" customHeight="1">
+      <c r="A6" s="137"/>
+      <c r="B6" s="138"/>
+      <c r="C6" s="139"/>
+      <c r="D6" s="140"/>
+    </row>
+    <row r="7" spans="1:4" ht="13">
+      <c r="A7" s="104" t="s">
+        <v>420</v>
+      </c>
+      <c r="B7" s="105" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="105" t="s">
         <v>413</v>
       </c>
-      <c r="B1" s="34" t="s">
-[...25 lines deleted...]
-      <c r="B4" s="40" t="s">
+      <c r="D7" s="105" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="13">
+      <c r="A8" s="106" t="s">
+        <v>421</v>
+      </c>
+      <c r="B8" s="146" t="s">
+        <v>455</v>
+      </c>
+      <c r="C8" s="107" t="s">
+        <v>417</v>
+      </c>
+      <c r="D8" s="107" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="14.5">
+      <c r="A9" s="108">
+        <v>367</v>
+      </c>
+      <c r="B9" s="109" t="s">
         <v>428</v>
       </c>
-      <c r="C4" s="43"/>
-[...32 lines deleted...]
-      <c r="B8" s="161" t="s">
+      <c r="C9" s="110"/>
+      <c r="D9" s="110"/>
+    </row>
+    <row r="10" spans="1:4" ht="14.5">
+      <c r="A10" s="108">
+        <v>368</v>
+      </c>
+      <c r="B10" s="109" t="s">
+        <v>436</v>
+      </c>
+      <c r="C10" s="110"/>
+      <c r="D10" s="110"/>
+    </row>
+    <row r="11" spans="1:4" ht="14.5">
+      <c r="A11" s="108">
+        <v>369</v>
+      </c>
+      <c r="B11" s="109" t="s">
+        <v>429</v>
+      </c>
+      <c r="C11" s="110"/>
+      <c r="D11" s="110"/>
+    </row>
+    <row r="12" spans="1:4" ht="14.5">
+      <c r="A12" s="108">
+        <v>376</v>
+      </c>
+      <c r="B12" s="109" t="s">
+        <v>431</v>
+      </c>
+      <c r="C12" s="110"/>
+      <c r="D12" s="110"/>
+    </row>
+    <row r="13" spans="1:4" ht="14.5">
+      <c r="A13" s="108">
+        <v>376</v>
+      </c>
+      <c r="B13" s="109" t="s">
+        <v>432</v>
+      </c>
+      <c r="C13" s="110"/>
+      <c r="D13" s="110"/>
+    </row>
+    <row r="14" spans="1:4" ht="14.5">
+      <c r="A14" s="108">
+        <v>376</v>
+      </c>
+      <c r="B14" s="109" t="s">
+        <v>456</v>
+      </c>
+      <c r="C14" s="110"/>
+      <c r="D14" s="110"/>
+    </row>
+    <row r="15" spans="1:4" ht="14.5">
+      <c r="A15" s="108">
+        <v>377</v>
+      </c>
+      <c r="B15" s="109" t="s">
+        <v>436</v>
+      </c>
+      <c r="C15" s="110"/>
+      <c r="D15" s="110"/>
+    </row>
+    <row r="16" spans="1:4" ht="14.5">
+      <c r="A16" s="108">
+        <v>378</v>
+      </c>
+      <c r="B16" s="109" t="s">
+        <v>457</v>
+      </c>
+      <c r="C16" s="110"/>
+      <c r="D16" s="110"/>
+    </row>
+    <row r="17" spans="1:4" ht="14.5">
+      <c r="A17" s="108">
+        <v>379</v>
+      </c>
+      <c r="B17" s="109" t="s">
+        <v>458</v>
+      </c>
+      <c r="C17" s="110"/>
+      <c r="D17" s="110"/>
+    </row>
+    <row r="18" spans="1:4" ht="14.5">
+      <c r="A18" s="108">
+        <v>380</v>
+      </c>
+      <c r="B18" s="109" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="110"/>
+      <c r="D18" s="110"/>
+    </row>
+    <row r="19" spans="1:4" ht="14.5">
+      <c r="A19" s="108">
+        <v>381</v>
+      </c>
+      <c r="B19" s="109" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="110"/>
+      <c r="D19" s="110"/>
+    </row>
+    <row r="20" spans="1:4" ht="14.5">
+      <c r="A20" s="108">
+        <v>382</v>
+      </c>
+      <c r="B20" s="109" t="s">
+        <v>430</v>
+      </c>
+      <c r="C20" s="110"/>
+      <c r="D20" s="110"/>
+    </row>
+    <row r="21" spans="1:4" ht="14.5">
+      <c r="A21" s="108">
+        <v>383</v>
+      </c>
+      <c r="B21" s="109" t="s">
+        <v>433</v>
+      </c>
+      <c r="C21" s="110"/>
+      <c r="D21" s="110"/>
+    </row>
+    <row r="22" spans="1:4" ht="14.5">
+      <c r="A22" s="108">
+        <v>384</v>
+      </c>
+      <c r="B22" s="109" t="s">
+        <v>434</v>
+      </c>
+      <c r="C22" s="110"/>
+      <c r="D22" s="110"/>
+    </row>
+    <row r="23" spans="1:4" ht="14.5">
+      <c r="A23" s="108">
+        <v>386</v>
+      </c>
+      <c r="B23" s="109" t="s">
         <v>459</v>
       </c>
-      <c r="C8" s="120" t="s">
-[...60 lines deleted...]
-      <c r="B14" s="122" t="s">
+      <c r="C23" s="110"/>
+      <c r="D23" s="110"/>
+    </row>
+    <row r="24" spans="1:4" ht="14.5">
+      <c r="A24" s="108">
+        <v>387</v>
+      </c>
+      <c r="B24" s="109" t="s">
         <v>460</v>
       </c>
-      <c r="C14" s="123"/>
-[...16 lines deleted...]
-      <c r="B16" s="122" t="s">
+      <c r="C24" s="111"/>
+      <c r="D24" s="111"/>
+    </row>
+    <row r="25" spans="1:4" ht="14.5">
+      <c r="A25" s="112"/>
+      <c r="B25" s="113" t="s">
         <v>461</v>
       </c>
-      <c r="C16" s="123"/>
-[...6 lines deleted...]
-      <c r="B17" s="122" t="s">
+      <c r="C25" s="113"/>
+      <c r="D25" s="113"/>
+    </row>
+    <row r="26" spans="1:4" ht="14.5">
+      <c r="A26" s="108">
+        <v>396</v>
+      </c>
+      <c r="B26" s="111" t="s">
         <v>462</v>
       </c>
-      <c r="C17" s="123"/>
-[...56 lines deleted...]
-      <c r="B23" s="122" t="s">
+      <c r="C26" s="111"/>
+      <c r="D26" s="111"/>
+    </row>
+    <row r="27" spans="1:4" ht="14.5">
+      <c r="A27" s="108">
+        <v>397</v>
+      </c>
+      <c r="B27" s="111" t="s">
         <v>463</v>
       </c>
-      <c r="C23" s="123"/>
-[...6 lines deleted...]
-      <c r="B24" s="122" t="s">
+      <c r="C27" s="111"/>
+      <c r="D27" s="111"/>
+    </row>
+    <row r="28" spans="1:4" ht="14.5">
+      <c r="A28" s="108">
+        <v>398</v>
+      </c>
+      <c r="B28" s="111" t="s">
         <v>464</v>
       </c>
-      <c r="C24" s="124"/>
-[...4 lines deleted...]
-      <c r="B25" s="126" t="s">
+      <c r="C28" s="111"/>
+      <c r="D28" s="111"/>
+    </row>
+    <row r="29" spans="1:4" ht="14.5">
+      <c r="A29" s="114">
+        <v>399</v>
+      </c>
+      <c r="B29" s="111" t="s">
         <v>465</v>
       </c>
-      <c r="C25" s="126"/>
-[...67 lines deleted...]
-      <c r="C38" s="42"/>
+      <c r="C29" s="111"/>
+      <c r="D29" s="111"/>
+    </row>
+    <row r="30" spans="1:4" ht="13">
+      <c r="A30" s="134"/>
+      <c r="B30" s="135"/>
+      <c r="C30" s="136"/>
+      <c r="D30" s="136"/>
+    </row>
+    <row r="31" spans="1:4" ht="13">
+      <c r="A31" s="38"/>
+      <c r="B31" s="38"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="38"/>
+    </row>
+    <row r="32" spans="1:4" ht="13">
+      <c r="A32" s="38"/>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+    </row>
+    <row r="33" spans="1:4" ht="13">
+      <c r="A33" s="38"/>
+      <c r="B33" s="38"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="38"/>
+    </row>
+    <row r="38" spans="1:4" ht="13">
+      <c r="C38" s="38"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="82" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14&amp;A</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <tabColor theme="2" tint="-9.9978637043366805E-2"/>
   </sheetPr>
   <dimension ref="A1:D38"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="J22" sqref="J22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <cols>
     <col min="1" max="1" width="27" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
-    <col min="3" max="3" width="33.140625" customWidth="1"/>
+    <col min="3" max="3" width="33.1796875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="16.5">
-[...20 lines deleted...]
-      <c r="A3" s="170" t="s">
+    <row r="1" spans="1:4" ht="15.5">
+      <c r="A1" s="152" t="s">
+        <v>410</v>
+      </c>
+      <c r="B1" s="158" t="s">
+        <v>411</v>
+      </c>
+      <c r="C1" s="159" t="s">
+        <v>411</v>
+      </c>
+      <c r="D1" s="38"/>
+    </row>
+    <row r="2" spans="1:4" ht="15.5">
+      <c r="A2" s="153" t="s">
+        <v>409</v>
+      </c>
+      <c r="B2" s="155"/>
+      <c r="C2" s="156"/>
+      <c r="D2" s="38"/>
+    </row>
+    <row r="3" spans="1:4" ht="15.5">
+      <c r="A3" s="154" t="s">
+        <v>415</v>
+      </c>
+      <c r="B3" s="157"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="38"/>
+    </row>
+    <row r="4" spans="1:4" ht="15.5">
+      <c r="A4" s="36" t="s">
+        <v>530</v>
+      </c>
+      <c r="B4" s="266" t="s">
+        <v>468</v>
+      </c>
+      <c r="C4" s="267"/>
+      <c r="D4" s="38"/>
+    </row>
+    <row r="5" spans="1:4" ht="13">
+      <c r="A5" s="149"/>
+      <c r="B5" s="149"/>
+      <c r="C5" s="149"/>
+      <c r="D5" s="38"/>
+    </row>
+    <row r="6" spans="1:4" ht="13">
+      <c r="A6" s="150" t="s">
+        <v>469</v>
+      </c>
+      <c r="B6" s="150" t="s">
+        <v>470</v>
+      </c>
+      <c r="C6" s="150" t="s">
+        <v>471</v>
+      </c>
+      <c r="D6" s="38"/>
+    </row>
+    <row r="7" spans="1:4" ht="15.5">
+      <c r="A7" s="36" t="s">
         <v>418</v>
       </c>
-      <c r="B3" s="173"/>
-[...7 lines deleted...]
-      <c r="B4" s="330" t="s">
+      <c r="B7" s="160" t="s">
+        <v>426</v>
+      </c>
+      <c r="C7" s="36" t="s">
         <v>472</v>
       </c>
-      <c r="C4" s="331"/>
-[...9 lines deleted...]
-      <c r="A6" s="166" t="s">
+      <c r="D7" s="38"/>
+    </row>
+    <row r="8" spans="1:4" ht="15.5">
+      <c r="A8" s="145"/>
+      <c r="B8" s="161"/>
+      <c r="C8" s="145"/>
+      <c r="D8" s="38"/>
+    </row>
+    <row r="9" spans="1:4" ht="15.5">
+      <c r="A9" s="145"/>
+      <c r="B9" s="161"/>
+      <c r="C9" s="145"/>
+      <c r="D9" s="38"/>
+    </row>
+    <row r="10" spans="1:4" ht="15.5">
+      <c r="A10" s="145"/>
+      <c r="B10" s="161"/>
+      <c r="C10" s="145"/>
+      <c r="D10" s="38"/>
+    </row>
+    <row r="11" spans="1:4" ht="15.5">
+      <c r="A11" s="145"/>
+      <c r="B11" s="161"/>
+      <c r="C11" s="145"/>
+      <c r="D11" s="38"/>
+    </row>
+    <row r="12" spans="1:4" ht="15.5">
+      <c r="A12" s="36" t="s">
         <v>473</v>
       </c>
-      <c r="B6" s="166" t="s">
+      <c r="B12" s="160" t="s">
+        <v>426</v>
+      </c>
+      <c r="C12" s="36" t="s">
+        <v>472</v>
+      </c>
+      <c r="D12" s="38"/>
+    </row>
+    <row r="13" spans="1:4" ht="15.5">
+      <c r="A13" s="145"/>
+      <c r="B13" s="161"/>
+      <c r="C13" s="145"/>
+      <c r="D13" s="38"/>
+    </row>
+    <row r="14" spans="1:4" ht="15.5">
+      <c r="A14" s="145"/>
+      <c r="B14" s="161"/>
+      <c r="C14" s="145"/>
+      <c r="D14" s="38"/>
+    </row>
+    <row r="15" spans="1:4" ht="15.5">
+      <c r="A15" s="145"/>
+      <c r="B15" s="161"/>
+      <c r="C15" s="145"/>
+      <c r="D15" s="38"/>
+    </row>
+    <row r="16" spans="1:4" ht="15.5">
+      <c r="A16" s="145"/>
+      <c r="B16" s="161"/>
+      <c r="C16" s="145"/>
+      <c r="D16" s="38"/>
+    </row>
+    <row r="17" spans="1:4" ht="15.5">
+      <c r="A17" s="36" t="s">
         <v>474</v>
       </c>
-      <c r="C6" s="166" t="s">
-[...185 lines deleted...]
-      <c r="C38" s="42"/>
+      <c r="B17" s="160" t="s">
+        <v>426</v>
+      </c>
+      <c r="C17" s="36" t="s">
+        <v>472</v>
+      </c>
+      <c r="D17" s="38"/>
+    </row>
+    <row r="18" spans="1:4" ht="15.5">
+      <c r="A18" s="145"/>
+      <c r="B18" s="161"/>
+      <c r="C18" s="145"/>
+      <c r="D18" s="38"/>
+    </row>
+    <row r="19" spans="1:4" ht="15.5">
+      <c r="A19" s="145"/>
+      <c r="B19" s="161"/>
+      <c r="C19" s="145"/>
+      <c r="D19" s="38"/>
+    </row>
+    <row r="20" spans="1:4" ht="15.5">
+      <c r="A20" s="145"/>
+      <c r="B20" s="161"/>
+      <c r="C20" s="145"/>
+      <c r="D20" s="38"/>
+    </row>
+    <row r="21" spans="1:4" ht="15.5">
+      <c r="A21" s="145"/>
+      <c r="B21" s="161"/>
+      <c r="C21" s="145"/>
+      <c r="D21" s="38"/>
+    </row>
+    <row r="22" spans="1:4" ht="15.5">
+      <c r="A22" s="145"/>
+      <c r="B22" s="161"/>
+      <c r="C22" s="145"/>
+      <c r="D22" s="38"/>
+    </row>
+    <row r="23" spans="1:4" ht="15.5">
+      <c r="A23" s="145"/>
+      <c r="B23" s="161"/>
+      <c r="C23" s="145"/>
+      <c r="D23" s="38"/>
+    </row>
+    <row r="24" spans="1:4" ht="13">
+      <c r="A24" s="38"/>
+      <c r="B24" s="38"/>
+      <c r="C24" s="38"/>
+      <c r="D24" s="38"/>
+    </row>
+    <row r="25" spans="1:4" ht="13">
+      <c r="A25" s="38"/>
+      <c r="B25" s="38"/>
+      <c r="C25" s="38"/>
+      <c r="D25" s="38"/>
+    </row>
+    <row r="26" spans="1:4" ht="13">
+      <c r="A26" s="38"/>
+      <c r="B26" s="38"/>
+      <c r="C26" s="38"/>
+      <c r="D26" s="38"/>
+    </row>
+    <row r="27" spans="1:4" ht="13">
+      <c r="A27" s="38"/>
+      <c r="B27" s="38"/>
+      <c r="C27" s="38"/>
+      <c r="D27" s="38"/>
+    </row>
+    <row r="28" spans="1:4" ht="13">
+      <c r="A28" s="38"/>
+      <c r="B28" s="38"/>
+      <c r="C28" s="38"/>
+      <c r="D28" s="38"/>
+    </row>
+    <row r="29" spans="1:4" ht="13">
+      <c r="A29" s="38"/>
+      <c r="B29" s="38"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+    </row>
+    <row r="30" spans="1:4" ht="13">
+      <c r="A30" s="38"/>
+      <c r="B30" s="38"/>
+      <c r="C30" s="38"/>
+      <c r="D30" s="38"/>
+    </row>
+    <row r="31" spans="1:4" ht="13">
+      <c r="A31" s="38"/>
+      <c r="B31" s="38"/>
+      <c r="C31" s="38"/>
+      <c r="D31" s="38"/>
+    </row>
+    <row r="32" spans="1:4" ht="13">
+      <c r="A32" s="38"/>
+      <c r="B32" s="38"/>
+      <c r="C32" s="38"/>
+      <c r="D32" s="38"/>
+    </row>
+    <row r="33" spans="1:4" ht="13">
+      <c r="A33" s="38"/>
+      <c r="B33" s="38"/>
+      <c r="C33" s="38"/>
+      <c r="D33" s="38"/>
+    </row>
+    <row r="38" spans="1:4" ht="13">
+      <c r="C38" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B4:C4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Arial,Bold"&amp;14&amp;A</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6645B185-E49E-4E89-90BF-6CEE5316931C}">
   <sheetPr>
     <tabColor theme="6" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="B1:C15"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="J21" sqref="J21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <cols>
     <col min="2" max="2" width="43" customWidth="1"/>
-    <col min="3" max="3" width="39.5703125" customWidth="1"/>
+    <col min="3" max="3" width="39.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:3" ht="15">
-[...75 lines deleted...]
-      <c r="C15" s="218"/>
+    <row r="1" spans="2:3" ht="13">
+      <c r="B1" s="191" t="s">
+        <v>534</v>
+      </c>
+      <c r="C1" s="191"/>
+    </row>
+    <row r="2" spans="2:3" ht="13">
+      <c r="B2" s="191" t="s">
+        <v>535</v>
+      </c>
+      <c r="C2" s="191"/>
+    </row>
+    <row r="3" spans="2:3" ht="13">
+      <c r="B3" s="191" t="s">
+        <v>536</v>
+      </c>
+      <c r="C3" s="191"/>
+    </row>
+    <row r="4" spans="2:3" ht="13">
+      <c r="B4" s="191" t="s">
+        <v>537</v>
+      </c>
+      <c r="C4" s="191" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="5" spans="2:3" ht="13">
+      <c r="B5" s="192" t="s">
+        <v>439</v>
+      </c>
+      <c r="C5" s="192" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="6" spans="2:3" ht="13">
+      <c r="B6" s="193" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" s="193" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="13">
+      <c r="B7" s="191"/>
+      <c r="C7" s="191"/>
+    </row>
+    <row r="8" spans="2:3" ht="13">
+      <c r="B8" s="191"/>
+      <c r="C8" s="191"/>
+    </row>
+    <row r="9" spans="2:3" ht="13">
+      <c r="B9" s="191"/>
+      <c r="C9" s="191"/>
+    </row>
+    <row r="10" spans="2:3" ht="13">
+      <c r="B10" s="191"/>
+      <c r="C10" s="191"/>
+    </row>
+    <row r="11" spans="2:3" ht="13">
+      <c r="B11" s="191"/>
+      <c r="C11" s="191"/>
+    </row>
+    <row r="12" spans="2:3" ht="13">
+      <c r="B12" s="191"/>
+      <c r="C12" s="191"/>
+    </row>
+    <row r="13" spans="2:3" ht="13">
+      <c r="B13" s="191"/>
+      <c r="C13" s="191"/>
+    </row>
+    <row r="14" spans="2:3" ht="13">
+      <c r="B14" s="191"/>
+      <c r="C14" s="191"/>
+    </row>
+    <row r="15" spans="2:3" ht="13">
+      <c r="B15" s="191"/>
+      <c r="C15" s="191"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A2CCA3E-36B2-40CA-96EE-706D9C5644E7}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="44" baseType="lpstr">