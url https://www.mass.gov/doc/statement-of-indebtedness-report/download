--- v0 (2025-12-05)
+++ v1 (2026-08-12)
@@ -1,271 +1,272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\BOA\Automated Forms_Checklists\FY26 File Updates\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/curtisj_dor_state_ma_us/Documents/I Drive/BOA/Automated Forms_Checklists/FY27 File Updates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{11C18E5C-E6B6-452B-9041-D6E5B9BBDF01}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="4" documentId="13_ncr:1_{7B583AB0-9709-445F-B7CF-068164D9EF6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8F78721D-B73E-44F6-8C7A-476D5AFC0EA0}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1725" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SOI" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">SOI!$A$1:$F$184</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">SOI!$A$1:$F$182</definedName>
     <definedName name="YEAR">SOI!$F$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B6" i="1" l="1"/>
-  <c r="F63" i="1"/>
+  <c r="F61" i="1"/>
   <c r="E17" i="1" l="1"/>
   <c r="E6" i="1"/>
-  <c r="A42" i="1" l="1"/>
+  <c r="A41" i="1" l="1"/>
   <c r="F17" i="1"/>
   <c r="B17" i="1"/>
   <c r="F6" i="1"/>
-  <c r="F165" i="1" s="1"/>
-[...2 lines deleted...]
-  <c r="F88" i="1"/>
+  <c r="F163" i="1" s="1"/>
+  <c r="E43" i="1"/>
+  <c r="B163" i="1"/>
+  <c r="F86" i="1"/>
+  <c r="E50" i="1"/>
+  <c r="E51" i="1"/>
   <c r="E52" i="1"/>
   <c r="E53" i="1"/>
   <c r="E54" i="1"/>
-  <c r="E55" i="1"/>
-[...1 lines deleted...]
-  <c r="E51" i="1"/>
+  <c r="E49" i="1"/>
+  <c r="E45" i="1"/>
   <c r="E47" i="1"/>
-  <c r="E49" i="1"/>
-  <c r="E50" i="1"/>
+  <c r="E48" i="1"/>
+  <c r="E164" i="1"/>
+  <c r="E165" i="1"/>
   <c r="E166" i="1"/>
   <c r="E167" i="1"/>
   <c r="E168" i="1"/>
   <c r="E169" i="1"/>
   <c r="E170" i="1"/>
   <c r="E171" i="1"/>
   <c r="E172" i="1"/>
   <c r="E173" i="1"/>
   <c r="E174" i="1"/>
   <c r="E175" i="1"/>
   <c r="E176" i="1"/>
   <c r="E177" i="1"/>
   <c r="E178" i="1"/>
   <c r="E179" i="1"/>
-  <c r="E180" i="1"/>
-[...4 lines deleted...]
-  <c r="B182" i="1"/>
+  <c r="F180" i="1"/>
+  <c r="D180" i="1"/>
+  <c r="C180" i="1"/>
+  <c r="B180" i="1"/>
   <c r="E18" i="1"/>
   <c r="E19" i="1"/>
   <c r="E20" i="1"/>
   <c r="E21" i="1"/>
   <c r="E22" i="1"/>
   <c r="E23" i="1"/>
   <c r="E24" i="1"/>
   <c r="E25" i="1"/>
+  <c r="E145" i="1"/>
+  <c r="E146" i="1"/>
   <c r="E147" i="1"/>
   <c r="E148" i="1"/>
   <c r="E149" i="1"/>
   <c r="E150" i="1"/>
   <c r="E151" i="1"/>
   <c r="E152" i="1"/>
   <c r="E153" i="1"/>
   <c r="E154" i="1"/>
   <c r="E155" i="1"/>
   <c r="E156" i="1"/>
   <c r="E157" i="1"/>
   <c r="E158" i="1"/>
   <c r="E159" i="1"/>
-  <c r="E160" i="1"/>
-[...4 lines deleted...]
-  <c r="B162" i="1"/>
+  <c r="F160" i="1"/>
+  <c r="D160" i="1"/>
+  <c r="C160" i="1"/>
+  <c r="B160" i="1"/>
   <c r="E7" i="1"/>
   <c r="E8" i="1"/>
   <c r="E9" i="1"/>
   <c r="E10" i="1"/>
   <c r="E11" i="1"/>
   <c r="E12" i="1"/>
   <c r="E13" i="1"/>
+  <c r="E126" i="1"/>
+  <c r="E127" i="1"/>
   <c r="E128" i="1"/>
   <c r="E129" i="1"/>
   <c r="E130" i="1"/>
   <c r="E131" i="1"/>
   <c r="E132" i="1"/>
   <c r="E133" i="1"/>
   <c r="E134" i="1"/>
   <c r="E135" i="1"/>
   <c r="E136" i="1"/>
   <c r="E137" i="1"/>
   <c r="E138" i="1"/>
   <c r="E139" i="1"/>
   <c r="E140" i="1"/>
-  <c r="E141" i="1"/>
-[...5 lines deleted...]
-  <c r="B58" i="1"/>
+  <c r="F141" i="1"/>
+  <c r="D141" i="1"/>
+  <c r="C141" i="1"/>
+  <c r="B141" i="1"/>
+  <c r="B56" i="1"/>
+  <c r="F88" i="1"/>
+  <c r="F89" i="1"/>
   <c r="F90" i="1"/>
   <c r="F91" i="1"/>
   <c r="F92" i="1"/>
   <c r="F93" i="1"/>
   <c r="F94" i="1"/>
   <c r="F95" i="1"/>
   <c r="F96" i="1"/>
   <c r="F97" i="1"/>
   <c r="F98" i="1"/>
   <c r="F99" i="1"/>
   <c r="F100" i="1"/>
   <c r="F101" i="1"/>
   <c r="F102" i="1"/>
   <c r="F103" i="1"/>
   <c r="F104" i="1"/>
   <c r="F105" i="1"/>
   <c r="F106" i="1"/>
   <c r="F107" i="1"/>
   <c r="F108" i="1"/>
   <c r="F109" i="1"/>
   <c r="F110" i="1"/>
   <c r="F111" i="1"/>
   <c r="F112" i="1"/>
   <c r="F113" i="1"/>
   <c r="F114" i="1"/>
   <c r="F115" i="1"/>
   <c r="F116" i="1"/>
   <c r="F117" i="1"/>
   <c r="F118" i="1"/>
   <c r="F119" i="1"/>
-  <c r="F120" i="1"/>
-[...1 lines deleted...]
-  <c r="F89" i="1"/>
+  <c r="F87" i="1"/>
+  <c r="F74" i="1"/>
+  <c r="F75" i="1"/>
+  <c r="F68" i="1"/>
   <c r="F76" i="1"/>
-  <c r="F77" i="1"/>
-[...1 lines deleted...]
-  <c r="F78" i="1"/>
+  <c r="F62" i="1"/>
+  <c r="F63" i="1"/>
   <c r="F64" i="1"/>
   <c r="F65" i="1"/>
   <c r="F66" i="1"/>
   <c r="F67" i="1"/>
-  <c r="F68" i="1"/>
   <c r="F69" i="1"/>
+  <c r="F70" i="1"/>
   <c r="F71" i="1"/>
   <c r="F72" i="1"/>
   <c r="F73" i="1"/>
-  <c r="F74" i="1"/>
-[...3 lines deleted...]
-  <c r="F58" i="1"/>
+  <c r="C56" i="1"/>
+  <c r="D56" i="1"/>
+  <c r="F56" i="1"/>
   <c r="F27" i="1"/>
   <c r="C15" i="1"/>
   <c r="C27" i="1"/>
   <c r="D15" i="1"/>
   <c r="D27" i="1"/>
   <c r="F15" i="1"/>
   <c r="B15" i="1"/>
   <c r="B27" i="1"/>
-  <c r="E58" i="1" l="1"/>
+  <c r="E56" i="1" l="1"/>
   <c r="F29" i="1"/>
-  <c r="F60" i="1" s="1"/>
+  <c r="F58" i="1" s="1"/>
   <c r="C29" i="1"/>
-  <c r="C60" i="1" s="1"/>
+  <c r="C58" i="1" s="1"/>
   <c r="E27" i="1"/>
-  <c r="E182" i="1"/>
+  <c r="E180" i="1"/>
   <c r="D29" i="1"/>
-  <c r="D60" i="1" s="1"/>
+  <c r="D58" i="1" s="1"/>
   <c r="E15" i="1"/>
   <c r="E29" i="1" s="1"/>
+  <c r="E160" i="1"/>
+  <c r="F77" i="1"/>
+  <c r="E141" i="1"/>
+  <c r="B29" i="1"/>
+  <c r="B58" i="1" s="1"/>
+  <c r="F121" i="1"/>
+  <c r="F79" i="1" s="1"/>
+  <c r="F43" i="1"/>
+  <c r="F144" i="1"/>
+  <c r="F125" i="1"/>
+  <c r="E144" i="1"/>
+  <c r="E125" i="1"/>
+  <c r="E163" i="1"/>
+  <c r="B144" i="1"/>
+  <c r="B125" i="1"/>
+  <c r="B43" i="1"/>
+  <c r="E58" i="1" l="1"/>
+  <c r="E182" i="1"/>
+  <c r="F81" i="1"/>
   <c r="E162" i="1"/>
-  <c r="F79" i="1"/>
   <c r="E143" i="1"/>
-  <c r="B29" i="1"/>
-[...16 lines deleted...]
-  <c r="E145" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="61">
   <si>
     <t>Bureau of Accounts   ~   Automated Statement of Indebtedness</t>
   </si>
   <si>
     <t>City/Town/District of :</t>
   </si>
   <si>
     <t>Long Term Debt
 Inside the Debt Limit</t>
   </si>
   <si>
     <t>+ New Debt Issued</t>
   </si>
   <si>
     <t xml:space="preserve">- Retirements
 </t>
   </si>
   <si>
     <t>Buildings</t>
   </si>
@@ -439,51 +440,51 @@
     <t xml:space="preserve">Short Term Debt                          Report by Issuance
 </t>
   </si>
   <si>
     <t>Must equal          page 2 Total</t>
   </si>
   <si>
     <t xml:space="preserve">                    I certify that long and short term debt as identified in this Statement of Indebtedness is in agreement</t>
   </si>
   <si>
     <t xml:space="preserve">                    with the general ledger controls in my department and are also reflected on the balance sheet.  </t>
   </si>
   <si>
     <t>Accounting Officer:</t>
   </si>
   <si>
     <t>Massachusetts Department of Revenue, Division of Local Services</t>
   </si>
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>Enter year:</t>
   </si>
   <si>
-    <t>Updated 6/27/2025</t>
+    <t>Updated 6/22/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="164" formatCode="mm/dd/yy"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -503,71 +504,71 @@
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <sz val="14"/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
+      <sz val="14"/>
+      <color rgb="FFA90000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FFFF0000"/>
+      <color rgb="FFA20000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -776,104 +777,104 @@
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="39" fontId="2" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="39" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="39" fontId="2" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
@@ -930,165 +931,165 @@
       <color rgb="FFFFFF66"/>
       <color rgb="FFFFFF75"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>581025</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>904875</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1061" name="Line 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F714EEA5-C9B4-43D7-8CAB-75439A607651}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="581025" y="6829425"/>
           <a:ext cx="2895600" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>466725</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1062" name="Line 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8E58279-7CA4-49CE-B47E-B314FF581C96}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="4733925" y="6829425"/>
           <a:ext cx="1047750" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:solidFill>
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>581025</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>904875</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="1063" name="Line 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85DC2C2E-42F6-4E31-8FDE-E078F12C0808}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr>
           <a:spLocks noChangeShapeType="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="581025" y="7562850"/>
           <a:ext cx="2895600" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="line">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
@@ -1467,380 +1468,380 @@
           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:effectLst>
                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                   <a:srgbClr val="808080"/>
                 </a:outerShdw>
               </a:effectLst>
             </a14:hiddenEffects>
           </a:ext>
         </a:extLst>
       </a:spPr>
       <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
       <a:lstStyle/>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:G184"/>
+  <dimension ref="A1:G182"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B4" sqref="B4:D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.85546875" style="2" customWidth="1"/>
     <col min="2" max="4" width="13.7109375" style="2" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="35" t="s">
+      <c r="A1" s="34" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="35"/>
-[...4 lines deleted...]
-      <c r="G1" s="49" t="s">
+      <c r="B1" s="34"/>
+      <c r="C1" s="34"/>
+      <c r="D1" s="34"/>
+      <c r="E1" s="34"/>
+      <c r="F1" s="34"/>
+      <c r="G1" s="51" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:7" s="1" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="35" t="s">
-[...6 lines deleted...]
-      <c r="F2" s="35"/>
+      <c r="A2" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
     </row>
     <row r="3" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="F3" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="51"/>
-[...2 lines deleted...]
-      <c r="E4" s="44" t="s">
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="43" t="s">
         <v>58</v>
       </c>
       <c r="F4" s="24">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="27" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="45" t="s">
+      <c r="A6" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="47" t="str">
+      <c r="B6" s="46" t="str">
         <f>_xlfn.CONCAT("Outstanding July 1, ", YEAR-1)</f>
-        <v>Outstanding July 1, 2024</v>
-[...1 lines deleted...]
-      <c r="C6" s="46" t="s">
+        <v>Outstanding July 1, 2025</v>
+      </c>
+      <c r="C6" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="D6" s="46" t="s">
+      <c r="D6" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="48" t="str">
+      <c r="E6" s="47" t="str">
         <f>CONCATENATE("= Outstanding June 30, ", YEAR)</f>
-        <v>= Outstanding June 30, 2025</v>
-[...1 lines deleted...]
-      <c r="F6" s="47" t="str">
+        <v>= Outstanding June 30, 2026</v>
+      </c>
+      <c r="F6" s="46" t="str">
         <f>_xlfn.CONCAT("Interest Paid in FY ", YEAR)</f>
-        <v>Interest Paid in FY 2025</v>
+        <v>Interest Paid in FY 2026</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="36"/>
-[...1 lines deleted...]
-      <c r="D7" s="36"/>
+      <c r="B7" s="35"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
       <c r="E7" s="4">
         <f>SUM(B7+C7-D7)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="36"/>
+      <c r="F7" s="35"/>
     </row>
     <row r="8" spans="1:7" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="36"/>
-[...1 lines deleted...]
-      <c r="D8" s="36"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="35"/>
+      <c r="D8" s="35"/>
       <c r="E8" s="4">
         <f t="shared" ref="E8:E13" si="0">SUM(B8+C8-D8)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="36"/>
+      <c r="F8" s="35"/>
     </row>
     <row r="9" spans="1:7" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="36"/>
-[...1 lines deleted...]
-      <c r="D9" s="36"/>
+      <c r="B9" s="35"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="35"/>
       <c r="E9" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F9" s="36"/>
+      <c r="F9" s="35"/>
     </row>
     <row r="10" spans="1:7" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="36"/>
-[...1 lines deleted...]
-      <c r="D10" s="36"/>
+      <c r="B10" s="35"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="35"/>
       <c r="E10" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F10" s="36"/>
+      <c r="F10" s="35"/>
     </row>
     <row r="11" spans="1:7" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="36"/>
-[...1 lines deleted...]
-      <c r="D11" s="36"/>
+      <c r="B11" s="35"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="35"/>
       <c r="E11" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F11" s="36"/>
+      <c r="F11" s="35"/>
     </row>
     <row r="12" spans="1:7" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="36"/>
-[...1 lines deleted...]
-      <c r="D12" s="36"/>
+      <c r="B12" s="35"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="35"/>
       <c r="E12" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F12" s="36"/>
+      <c r="F12" s="35"/>
     </row>
     <row r="13" spans="1:7" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="36"/>
-[...1 lines deleted...]
-      <c r="D13" s="36"/>
+      <c r="B13" s="35"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="35"/>
       <c r="E13" s="4">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F13" s="36"/>
+      <c r="F13" s="35"/>
     </row>
     <row r="14" spans="1:7" ht="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:7" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="5">
         <f>SUM(B7:B13)</f>
         <v>0</v>
       </c>
       <c r="C15" s="5">
         <f>SUM(C7:C13)</f>
         <v>0</v>
       </c>
       <c r="D15" s="5">
         <f>SUM(D7:D13)</f>
         <v>0</v>
       </c>
       <c r="E15" s="5">
         <f>SUM(E7:E13)</f>
         <v>0</v>
       </c>
       <c r="F15" s="5">
         <f>SUM(F7:F13)</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
     </row>
     <row r="17" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A17" s="45" t="s">
+      <c r="A17" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="B17" s="47" t="str">
+      <c r="B17" s="46" t="str">
         <f>_xlfn.CONCAT("Outstanding July 1, ", YEAR-1)</f>
-        <v>Outstanding July 1, 2024</v>
-[...1 lines deleted...]
-      <c r="C17" s="46" t="s">
+        <v>Outstanding July 1, 2025</v>
+      </c>
+      <c r="C17" s="45" t="s">
         <v>3</v>
       </c>
-      <c r="D17" s="46" t="s">
+      <c r="D17" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="E17" s="48" t="str">
+      <c r="E17" s="47" t="str">
         <f>CONCATENATE("= Outstanding June 30, ", YEAR)</f>
-        <v>= Outstanding June 30, 2025</v>
-[...1 lines deleted...]
-      <c r="F17" s="47" t="str">
+        <v>= Outstanding June 30, 2026</v>
+      </c>
+      <c r="F17" s="46" t="str">
         <f>_xlfn.CONCAT("Interest Paid in FY ", YEAR)</f>
-        <v>Interest Paid in FY 2025</v>
+        <v>Interest Paid in FY 2026</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B18" s="36"/>
-[...1 lines deleted...]
-      <c r="D18" s="36"/>
+      <c r="B18" s="35"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="35"/>
       <c r="E18" s="4">
         <f t="shared" ref="E18:E24" si="1">SUM(B18+C18-D18)</f>
         <v>0</v>
       </c>
-      <c r="F18" s="36"/>
+      <c r="F18" s="35"/>
     </row>
     <row r="19" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B19" s="36"/>
-[...1 lines deleted...]
-      <c r="D19" s="36"/>
+      <c r="B19" s="35"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="35"/>
       <c r="E19" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F19" s="36"/>
+      <c r="F19" s="35"/>
     </row>
     <row r="20" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="36"/>
-[...1 lines deleted...]
-      <c r="D20" s="36"/>
+      <c r="B20" s="35"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="35"/>
       <c r="E20" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F20" s="36"/>
+      <c r="F20" s="35"/>
     </row>
     <row r="21" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="36"/>
-[...1 lines deleted...]
-      <c r="D21" s="36"/>
+      <c r="B21" s="35"/>
+      <c r="C21" s="35"/>
+      <c r="D21" s="35"/>
       <c r="E21" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F21" s="36"/>
+      <c r="F21" s="35"/>
     </row>
     <row r="22" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="36"/>
-[...1 lines deleted...]
-      <c r="D22" s="36"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="35"/>
+      <c r="D22" s="35"/>
       <c r="E22" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F22" s="36"/>
+      <c r="F22" s="35"/>
     </row>
     <row r="23" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B23" s="36"/>
-[...1 lines deleted...]
-      <c r="D23" s="36"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="35"/>
+      <c r="D23" s="35"/>
       <c r="E23" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F23" s="36"/>
+      <c r="F23" s="35"/>
     </row>
     <row r="24" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B24" s="36"/>
-[...1 lines deleted...]
-      <c r="D24" s="36"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="35"/>
+      <c r="D24" s="35"/>
       <c r="E24" s="4">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="F24" s="36"/>
+      <c r="F24" s="35"/>
     </row>
     <row r="25" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B25" s="36"/>
-[...1 lines deleted...]
-      <c r="D25" s="36"/>
+      <c r="B25" s="35"/>
+      <c r="C25" s="35"/>
+      <c r="D25" s="35"/>
       <c r="E25" s="4">
         <f>SUM(B25+C25-D25)</f>
         <v>0</v>
       </c>
-      <c r="F25" s="36"/>
+      <c r="F25" s="35"/>
     </row>
     <row r="26" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="5">
         <f>SUM(B18:B25)</f>
         <v>0</v>
       </c>
       <c r="C27" s="5">
         <f>SUM(C18:C25)</f>
         <v>0</v>
       </c>
       <c r="D27" s="5">
         <f>SUM(D18:D25)</f>
         <v>0</v>
       </c>
       <c r="E27" s="5">
         <f>SUM(E18:E25)</f>
         <v>0</v>
       </c>
       <c r="F27" s="5">
         <f>SUM(F18:F25)</f>
         <v>0</v>
@@ -1858,1684 +1859,1683 @@
       <c r="C29" s="5">
         <f>SUM(C15+C27)</f>
         <v>0</v>
       </c>
       <c r="D29" s="5">
         <f>SUM(D15+D27)</f>
         <v>0</v>
       </c>
       <c r="E29" s="5">
         <f>SUM(E15+E27)</f>
         <v>0</v>
       </c>
       <c r="F29" s="5">
         <f>SUM(F15+F27)</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A30" s="28"/>
       <c r="B30" s="28"/>
       <c r="C30" s="28"/>
       <c r="D30" s="28"/>
       <c r="E30" s="28"/>
       <c r="F30" s="28"/>
     </row>
-    <row r="31" spans="1:6" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-      <c r="A32" s="29" t="s">
+    <row r="31" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A31" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="B32" s="29"/>
-[...7 lines deleted...]
-      <c r="A34" s="43" t="s">
+      <c r="B31" s="29"/>
+      <c r="C31" s="29"/>
+      <c r="D31" s="29"/>
+      <c r="E31" s="29"/>
+      <c r="F31" s="29"/>
+    </row>
+    <row r="32" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A33" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="B34" s="50"/>
-[...1 lines deleted...]
-      <c r="E34" s="2" t="s">
+      <c r="B33" s="48"/>
+      <c r="C33" s="48"/>
+      <c r="E33" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="F34" s="41"/>
+      <c r="F33" s="40"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A35" s="2" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="2" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      <c r="A37" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="38" spans="1:6" ht="6.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="A39" s="42" t="s">
+    <row r="37" spans="1:6" ht="6.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A38" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="B39" s="50"/>
-[...1 lines deleted...]
-      <c r="E39" s="2" t="s">
+      <c r="B38" s="48"/>
+      <c r="C38" s="48"/>
+      <c r="E38" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F39" s="41"/>
-[...2 lines deleted...]
-      <c r="A42" s="28" t="str">
+      <c r="F38" s="40"/>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A41" s="28" t="str">
         <f>_xlfn.CONCAT("Please complete all sections of this report and upload in Gateway  no later than September 30, ", YEAR,".")</f>
-        <v>Please complete all sections of this report and upload in Gateway  no later than September 30, 2025.</v>
-[...8 lines deleted...]
-      <c r="A45" s="11" t="s">
+        <v>Please complete all sections of this report and upload in Gateway  no later than September 30, 2026.</v>
+      </c>
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+    </row>
+    <row r="43" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A43" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="12" t="str">
+      <c r="B43" s="12" t="str">
         <f>+B6</f>
-        <v>Outstanding July 1, 2024</v>
-[...1 lines deleted...]
-      <c r="C45" s="13" t="s">
+        <v>Outstanding July 1, 2025</v>
+      </c>
+      <c r="C43" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="D45" s="13" t="s">
+      <c r="D43" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="E45" s="13" t="str">
+      <c r="E43" s="13" t="str">
         <f>+E6</f>
-        <v>= Outstanding June 30, 2025</v>
-[...1 lines deleted...]
-      <c r="F45" s="14" t="str">
+        <v>= Outstanding June 30, 2026</v>
+      </c>
+      <c r="F43" s="14" t="str">
         <f>+F6</f>
-        <v>Interest Paid in FY 2025</v>
-      </c>
+        <v>Interest Paid in FY 2026</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B45" s="35"/>
+      <c r="C45" s="35"/>
+      <c r="D45" s="35"/>
+      <c r="E45" s="4">
+        <f t="shared" ref="E45:E54" si="2">SUM(B45+C45-D45)</f>
+        <v>0</v>
+      </c>
+      <c r="F45" s="35"/>
+    </row>
+    <row r="46" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="B46" s="33"/>
+      <c r="C46" s="33"/>
+      <c r="D46" s="33"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="33"/>
     </row>
     <row r="47" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="3" t="s">
-[...4 lines deleted...]
-      <c r="D47" s="36"/>
+      <c r="A47" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B47" s="35"/>
+      <c r="C47" s="35"/>
+      <c r="D47" s="35"/>
       <c r="E47" s="4">
-        <f t="shared" ref="E47:E56" si="2">SUM(B47+C47-D47)</f>
-[...2 lines deleted...]
-      <c r="F47" s="36"/>
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F47" s="35"/>
     </row>
     <row r="48" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="20" t="s">
-[...6 lines deleted...]
-      <c r="F48" s="33"/>
+      <c r="A48" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="35"/>
+      <c r="C48" s="35"/>
+      <c r="D48" s="35"/>
+      <c r="E48" s="4">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="F48" s="35"/>
     </row>
     <row r="49" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="6" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="D49" s="36"/>
+        <v>9</v>
+      </c>
+      <c r="B49" s="35"/>
+      <c r="C49" s="35"/>
+      <c r="D49" s="35"/>
       <c r="E49" s="4">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F49" s="36"/>
+      <c r="F49" s="35"/>
     </row>
     <row r="50" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="6" t="s">
-        <v>7</v>
-[...3 lines deleted...]
-      <c r="D50" s="36"/>
+        <v>17</v>
+      </c>
+      <c r="B50" s="35"/>
+      <c r="C50" s="35"/>
+      <c r="D50" s="35"/>
       <c r="E50" s="4">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F50" s="36"/>
+      <c r="F50" s="35"/>
     </row>
     <row r="51" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="6" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      <c r="D51" s="36"/>
+        <v>30</v>
+      </c>
+      <c r="B51" s="35"/>
+      <c r="C51" s="35"/>
+      <c r="D51" s="35"/>
       <c r="E51" s="4">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F51" s="36"/>
+      <c r="F51" s="35"/>
     </row>
     <row r="52" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A52" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D52" s="36"/>
+      <c r="A52" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B52" s="35"/>
+      <c r="C52" s="35"/>
+      <c r="D52" s="35"/>
       <c r="E52" s="4">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F52" s="36"/>
+      <c r="F52" s="35"/>
     </row>
     <row r="53" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="6" t="s">
-[...4 lines deleted...]
-      <c r="D53" s="36"/>
+      <c r="A53" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B53" s="35"/>
+      <c r="C53" s="35"/>
+      <c r="D53" s="35"/>
       <c r="E53" s="4">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F53" s="36"/>
+      <c r="F53" s="35"/>
     </row>
     <row r="54" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      <c r="D54" s="36"/>
+        <v>33</v>
+      </c>
+      <c r="B54" s="35"/>
+      <c r="C54" s="35"/>
+      <c r="D54" s="35"/>
       <c r="E54" s="4">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F54" s="36"/>
-[...13 lines deleted...]
-    </row>
+      <c r="F54" s="35"/>
+    </row>
+    <row r="55" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="56" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
-        <v>33</v>
-[...10 lines deleted...]
-    <row r="57" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
+        <v>34</v>
+      </c>
+      <c r="B56" s="5">
+        <f>B45+SUM(B47:B54)</f>
+        <v>0</v>
+      </c>
+      <c r="C56" s="5">
+        <f>C45+SUM(C47:C54)</f>
+        <v>0</v>
+      </c>
+      <c r="D56" s="5">
+        <f>D45+SUM(D47:D54)</f>
+        <v>0</v>
+      </c>
+      <c r="E56" s="5">
+        <f>E45+SUM(E47:E54)</f>
+        <v>0</v>
+      </c>
+      <c r="F56" s="5">
+        <f>F45+SUM(F47:F54)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B57" s="7"/>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+    </row>
     <row r="58" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B58" s="5">
-        <f>B47+SUM(B49:B56)</f>
+        <f>SUM(B29+B56)</f>
         <v>0</v>
       </c>
       <c r="C58" s="5">
-        <f>C47+SUM(C49:C56)</f>
+        <f>SUM(C29+C56)</f>
         <v>0</v>
       </c>
       <c r="D58" s="5">
-        <f>D47+SUM(D49:D56)</f>
+        <f>SUM(D29+D56)</f>
         <v>0</v>
       </c>
       <c r="E58" s="5">
-        <f>E47+SUM(E49:E56)</f>
+        <f>SUM(E29+E56)</f>
         <v>0</v>
       </c>
       <c r="F58" s="5">
-        <f>F47+SUM(F49:F56)</f>
+        <f>SUM(F29+F56)</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
     </row>
     <row r="60" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="3" t="s">
-[...28 lines deleted...]
-      <c r="F61" s="7"/>
+      <c r="A60" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B60" s="26"/>
+      <c r="C60" s="26"/>
+      <c r="D60" s="26"/>
+      <c r="E60" s="26"/>
+      <c r="F60" s="27"/>
+    </row>
+    <row r="61" spans="1:6" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B61" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C61" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D61" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E61" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="F61" s="18" t="str">
+        <f>CONCATENATE("= Unissued 6/30/",YEAR)</f>
+        <v>= Unissued 6/30/2026</v>
+      </c>
     </row>
     <row r="62" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="25" t="s">
-[...26 lines deleted...]
-        <v>= Unissued 6/30/2025</v>
+      <c r="A62" s="36"/>
+      <c r="B62" s="37"/>
+      <c r="C62" s="36"/>
+      <c r="D62" s="35"/>
+      <c r="E62" s="35"/>
+      <c r="F62" s="4">
+        <f>SUM(D62-E62)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="36"/>
+      <c r="B63" s="37"/>
+      <c r="C63" s="36"/>
+      <c r="D63" s="35"/>
+      <c r="E63" s="35"/>
+      <c r="F63" s="4">
+        <f t="shared" ref="F63:F76" si="3">SUM(D63-E63)</f>
+        <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="37"/>
-[...3 lines deleted...]
-      <c r="E64" s="36"/>
+      <c r="A64" s="36"/>
+      <c r="B64" s="37"/>
+      <c r="C64" s="36"/>
+      <c r="D64" s="35"/>
+      <c r="E64" s="35"/>
       <c r="F64" s="4">
-        <f>SUM(D64-E64)</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="37"/>
-[...3 lines deleted...]
-      <c r="E65" s="36"/>
+      <c r="A65" s="36"/>
+      <c r="B65" s="37"/>
+      <c r="C65" s="36"/>
+      <c r="D65" s="35"/>
+      <c r="E65" s="35"/>
       <c r="F65" s="4">
-        <f t="shared" ref="F65:F78" si="3">SUM(D65-E65)</f>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="37"/>
-[...3 lines deleted...]
-      <c r="E66" s="36"/>
+      <c r="A66" s="36"/>
+      <c r="B66" s="37"/>
+      <c r="C66" s="36"/>
+      <c r="D66" s="35"/>
+      <c r="E66" s="35"/>
       <c r="F66" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="37"/>
-[...3 lines deleted...]
-      <c r="E67" s="36"/>
+      <c r="A67" s="36"/>
+      <c r="B67" s="37"/>
+      <c r="C67" s="36"/>
+      <c r="D67" s="35"/>
+      <c r="E67" s="35"/>
       <c r="F67" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="37"/>
-[...3 lines deleted...]
-      <c r="E68" s="36"/>
+      <c r="A68" s="36"/>
+      <c r="B68" s="37"/>
+      <c r="C68" s="36"/>
+      <c r="D68" s="35"/>
+      <c r="E68" s="35"/>
       <c r="F68" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="37"/>
-[...3 lines deleted...]
-      <c r="E69" s="36"/>
+      <c r="A69" s="36"/>
+      <c r="B69" s="37"/>
+      <c r="C69" s="36"/>
+      <c r="D69" s="35"/>
+      <c r="E69" s="35"/>
       <c r="F69" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="37"/>
-[...3 lines deleted...]
-      <c r="E70" s="36"/>
+      <c r="A70" s="36"/>
+      <c r="B70" s="37"/>
+      <c r="C70" s="36"/>
+      <c r="D70" s="35"/>
+      <c r="E70" s="35"/>
       <c r="F70" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="37"/>
-[...3 lines deleted...]
-      <c r="E71" s="36"/>
+      <c r="A71" s="36"/>
+      <c r="B71" s="37"/>
+      <c r="C71" s="36"/>
+      <c r="D71" s="35"/>
+      <c r="E71" s="35"/>
       <c r="F71" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A72" s="37"/>
-[...3 lines deleted...]
-      <c r="E72" s="36"/>
+      <c r="A72" s="36"/>
+      <c r="B72" s="37"/>
+      <c r="C72" s="36"/>
+      <c r="D72" s="35"/>
+      <c r="E72" s="35"/>
       <c r="F72" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="37"/>
-[...3 lines deleted...]
-      <c r="E73" s="36"/>
+      <c r="A73" s="36"/>
+      <c r="B73" s="37"/>
+      <c r="C73" s="36"/>
+      <c r="D73" s="35"/>
+      <c r="E73" s="35"/>
       <c r="F73" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A74" s="37"/>
-[...3 lines deleted...]
-      <c r="E74" s="36"/>
+      <c r="A74" s="36"/>
+      <c r="B74" s="37"/>
+      <c r="C74" s="36"/>
+      <c r="D74" s="35"/>
+      <c r="E74" s="35"/>
       <c r="F74" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="37"/>
-[...3 lines deleted...]
-      <c r="E75" s="36"/>
+      <c r="A75" s="36"/>
+      <c r="B75" s="37"/>
+      <c r="C75" s="36"/>
+      <c r="D75" s="35"/>
+      <c r="E75" s="35"/>
       <c r="F75" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A76" s="37"/>
-[...3 lines deleted...]
-      <c r="E76" s="36"/>
+      <c r="A76" s="36"/>
+      <c r="B76" s="37"/>
+      <c r="C76" s="36"/>
+      <c r="D76" s="35"/>
+      <c r="E76" s="35"/>
       <c r="F76" s="4">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A77" s="37"/>
-[...5 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="A77" s="8"/>
+      <c r="B77" s="9"/>
+      <c r="C77" s="9"/>
+      <c r="D77" s="9"/>
+      <c r="E77" s="10"/>
+      <c r="F77" s="5">
+        <f>SUM(F62:F76)</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A78" s="37"/>
-[...7 lines deleted...]
-      </c>
+      <c r="B78" s="21"/>
+      <c r="D78" s="22"/>
+      <c r="E78" s="22"/>
+      <c r="F78" s="22"/>
     </row>
     <row r="79" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A79" s="8"/>
+      <c r="A79" s="8" t="s">
+        <v>42</v>
+      </c>
       <c r="B79" s="9"/>
       <c r="C79" s="9"/>
       <c r="D79" s="9"/>
       <c r="E79" s="10"/>
       <c r="F79" s="5">
-        <f>SUM(F64:F78)</f>
+        <f>F121</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="21"/>
-[...2 lines deleted...]
-      <c r="F80" s="22"/>
+      <c r="F80" s="7"/>
     </row>
     <row r="81" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B81" s="9"/>
       <c r="C81" s="9"/>
       <c r="D81" s="9"/>
       <c r="E81" s="10"/>
       <c r="F81" s="5">
-        <f>F123</f>
-[...20 lines deleted...]
-      <c r="A85" s="19" t="s">
+        <f>SUM(F77+F79)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A83" s="19" t="s">
         <v>44</v>
       </c>
     </row>
+    <row r="85" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A85" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="B85" s="26"/>
+      <c r="C85" s="26"/>
+      <c r="D85" s="26"/>
+      <c r="E85" s="26"/>
+      <c r="F85" s="27"/>
+    </row>
+    <row r="86" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A86" s="15" t="s">
+        <v>37</v>
+      </c>
+      <c r="B86" s="16" t="s">
+        <v>38</v>
+      </c>
+      <c r="C86" s="16" t="s">
+        <v>39</v>
+      </c>
+      <c r="D86" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="E86" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="F86" s="18" t="str">
+        <f>+F61</f>
+        <v>= Unissued 6/30/2026</v>
+      </c>
+    </row>
     <row r="87" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="25" t="s">
-[...26 lines deleted...]
-        <v>= Unissued 6/30/2025</v>
+      <c r="A87" s="36"/>
+      <c r="B87" s="37"/>
+      <c r="C87" s="36"/>
+      <c r="D87" s="35"/>
+      <c r="E87" s="35"/>
+      <c r="F87" s="4">
+        <f>SUM(D87-E87)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="36"/>
+      <c r="B88" s="37"/>
+      <c r="C88" s="36"/>
+      <c r="D88" s="35"/>
+      <c r="E88" s="35"/>
+      <c r="F88" s="4">
+        <f t="shared" ref="F88:F119" si="4">SUM(D88-E88)</f>
+        <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="37"/>
-[...3 lines deleted...]
-      <c r="E89" s="36"/>
+      <c r="A89" s="36"/>
+      <c r="B89" s="37"/>
+      <c r="C89" s="36"/>
+      <c r="D89" s="35"/>
+      <c r="E89" s="35"/>
       <c r="F89" s="4">
-        <f>SUM(D89-E89)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A90" s="37"/>
-[...3 lines deleted...]
-      <c r="E90" s="36"/>
+      <c r="A90" s="36"/>
+      <c r="B90" s="37"/>
+      <c r="C90" s="36"/>
+      <c r="D90" s="35"/>
+      <c r="E90" s="35"/>
       <c r="F90" s="4">
-        <f t="shared" ref="F90:F121" si="4">SUM(D90-E90)</f>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A91" s="37"/>
-[...3 lines deleted...]
-      <c r="E91" s="36"/>
+      <c r="A91" s="36"/>
+      <c r="B91" s="37"/>
+      <c r="C91" s="36"/>
+      <c r="D91" s="35"/>
+      <c r="E91" s="35"/>
       <c r="F91" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="37"/>
-[...3 lines deleted...]
-      <c r="E92" s="36"/>
+      <c r="A92" s="36"/>
+      <c r="B92" s="37"/>
+      <c r="C92" s="36"/>
+      <c r="D92" s="35"/>
+      <c r="E92" s="35"/>
       <c r="F92" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A93" s="37"/>
-[...3 lines deleted...]
-      <c r="E93" s="36"/>
+      <c r="A93" s="36"/>
+      <c r="B93" s="37"/>
+      <c r="C93" s="36"/>
+      <c r="D93" s="35"/>
+      <c r="E93" s="35"/>
       <c r="F93" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A94" s="37"/>
-[...3 lines deleted...]
-      <c r="E94" s="36"/>
+      <c r="A94" s="36"/>
+      <c r="B94" s="37"/>
+      <c r="C94" s="36"/>
+      <c r="D94" s="35"/>
+      <c r="E94" s="35"/>
       <c r="F94" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="37"/>
-[...3 lines deleted...]
-      <c r="E95" s="36"/>
+      <c r="A95" s="36"/>
+      <c r="B95" s="37"/>
+      <c r="C95" s="36"/>
+      <c r="D95" s="35"/>
+      <c r="E95" s="35"/>
       <c r="F95" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="37"/>
-[...3 lines deleted...]
-      <c r="E96" s="36"/>
+      <c r="A96" s="36"/>
+      <c r="B96" s="37"/>
+      <c r="C96" s="36"/>
+      <c r="D96" s="35"/>
+      <c r="E96" s="35"/>
       <c r="F96" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="37"/>
-[...3 lines deleted...]
-      <c r="E97" s="36"/>
+      <c r="A97" s="36"/>
+      <c r="B97" s="37"/>
+      <c r="C97" s="36"/>
+      <c r="D97" s="35"/>
+      <c r="E97" s="35"/>
       <c r="F97" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A98" s="37"/>
-[...3 lines deleted...]
-      <c r="E98" s="36"/>
+      <c r="A98" s="36"/>
+      <c r="B98" s="37"/>
+      <c r="C98" s="36"/>
+      <c r="D98" s="35"/>
+      <c r="E98" s="35"/>
       <c r="F98" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="37"/>
-[...3 lines deleted...]
-      <c r="E99" s="36"/>
+      <c r="A99" s="36"/>
+      <c r="B99" s="37"/>
+      <c r="C99" s="36"/>
+      <c r="D99" s="35"/>
+      <c r="E99" s="35"/>
       <c r="F99" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="37"/>
-[...3 lines deleted...]
-      <c r="E100" s="36"/>
+      <c r="A100" s="36"/>
+      <c r="B100" s="37"/>
+      <c r="C100" s="36"/>
+      <c r="D100" s="35"/>
+      <c r="E100" s="35"/>
       <c r="F100" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="37"/>
-[...3 lines deleted...]
-      <c r="E101" s="36"/>
+      <c r="A101" s="36"/>
+      <c r="B101" s="37"/>
+      <c r="C101" s="36"/>
+      <c r="D101" s="35"/>
+      <c r="E101" s="35"/>
       <c r="F101" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="37"/>
-[...3 lines deleted...]
-      <c r="E102" s="36"/>
+      <c r="A102" s="36"/>
+      <c r="B102" s="37"/>
+      <c r="C102" s="36"/>
+      <c r="D102" s="35"/>
+      <c r="E102" s="35"/>
       <c r="F102" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="37"/>
-[...3 lines deleted...]
-      <c r="E103" s="36"/>
+      <c r="A103" s="36"/>
+      <c r="B103" s="37"/>
+      <c r="C103" s="36"/>
+      <c r="D103" s="35"/>
+      <c r="E103" s="35"/>
       <c r="F103" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="37"/>
-[...3 lines deleted...]
-      <c r="E104" s="36"/>
+      <c r="A104" s="36"/>
+      <c r="B104" s="37"/>
+      <c r="C104" s="36"/>
+      <c r="D104" s="35"/>
+      <c r="E104" s="35"/>
       <c r="F104" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A105" s="37"/>
-[...3 lines deleted...]
-      <c r="E105" s="36"/>
+      <c r="A105" s="36"/>
+      <c r="B105" s="37"/>
+      <c r="C105" s="36"/>
+      <c r="D105" s="35"/>
+      <c r="E105" s="35"/>
       <c r="F105" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A106" s="37"/>
-[...3 lines deleted...]
-      <c r="E106" s="36"/>
+      <c r="A106" s="36"/>
+      <c r="B106" s="37"/>
+      <c r="C106" s="36"/>
+      <c r="D106" s="35"/>
+      <c r="E106" s="35"/>
       <c r="F106" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A107" s="37"/>
-[...3 lines deleted...]
-      <c r="E107" s="36"/>
+      <c r="A107" s="36"/>
+      <c r="B107" s="37"/>
+      <c r="C107" s="36"/>
+      <c r="D107" s="35"/>
+      <c r="E107" s="35"/>
       <c r="F107" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="37"/>
-[...3 lines deleted...]
-      <c r="E108" s="36"/>
+      <c r="A108" s="36"/>
+      <c r="B108" s="37"/>
+      <c r="C108" s="36"/>
+      <c r="D108" s="35"/>
+      <c r="E108" s="35"/>
       <c r="F108" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A109" s="37"/>
-[...3 lines deleted...]
-      <c r="E109" s="36"/>
+      <c r="A109" s="36"/>
+      <c r="B109" s="37"/>
+      <c r="C109" s="36"/>
+      <c r="D109" s="35"/>
+      <c r="E109" s="35"/>
       <c r="F109" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="37"/>
-[...3 lines deleted...]
-      <c r="E110" s="36"/>
+      <c r="A110" s="36"/>
+      <c r="B110" s="37"/>
+      <c r="C110" s="36"/>
+      <c r="D110" s="35"/>
+      <c r="E110" s="35"/>
       <c r="F110" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A111" s="37"/>
-[...3 lines deleted...]
-      <c r="E111" s="36"/>
+      <c r="A111" s="36"/>
+      <c r="B111" s="37"/>
+      <c r="C111" s="36"/>
+      <c r="D111" s="35"/>
+      <c r="E111" s="35"/>
       <c r="F111" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A112" s="37"/>
-[...3 lines deleted...]
-      <c r="E112" s="36"/>
+      <c r="A112" s="36"/>
+      <c r="B112" s="37"/>
+      <c r="C112" s="36"/>
+      <c r="D112" s="35"/>
+      <c r="E112" s="35"/>
       <c r="F112" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A113" s="37"/>
-[...3 lines deleted...]
-      <c r="E113" s="36"/>
+      <c r="A113" s="36"/>
+      <c r="B113" s="37"/>
+      <c r="C113" s="36"/>
+      <c r="D113" s="35"/>
+      <c r="E113" s="35"/>
       <c r="F113" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A114" s="37"/>
-[...3 lines deleted...]
-      <c r="E114" s="36"/>
+      <c r="A114" s="36"/>
+      <c r="B114" s="37"/>
+      <c r="C114" s="36"/>
+      <c r="D114" s="35"/>
+      <c r="E114" s="35"/>
       <c r="F114" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A115" s="37"/>
-[...3 lines deleted...]
-      <c r="E115" s="36"/>
+      <c r="A115" s="36"/>
+      <c r="B115" s="37"/>
+      <c r="C115" s="36"/>
+      <c r="D115" s="35"/>
+      <c r="E115" s="35"/>
       <c r="F115" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A116" s="37"/>
-[...3 lines deleted...]
-      <c r="E116" s="36"/>
+      <c r="A116" s="36"/>
+      <c r="B116" s="37"/>
+      <c r="C116" s="36"/>
+      <c r="D116" s="35"/>
+      <c r="E116" s="35"/>
       <c r="F116" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A117" s="37"/>
-[...3 lines deleted...]
-      <c r="E117" s="36"/>
+      <c r="A117" s="36"/>
+      <c r="B117" s="37"/>
+      <c r="C117" s="36"/>
+      <c r="D117" s="35"/>
+      <c r="E117" s="35"/>
       <c r="F117" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A118" s="37"/>
-[...3 lines deleted...]
-      <c r="E118" s="36"/>
+      <c r="A118" s="36"/>
+      <c r="B118" s="37"/>
+      <c r="C118" s="36"/>
+      <c r="D118" s="35"/>
+      <c r="E118" s="35"/>
       <c r="F118" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A119" s="37"/>
-[...3 lines deleted...]
-      <c r="E119" s="36"/>
+      <c r="A119" s="36"/>
+      <c r="B119" s="37"/>
+      <c r="C119" s="36"/>
+      <c r="D119" s="35"/>
+      <c r="E119" s="35"/>
       <c r="F119" s="4">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
     </row>
-    <row r="120" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-    </row>
+    <row r="120" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="121" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="37"/>
-[...5 lines deleted...]
-        <f t="shared" si="4"/>
+      <c r="A121" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B121" s="9"/>
+      <c r="C121" s="9"/>
+      <c r="D121" s="9"/>
+      <c r="E121" s="10"/>
+      <c r="F121" s="5">
+        <f>SUM(F87:F119)</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="123" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-      <c r="A125" s="32" t="s">
+    <row r="123" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A123" s="32" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="127" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A127" s="30" t="s">
+    <row r="125" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A125" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B127" s="12" t="str">
+      <c r="B125" s="12" t="str">
         <f>+B6</f>
-        <v>Outstanding July 1, 2024</v>
-[...1 lines deleted...]
-      <c r="C127" s="13" t="s">
+        <v>Outstanding July 1, 2025</v>
+      </c>
+      <c r="C125" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="D127" s="13" t="s">
+      <c r="D125" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E127" s="13" t="str">
+      <c r="E125" s="13" t="str">
         <f>+E6</f>
-        <v>= Outstanding June 30, 2025</v>
-[...1 lines deleted...]
-      <c r="F127" s="14" t="str">
+        <v>= Outstanding June 30, 2026</v>
+      </c>
+      <c r="F125" s="14" t="str">
         <f>+F6</f>
-        <v>Interest Paid in FY 2025</v>
-      </c>
+        <v>Interest Paid in FY 2026</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A126" s="36"/>
+      <c r="B126" s="35"/>
+      <c r="C126" s="35"/>
+      <c r="D126" s="35"/>
+      <c r="E126" s="4">
+        <f t="shared" ref="E126:E132" si="5">SUM(B126+C126-D126)</f>
+        <v>0</v>
+      </c>
+      <c r="F126" s="35"/>
+    </row>
+    <row r="127" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A127" s="36"/>
+      <c r="B127" s="35"/>
+      <c r="C127" s="35"/>
+      <c r="D127" s="35"/>
+      <c r="E127" s="4">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="F127" s="35"/>
     </row>
     <row r="128" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A128" s="37"/>
-[...2 lines deleted...]
-      <c r="D128" s="36"/>
+      <c r="A128" s="36"/>
+      <c r="B128" s="35"/>
+      <c r="C128" s="35"/>
+      <c r="D128" s="35"/>
       <c r="E128" s="4">
-        <f t="shared" ref="E128:E134" si="5">SUM(B128+C128-D128)</f>
-[...2 lines deleted...]
-      <c r="F128" s="36"/>
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="F128" s="35"/>
     </row>
     <row r="129" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A129" s="37"/>
-[...2 lines deleted...]
-      <c r="D129" s="36"/>
+      <c r="A129" s="36"/>
+      <c r="B129" s="35"/>
+      <c r="C129" s="35"/>
+      <c r="D129" s="35"/>
       <c r="E129" s="4">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="F129" s="36"/>
+      <c r="F129" s="35"/>
     </row>
     <row r="130" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A130" s="37"/>
-[...2 lines deleted...]
-      <c r="D130" s="36"/>
+      <c r="A130" s="36"/>
+      <c r="B130" s="35"/>
+      <c r="C130" s="35"/>
+      <c r="D130" s="35"/>
       <c r="E130" s="4">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="F130" s="36"/>
+      <c r="F130" s="35"/>
     </row>
     <row r="131" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A131" s="37"/>
-[...2 lines deleted...]
-      <c r="D131" s="36"/>
+      <c r="A131" s="36"/>
+      <c r="B131" s="35"/>
+      <c r="C131" s="35"/>
+      <c r="D131" s="35"/>
       <c r="E131" s="4">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="F131" s="36"/>
+      <c r="F131" s="35"/>
     </row>
     <row r="132" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A132" s="37"/>
-[...2 lines deleted...]
-      <c r="D132" s="36"/>
+      <c r="A132" s="36"/>
+      <c r="B132" s="35"/>
+      <c r="C132" s="35"/>
+      <c r="D132" s="35"/>
       <c r="E132" s="4">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="F132" s="36"/>
+      <c r="F132" s="35"/>
     </row>
     <row r="133" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A133" s="37"/>
-[...2 lines deleted...]
-      <c r="D133" s="36"/>
+      <c r="A133" s="36"/>
+      <c r="B133" s="35"/>
+      <c r="C133" s="35"/>
+      <c r="D133" s="35"/>
       <c r="E133" s="4">
-        <f t="shared" si="5"/>
-[...2 lines deleted...]
-      <c r="F133" s="36"/>
+        <f t="shared" ref="E133:E140" si="6">SUM(B133+C133-D133)</f>
+        <v>0</v>
+      </c>
+      <c r="F133" s="35"/>
     </row>
     <row r="134" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A134" s="37"/>
-[...2 lines deleted...]
-      <c r="D134" s="36"/>
+      <c r="A134" s="36"/>
+      <c r="B134" s="35"/>
+      <c r="C134" s="35"/>
+      <c r="D134" s="35"/>
       <c r="E134" s="4">
-        <f t="shared" si="5"/>
-[...2 lines deleted...]
-      <c r="F134" s="36"/>
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F134" s="35"/>
     </row>
     <row r="135" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A135" s="37"/>
-[...2 lines deleted...]
-      <c r="D135" s="36"/>
+      <c r="A135" s="36"/>
+      <c r="B135" s="35"/>
+      <c r="C135" s="35"/>
+      <c r="D135" s="35"/>
       <c r="E135" s="4">
-        <f t="shared" ref="E135:E142" si="6">SUM(B135+C135-D135)</f>
-[...2 lines deleted...]
-      <c r="F135" s="36"/>
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F135" s="35"/>
     </row>
     <row r="136" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A136" s="37"/>
-[...2 lines deleted...]
-      <c r="D136" s="36"/>
+      <c r="A136" s="36"/>
+      <c r="B136" s="35"/>
+      <c r="C136" s="35"/>
+      <c r="D136" s="35"/>
       <c r="E136" s="4">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F136" s="36"/>
+      <c r="F136" s="35"/>
     </row>
     <row r="137" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A137" s="37"/>
-[...2 lines deleted...]
-      <c r="D137" s="36"/>
+      <c r="A137" s="36"/>
+      <c r="B137" s="35"/>
+      <c r="C137" s="35"/>
+      <c r="D137" s="35"/>
       <c r="E137" s="4">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F137" s="36"/>
+      <c r="F137" s="35"/>
     </row>
     <row r="138" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A138" s="37"/>
-[...2 lines deleted...]
-      <c r="D138" s="36"/>
+      <c r="A138" s="36"/>
+      <c r="B138" s="35"/>
+      <c r="C138" s="35"/>
+      <c r="D138" s="35"/>
       <c r="E138" s="4">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F138" s="36"/>
+      <c r="F138" s="35"/>
     </row>
     <row r="139" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A139" s="37"/>
-[...2 lines deleted...]
-      <c r="D139" s="36"/>
+      <c r="A139" s="36"/>
+      <c r="B139" s="35"/>
+      <c r="C139" s="35"/>
+      <c r="D139" s="35"/>
       <c r="E139" s="4">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F139" s="36"/>
+      <c r="F139" s="35"/>
     </row>
     <row r="140" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="37"/>
-[...2 lines deleted...]
-      <c r="D140" s="36"/>
+      <c r="A140" s="36"/>
+      <c r="B140" s="35"/>
+      <c r="C140" s="35"/>
+      <c r="D140" s="35"/>
       <c r="E140" s="4">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="F140" s="36"/>
+      <c r="F140" s="35"/>
     </row>
     <row r="141" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A141" s="37"/>
-[...2 lines deleted...]
-      <c r="D141" s="36"/>
+      <c r="A141" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B141" s="4">
+        <f>SUM(B126:B140)</f>
+        <v>0</v>
+      </c>
+      <c r="C141" s="4">
+        <f>SUM(C126:C140)</f>
+        <v>0</v>
+      </c>
+      <c r="D141" s="4">
+        <f>SUM(D126:D140)</f>
+        <v>0</v>
+      </c>
       <c r="E141" s="4">
-        <f t="shared" si="6"/>
-[...41 lines deleted...]
-      <c r="E144" s="31" t="s">
+        <f>SUM(E126:E140)</f>
+        <v>0</v>
+      </c>
+      <c r="F141" s="4">
+        <f>SUM(F126:F140)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="E142" s="31" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="145" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <f>IF((E15&lt;&gt;E143),"Problem","")</f>
+    <row r="143" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="E143" s="50" t="str">
+        <f>IF((E15&lt;&gt;E141),"Problem","")</f>
         <v/>
       </c>
     </row>
-    <row r="146" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A146" s="30" t="s">
+    <row r="144" spans="1:6" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A144" s="30" t="s">
         <v>51</v>
       </c>
-      <c r="B146" s="12" t="str">
+      <c r="B144" s="12" t="str">
         <f>+B6</f>
-        <v>Outstanding July 1, 2024</v>
-[...1 lines deleted...]
-      <c r="C146" s="13" t="s">
+        <v>Outstanding July 1, 2025</v>
+      </c>
+      <c r="C144" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="D146" s="13" t="s">
+      <c r="D144" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="E146" s="13" t="str">
+      <c r="E144" s="13" t="str">
         <f>+E6</f>
-        <v>= Outstanding June 30, 2025</v>
-[...1 lines deleted...]
-      <c r="F146" s="14" t="str">
+        <v>= Outstanding June 30, 2026</v>
+      </c>
+      <c r="F144" s="14" t="str">
         <f>+F6</f>
-        <v>Interest Paid in FY 2025</v>
-      </c>
+        <v>Interest Paid in FY 2026</v>
+      </c>
+    </row>
+    <row r="145" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A145" s="36"/>
+      <c r="B145" s="35"/>
+      <c r="C145" s="35"/>
+      <c r="D145" s="35"/>
+      <c r="E145" s="4">
+        <f t="shared" ref="E145:E151" si="7">SUM(B145+C145-D145)</f>
+        <v>0</v>
+      </c>
+      <c r="F145" s="35"/>
+    </row>
+    <row r="146" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A146" s="36"/>
+      <c r="B146" s="35"/>
+      <c r="C146" s="35"/>
+      <c r="D146" s="35"/>
+      <c r="E146" s="4">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="F146" s="35"/>
     </row>
     <row r="147" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A147" s="37"/>
-[...2 lines deleted...]
-      <c r="D147" s="36"/>
+      <c r="A147" s="36"/>
+      <c r="B147" s="35"/>
+      <c r="C147" s="35"/>
+      <c r="D147" s="35"/>
       <c r="E147" s="4">
-        <f t="shared" ref="E147:E153" si="7">SUM(B147+C147-D147)</f>
-[...2 lines deleted...]
-      <c r="F147" s="36"/>
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="F147" s="35"/>
     </row>
     <row r="148" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A148" s="37"/>
-[...2 lines deleted...]
-      <c r="D148" s="36"/>
+      <c r="A148" s="36"/>
+      <c r="B148" s="35"/>
+      <c r="C148" s="35"/>
+      <c r="D148" s="35"/>
       <c r="E148" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="F148" s="36"/>
+      <c r="F148" s="35"/>
     </row>
     <row r="149" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="37"/>
-[...2 lines deleted...]
-      <c r="D149" s="36"/>
+      <c r="A149" s="36"/>
+      <c r="B149" s="35"/>
+      <c r="C149" s="35"/>
+      <c r="D149" s="35"/>
       <c r="E149" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="F149" s="36"/>
+      <c r="F149" s="35"/>
     </row>
     <row r="150" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A150" s="37"/>
-[...2 lines deleted...]
-      <c r="D150" s="36"/>
+      <c r="A150" s="36"/>
+      <c r="B150" s="35"/>
+      <c r="C150" s="35"/>
+      <c r="D150" s="35"/>
       <c r="E150" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="F150" s="36"/>
+      <c r="F150" s="35"/>
     </row>
     <row r="151" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A151" s="37"/>
-[...2 lines deleted...]
-      <c r="D151" s="36"/>
+      <c r="A151" s="36"/>
+      <c r="B151" s="35"/>
+      <c r="C151" s="35"/>
+      <c r="D151" s="35"/>
       <c r="E151" s="4">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="F151" s="36"/>
+      <c r="F151" s="35"/>
     </row>
     <row r="152" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A152" s="37"/>
-[...2 lines deleted...]
-      <c r="D152" s="36"/>
+      <c r="A152" s="36"/>
+      <c r="B152" s="35"/>
+      <c r="C152" s="35"/>
+      <c r="D152" s="35"/>
       <c r="E152" s="4">
-        <f t="shared" si="7"/>
-[...2 lines deleted...]
-      <c r="F152" s="36"/>
+        <f t="shared" ref="E152:E159" si="8">SUM(B152+C152-D152)</f>
+        <v>0</v>
+      </c>
+      <c r="F152" s="35"/>
     </row>
     <row r="153" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A153" s="37"/>
-[...2 lines deleted...]
-      <c r="D153" s="36"/>
+      <c r="A153" s="36"/>
+      <c r="B153" s="35"/>
+      <c r="C153" s="35"/>
+      <c r="D153" s="35"/>
       <c r="E153" s="4">
-        <f t="shared" si="7"/>
-[...2 lines deleted...]
-      <c r="F153" s="36"/>
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="F153" s="35"/>
     </row>
     <row r="154" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A154" s="37"/>
-[...2 lines deleted...]
-      <c r="D154" s="36"/>
+      <c r="A154" s="36"/>
+      <c r="B154" s="35"/>
+      <c r="C154" s="35"/>
+      <c r="D154" s="35"/>
       <c r="E154" s="4">
-        <f t="shared" ref="E154:E161" si="8">SUM(B154+C154-D154)</f>
-[...2 lines deleted...]
-      <c r="F154" s="36"/>
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="F154" s="35"/>
     </row>
     <row r="155" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A155" s="37"/>
-[...2 lines deleted...]
-      <c r="D155" s="36"/>
+      <c r="A155" s="36"/>
+      <c r="B155" s="35"/>
+      <c r="C155" s="35"/>
+      <c r="D155" s="35"/>
       <c r="E155" s="4">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="F155" s="36"/>
+      <c r="F155" s="35"/>
     </row>
     <row r="156" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A156" s="37"/>
-[...2 lines deleted...]
-      <c r="D156" s="36"/>
+      <c r="A156" s="36"/>
+      <c r="B156" s="35"/>
+      <c r="C156" s="35"/>
+      <c r="D156" s="35"/>
       <c r="E156" s="4">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="F156" s="36"/>
+      <c r="F156" s="35"/>
     </row>
     <row r="157" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A157" s="37"/>
-[...2 lines deleted...]
-      <c r="D157" s="36"/>
+      <c r="A157" s="36"/>
+      <c r="B157" s="35"/>
+      <c r="C157" s="35"/>
+      <c r="D157" s="35"/>
       <c r="E157" s="4">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="F157" s="36"/>
+      <c r="F157" s="35"/>
     </row>
     <row r="158" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A158" s="37"/>
-[...2 lines deleted...]
-      <c r="D158" s="36"/>
+      <c r="A158" s="36"/>
+      <c r="B158" s="35"/>
+      <c r="C158" s="35"/>
+      <c r="D158" s="35"/>
       <c r="E158" s="4">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="F158" s="36"/>
+      <c r="F158" s="35"/>
     </row>
     <row r="159" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="37"/>
-[...2 lines deleted...]
-      <c r="D159" s="36"/>
+      <c r="A159" s="36"/>
+      <c r="B159" s="35"/>
+      <c r="C159" s="35"/>
+      <c r="D159" s="35"/>
       <c r="E159" s="4">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="F159" s="36"/>
+      <c r="F159" s="35"/>
     </row>
     <row r="160" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A160" s="37"/>
-[...2 lines deleted...]
-      <c r="D160" s="36"/>
+      <c r="A160" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B160" s="4">
+        <f>SUM(B145:B159)</f>
+        <v>0</v>
+      </c>
+      <c r="C160" s="4">
+        <f>SUM(C145:C159)</f>
+        <v>0</v>
+      </c>
+      <c r="D160" s="4">
+        <f>SUM(D145:D159)</f>
+        <v>0</v>
+      </c>
       <c r="E160" s="4">
-        <f t="shared" si="8"/>
-[...41 lines deleted...]
-      <c r="E163" s="31" t="s">
+        <f>SUM(E145:E159)</f>
+        <v>0</v>
+      </c>
+      <c r="F160" s="4">
+        <f>SUM(F145:F159)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="E161" s="31" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="164" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <f>IF((E27&lt;&gt;E162),"Problem","")</f>
+    <row r="162" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="E162" s="50" t="str">
+        <f>IF((E27&lt;&gt;E160),"Problem","")</f>
         <v/>
       </c>
     </row>
-    <row r="165" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A165" s="30" t="s">
+    <row r="163" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A163" s="30" t="s">
         <v>52</v>
       </c>
-      <c r="B165" s="12" t="str">
+      <c r="B163" s="12" t="str">
         <f>+B6</f>
-        <v>Outstanding July 1, 2024</v>
-[...1 lines deleted...]
-      <c r="C165" s="13" t="s">
+        <v>Outstanding July 1, 2025</v>
+      </c>
+      <c r="C163" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="D165" s="13" t="s">
+      <c r="D163" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="E165" s="12" t="str">
+      <c r="E163" s="12" t="str">
         <f>+E6</f>
-        <v>= Outstanding June 30, 2025</v>
-[...1 lines deleted...]
-      <c r="F165" s="12" t="str">
+        <v>= Outstanding June 30, 2026</v>
+      </c>
+      <c r="F163" s="12" t="str">
         <f>+F6</f>
-        <v>Interest Paid in FY 2025</v>
-      </c>
+        <v>Interest Paid in FY 2026</v>
+      </c>
+    </row>
+    <row r="164" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A164" s="36"/>
+      <c r="B164" s="35"/>
+      <c r="C164" s="35"/>
+      <c r="D164" s="35"/>
+      <c r="E164" s="4">
+        <f>SUM(B164+C164-D164)</f>
+        <v>0</v>
+      </c>
+      <c r="F164" s="35"/>
+    </row>
+    <row r="165" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A165" s="39"/>
+      <c r="B165" s="38"/>
+      <c r="C165" s="38"/>
+      <c r="D165" s="38"/>
+      <c r="E165" s="4">
+        <f>SUM(B165+C165-D165)</f>
+        <v>0</v>
+      </c>
+      <c r="F165" s="38"/>
     </row>
     <row r="166" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A166" s="37"/>
-[...2 lines deleted...]
-      <c r="D166" s="36"/>
+      <c r="A166" s="39"/>
+      <c r="B166" s="35"/>
+      <c r="C166" s="35"/>
+      <c r="D166" s="35"/>
       <c r="E166" s="4">
-        <f>SUM(B166+C166-D166)</f>
-[...2 lines deleted...]
-      <c r="F166" s="36"/>
+        <f t="shared" ref="E166:E173" si="9">SUM(B166+C166-D166)</f>
+        <v>0</v>
+      </c>
+      <c r="F166" s="35"/>
     </row>
     <row r="167" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A167" s="40"/>
-[...2 lines deleted...]
-      <c r="D167" s="39"/>
+      <c r="A167" s="39"/>
+      <c r="B167" s="35"/>
+      <c r="C167" s="35"/>
+      <c r="D167" s="35"/>
       <c r="E167" s="4">
-        <f>SUM(B167+C167-D167)</f>
-[...2 lines deleted...]
-      <c r="F167" s="39"/>
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="F167" s="35"/>
     </row>
     <row r="168" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A168" s="40"/>
-[...2 lines deleted...]
-      <c r="D168" s="36"/>
+      <c r="A168" s="39"/>
+      <c r="B168" s="35"/>
+      <c r="C168" s="35"/>
+      <c r="D168" s="35"/>
       <c r="E168" s="4">
-        <f t="shared" ref="E168:E175" si="9">SUM(B168+C168-D168)</f>
-[...2 lines deleted...]
-      <c r="F168" s="36"/>
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="F168" s="35"/>
     </row>
     <row r="169" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A169" s="40"/>
-[...2 lines deleted...]
-      <c r="D169" s="36"/>
+      <c r="A169" s="39"/>
+      <c r="B169" s="35"/>
+      <c r="C169" s="35"/>
+      <c r="D169" s="35"/>
       <c r="E169" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="F169" s="36"/>
+      <c r="F169" s="35"/>
     </row>
     <row r="170" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A170" s="40"/>
-[...2 lines deleted...]
-      <c r="D170" s="36"/>
+      <c r="A170" s="39"/>
+      <c r="B170" s="35"/>
+      <c r="C170" s="35"/>
+      <c r="D170" s="35"/>
       <c r="E170" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="F170" s="36"/>
+      <c r="F170" s="35"/>
     </row>
     <row r="171" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A171" s="40"/>
-[...2 lines deleted...]
-      <c r="D171" s="36"/>
+      <c r="A171" s="36"/>
+      <c r="B171" s="35"/>
+      <c r="C171" s="35"/>
+      <c r="D171" s="35"/>
       <c r="E171" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="F171" s="36"/>
+      <c r="F171" s="35"/>
     </row>
     <row r="172" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A172" s="40"/>
-[...2 lines deleted...]
-      <c r="D172" s="36"/>
+      <c r="A172" s="36"/>
+      <c r="B172" s="35"/>
+      <c r="C172" s="35"/>
+      <c r="D172" s="35"/>
       <c r="E172" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="F172" s="36"/>
+      <c r="F172" s="35"/>
     </row>
     <row r="173" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A173" s="37"/>
-[...2 lines deleted...]
-      <c r="D173" s="36"/>
+      <c r="A173" s="36"/>
+      <c r="B173" s="35"/>
+      <c r="C173" s="35"/>
+      <c r="D173" s="35"/>
       <c r="E173" s="4">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="F173" s="36"/>
+      <c r="F173" s="35"/>
     </row>
     <row r="174" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A174" s="37"/>
-[...2 lines deleted...]
-      <c r="D174" s="36"/>
+      <c r="A174" s="36"/>
+      <c r="B174" s="35"/>
+      <c r="C174" s="35"/>
+      <c r="D174" s="35"/>
       <c r="E174" s="4">
-        <f t="shared" si="9"/>
-[...2 lines deleted...]
-      <c r="F174" s="36"/>
+        <f t="shared" ref="E174:E179" si="10">SUM(B174+C174-D174)</f>
+        <v>0</v>
+      </c>
+      <c r="F174" s="35"/>
     </row>
     <row r="175" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A175" s="37"/>
-[...2 lines deleted...]
-      <c r="D175" s="36"/>
+      <c r="A175" s="36"/>
+      <c r="B175" s="35"/>
+      <c r="C175" s="35"/>
+      <c r="D175" s="35"/>
       <c r="E175" s="4">
-        <f t="shared" si="9"/>
-[...2 lines deleted...]
-      <c r="F175" s="36"/>
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="F175" s="35"/>
     </row>
     <row r="176" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A176" s="37"/>
-[...2 lines deleted...]
-      <c r="D176" s="36"/>
+      <c r="A176" s="36"/>
+      <c r="B176" s="35"/>
+      <c r="C176" s="35"/>
+      <c r="D176" s="35"/>
       <c r="E176" s="4">
-        <f t="shared" ref="E176:E181" si="10">SUM(B176+C176-D176)</f>
-[...2 lines deleted...]
-      <c r="F176" s="36"/>
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="F176" s="35"/>
     </row>
     <row r="177" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A177" s="37"/>
-[...2 lines deleted...]
-      <c r="D177" s="36"/>
+      <c r="A177" s="36"/>
+      <c r="B177" s="35"/>
+      <c r="C177" s="35"/>
+      <c r="D177" s="35"/>
       <c r="E177" s="4">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F177" s="36"/>
+      <c r="F177" s="35"/>
     </row>
     <row r="178" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="37"/>
-[...2 lines deleted...]
-      <c r="D178" s="36"/>
+      <c r="A178" s="36"/>
+      <c r="B178" s="35"/>
+      <c r="C178" s="35"/>
+      <c r="D178" s="35"/>
       <c r="E178" s="4">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F178" s="36"/>
+      <c r="F178" s="35"/>
     </row>
     <row r="179" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A179" s="37"/>
-[...2 lines deleted...]
-      <c r="D179" s="36"/>
+      <c r="A179" s="36"/>
+      <c r="B179" s="35"/>
+      <c r="C179" s="35"/>
+      <c r="D179" s="35"/>
       <c r="E179" s="4">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="F179" s="36"/>
+      <c r="F179" s="35"/>
     </row>
     <row r="180" spans="1:6" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A180" s="37"/>
-[...2 lines deleted...]
-      <c r="D180" s="36"/>
+      <c r="A180" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="B180" s="4">
+        <f>SUM(B164:B179)</f>
+        <v>0</v>
+      </c>
+      <c r="C180" s="4">
+        <f>SUM(C164:C179)</f>
+        <v>0</v>
+      </c>
+      <c r="D180" s="4">
+        <f>SUM(D164:D179)</f>
+        <v>0</v>
+      </c>
       <c r="E180" s="4">
-        <f t="shared" si="10"/>
-[...41 lines deleted...]
-      <c r="E183" s="31" t="s">
+        <f>SUM(E164:E179)</f>
+        <v>0</v>
+      </c>
+      <c r="F180" s="4">
+        <f>SUM(F164:F179)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:6" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="E181" s="31" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="184" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <f>IF((E58&lt;&gt;E182),"Problem","")</f>
+    <row r="182" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="E182" s="50" t="str">
+        <f>IF((E56&lt;&gt;E180),"Problem","")</f>
         <v/>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="B34:C34"/>
-    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="B33:C33"/>
+    <mergeCell ref="B38:C38"/>
     <mergeCell ref="B4:D4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="0.75" bottom="0.75" header="0.5" footer="0.5"/>
   <pageSetup scale="95" fitToHeight="3" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">