--- v2 (2026-03-25)
+++ v3 (2026-05-12)
@@ -1,85 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
-  <workbookPr defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Marketing and Communication\Strategic Sourcing\Category Changes\Category Crosswalk\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FAA0E40-DDED-4889-A0A3-892B196D5F96}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CE84E16-2155-4E29-AC02-C3591F3395CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5088" yWindow="960" windowWidth="32964" windowHeight="14136" xr2:uid="{862C6F54-6245-40C6-AAC8-78F3A3B6ECAB}"/>
+    <workbookView xWindow="5376" yWindow="420" windowWidth="32400" windowHeight="14928" activeTab="1" xr2:uid="{862C6F54-6245-40C6-AAC8-78F3A3B6ECAB}"/>
   </bookViews>
   <sheets>
-    <sheet name="Crosswalk" sheetId="1" r:id="rId1"/>
+    <sheet name="Crosswalk Overview" sheetId="2" r:id="rId1"/>
+    <sheet name="Category Crosswalk" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Crosswalk!$A$3:$E$99</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Category Crosswalk'!$A$1:$E$95</definedName>
+    <definedName name="Contract_Number">Table1[[#All],[Contract Number]]</definedName>
+    <definedName name="Contract_Title">Table1[[#All],[Contract Title]]</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="244">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="478" uniqueCount="243">
   <si>
     <t>FAC111 </t>
   </si>
   <si>
     <t>Energy and Alternative Fuels</t>
   </si>
   <si>
     <t>ENE51</t>
   </si>
   <si>
     <t>ENE52 </t>
   </si>
   <si>
     <t>FAC114 </t>
   </si>
   <si>
     <t>FAC115 </t>
   </si>
   <si>
     <t>FAC118 </t>
   </si>
   <si>
     <t>FAC121 </t>
   </si>
   <si>
@@ -121,53 +127,50 @@
   <si>
     <t>Financial Services</t>
   </si>
   <si>
     <t>PRF72</t>
   </si>
   <si>
     <t>PRF73</t>
   </si>
   <si>
     <t>PRF78</t>
   </si>
   <si>
     <t>PRF79</t>
   </si>
   <si>
     <t>PRF81</t>
   </si>
   <si>
     <t>PRF82</t>
   </si>
   <si>
     <t>PRF84</t>
   </si>
   <si>
-    <t>GRO - Food and Food Service Supplies</t>
-[...1 lines deleted...]
-  <si>
     <t>GRO38 </t>
   </si>
   <si>
     <t>GRO39 </t>
   </si>
   <si>
     <t>GRO40 </t>
   </si>
   <si>
     <t>GRO41 </t>
   </si>
   <si>
     <t>Health, Medical, and Lab</t>
   </si>
   <si>
     <t>HSP44 </t>
   </si>
   <si>
     <t>HSP45 </t>
   </si>
   <si>
     <t>MED56 </t>
   </si>
   <si>
     <t>IT Equipment and Services</t>
@@ -202,56 +205,50 @@
   <si>
     <t>ITS77 </t>
   </si>
   <si>
     <t>ITS78 </t>
   </si>
   <si>
     <t>ITS80 </t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>OFF48 </t>
   </si>
   <si>
     <t>OFF51 </t>
   </si>
   <si>
     <t>OFF53 </t>
   </si>
   <si>
     <t>Professional Services</t>
   </si>
   <si>
-    <t>PRF70 </t>
-[...4 lines deleted...]
-  <si>
     <t>PRF75 </t>
   </si>
   <si>
     <t>PRF76 </t>
   </si>
   <si>
     <t>PRF80 </t>
   </si>
   <si>
     <t>Public Safety and Security</t>
   </si>
   <si>
     <t>HLS06 </t>
   </si>
   <si>
     <t>PSE01</t>
   </si>
   <si>
     <t>Public Safety Equipment and Two-Way Radio</t>
   </si>
   <si>
     <t>PSE02</t>
   </si>
   <si>
     <t>PSE03</t>
@@ -430,56 +427,50 @@
   <si>
     <t>ENE53</t>
   </si>
   <si>
     <t>Ultra Low Sulfur Diesel and Biodiesel</t>
   </si>
   <si>
     <t>ENE54</t>
   </si>
   <si>
     <t>ENE55</t>
   </si>
   <si>
     <t>FAC131</t>
   </si>
   <si>
     <t>FAC123</t>
   </si>
   <si>
     <t>GRO42</t>
   </si>
   <si>
     <t>Category Manager(s)</t>
   </si>
   <si>
-    <t>Hayley Lebert and Gerard Dawson</t>
-[...4 lines deleted...]
-  <si>
     <t>CLT09</t>
   </si>
   <si>
     <t>ITS82</t>
   </si>
   <si>
     <t>IT Accessibility Services</t>
   </si>
   <si>
     <t>MRO001</t>
   </si>
   <si>
     <t>Miranda Beaudet and Richard Levesque</t>
   </si>
   <si>
     <t>PRF85</t>
   </si>
   <si>
     <t>Enterprise Temporary Help Services</t>
   </si>
   <si>
     <t>WMR001</t>
   </si>
   <si>
     <t>Hazardous/Universal, Medical, and Electronic Waste Disposal and Emergency Response</t>
@@ -767,199 +758,363 @@
     <t>Fuel and EV Charging Cards</t>
   </si>
   <si>
     <t>Fleet Management Software (FMS)</t>
   </si>
   <si>
     <t>Road Salt</t>
   </si>
   <si>
     <t>ENE56</t>
   </si>
   <si>
     <t>OFF54</t>
   </si>
   <si>
     <t>Postage and Mail Processing Equipment, Accessories, Service &amp; Supplies</t>
   </si>
   <si>
     <t>VEH123</t>
   </si>
   <si>
     <t>VEH121</t>
   </si>
   <si>
     <t>ITS87</t>
+  </si>
+  <si>
+    <t>Hayley Lebert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In July 2024, OSD launched its Statewide Contract Category Management strategy to facilitate comprehensive management of Contract Categories and to create logical groupings so public buyers may easily find Statewide Contract products and services. With this change, customers will notice several new Categories, and Contracts that have shifted to different Category designations. The Contract Category Crosswalk, organized alphabetically by Contract Number, enables buyers to easily find Contracts that may have moved to a new Category designation. Contact the OSD Help Desk at 888-627-8283 if you have questions.   </t>
+  </si>
+  <si>
+    <t>Food and Food Service Supplies</t>
+  </si>
+  <si>
+    <t>End of Worksheet</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-    <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
       <u/>
-      <sz val="11"/>
+      <sz val="12"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{A3C59644-AF9B-4F92-BEF4-567FC8E3ACA9}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="7">
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="10"/>
+        <name val="Aptos Narrow"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A45AA301-F653-4238-BCC4-03B6C4CD15D5}" name="Table1" displayName="Table1" ref="A1:E95" totalsRowShown="0" headerRowDxfId="0" dataDxfId="1">
+  <autoFilter ref="A1:E95" xr:uid="{167A6405-9217-4B0A-A059-776293E39277}"/>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{3BE3F4E7-8DF8-450C-BFBE-13E175BDD78C}" name="Contract Number" dataDxfId="6" dataCellStyle="Hyperlink"/>
+    <tableColumn id="2" xr3:uid="{8C0C3E85-1A31-491A-97BF-2324A2FCB8FA}" name="Contract Title" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{E2AB7FFA-763E-4013-9436-42A0D5546947}" name="Contract Category " dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{FB8C570C-9D45-453E-A000-F70B2045E062}" name="Contract Category Prefix" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{0458C0D8-EE00-45F1-8FFF-A944C8229E6E}" name="Category Manager(s)" dataDxfId="2"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
+      <x14:table altText="Statewide Contract Category Crosswalk" altTextSummary="The table displays all Massachusetts Statewide Contracts, their Contract Category, Contract Category Prefix, and the assigned Category Manager(s) "/>
+    </ext>
+  </extLst>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Custom 5">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="0000FF"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
@@ -1193,1848 +1348,1849 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf69/download" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off48/download" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-1/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its75/download" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac111/download" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac117/download" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac123/download" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/waste-management-and-recycling-contract-user-guides" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh119/download" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh113-fleet-management-services-statewide-contract/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf75/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf80/download" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc66/download" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro38/download" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac124/download" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ite001/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene51designateddcamm/download" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf86/download" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh121/download" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off50-audio-video-multimedia-presentation-equipment-supplies-and-services-statewide-contract/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf70/download" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-1-psgw/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its77/download" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac113designateddep/download" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac118/download" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac86/download" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc71/download" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac121/download" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene53/download" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro42/download" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/office-contract-user-guides" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tina.Urato@mass.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh114/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd01/download" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off53/download" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf76/download" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf81/download" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its64/download" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro39/download" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac116/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd04/download" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/med56/download" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc83/download" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac90designateddep/download" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac119/download" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac126/download" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac131/download" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/professional-services-contract-user-guides" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh122-advanced-vehicle-technology-equipment-supplies-and-services/download" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its87/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pse01-public-safety-equipment-and-two-way-radio/download" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene52-no2-heating-fuel-and-aps-eligible-liquid-biofuel-statewide-contract/download" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh118/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off51/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf71/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf79designatedctr/download" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its78/download" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hls06/download" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh111/download" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf74-energy-climate-action-and-facility-advisory-services/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-2-9/download" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc73/download" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro40/download" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac114/download" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac122/download" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh120-0/download" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene54/download" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its82-it-accessibility-services-contract-user-guide/download" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-fleet-management-contract-user-guides" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/clt09/download" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh110-light-and-medium-duty-vehicles/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh115/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd02/download" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf82/download" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf77designateddcamm/download" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its80/download" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hsp44/download" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac127/download" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene57/download" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac120/download" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene50/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tina.Urato@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf72designatedctr/download" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off38/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf84/download" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its60/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac115/download" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro41/download" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/energy-and-alternative-fuels-contract-user-guides" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd03/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh116/download" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf73/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf78designatedctr/download" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hsp45/download" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its81/download" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf69/download" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off48/download" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-2-9/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its78/download" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac114/download" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac119/download" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its82-it-accessibility-services-contract-user-guide/download" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh122-advanced-vehicle-technology-equipment-supplies-and-services/download" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh119/download" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh113-fleet-management-services-statewide-contract/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf77designateddcamm/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf82/download" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hsp44/download" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro40/download" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac127/download" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene54/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene51designateddcamm/download" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene50/download" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off50-audio-video-multimedia-presentation-equipment-supplies-and-services-statewide-contract/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf72designatedctr/download" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its60/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its80/download" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac115/download" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac120/download" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac86/download" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc66/download" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac124/download" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/energy-and-alternative-fuels-contract-user-guides" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh121/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tina.Urato@mass.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh114/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd01/download" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off53/download" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf78designatedctr/download" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf84/download" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its77/download" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro41/download" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac118/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd04/download" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-1-psgw/download" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hsp45/download" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac113designateddep/download" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac121/download" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its81/download" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro42/download" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf86/download" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/office-contract-user-guides" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pse01-public-safety-equipment-and-two-way-radio/download" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene52-no2-heating-fuel-and-aps-eligible-liquid-biofuel-statewide-contract/download" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh118/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off51/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf73/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf81/download" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc71/download" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro39/download" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh111/download" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf76/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its64/download" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc83/download" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac90designateddep/download" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac116/download" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac126/download" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene53/download" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac131/download" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/professional-services-contract-user-guides" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its87/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/clt09/download" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh110-light-and-medium-duty-vehicles/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh115/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd02/download" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/med56/download" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf79designatedctr/download" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc73/download" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hls06/download" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh120-0/download" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene57/download" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac122/download" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-fleet-management-contract-user-guides" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tina.Urato@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf74-energy-climate-action-and-facility-advisory-services/download" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off38/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-1/download" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its75/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac117/download" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/waste-management-and-recycling-contract-user-guides" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac111/download" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac123/download" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd03/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh116/download" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf75/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf80/download" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro38/download" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ite001/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{167A6405-9217-4B0A-A059-776293E39277}">
-  <dimension ref="A1:E99"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5210CA18-61AA-41F1-8DC7-0844F672931A}">
+  <dimension ref="A1:A2"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14:XFD14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="111" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="20.33203125" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="2"/>
+    <col min="1" max="16384" width="111" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="49.2" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="A3" s="1" t="s">
+    <row r="1" spans="1:1" ht="95.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A2" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{167A6405-9217-4B0A-A059-776293E39277}">
+  <dimension ref="A1:E96"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I25" sqref="I25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="24.44140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="79.5546875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="51.44140625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="25.5546875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="41.5546875" style="5" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A2" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B2" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C2" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="D2" s="5" t="s">
         <v>91</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...9 lines deleted...]
-        <v>130</v>
+      <c r="E2" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
-        <v>133</v>
+        <v>3</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A5" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A6" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A7" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B7" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="C4" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="2" t="s">
+      <c r="C7" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="E4" s="2" t="s">
-[...10 lines deleted...]
-      <c r="C5" s="2" t="s">
+      <c r="E7" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A8" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C8" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D5" s="2" t="s">
-[...54 lines deleted...]
-        <v>149</v>
+      <c r="D8" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
-        <v>126</v>
+        <v>100</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="C9" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C9" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D9" s="2" t="s">
-[...3 lines deleted...]
-        <v>149</v>
+      <c r="D9" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A10" s="6" t="s">
-        <v>238</v>
+        <v>85</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>155</v>
-[...8 lines deleted...]
-        <v>149</v>
+        <v>156</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A11" s="5" t="s">
+      <c r="A11" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C14" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="B11" s="4" t="s">
-[...16 lines deleted...]
-      <c r="B12" s="4" t="s">
+      <c r="D14" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="C15" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A17" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A18" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A19" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="E19" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A20" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...10 lines deleted...]
-      <c r="C13" s="2" t="s">
+      <c r="E20" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A23" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D23" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="D13" s="2" t="s">
-[...30 lines deleted...]
-      <c r="C15" s="2" t="s">
+      <c r="E23" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A24" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="D15" s="2" t="s">
-[...156 lines deleted...]
-        <v>150</v>
+      <c r="E24" s="5" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
-        <v>128</v>
+        <v>8</v>
       </c>
       <c r="B25" s="4" t="s">
+        <v>171</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A26" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A27" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A28" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="4" t="s">
         <v>174</v>
       </c>
-      <c r="C25" s="2" t="s">
-[...57 lines deleted...]
-        <v>153</v>
+      <c r="C28" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A29" s="6" t="s">
-        <v>127</v>
+        <v>29</v>
       </c>
       <c r="B29" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A30" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A31" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A32" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" s="4" t="s">
         <v>178</v>
       </c>
-      <c r="C29" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B30" s="4" t="s">
+      <c r="C32" s="5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A33" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33" s="4" t="s">
         <v>179</v>
       </c>
-      <c r="C30" s="2" t="s">
-[...57 lines deleted...]
-        <v>149</v>
+      <c r="C33" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A34" s="6" t="s">
-        <v>129</v>
+        <v>33</v>
       </c>
       <c r="B34" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A35" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A36" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>182</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B37" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="C34" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B35" s="4" t="s">
+      <c r="C37" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A38" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="C35" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B36" s="4" t="s">
+      <c r="C38" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A39" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B39" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="C36" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B37" s="4" t="s">
+      <c r="C39" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A40" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B40" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="C37" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B38" s="4" t="s">
+      <c r="C40" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A41" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B41" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="C38" s="2" t="s">
-[...57 lines deleted...]
-        <v>143</v>
+      <c r="C41" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A42" s="6" t="s">
-        <v>122</v>
+        <v>44</v>
       </c>
       <c r="B42" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A43" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A44" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A45" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B45" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="C42" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B43" s="4" t="s">
+      <c r="C45" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A46" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B46" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="C43" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B44" s="4" t="s">
+      <c r="C46" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A47" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="B47" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="C44" s="2" t="s">
-[...57 lines deleted...]
-        <v>151</v>
+      <c r="C47" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A48" s="5" t="s">
-        <v>49</v>
+      <c r="A48" s="3" t="s">
+        <v>129</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>197</v>
-[...8 lines deleted...]
-        <v>151</v>
+        <v>130</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E48" s="5" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A49" s="6" t="s">
-        <v>119</v>
+      <c r="A49" s="3" t="s">
+        <v>238</v>
       </c>
       <c r="B49" s="4" t="s">
-        <v>198</v>
-[...8 lines deleted...]
-        <v>151</v>
+        <v>190</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E49" s="5" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A50" s="6" t="s">
-        <v>134</v>
+        <v>69</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>135</v>
-[...8 lines deleted...]
-        <v>151</v>
+        <v>194</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A51" s="6" t="s">
-        <v>243</v>
+        <v>110</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>195</v>
       </c>
-      <c r="C51" s="2" t="s">
-[...6 lines deleted...]
-        <v>151</v>
+      <c r="C51" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A52" s="5" t="s">
-        <v>72</v>
+      <c r="A52" s="6" t="s">
+        <v>68</v>
       </c>
       <c r="B52" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A53" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B53" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C53" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A54" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C54" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A55" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B55" s="4" t="s">
         <v>199</v>
       </c>
-      <c r="C52" s="2" t="s">
-[...57 lines deleted...]
-        <v>142</v>
+      <c r="C55" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>148</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A56" s="6" t="s">
-        <v>136</v>
+        <v>41</v>
       </c>
       <c r="B56" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A57" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A58" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A59" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B59" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="C56" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B57" s="4" t="s">
+      <c r="C59" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A60" s="3" t="s">
+        <v>234</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A61" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B61" s="4" t="s">
         <v>204</v>
       </c>
-      <c r="C57" s="2" t="s">
-[...19 lines deleted...]
-      <c r="D58" s="2" t="s">
+      <c r="C61" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D61" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="E58" s="2" t="s">
-[...51 lines deleted...]
-        <v>153</v>
+      <c r="E61" s="5" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A62" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>205</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A63" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A64" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>207</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E64" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="B62" s="4" t="s">
-[...16 lines deleted...]
-      <c r="B63" s="4" t="s">
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A65" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A66" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B66" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="C63" s="2" t="s">
+      <c r="C66" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A67" s="6" t="s">
         <v>66</v>
       </c>
-      <c r="D63" s="2" t="s">
+      <c r="B67" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C67" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A68" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C68" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D68" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E68" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="E63" s="2" t="s">
-[...21 lines deleted...]
-      <c r="A65" s="5" t="s">
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A69" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="B69" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C69" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A70" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="B65" s="4" t="s">
-[...19 lines deleted...]
-      <c r="C66" s="2" t="s">
+      <c r="B70" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C70" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A71" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C71" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D66" s="2" t="s">
-[...13 lines deleted...]
-      <c r="C67" s="2" t="s">
+      <c r="D71" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A72" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C72" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="D67" s="2" t="s">
-[...16 lines deleted...]
-      <c r="D68" s="2" t="s">
+      <c r="D72" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E72" s="5" t="s">
         <v>115</v>
       </c>
-      <c r="E68" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A69" s="5" t="s">
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A73" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B73" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="C73" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>113</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A74" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A75" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A76" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C76" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="B69" s="4" t="s">
-[...67 lines deleted...]
-      <c r="B73" s="4" t="s">
+      <c r="D76" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A77" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B77" s="4" t="s">
         <v>217</v>
       </c>
-      <c r="C73" s="2" t="s">
-[...74 lines deleted...]
-        <v>143</v>
+      <c r="C77" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.3">
       <c r="A78" s="6" t="s">
-        <v>138</v>
+        <v>62</v>
       </c>
       <c r="B78" s="4" t="s">
-        <v>139</v>
-[...11 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.3">
+        <v>218</v>
+      </c>
+      <c r="C78" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A79" s="6" t="s">
-        <v>145</v>
+        <v>71</v>
       </c>
       <c r="B79" s="4" t="s">
-        <v>146</v>
-[...8 lines deleted...]
-        <v>131</v>
+        <v>219</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A80" s="5" t="s">
-        <v>62</v>
+      <c r="A80" s="6" t="s">
+        <v>72</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="D80" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D80" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E80" s="2" t="s">
-[...5 lines deleted...]
-        <v>64</v>
+      <c r="E80" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A81" s="6" t="s">
+        <v>73</v>
       </c>
       <c r="B81" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A82" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B82" s="4" t="s">
         <v>222</v>
       </c>
-      <c r="C81" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="2" t="s">
+      <c r="C82" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D82" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="E81" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B82" s="4" t="s">
+      <c r="E82" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A83" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B83" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="C82" s="2" t="s">
-[...13 lines deleted...]
-      <c r="B83" s="4" t="s">
+      <c r="C83" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A84" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B84" s="4" t="s">
         <v>224</v>
       </c>
-      <c r="C83" s="2" t="s">
-[...10 lines deleted...]
-      <c r="A84" s="5" t="s">
+      <c r="C84" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="B84" s="4" t="s">
-[...14 lines deleted...]
-        <v>76</v>
+      <c r="D84" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A85" s="6" t="s">
+        <v>81</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>226</v>
       </c>
-      <c r="C85" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="2" t="s">
+      <c r="C85" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D85" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="E85" s="2" t="s">
-[...5 lines deleted...]
-        <v>77</v>
+      <c r="E85" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A86" s="6" t="s">
+        <v>78</v>
       </c>
       <c r="B86" s="4" t="s">
         <v>227</v>
       </c>
-      <c r="C86" s="2" t="s">
-[...6 lines deleted...]
-        <v>137</v>
+      <c r="C86" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A87" s="5" t="s">
+      <c r="A87" s="6" t="s">
         <v>79</v>
       </c>
       <c r="B87" s="4" t="s">
         <v>228</v>
       </c>
-      <c r="C87" s="2" t="s">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="C87" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A88" s="5" t="s">
-        <v>80</v>
+      <c r="A88" s="6" t="s">
+        <v>82</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>229</v>
       </c>
-      <c r="C88" s="2" t="s">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="C88" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A89" s="5" t="s">
-        <v>84</v>
+      <c r="A89" s="6" t="s">
+        <v>83</v>
       </c>
       <c r="B89" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="C89" s="2" t="s">
-[...6 lines deleted...]
-        <v>118</v>
+      <c r="C89" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A90" s="5" t="s">
-        <v>81</v>
+      <c r="A90" s="6" t="s">
+        <v>16</v>
       </c>
       <c r="B90" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="C90" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E90" s="2" t="s">
+      <c r="C90" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A91" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="B91" s="4" t="s">
         <v>118</v>
       </c>
-    </row>
-[...14 lines deleted...]
-        <v>118</v>
+      <c r="C91" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A92" s="5" t="s">
-        <v>85</v>
+      <c r="A92" s="3" t="s">
+        <v>237</v>
       </c>
       <c r="B92" s="4" t="s">
-        <v>234</v>
-[...8 lines deleted...]
-        <v>118</v>
+        <v>225</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>115</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A93" s="5" t="s">
-        <v>86</v>
+      <c r="A93" s="3" t="s">
+        <v>142</v>
       </c>
       <c r="B93" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A94" s="3" t="s">
         <v>236</v>
       </c>
-      <c r="C93" s="2" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="B94" s="4" t="s">
-        <v>237</v>
-[...13 lines deleted...]
-        <v>120</v>
+        <v>230</v>
+      </c>
+      <c r="C94" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D94" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" ht="31.2" x14ac:dyDescent="0.3">
+      <c r="A95" s="3" t="s">
+        <v>135</v>
       </c>
       <c r="B95" s="4" t="s">
-        <v>121</v>
-[...8 lines deleted...]
-        <v>118</v>
+        <v>136</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>147</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A96" s="6" t="s">
+      <c r="A96" s="5" t="s">
         <v>242</v>
       </c>
-      <c r="B96" s="4" t="s">
-[...61 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:E99" xr:uid="{167A6405-9217-4B0A-A059-776293E39277}"/>
-[...2 lines deleted...]
-  </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A80" r:id="rId1" xr:uid="{C8C7DBC9-F1F9-4565-AD2F-A95BDB9D56F2}"/>
-[...94 lines deleted...]
-    <hyperlink ref="A51" r:id="rId96" xr:uid="{CD42A887-96B2-4D69-BB67-B3D58F12B563}"/>
+    <hyperlink ref="A76" r:id="rId1" xr:uid="{C8C7DBC9-F1F9-4565-AD2F-A95BDB9D56F2}"/>
+    <hyperlink ref="A77" r:id="rId2" xr:uid="{D2AD0614-D6F2-48AE-B5DF-A96502841848}"/>
+    <hyperlink ref="A78" r:id="rId3" xr:uid="{EA4AC44E-63AA-43FA-9DC1-3DD6141ED045}"/>
+    <hyperlink ref="A2" r:id="rId4" xr:uid="{8175D5E8-2E81-4E92-B7E8-2AB6F273486B}"/>
+    <hyperlink ref="A3" r:id="rId5" xr:uid="{D9748533-62B5-47A1-AD82-A4DBE1E18AA1}"/>
+    <hyperlink ref="A4" r:id="rId6" xr:uid="{2A8C26F7-9DE0-4C0D-A57B-B01B3B127C0D}"/>
+    <hyperlink ref="A9" r:id="rId7" xr:uid="{31E48BC6-0B5E-4276-B203-6A731C1B737B}"/>
+    <hyperlink ref="A10" r:id="rId8" xr:uid="{1E14FA2C-6483-47F9-ACA1-DD7D1A4A73F6}"/>
+    <hyperlink ref="A83" r:id="rId9" xr:uid="{BF69390B-4516-4E59-A460-5135ADC735F9}"/>
+    <hyperlink ref="A84" r:id="rId10" xr:uid="{84A6EF69-884B-4343-A0B8-F20025B01ADB}"/>
+    <hyperlink ref="A85" r:id="rId11" xr:uid="{59CC277C-F6CC-4E71-9A3D-FCC3FEF64C6B}"/>
+    <hyperlink ref="A86" r:id="rId12" xr:uid="{2AD19855-7F18-40A6-A995-2F1074F9A9E8}"/>
+    <hyperlink ref="A87" r:id="rId13" xr:uid="{54F07F06-C5AB-4078-A0C0-068779E4E76B}"/>
+    <hyperlink ref="A88" r:id="rId14" xr:uid="{0D59A631-0D20-4F5F-B847-FEDF9CE9584F}"/>
+    <hyperlink ref="A89" r:id="rId15" xr:uid="{D7AEFAD4-7D6D-41E5-BB79-A32FB1573FAE}"/>
+    <hyperlink ref="A90" r:id="rId16" xr:uid="{EE2287CC-776A-490B-BEE1-24737EB0872D}"/>
+    <hyperlink ref="A79" r:id="rId17" xr:uid="{41B51F19-014F-48A3-A8B2-956D561A6EA5}"/>
+    <hyperlink ref="A80" r:id="rId18" xr:uid="{0AF6DEA8-8995-4A01-893B-31EC70932A8D}"/>
+    <hyperlink ref="A81" r:id="rId19" xr:uid="{2019A323-C393-432E-B93E-F1C78994C4A5}"/>
+    <hyperlink ref="A82" r:id="rId20" xr:uid="{62F041EB-35A2-42BF-BD32-C8295C0685F2}"/>
+    <hyperlink ref="A55" r:id="rId21" xr:uid="{73BE3CB3-825B-4734-8804-A3F37B0F206E}"/>
+    <hyperlink ref="A56" r:id="rId22" xr:uid="{2A7DD9F5-FCBF-4ADD-993A-5CA33E286F48}"/>
+    <hyperlink ref="A57" r:id="rId23" xr:uid="{1DAC81FA-CD6E-4DA3-8180-244F3D14C7A0}"/>
+    <hyperlink ref="A58" r:id="rId24" xr:uid="{D494D375-EDD3-4C72-B32E-286045A3DE52}"/>
+    <hyperlink ref="A59" r:id="rId25" xr:uid="{24340E7B-921E-4A19-B93E-3ABC88407347}"/>
+    <hyperlink ref="A61" r:id="rId26" xr:uid="{6C25FBBA-828D-4CF8-A74C-A4B602EFBE4C}"/>
+    <hyperlink ref="A62" r:id="rId27" xr:uid="{9D44514F-1998-4670-A03B-F23FF9F5FE55}"/>
+    <hyperlink ref="A63" r:id="rId28" xr:uid="{35BB49BB-C83A-48DB-B98A-C4A692E744EB}"/>
+    <hyperlink ref="A64" r:id="rId29" xr:uid="{D9ADC2A7-175F-41A8-A42F-9E0EC2558C39}"/>
+    <hyperlink ref="A65" r:id="rId30" xr:uid="{D3EC8B28-6A8F-447F-81F2-2570560FAE4C}"/>
+    <hyperlink ref="A66" r:id="rId31" xr:uid="{A1458989-833B-4E60-8060-B0CEE7B5EEA0}"/>
+    <hyperlink ref="A67" r:id="rId32" xr:uid="{C2B42691-226B-4800-953E-1D1D7CC3A6A5}"/>
+    <hyperlink ref="A68" r:id="rId33" xr:uid="{481722AE-46FB-48A0-AB76-2FD8C450936B}"/>
+    <hyperlink ref="A69" r:id="rId34" xr:uid="{9D472A1D-3311-40DA-BCA3-702E95D42C9A}"/>
+    <hyperlink ref="A70" r:id="rId35" xr:uid="{C010A746-505F-4819-9A38-9A84EAE6059D}"/>
+    <hyperlink ref="A71" r:id="rId36" xr:uid="{9D09FC2C-BF1C-4A4E-A479-79F75A1CD489}"/>
+    <hyperlink ref="A72" r:id="rId37" xr:uid="{39413925-7E03-4FEE-9C8C-AA867D190C07}"/>
+    <hyperlink ref="A73" r:id="rId38" xr:uid="{35C9D627-FFFF-485B-BF76-2CDAF78C29DB}"/>
+    <hyperlink ref="A53" r:id="rId39" xr:uid="{BC6CFC4B-FEB2-43AA-B72E-0C3D843214BE}"/>
+    <hyperlink ref="A50" r:id="rId40" xr:uid="{D98B6457-154E-4B70-BA59-19252EB5CCCB}"/>
+    <hyperlink ref="A51" r:id="rId41" xr:uid="{AB35FBE0-9FCC-40CA-A671-68B621971C64}"/>
+    <hyperlink ref="A52" r:id="rId42" xr:uid="{C91B69C7-DA67-4194-B8D4-314BFE16AD77}"/>
+    <hyperlink ref="A41" r:id="rId43" xr:uid="{F567B5EE-F0E0-415B-B140-F76AE1D2DC2B}"/>
+    <hyperlink ref="A42" r:id="rId44" xr:uid="{9985ED20-565C-404A-98D0-FA32F9BC84A8}"/>
+    <hyperlink ref="A43" r:id="rId45" xr:uid="{CCE80A89-FF14-459C-B002-B92A7B7C3912}"/>
+    <hyperlink ref="A44" r:id="rId46" xr:uid="{EA22C3C0-C0D2-4B90-850B-932007CA0D9F}"/>
+    <hyperlink ref="A45" r:id="rId47" xr:uid="{9561EB95-8E85-47D1-8E43-F6C786538666}"/>
+    <hyperlink ref="A46" r:id="rId48" xr:uid="{4A7E68E2-562D-4447-AA63-3DD6FACB9D65}"/>
+    <hyperlink ref="A36" r:id="rId49" xr:uid="{BF48C289-7F72-45F7-8E9A-C6FD95DE6D66}"/>
+    <hyperlink ref="A37" r:id="rId50" xr:uid="{5E17A87F-3364-4687-B4D1-6478F0BD9065}"/>
+    <hyperlink ref="A38" r:id="rId51" xr:uid="{B6A7B9C1-855A-4DD1-9283-21989BA5364F}"/>
+    <hyperlink ref="A39" r:id="rId52" xr:uid="{4C76E794-BE90-4565-AA68-A56284C2AED1}"/>
+    <hyperlink ref="A34" r:id="rId53" xr:uid="{386E265B-9BD4-4FBF-9476-BDBD1DFBAA4D}"/>
+    <hyperlink ref="A35" r:id="rId54" xr:uid="{B0443159-3C8B-4475-BE58-15CCAE55C986}"/>
+    <hyperlink ref="A33" r:id="rId55" xr:uid="{551237B7-33EC-44C4-BB4A-957208A3ABAB}"/>
+    <hyperlink ref="A28" r:id="rId56" xr:uid="{7786F6C5-2500-4CF5-984F-252AD05D38DA}"/>
+    <hyperlink ref="A29" r:id="rId57" xr:uid="{AE684C3C-579A-49E4-876B-BA3960D7D188}"/>
+    <hyperlink ref="A30" r:id="rId58" xr:uid="{4490C3AC-2B77-4B33-9AD0-04AB940161C0}"/>
+    <hyperlink ref="A31" r:id="rId59" xr:uid="{39EB294F-2BD1-462E-B957-D17832BFE1A3}"/>
+    <hyperlink ref="A11" r:id="rId60" xr:uid="{D7726E11-5E2E-456D-A27C-8CA18A5B2402}"/>
+    <hyperlink ref="A12" r:id="rId61" xr:uid="{CC3DE293-2420-4D7D-A10B-7BE5A0ACA28E}"/>
+    <hyperlink ref="A13" r:id="rId62" xr:uid="{5AD2A575-D2BB-40B9-9E5F-90A5361BA3F3}"/>
+    <hyperlink ref="A14" r:id="rId63" xr:uid="{CA5928FE-D3F1-4D76-A319-27BBA08B69B0}"/>
+    <hyperlink ref="A15" r:id="rId64" xr:uid="{68911558-5B69-409F-8739-9D3207CDE819}"/>
+    <hyperlink ref="A16" r:id="rId65" xr:uid="{A8F28A1B-C565-4563-AE36-F5BBB9815DA5}"/>
+    <hyperlink ref="A17" r:id="rId66" xr:uid="{985881D0-0C45-4249-B631-C4B60A8EAA54}"/>
+    <hyperlink ref="A18" r:id="rId67" xr:uid="{C102F0FC-437E-4AB6-93E7-A3542D362F0A}"/>
+    <hyperlink ref="A19" r:id="rId68" xr:uid="{4E368318-43FE-4ACE-9A21-060E85C608AE}"/>
+    <hyperlink ref="A20" r:id="rId69" xr:uid="{7B2E4D27-5E35-460C-B161-8AF7C8A03084}"/>
+    <hyperlink ref="A21" r:id="rId70" xr:uid="{1526B50D-3F06-4653-B151-D9F891525EF0}"/>
+    <hyperlink ref="A22" r:id="rId71" xr:uid="{6B7CBC9F-568F-4E0F-AEE3-1AFC86020F6D}"/>
+    <hyperlink ref="A24" r:id="rId72" xr:uid="{F757FE0B-D3DB-457C-82B6-78613B7B4173}"/>
+    <hyperlink ref="A25" r:id="rId73" xr:uid="{50616889-542E-4C23-8FBC-053C48FC5654}"/>
+    <hyperlink ref="A26" r:id="rId74" xr:uid="{39D93A07-5443-4E8A-A1C7-61FD153FE4A8}"/>
+    <hyperlink ref="A47" r:id="rId75" xr:uid="{81741630-AF09-4F9D-A348-136F58551FE0}"/>
+    <hyperlink ref="A91" r:id="rId76" xr:uid="{BCAB03A4-C300-4152-B5FD-0B52CF4D50E2}"/>
+    <hyperlink ref="A40" r:id="rId77" xr:uid="{633B77A9-0EF8-44AB-B019-1B3922EF9889}"/>
+    <hyperlink ref="A5" r:id="rId78" xr:uid="{F4C0491D-407B-498A-8541-AF230F1E6D5D}"/>
+    <hyperlink ref="A6" r:id="rId79" xr:uid="{63109355-1ADD-4C6C-90F1-CA2C0F767B78}"/>
+    <hyperlink ref="A7" r:id="rId80" xr:uid="{6358AACA-5864-4CA7-BB56-336959442CE7}"/>
+    <hyperlink ref="A27" r:id="rId81" xr:uid="{175B7AA2-1E07-499C-A098-685904D8EED8}"/>
+    <hyperlink ref="A23" r:id="rId82" xr:uid="{8AD21D7D-4676-4296-85E3-43308C299ECB}"/>
+    <hyperlink ref="A32" r:id="rId83" xr:uid="{BDC4BADA-54AB-4787-A439-FF87FD495F9C}"/>
+    <hyperlink ref="A48" r:id="rId84" xr:uid="{D7632CED-0B22-4D64-9D31-ED20756E49D2}"/>
+    <hyperlink ref="A54" r:id="rId85" xr:uid="{F71CB720-D392-4444-9FE9-E7E17618B312}"/>
+    <hyperlink ref="A74" r:id="rId86" xr:uid="{75741472-9446-4F29-B0CE-5992303A6B4B}"/>
+    <hyperlink ref="A95" r:id="rId87" xr:uid="{2EE1716A-41F6-48F3-AE36-301D25DD6771}"/>
+    <hyperlink ref="A75" r:id="rId88" xr:uid="{0137439B-C525-4E01-9D04-A82959271A92}"/>
+    <hyperlink ref="A93" r:id="rId89" xr:uid="{1BF146F5-1657-46E8-8F86-70851400819D}"/>
+    <hyperlink ref="A8" r:id="rId90" xr:uid="{1F11FD1D-5976-4F0B-9E61-EE4F221E9390}"/>
+    <hyperlink ref="A60" r:id="rId91" xr:uid="{372DFBB9-4055-4E2B-9C7D-E31DC6FB603A}"/>
+    <hyperlink ref="A94" r:id="rId92" xr:uid="{71E882F6-A228-4A04-A672-EB3346B0A593}"/>
+    <hyperlink ref="A92" r:id="rId93" xr:uid="{ED371B9C-AE47-455D-A2D4-E9E85C4860F1}"/>
+    <hyperlink ref="A49" r:id="rId94" xr:uid="{CD42A887-96B2-4D69-BB67-B3D58F12B563}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId95"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Crosswalk</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Crosswalk Overview</vt:lpstr>
+      <vt:lpstr>Category Crosswalk</vt:lpstr>
+      <vt:lpstr>Contract_Number</vt:lpstr>
+      <vt:lpstr>Contract_Title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Massachusetts Statewide Contract Category Crosswalk</dc:title>
   <dc:creator>Stein, Miriam (OSD)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>