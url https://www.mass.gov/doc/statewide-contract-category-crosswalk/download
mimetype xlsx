--- v3 (2026-05-12)
+++ v4 (2026-08-25)
@@ -1,91 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Marketing and Communication\Strategic Sourcing\Category Changes\Category Crosswalk\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CE84E16-2155-4E29-AC02-C3591F3395CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01E823A2-4C4F-43E6-A107-0BE13BB5BF43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="5376" yWindow="420" windowWidth="32400" windowHeight="14928" activeTab="1" xr2:uid="{862C6F54-6245-40C6-AAC8-78F3A3B6ECAB}"/>
+    <workbookView xWindow="-5652" yWindow="-17052" windowWidth="29196" windowHeight="15144" activeTab="1" xr2:uid="{862C6F54-6245-40C6-AAC8-78F3A3B6ECAB}"/>
   </bookViews>
   <sheets>
     <sheet name="Crosswalk Overview" sheetId="2" r:id="rId1"/>
     <sheet name="Category Crosswalk" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Category Crosswalk'!$A$1:$E$95</definedName>
-[...1 lines deleted...]
-    <definedName name="Contract_Title">Table1[[#All],[Contract Title]]</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Category Crosswalk'!$A$2:$E$96</definedName>
+    <definedName name="Category_Managers">Category_Crosswalk[Category Manager(s)]</definedName>
+    <definedName name="Contract_Category">Category_Crosswalk[[Contract Category ]]</definedName>
+    <definedName name="Contract_Category_Prefix">Category_Crosswalk[Contract Category Prefix]</definedName>
+    <definedName name="Contract_Number">Category_Crosswalk[Contract Number]</definedName>
+    <definedName name="Contract_Title">Category_Crosswalk[Contract Title]</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="478" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="479" uniqueCount="244">
   <si>
     <t>FAC111 </t>
   </si>
   <si>
     <t>Energy and Alternative Fuels</t>
   </si>
   <si>
     <t>ENE51</t>
   </si>
   <si>
     <t>ENE52 </t>
   </si>
   <si>
     <t>FAC114 </t>
   </si>
   <si>
     <t>FAC115 </t>
   </si>
   <si>
     <t>FAC118 </t>
   </si>
   <si>
     <t>FAC121 </t>
   </si>
   <si>
@@ -109,53 +112,50 @@
   <si>
     <t>FAC120 </t>
   </si>
   <si>
     <t>FAC122 </t>
   </si>
   <si>
     <t>VEH119 </t>
   </si>
   <si>
     <t>Facility Maintenance, Repair, and Operations</t>
   </si>
   <si>
     <t>FAC119 </t>
   </si>
   <si>
     <t>FAC124 </t>
   </si>
   <si>
     <t>Financial Services</t>
   </si>
   <si>
     <t>PRF72</t>
   </si>
   <si>
-    <t>PRF73</t>
-[...1 lines deleted...]
-  <si>
     <t>PRF78</t>
   </si>
   <si>
     <t>PRF79</t>
   </si>
   <si>
     <t>PRF81</t>
   </si>
   <si>
     <t>PRF82</t>
   </si>
   <si>
     <t>PRF84</t>
   </si>
   <si>
     <t>GRO38 </t>
   </si>
   <si>
     <t>GRO39 </t>
   </si>
   <si>
     <t>GRO40 </t>
   </si>
   <si>
     <t>GRO41 </t>
@@ -178,80 +178,71 @@
   <si>
     <t>ITC71 </t>
   </si>
   <si>
     <t>ITC73 </t>
   </si>
   <si>
     <t>ITC80 </t>
   </si>
   <si>
     <t>ITC83</t>
   </si>
   <si>
     <t>OFF50 </t>
   </si>
   <si>
     <t>IT Software and Services</t>
   </si>
   <si>
     <t>ITS60 </t>
   </si>
   <si>
     <t>ITS64 </t>
   </si>
   <si>
-    <t>ITS75 </t>
-[...4 lines deleted...]
-  <si>
     <t>ITS78 </t>
   </si>
   <si>
     <t>ITS80 </t>
   </si>
   <si>
     <t>Office</t>
   </si>
   <si>
     <t>OFF48 </t>
   </si>
   <si>
     <t>OFF51 </t>
   </si>
   <si>
     <t>OFF53 </t>
   </si>
   <si>
     <t>Professional Services</t>
   </si>
   <si>
-    <t>PRF75 </t>
-[...1 lines deleted...]
-  <si>
     <t>PRF76 </t>
   </si>
   <si>
     <t>PRF80 </t>
   </si>
   <si>
     <t>Public Safety and Security</t>
   </si>
   <si>
     <t>HLS06 </t>
   </si>
   <si>
     <t>PSE01</t>
   </si>
   <si>
     <t>Public Safety Equipment and Two-Way Radio</t>
   </si>
   <si>
     <t>PSE02</t>
   </si>
   <si>
     <t>PSE03</t>
   </si>
   <si>
     <t>Sustainable Facilities Consulting Services</t>
@@ -280,53 +271,50 @@
   <si>
     <t>TRD01 </t>
   </si>
   <si>
     <t>TRD02 </t>
   </si>
   <si>
     <t>TRD03 </t>
   </si>
   <si>
     <t>TRD04 </t>
   </si>
   <si>
     <t>Vehicle Acquisition and Maintenance</t>
   </si>
   <si>
     <t>VEH110 </t>
   </si>
   <si>
     <t>VEH111 </t>
   </si>
   <si>
     <t>VEH114 </t>
   </si>
   <si>
-    <t>VEH115 </t>
-[...1 lines deleted...]
-  <si>
     <t>Vehicle Fleet Management</t>
   </si>
   <si>
     <t>VEH113 </t>
   </si>
   <si>
     <t xml:space="preserve">VEH116 </t>
   </si>
   <si>
     <t>VEH118 </t>
   </si>
   <si>
     <t>FAC113</t>
   </si>
   <si>
     <t>FAC86 </t>
   </si>
   <si>
     <t>FAC90</t>
   </si>
   <si>
     <t xml:space="preserve">Contract Category </t>
   </si>
   <si>
     <t>Contract Number</t>
@@ -454,56 +442,50 @@
   <si>
     <t>ITS82</t>
   </si>
   <si>
     <t>IT Accessibility Services</t>
   </si>
   <si>
     <t>MRO001</t>
   </si>
   <si>
     <t>Miranda Beaudet and Richard Levesque</t>
   </si>
   <si>
     <t>PRF85</t>
   </si>
   <si>
     <t>Enterprise Temporary Help Services</t>
   </si>
   <si>
     <t>WMR001</t>
   </si>
   <si>
     <t>Hazardous/Universal, Medical, and Electronic Waste Disposal and Emergency Response</t>
   </si>
   <si>
-    <t>Sonia Castro and Tina Sang</t>
-[...4 lines deleted...]
-  <si>
     <t>Jessica Ofurie</t>
   </si>
   <si>
     <t>PRF86</t>
   </si>
   <si>
     <t>Advertising, Marketing and Event Planning Services</t>
   </si>
   <si>
     <t>VEH122</t>
   </si>
   <si>
     <t>Advanced Vehicle Technology Equipment, Supplies and Services</t>
   </si>
   <si>
     <t>Michael Barry and Kelly Minichello</t>
   </si>
   <si>
     <t>Sean Corbin and Tatiana Henry</t>
   </si>
   <si>
     <t>Joshua Flanagan-Lanier and Kerri Quinn</t>
   </si>
   <si>
     <t xml:space="preserve">Sean Corbin and Tatiana Henry </t>
@@ -661,53 +643,50 @@
   <si>
     <t>Floor Coverings and Accessories, Floor Covering Installation, Maintenance and Repair</t>
   </si>
   <si>
     <t>Print, Copy &amp; Mail Services, and Printed Promotional Products</t>
   </si>
   <si>
     <t>Audio, Video, Multimedia Presentation Equipment</t>
   </si>
   <si>
     <t>School Instructional, Arts &amp; Crafts, Recreational and Therapeutic Supplies</t>
   </si>
   <si>
     <t>Office, School and Library Furniture</t>
   </si>
   <si>
     <t>Office Supplies</t>
   </si>
   <si>
     <t>Facilities Engineering Services</t>
   </si>
   <si>
     <t>Debt Collection Services</t>
   </si>
   <si>
-    <t>Payment Data &amp; Payment Card Industry (PCI) Compliance Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Energy, Climate Action, and Facility Advisory Services</t>
   </si>
   <si>
     <t>Foreign Language Interpretation and Translation Services</t>
   </si>
   <si>
     <t>Management Consultants, Program Coordinators and Planners Services</t>
   </si>
   <si>
     <t>Professional Environmental and Consulting Services</t>
   </si>
   <si>
     <t>Audit, Accounting, Compliance, &amp; Revenue Enhancement Services</t>
   </si>
   <si>
     <t>Purchase Card (Pcard Program)</t>
   </si>
   <si>
     <t>Technology Based Behavioral Health Services</t>
   </si>
   <si>
     <t>Electronic Payment Processing</t>
   </si>
   <si>
     <t>Electronic Payments Processing, American Express Card Services</t>
@@ -760,101 +739,128 @@
   <si>
     <t>Fleet Management Software (FMS)</t>
   </si>
   <si>
     <t>Road Salt</t>
   </si>
   <si>
     <t>ENE56</t>
   </si>
   <si>
     <t>OFF54</t>
   </si>
   <si>
     <t>Postage and Mail Processing Equipment, Accessories, Service &amp; Supplies</t>
   </si>
   <si>
     <t>VEH123</t>
   </si>
   <si>
     <t>VEH121</t>
   </si>
   <si>
     <t>ITS87</t>
   </si>
   <si>
-    <t>Hayley Lebert</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">In July 2024, OSD launched its Statewide Contract Category Management strategy to facilitate comprehensive management of Contract Categories and to create logical groupings so public buyers may easily find Statewide Contract products and services. With this change, customers will notice several new Categories, and Contracts that have shifted to different Category designations. The Contract Category Crosswalk, organized alphabetically by Contract Number, enables buyers to easily find Contracts that may have moved to a new Category designation. Contact the OSD Help Desk at 888-627-8283 if you have questions.   </t>
   </si>
   <si>
     <t>Food and Food Service Supplies</t>
   </si>
   <si>
     <t>End of Worksheet</t>
+  </si>
+  <si>
+    <t>Category Crosswalk</t>
+  </si>
+  <si>
+    <t>ITS86</t>
+  </si>
+  <si>
+    <t>PRF88</t>
+  </si>
+  <si>
+    <t>VEH124</t>
+  </si>
+  <si>
+    <t>ITT84</t>
+  </si>
+  <si>
+    <t>Cellular and Satellite Services and Equipment</t>
+  </si>
+  <si>
+    <t>ITT85</t>
+  </si>
+  <si>
+    <t>Telecommunications and Network Services, Communications and Equipment</t>
+  </si>
+  <si>
+    <t>Hayley Lebert and Tina Sang</t>
+  </si>
+  <si>
+    <t>Sonia Castro</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -869,86 +875,50 @@
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{A3C59644-AF9B-4F92-BEF4-567FC8E3ACA9}"/>
   </cellStyles>
   <dxfs count="7">
-    <dxf>
-[...34 lines deleted...]
-    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
@@ -991,2206 +961,2218 @@
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="10"/>
-        <name val="Aptos Narrow"/>
+        <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A45AA301-F653-4238-BCC4-03B6C4CD15D5}" name="Table1" displayName="Table1" ref="A1:E95" totalsRowShown="0" headerRowDxfId="0" dataDxfId="1">
-  <autoFilter ref="A1:E95" xr:uid="{167A6405-9217-4B0A-A059-776293E39277}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{A45AA301-F653-4238-BCC4-03B6C4CD15D5}" name="Category_Crosswalk" displayName="Category_Crosswalk" ref="A2:E96" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
+  <autoFilter ref="A2:E96" xr:uid="{167A6405-9217-4B0A-A059-776293E39277}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{3BE3F4E7-8DF8-450C-BFBE-13E175BDD78C}" name="Contract Number" dataDxfId="6" dataCellStyle="Hyperlink"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{0458C0D8-EE00-45F1-8FFF-A944C8229E6E}" name="Category Manager(s)" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{3BE3F4E7-8DF8-450C-BFBE-13E175BDD78C}" name="Contract Number" dataDxfId="4" dataCellStyle="Hyperlink"/>
+    <tableColumn id="2" xr3:uid="{8C0C3E85-1A31-491A-97BF-2324A2FCB8FA}" name="Contract Title" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{E2AB7FFA-763E-4013-9436-42A0D5546947}" name="Contract Category " dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{FB8C570C-9D45-453E-A000-F70B2045E062}" name="Contract Category Prefix" dataDxfId="1"/>
+    <tableColumn id="5" xr3:uid="{0458C0D8-EE00-45F1-8FFF-A944C8229E6E}" name="Category Manager(s)" dataDxfId="0"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="1" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Statewide Contract Category Crosswalk" altTextSummary="The table displays all Massachusetts Statewide Contracts, their Contract Category, Contract Category Prefix, and the assigned Category Manager(s) "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="OSD Branding">
   <a:themeElements>
-    <a:clrScheme name="Custom 5">
+    <a:clrScheme name="OSD Branding">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="2E3791"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="B7D1E3"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156E96"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="1B5D3B"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="923038"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="5E375D"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="D4972B"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="977B60"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="000000"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr"/>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf69/download" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off48/download" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-2-9/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its78/download" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac114/download" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac119/download" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its82-it-accessibility-services-contract-user-guide/download" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh122-advanced-vehicle-technology-equipment-supplies-and-services/download" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh119/download" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh113-fleet-management-services-statewide-contract/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf77designateddcamm/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf82/download" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hsp44/download" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro40/download" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac127/download" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene54/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene51designateddcamm/download" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene50/download" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off50-audio-video-multimedia-presentation-equipment-supplies-and-services-statewide-contract/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf72designatedctr/download" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its60/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its80/download" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac115/download" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac120/download" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac86/download" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc66/download" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac124/download" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/energy-and-alternative-fuels-contract-user-guides" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh121/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tina.Urato@mass.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh114/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd01/download" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off53/download" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf78designatedctr/download" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf84/download" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its77/download" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro41/download" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac118/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd04/download" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-1-psgw/download" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hsp45/download" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac113designateddep/download" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac121/download" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its81/download" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro42/download" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf86/download" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/office-contract-user-guides" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pse01-public-safety-equipment-and-two-way-radio/download" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene52-no2-heating-fuel-and-aps-eligible-liquid-biofuel-statewide-contract/download" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh118/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off51/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf73/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf81/download" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc71/download" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro39/download" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh111/download" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf76/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its64/download" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc83/download" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac90designateddep/download" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac116/download" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac126/download" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene53/download" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac131/download" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/professional-services-contract-user-guides" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its87/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/clt09/download" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh110-light-and-medium-duty-vehicles/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh115/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd02/download" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/med56/download" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf79designatedctr/download" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc73/download" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hls06/download" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh120-0/download" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene57/download" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac122/download" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-fleet-management-contract-user-guides" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tina.Urato@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf74-energy-climate-action-and-facility-advisory-services/download" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off38/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-1/download" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its75/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac117/download" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/waste-management-and-recycling-contract-user-guides" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac111/download" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac123/download" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd03/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh116/download" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf75/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf80/download" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro38/download" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ite001/download" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf72designatedctr/download" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off50-audio-video-multimedia-presentation-equipment-supplies-and-services-statewide-contract/download" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its78/download" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc83/download" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac119/download" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac126/download" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh122-advanced-vehicle-technology-equipment-supplies-and-services/download" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its87/download" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd01/download" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh113-fleet-management-services-statewide-contract/download" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf80/download" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-1/download" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro40/download" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac114/download" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene54/download" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its82-it-accessibility-services-contract-user-guide/download" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene51designateddcamm/download" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt84/download" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off51/download" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf74-energy-climate-action-and-facility-advisory-services/download" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its80/download" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hsp44/download" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac120/download" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac127/download" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac86/download" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro38/download" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ite001/download" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/facility-maintenance-repair-and-operations-contract-user-guides" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene50/download" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf88/download" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tina.Urato@mass.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh114/download" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd02/download" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf69/download" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf81/download" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-1-psgw/download" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc66/download" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac115/download" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac124/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off48/download" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its64/download" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro41/download" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac118/download" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its81/download" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/energy-and-alternative-fuels-contract-user-guides" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf86/download" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh121/download" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt85/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/pse01-public-safety-equipment-and-two-way-radio/download" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene52-no2-heating-fuel-and-aps-eligible-liquid-biofuel-statewide-contract/download" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh119/download" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off38/download" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf76/download" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/med56/download" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hsp45/download" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac113designateddep/download" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh111/download" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf79designatedctr/download" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc71/download" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro39/download" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac116/download" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac121/download" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene53/download" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/gro42/download" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/professional-services-contract-user-guides" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/office-contract-user-guides" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh124/download" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/clt09/download" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh110-light-and-medium-duty-vehicles/download" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh116/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd03/download" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itt72-category-2-9/download" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf82/download" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/hls06/download" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac90designateddep/download" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac131/download" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/ene57/download" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh120-0/download" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its86/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tina.Urato@mass.gov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf77designateddcamm/download" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/off53/download" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/its60/download" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/itc73/download" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac122/download" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/vehicle-fleet-management-contract-user-guides" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac117/download" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/waste-management-and-recycling-contract-user-guides" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/trd04/download" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/veh118/download" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf78designatedctr/download" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/prf84/download" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac111/download" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fac123/download" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5210CA18-61AA-41F1-8DC7-0844F672931A}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="111" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="111" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="16384" width="111" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="95.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:1" ht="95.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="4" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2" s="5" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{167A6405-9217-4B0A-A059-776293E39277}">
-  <dimension ref="A1:E96"/>
+  <dimension ref="A1:E97"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I25" sqref="I25"/>
+    <sheetView tabSelected="1" topLeftCell="A72" workbookViewId="0">
+      <selection activeCell="A95" sqref="A95"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="24.44140625" style="5" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="9.109375" style="5"/>
+    <col min="1" max="1" width="24.453125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="79.54296875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="51.453125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="25.54296875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="41.54296875" style="5" customWidth="1"/>
+    <col min="6" max="16384" width="9.08984375" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1" s="5" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D2" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="E2" s="1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>123</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C3" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...25 lines deleted...]
-      <c r="E2" s="5" t="s">
+      <c r="D3" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" s="6" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="4" t="s">
         <v>144</v>
-      </c>
-[...23 lines deleted...]
-        <v>152</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-        <v>120</v>
+        <v>137</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A5" s="6" t="s">
+        <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" x14ac:dyDescent="0.3">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>153</v>
+        <v>116</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.3">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.3">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
-        <v>233</v>
+        <v>118</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-        <v>100</v>
+        <v>137</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="3" t="s">
+        <v>225</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>155</v>
+        <v>143</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="6" t="s">
-        <v>85</v>
+        <v>95</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>101</v>
+        <v>1</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>102</v>
+        <v>89</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="C11" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A12" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A13" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>151</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="D13" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="B11" s="4" t="s">
-[...41 lines deleted...]
-      </c>
       <c r="E13" s="5" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>97</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="B14" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A15" s="6" t="s">
+      <c r="B15" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A16" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="B15" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A16" s="6" t="s">
+      <c r="B16" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A17" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="4" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B17" s="4" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A19" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="B18" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A19" s="6" t="s">
+      <c r="B19" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A20" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="5" t="s">
+      <c r="B20" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C20" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A20" s="6" t="s">
+      <c r="D20" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A21" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="B20" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="5" t="s">
+      <c r="B21" s="4" t="s">
+        <v>159</v>
+      </c>
+      <c r="C21" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D20" s="5" t="s">
-[...7 lines deleted...]
-      <c r="A21" s="6" t="s">
+      <c r="D21" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A22" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="4" t="s">
-[...13 lines deleted...]
-      <c r="A22" s="6" t="s">
+      <c r="B22" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="B22" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="5" t="s">
+      <c r="B23" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="C23" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="D22" s="5" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D23" s="5" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-        <v>19</v>
+        <v>138</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
+        <v>120</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>170</v>
+        <v>162</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="E24" s="5" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A25" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A26" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B25" s="4" t="s">
+      <c r="B26" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C26" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A27" s="6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="C27" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A28" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A29" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E29" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A30" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A31" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A32" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D32" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A33" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="C25" s="5" t="s">
-[...134 lines deleted...]
-      </c>
       <c r="C33" s="5" t="s">
-        <v>57</v>
+        <v>232</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>108</v>
+        <v>87</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A34" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A35" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A36" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="B34" s="4" t="s">
+      <c r="B36" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A37" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>175</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A38" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A40" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A41" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A42" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B42" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="C34" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B35" s="4" t="s">
+      <c r="C42" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A43" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B43" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="C35" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B36" s="4" t="s">
+      <c r="C43" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A44" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B44" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A45" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B45" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A46" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="B46" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A47" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="B47" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A48" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="B48" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="C36" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E36" s="5" t="s">
+      <c r="C48" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E48" s="5" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B37" s="4" t="s">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A49" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="B49" s="4" t="s">
         <v>183</v>
       </c>
-      <c r="C37" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E37" s="5" t="s">
+      <c r="C49" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="E49" s="5" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
-[...54 lines deleted...]
-      <c r="B41" s="4" t="s">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A50" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B50" s="4" t="s">
         <v>187</v>
       </c>
-      <c r="C41" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B42" s="4" t="s">
+      <c r="C50" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A51" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="C42" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B43" s="4" t="s">
+      <c r="C51" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A52" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B52" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="C43" s="5" t="s">
-[...95 lines deleted...]
-      <c r="A49" s="3" t="s">
+      <c r="C52" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A53" s="3" t="s">
         <v>238</v>
       </c>
-      <c r="B49" s="4" t="s">
-[...66 lines deleted...]
-      </c>
       <c r="B53" s="4" t="s">
-        <v>197</v>
+        <v>239</v>
       </c>
       <c r="C53" s="5" t="s">
-        <v>32</v>
+        <v>63</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" ht="31.2" x14ac:dyDescent="0.3">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54" s="3" t="s">
-        <v>131</v>
+        <v>240</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>198</v>
+        <v>241</v>
       </c>
       <c r="C54" s="5" t="s">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E54" s="5" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B55" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="C55" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A56" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="C56" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A57" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B57" s="4" t="s">
+        <v>192</v>
+      </c>
+      <c r="C57" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A58" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="C58" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A59" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C59" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A60" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C60" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A61" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B61" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C61" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A62" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="C62" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A63" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C63" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A64" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B64" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C64" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A65" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B65" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="C65" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D65" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A66" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B66" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="C66" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B55" s="4" t="s">
-[...50 lines deleted...]
-      <c r="B58" s="4" t="s">
+      <c r="D66" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A67" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B67" s="4" t="s">
         <v>202</v>
       </c>
-      <c r="C58" s="5" t="s">
-[...13 lines deleted...]
-      <c r="B59" s="4" t="s">
+      <c r="C67" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>107</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A68" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B68" s="4" t="s">
         <v>203</v>
-      </c>
-[...151 lines deleted...]
-        <v>211</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E68" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="69" spans="1:5" x14ac:dyDescent="0.3">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A69" s="6" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B69" s="4" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E69" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="70" spans="1:5" x14ac:dyDescent="0.3">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A70" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="B70" s="4" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="C70" s="5" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="E70" s="5" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:5" x14ac:dyDescent="0.3">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A71" s="6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B71" s="4" t="s">
-        <v>214</v>
+        <v>206</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E71" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:5" x14ac:dyDescent="0.3">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A72" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B72" s="4" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E72" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:5" x14ac:dyDescent="0.3">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A73" s="6" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>20</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="E73" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:5" x14ac:dyDescent="0.3">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A74" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>129</v>
+      </c>
+      <c r="C74" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A75" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="B74" s="4" t="s">
+      <c r="B75" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="C74" s="5" t="s">
+      <c r="C75" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A76" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="C76" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>93</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A77" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B77" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C77" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="D74" s="5" t="s">
-[...13 lines deleted...]
-      <c r="C75" s="5" t="s">
+      <c r="D77" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A78" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="C78" s="5" t="s">
         <v>53</v>
       </c>
-      <c r="D75" s="5" t="s">
-[...44 lines deleted...]
-      <c r="B78" s="4" t="s">
+      <c r="D78" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A79" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C80" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A81" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B81" s="4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C81" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" ht="31" x14ac:dyDescent="0.35">
+      <c r="A82" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="31" x14ac:dyDescent="0.35">
+      <c r="A83" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B83" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C83" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A84" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="C84" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A85" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B85" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="C85" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A86" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B86" s="4" t="s">
         <v>218</v>
-      </c>
-[...134 lines deleted...]
-        <v>227</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>75</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="E86" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:5" x14ac:dyDescent="0.3">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A87" s="6" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B87" s="4" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="C87" s="5" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="E87" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:5" x14ac:dyDescent="0.3">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A88" s="6" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B88" s="4" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="C88" s="5" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E88" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:5" x14ac:dyDescent="0.3">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A89" s="6" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B89" s="4" t="s">
-        <v>231</v>
+        <v>223</v>
       </c>
       <c r="C89" s="5" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="E89" s="5" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:5" x14ac:dyDescent="0.3">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A90" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B90" s="4" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="C90" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="E90" s="5" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:5" x14ac:dyDescent="0.3">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A91" s="3" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C91" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D91" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A92" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="B92" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>92</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A93" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="B93" s="4" t="s">
+        <v>136</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A94" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="B94" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="C94" s="5" t="s">
         <v>75</v>
       </c>
-      <c r="D91" s="5" t="s">
+      <c r="D94" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A95" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="B95" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C95" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" ht="31" x14ac:dyDescent="0.35">
+      <c r="A96" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B96" s="4" t="s">
+        <v>131</v>
+      </c>
+      <c r="C96" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="D96" s="5" t="s">
         <v>97</v>
       </c>
-      <c r="E91" s="5" t="s">
-[...73 lines deleted...]
-        <v>242</v>
+      <c r="E96" s="5" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="97" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A97" s="5" t="s">
+        <v>233</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A76" r:id="rId1" xr:uid="{C8C7DBC9-F1F9-4565-AD2F-A95BDB9D56F2}"/>
-[...92 lines deleted...]
-    <hyperlink ref="A49" r:id="rId94" xr:uid="{CD42A887-96B2-4D69-BB67-B3D58F12B563}"/>
+    <hyperlink ref="A77" r:id="rId1" xr:uid="{C8C7DBC9-F1F9-4565-AD2F-A95BDB9D56F2}"/>
+    <hyperlink ref="A78" r:id="rId2" xr:uid="{D2AD0614-D6F2-48AE-B5DF-A96502841848}"/>
+    <hyperlink ref="A79" r:id="rId3" xr:uid="{EA4AC44E-63AA-43FA-9DC1-3DD6141ED045}"/>
+    <hyperlink ref="A3" r:id="rId4" xr:uid="{8175D5E8-2E81-4E92-B7E8-2AB6F273486B}"/>
+    <hyperlink ref="A4" r:id="rId5" xr:uid="{D9748533-62B5-47A1-AD82-A4DBE1E18AA1}"/>
+    <hyperlink ref="A5" r:id="rId6" xr:uid="{2A8C26F7-9DE0-4C0D-A57B-B01B3B127C0D}"/>
+    <hyperlink ref="A10" r:id="rId7" xr:uid="{31E48BC6-0B5E-4276-B203-6A731C1B737B}"/>
+    <hyperlink ref="A11" r:id="rId8" xr:uid="{1E14FA2C-6483-47F9-ACA1-DD7D1A4A73F6}"/>
+    <hyperlink ref="A84" r:id="rId9" xr:uid="{BF69390B-4516-4E59-A460-5135ADC735F9}"/>
+    <hyperlink ref="A85" r:id="rId10" xr:uid="{84A6EF69-884B-4343-A0B8-F20025B01ADB}"/>
+    <hyperlink ref="A86" r:id="rId11" xr:uid="{59CC277C-F6CC-4E71-9A3D-FCC3FEF64C6B}"/>
+    <hyperlink ref="A87" r:id="rId12" xr:uid="{2AD19855-7F18-40A6-A995-2F1074F9A9E8}"/>
+    <hyperlink ref="A88" r:id="rId13" xr:uid="{0D59A631-0D20-4F5F-B847-FEDF9CE9584F}"/>
+    <hyperlink ref="A89" r:id="rId14" xr:uid="{D7AEFAD4-7D6D-41E5-BB79-A32FB1573FAE}"/>
+    <hyperlink ref="A90" r:id="rId15" xr:uid="{EE2287CC-776A-490B-BEE1-24737EB0872D}"/>
+    <hyperlink ref="A80" r:id="rId16" xr:uid="{41B51F19-014F-48A3-A8B2-956D561A6EA5}"/>
+    <hyperlink ref="A81" r:id="rId17" xr:uid="{0AF6DEA8-8995-4A01-893B-31EC70932A8D}"/>
+    <hyperlink ref="A82" r:id="rId18" xr:uid="{2019A323-C393-432E-B93E-F1C78994C4A5}"/>
+    <hyperlink ref="A83" r:id="rId19" xr:uid="{62F041EB-35A2-42BF-BD32-C8295C0685F2}"/>
+    <hyperlink ref="A57" r:id="rId20" xr:uid="{73BE3CB3-825B-4734-8804-A3F37B0F206E}"/>
+    <hyperlink ref="A58" r:id="rId21" xr:uid="{2A7DD9F5-FCBF-4ADD-993A-5CA33E286F48}"/>
+    <hyperlink ref="A59" r:id="rId22" xr:uid="{1DAC81FA-CD6E-4DA3-8180-244F3D14C7A0}"/>
+    <hyperlink ref="A60" r:id="rId23" xr:uid="{D494D375-EDD3-4C72-B32E-286045A3DE52}"/>
+    <hyperlink ref="A61" r:id="rId24" xr:uid="{24340E7B-921E-4A19-B93E-3ABC88407347}"/>
+    <hyperlink ref="A63" r:id="rId25" xr:uid="{6C25FBBA-828D-4CF8-A74C-A4B602EFBE4C}"/>
+    <hyperlink ref="A64" r:id="rId26" xr:uid="{9D44514F-1998-4670-A03B-F23FF9F5FE55}"/>
+    <hyperlink ref="A65" r:id="rId27" xr:uid="{D9ADC2A7-175F-41A8-A42F-9E0EC2558C39}"/>
+    <hyperlink ref="A66" r:id="rId28" xr:uid="{A1458989-833B-4E60-8060-B0CEE7B5EEA0}"/>
+    <hyperlink ref="A67" r:id="rId29" xr:uid="{C2B42691-226B-4800-953E-1D1D7CC3A6A5}"/>
+    <hyperlink ref="A68" r:id="rId30" xr:uid="{481722AE-46FB-48A0-AB76-2FD8C450936B}"/>
+    <hyperlink ref="A69" r:id="rId31" xr:uid="{9D472A1D-3311-40DA-BCA3-702E95D42C9A}"/>
+    <hyperlink ref="A70" r:id="rId32" xr:uid="{C010A746-505F-4819-9A38-9A84EAE6059D}"/>
+    <hyperlink ref="A71" r:id="rId33" xr:uid="{9D09FC2C-BF1C-4A4E-A479-79F75A1CD489}"/>
+    <hyperlink ref="A72" r:id="rId34" xr:uid="{39413925-7E03-4FEE-9C8C-AA867D190C07}"/>
+    <hyperlink ref="A73" r:id="rId35" xr:uid="{35C9D627-FFFF-485B-BF76-2CDAF78C29DB}"/>
+    <hyperlink ref="A55" r:id="rId36" xr:uid="{BC6CFC4B-FEB2-43AA-B72E-0C3D843214BE}"/>
+    <hyperlink ref="A50" r:id="rId37" xr:uid="{D98B6457-154E-4B70-BA59-19252EB5CCCB}"/>
+    <hyperlink ref="A51" r:id="rId38" xr:uid="{AB35FBE0-9FCC-40CA-A671-68B621971C64}"/>
+    <hyperlink ref="A52" r:id="rId39" xr:uid="{C91B69C7-DA67-4194-B8D4-314BFE16AD77}"/>
+    <hyperlink ref="A42" r:id="rId40" xr:uid="{F567B5EE-F0E0-415B-B140-F76AE1D2DC2B}"/>
+    <hyperlink ref="A43" r:id="rId41" xr:uid="{9985ED20-565C-404A-98D0-FA32F9BC84A8}"/>
+    <hyperlink ref="A44" r:id="rId42" xr:uid="{9561EB95-8E85-47D1-8E43-F6C786538666}"/>
+    <hyperlink ref="A45" r:id="rId43" xr:uid="{4A7E68E2-562D-4447-AA63-3DD6FACB9D65}"/>
+    <hyperlink ref="A37" r:id="rId44" xr:uid="{BF48C289-7F72-45F7-8E9A-C6FD95DE6D66}"/>
+    <hyperlink ref="A38" r:id="rId45" xr:uid="{5E17A87F-3364-4687-B4D1-6478F0BD9065}"/>
+    <hyperlink ref="A39" r:id="rId46" xr:uid="{B6A7B9C1-855A-4DD1-9283-21989BA5364F}"/>
+    <hyperlink ref="A40" r:id="rId47" xr:uid="{4C76E794-BE90-4565-AA68-A56284C2AED1}"/>
+    <hyperlink ref="A35" r:id="rId48" xr:uid="{386E265B-9BD4-4FBF-9476-BDBD1DFBAA4D}"/>
+    <hyperlink ref="A36" r:id="rId49" xr:uid="{B0443159-3C8B-4475-BE58-15CCAE55C986}"/>
+    <hyperlink ref="A34" r:id="rId50" xr:uid="{551237B7-33EC-44C4-BB4A-957208A3ABAB}"/>
+    <hyperlink ref="A29" r:id="rId51" xr:uid="{7786F6C5-2500-4CF5-984F-252AD05D38DA}"/>
+    <hyperlink ref="A30" r:id="rId52" xr:uid="{AE684C3C-579A-49E4-876B-BA3960D7D188}"/>
+    <hyperlink ref="A31" r:id="rId53" xr:uid="{4490C3AC-2B77-4B33-9AD0-04AB940161C0}"/>
+    <hyperlink ref="A32" r:id="rId54" xr:uid="{39EB294F-2BD1-462E-B957-D17832BFE1A3}"/>
+    <hyperlink ref="A12" r:id="rId55" xr:uid="{D7726E11-5E2E-456D-A27C-8CA18A5B2402}"/>
+    <hyperlink ref="A13" r:id="rId56" xr:uid="{CC3DE293-2420-4D7D-A10B-7BE5A0ACA28E}"/>
+    <hyperlink ref="A14" r:id="rId57" xr:uid="{5AD2A575-D2BB-40B9-9E5F-90A5361BA3F3}"/>
+    <hyperlink ref="A15" r:id="rId58" xr:uid="{CA5928FE-D3F1-4D76-A319-27BBA08B69B0}"/>
+    <hyperlink ref="A16" r:id="rId59" xr:uid="{68911558-5B69-409F-8739-9D3207CDE819}"/>
+    <hyperlink ref="A17" r:id="rId60" xr:uid="{A8F28A1B-C565-4563-AE36-F5BBB9815DA5}"/>
+    <hyperlink ref="A18" r:id="rId61" xr:uid="{985881D0-0C45-4249-B631-C4B60A8EAA54}"/>
+    <hyperlink ref="A19" r:id="rId62" xr:uid="{C102F0FC-437E-4AB6-93E7-A3542D362F0A}"/>
+    <hyperlink ref="A20" r:id="rId63" xr:uid="{4E368318-43FE-4ACE-9A21-060E85C608AE}"/>
+    <hyperlink ref="A21" r:id="rId64" xr:uid="{7B2E4D27-5E35-460C-B161-8AF7C8A03084}"/>
+    <hyperlink ref="A22" r:id="rId65" xr:uid="{1526B50D-3F06-4653-B151-D9F891525EF0}"/>
+    <hyperlink ref="A23" r:id="rId66" xr:uid="{6B7CBC9F-568F-4E0F-AEE3-1AFC86020F6D}"/>
+    <hyperlink ref="A25" r:id="rId67" xr:uid="{F757FE0B-D3DB-457C-82B6-78613B7B4173}"/>
+    <hyperlink ref="A26" r:id="rId68" xr:uid="{50616889-542E-4C23-8FBC-053C48FC5654}"/>
+    <hyperlink ref="A27" r:id="rId69" xr:uid="{39D93A07-5443-4E8A-A1C7-61FD153FE4A8}"/>
+    <hyperlink ref="A46" r:id="rId70" xr:uid="{81741630-AF09-4F9D-A348-136F58551FE0}"/>
+    <hyperlink ref="A91" r:id="rId71" xr:uid="{BCAB03A4-C300-4152-B5FD-0B52CF4D50E2}"/>
+    <hyperlink ref="A41" r:id="rId72" xr:uid="{633B77A9-0EF8-44AB-B019-1B3922EF9889}"/>
+    <hyperlink ref="A6" r:id="rId73" xr:uid="{F4C0491D-407B-498A-8541-AF230F1E6D5D}"/>
+    <hyperlink ref="A7" r:id="rId74" xr:uid="{63109355-1ADD-4C6C-90F1-CA2C0F767B78}"/>
+    <hyperlink ref="A8" r:id="rId75" xr:uid="{6358AACA-5864-4CA7-BB56-336959442CE7}"/>
+    <hyperlink ref="A28" r:id="rId76" xr:uid="{175B7AA2-1E07-499C-A098-685904D8EED8}"/>
+    <hyperlink ref="A24" r:id="rId77" xr:uid="{8AD21D7D-4676-4296-85E3-43308C299ECB}"/>
+    <hyperlink ref="A33" r:id="rId78" xr:uid="{BDC4BADA-54AB-4787-A439-FF87FD495F9C}"/>
+    <hyperlink ref="A47" r:id="rId79" xr:uid="{D7632CED-0B22-4D64-9D31-ED20756E49D2}"/>
+    <hyperlink ref="A56" r:id="rId80" xr:uid="{F71CB720-D392-4444-9FE9-E7E17618B312}"/>
+    <hyperlink ref="A74" r:id="rId81" xr:uid="{75741472-9446-4F29-B0CE-5992303A6B4B}"/>
+    <hyperlink ref="A96" r:id="rId82" xr:uid="{2EE1716A-41F6-48F3-AE36-301D25DD6771}"/>
+    <hyperlink ref="A75" r:id="rId83" xr:uid="{0137439B-C525-4E01-9D04-A82959271A92}"/>
+    <hyperlink ref="A93" r:id="rId84" xr:uid="{1BF146F5-1657-46E8-8F86-70851400819D}"/>
+    <hyperlink ref="A9" r:id="rId85" xr:uid="{1F11FD1D-5976-4F0B-9E61-EE4F221E9390}"/>
+    <hyperlink ref="A62" r:id="rId86" xr:uid="{372DFBB9-4055-4E2B-9C7D-E31DC6FB603A}"/>
+    <hyperlink ref="A94" r:id="rId87" xr:uid="{71E882F6-A228-4A04-A672-EB3346B0A593}"/>
+    <hyperlink ref="A92" r:id="rId88" xr:uid="{ED371B9C-AE47-455D-A2D4-E9E85C4860F1}"/>
+    <hyperlink ref="A49" r:id="rId89" xr:uid="{CD42A887-96B2-4D69-BB67-B3D58F12B563}"/>
+    <hyperlink ref="A53" r:id="rId90" xr:uid="{1301DEDA-5662-47E1-B28F-43674E6FC4AC}"/>
+    <hyperlink ref="A54" r:id="rId91" xr:uid="{5496E7AB-3F1F-49AF-AC79-6185778C4FD5}"/>
+    <hyperlink ref="A48" r:id="rId92" xr:uid="{684FC1D3-BB4F-4F6E-8317-EA73DEC5E0E6}"/>
+    <hyperlink ref="A76" r:id="rId93" xr:uid="{D7135046-72A3-4A9B-920F-8BE5E8DF1FF0}"/>
+    <hyperlink ref="A95" r:id="rId94" xr:uid="{869E5116-4810-4600-9A67-6A94316CA466}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId95"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>Crosswalk Overview</vt:lpstr>
       <vt:lpstr>Category Crosswalk</vt:lpstr>
+      <vt:lpstr>Category_Managers</vt:lpstr>
+      <vt:lpstr>Contract_Category</vt:lpstr>
+      <vt:lpstr>Contract_Category_Prefix</vt:lpstr>
       <vt:lpstr>Contract_Number</vt:lpstr>
       <vt:lpstr>Contract_Title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Massachusetts Statewide Contract Category Crosswalk</dc:title>
   <dc:creator>Stein, Miriam (OSD)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>