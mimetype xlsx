--- v0 (2026-01-30)
+++ v1 (2026-05-19)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/Website 2025 licenseee list/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/dob-gfs/NDIS/Licensing/5. Production Reports/2026/2026 Website Quarterly List/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="54" documentId="8_{4DC64041-6FB1-41F0-8D96-6BCC33E169AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{60F0E83B-CE63-4BE7-9E48-69732CA80684}"/>
+  <xr:revisionPtr revIDLastSave="59" documentId="8_{4DC64041-6FB1-41F0-8D96-6BCC33E169AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0217BD95-4082-4EB0-95D4-CAEEF7FE9547}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0A578427-C5D2-473D-9701-875C3CCE7658}"/>
   </bookViews>
   <sheets>
     <sheet name="MA Student Loan Servicer" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="192">
   <si>
     <t>MA Student Loan Servicer License</t>
   </si>
   <si>
     <t>SLS1619466</t>
   </si>
   <si>
     <t>17102-1444</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Harrisburg</t>
   </si>
   <si>
     <t xml:space="preserve">1200 North 7th Street </t>
   </si>
   <si>
     <t>Pennsylvania Higher Education Assistance Agency</t>
   </si>
   <si>
     <t>License Name</t>
   </si>
   <si>
@@ -211,62 +212,56 @@
   <si>
     <t xml:space="preserve">633 Spirit Drive </t>
   </si>
   <si>
     <t>Chesterfield</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t xml:space="preserve">555 Vandiver Drive </t>
   </si>
   <si>
     <t>Columbia</t>
   </si>
   <si>
     <t>SLS1442770</t>
   </si>
   <si>
     <t>65202-1508</t>
   </si>
   <si>
     <t>Launch Servicing, LLC</t>
   </si>
   <si>
-    <t xml:space="preserve">402 West Broadway, 20th Floor </t>
-[...1 lines deleted...]
-  <si>
     <t>San Diego</t>
   </si>
   <si>
     <t>SLS1766839</t>
   </si>
   <si>
-    <t>5109 S. Broadband Lane Suite 400</t>
-[...1 lines deleted...]
-  <si>
     <t>Sioux Falls</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>LendKey Technologies, Inc.</t>
   </si>
   <si>
     <t>9999 Carver Road Suite 400</t>
   </si>
   <si>
     <t>Cincinnati</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>SLS1266627</t>
   </si>
   <si>
     <t>Navient Solutions, LLC</t>
   </si>
   <si>
     <t>Herndon</t>
@@ -421,53 +416,50 @@
   <si>
     <t>Cleveland</t>
   </si>
   <si>
     <t>SLS1630038</t>
   </si>
   <si>
     <t>7400 E ARAPAHOE RD SUITE 10</t>
   </si>
   <si>
     <t>ENGLEWOOD</t>
   </si>
   <si>
     <t>SLS1836396</t>
   </si>
   <si>
     <t>5th Floor Two Cyberpod Centris, South Tower, Eton Centris, EDSA Corner Quezon Avenue, Bgy. Pinyahan</t>
   </si>
   <si>
     <t>Quezon City</t>
   </si>
   <si>
     <t>Vervent Inc.</t>
   </si>
   <si>
-    <t>10182 Telesis Ct Suite 300</t>
-[...1 lines deleted...]
-  <si>
     <t>SLS1909062</t>
   </si>
   <si>
     <t>HIGHER EDUCATION SERVICING CORPORATION</t>
   </si>
   <si>
     <t>4381 W GREEN OAKS BLVD SUITE 200</t>
   </si>
   <si>
     <t>ARLINGTON</t>
   </si>
   <si>
     <t>76016-4452</t>
   </si>
   <si>
     <t>SLS1646325</t>
   </si>
   <si>
     <t>Educational Computer Systems, Inc.</t>
   </si>
   <si>
     <t>1200 Cherrington Parkway Suite 200</t>
   </si>
   <si>
     <t>Moon Township</t>
@@ -514,65 +506,50 @@
   <si>
     <t>King of Prussia</t>
   </si>
   <si>
     <t>SLS1114719</t>
   </si>
   <si>
     <t>5 Eves Drive Suite 101</t>
   </si>
   <si>
     <t>Marlton</t>
   </si>
   <si>
     <t>2950 South Delaware Street Suite 410</t>
   </si>
   <si>
     <t>SLS936193</t>
   </si>
   <si>
     <t>19th  Floor Vertis North Corporate Tower #3 #50 North Avenue, corner Mindanao Avenue St</t>
   </si>
   <si>
     <t>Brgy.Bagong Pag Asa, Quezon City</t>
   </si>
   <si>
-    <t>01845</t>
-[...13 lines deleted...]
-  <si>
     <t>110 Broadway Suite 505</t>
   </si>
   <si>
     <t>UNISA Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">150 N. Field Drive, Two Conway Park, Suite 200A </t>
   </si>
   <si>
     <t>Lake Forest</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t xml:space="preserve">500 Virginia Drive, Suite 514C </t>
   </si>
   <si>
     <t>Ft. Washington</t>
   </si>
   <si>
     <t>Prodigy Finance Servicing, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">4273 Volunteer Rd </t>
@@ -610,141 +587,146 @@
   <si>
     <t>SLS1130708</t>
   </si>
   <si>
     <t>COAST PROFESSIONAL, INC.</t>
   </si>
   <si>
     <t>300 Frank H. Ogawa Plaza Suite 340</t>
   </si>
   <si>
     <t>Oakland</t>
   </si>
   <si>
     <t>50 Harrington Street The Harrington, 4th floor</t>
   </si>
   <si>
     <t>Zonnebloem, Cape Town</t>
   </si>
   <si>
     <t xml:space="preserve">220 Lasley Ave. </t>
   </si>
   <si>
     <t>Wilkes-Barre</t>
   </si>
   <si>
-    <t>Student Loan Servicer licensee data as of December 31, 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>121 South 13th Street Suite 100</t>
   </si>
   <si>
     <t xml:space="preserve">2401 International Lane </t>
   </si>
   <si>
     <t>Madison</t>
   </si>
   <si>
     <t>WI</t>
   </si>
   <si>
     <t xml:space="preserve">2100 Ruben M. Torres Blvd, Suite A </t>
   </si>
   <si>
     <t>Brownsville</t>
+  </si>
+  <si>
+    <t>Student Loan Servicer licensee data as of March 31, 2026</t>
+  </si>
+  <si>
+    <t>5109 S. Broadband Avenue Ste. 400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2100 Kettner Blvd, Suite 410 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -1023,478 +1005,478 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE2287A4-53AC-4BC7-9FFF-53CB87F97D1C}">
-  <dimension ref="A1:I54"/>
+  <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="2" max="2" width="39.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" customWidth="1"/>
-    <col min="7" max="7" width="15" style="7" customWidth="1"/>
+    <col min="7" max="7" width="15" style="1" customWidth="1"/>
     <col min="8" max="8" width="18.85546875" customWidth="1"/>
     <col min="9" max="9" width="29.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="A2" s="5" t="s">
+    <row r="1" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="3"/>
+    </row>
+    <row r="2" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="5" t="s">
+      <c r="C2" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="D2" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E2" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="G2" s="6" t="s">
+      <c r="G2" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="H2" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I2" s="7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>1006118</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
       <c r="G3">
         <v>50266</v>
       </c>
       <c r="H3" t="s">
         <v>34</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>1130708</v>
       </c>
       <c r="B4" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4">
         <v>40223</v>
       </c>
       <c r="H4" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="I4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>967350</v>
       </c>
       <c r="B5" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="D5" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="E5" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="F5" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="G5">
         <v>14454</v>
       </c>
       <c r="H5" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="I5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>967350</v>
       </c>
       <c r="B6" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="C6">
         <v>1875541</v>
       </c>
       <c r="D6" t="s">
-        <v>175</v>
+        <v>167</v>
       </c>
       <c r="E6" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="F6" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="G6">
         <v>71292</v>
       </c>
       <c r="H6" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="I6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>967350</v>
       </c>
       <c r="B7" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="C7">
         <v>1906763</v>
       </c>
       <c r="D7" t="s">
-        <v>178</v>
+        <v>170</v>
       </c>
       <c r="E7" t="s">
-        <v>179</v>
+        <v>171</v>
       </c>
       <c r="F7" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="G7">
         <v>14052</v>
       </c>
       <c r="H7" t="s">
-        <v>174</v>
+        <v>166</v>
       </c>
       <c r="I7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>1263410</v>
       </c>
       <c r="B8" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D8" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E8" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F8" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="G8">
         <v>19801</v>
       </c>
       <c r="H8" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="I8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2123582</v>
       </c>
       <c r="B9" t="s">
+        <v>112</v>
+      </c>
+      <c r="D9" t="s">
+        <v>156</v>
+      </c>
+      <c r="E9" t="s">
+        <v>113</v>
+      </c>
+      <c r="F9" t="s">
         <v>114</v>
-      </c>
-[...7 lines deleted...]
-        <v>116</v>
       </c>
       <c r="G9">
         <v>78205</v>
       </c>
       <c r="H9" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="I9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>1204917</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="E10" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
       <c r="G10">
         <v>94612</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="I10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>1204917</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11">
         <v>1687423</v>
       </c>
       <c r="D11" t="s">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
       <c r="G11">
         <v>84101</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
       <c r="I11" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>1489841</v>
       </c>
       <c r="B12" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="D12" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="E12" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="F12" t="s">
         <v>3</v>
       </c>
       <c r="G12">
         <v>15108</v>
       </c>
       <c r="H12" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="I12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>1489841</v>
       </c>
       <c r="B13" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C13">
         <v>2163761</v>
       </c>
       <c r="D13" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="E13" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="F13" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="G13">
         <v>27104</v>
       </c>
       <c r="H13" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="I13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>1489841</v>
       </c>
       <c r="B14" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C14">
         <v>2499845</v>
       </c>
       <c r="D14" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="E14" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="G14">
         <v>1105</v>
       </c>
       <c r="H14" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="I14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>959428</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>44</v>
       </c>
-      <c r="G15" s="8" t="s">
-        <v>159</v>
+      <c r="G15">
+        <v>1845</v>
       </c>
       <c r="H15" t="s">
         <v>45</v>
       </c>
       <c r="I15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>959428</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16">
         <v>2219172</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
       <c r="E16" t="s">
         <v>47</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
-      <c r="G16" s="8" t="s">
-        <v>160</v>
+      <c r="G16">
+        <v>3833</v>
       </c>
       <c r="H16" t="s">
         <v>45</v>
       </c>
       <c r="I16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>1442770</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>52</v>
       </c>
       <c r="G17">
@@ -1525,1043 +1507,1015 @@
       </c>
       <c r="F18" t="s">
         <v>52</v>
       </c>
       <c r="G18" t="s">
         <v>56</v>
       </c>
       <c r="H18" t="s">
         <v>55</v>
       </c>
       <c r="I18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>1442770</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19">
         <v>2674265</v>
       </c>
       <c r="D19" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="E19" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F19" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="G19">
         <v>46037</v>
       </c>
       <c r="I19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>1442770</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20">
         <v>2674518</v>
       </c>
       <c r="D20" t="s">
-        <v>189</v>
+        <v>181</v>
       </c>
       <c r="E20" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
       <c r="F20" t="s">
         <v>3</v>
       </c>
       <c r="G20">
         <v>18706</v>
       </c>
       <c r="I20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>1646325</v>
       </c>
       <c r="B21" t="s">
+        <v>127</v>
+      </c>
+      <c r="D21" t="s">
+        <v>128</v>
+      </c>
+      <c r="E21" t="s">
+        <v>129</v>
+      </c>
+      <c r="F21" t="s">
+        <v>114</v>
+      </c>
+      <c r="G21" t="s">
         <v>130</v>
       </c>
-      <c r="D21" t="s">
+      <c r="H21" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>134</v>
       </c>
       <c r="I21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>1766839</v>
       </c>
       <c r="B22" t="s">
         <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>190</v>
       </c>
       <c r="E22" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" t="s">
+        <v>61</v>
+      </c>
+      <c r="G22">
+        <v>57108</v>
+      </c>
+      <c r="H22" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="I22" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>1766839</v>
+        <v>1266627</v>
       </c>
       <c r="B23" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>1776356</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E23" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F23" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="G23">
-        <v>57108</v>
+        <v>45242</v>
       </c>
       <c r="H23" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="I23" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>1266627</v>
+        <v>212430</v>
       </c>
       <c r="B24" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>172</v>
       </c>
       <c r="E24" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G24">
-        <v>45242</v>
+        <v>20171</v>
       </c>
       <c r="H24" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>212430</v>
       </c>
       <c r="B25" t="s">
-        <v>69</v>
+        <v>67</v>
+      </c>
+      <c r="C25">
+        <v>1512635</v>
       </c>
       <c r="D25" t="s">
-        <v>180</v>
+        <v>74</v>
       </c>
       <c r="E25" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" t="s">
+        <v>73</v>
+      </c>
+      <c r="G25">
+        <v>46037</v>
+      </c>
+      <c r="H25" t="s">
         <v>70</v>
       </c>
-      <c r="F25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I25" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>212430</v>
+        <v>1508613</v>
       </c>
       <c r="B26" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>1512635</v>
+        <v>76</v>
       </c>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>183</v>
       </c>
       <c r="E26" t="s">
         <v>77</v>
       </c>
       <c r="F26" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="G26">
-        <v>46037</v>
+        <v>68508</v>
       </c>
       <c r="H26" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="I26" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>1508613</v>
       </c>
       <c r="B27" t="s">
+        <v>76</v>
+      </c>
+      <c r="D27" t="s">
+        <v>183</v>
+      </c>
+      <c r="E27" t="s">
+        <v>77</v>
+      </c>
+      <c r="F27" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G27">
         <v>68508</v>
       </c>
       <c r="H27" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I27" t="s">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>1508613</v>
       </c>
       <c r="B28" t="s">
+        <v>76</v>
+      </c>
+      <c r="C28">
+        <v>1861442</v>
+      </c>
+      <c r="D28" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" t="s">
+        <v>77</v>
+      </c>
+      <c r="F28" t="s">
         <v>78</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28" t="s">
+      <c r="G28">
+        <v>68510</v>
+      </c>
+      <c r="H28" t="s">
         <v>79</v>
       </c>
-      <c r="F28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I28" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>1508613</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C29">
-        <v>1861442</v>
+        <v>1864616</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>184</v>
       </c>
       <c r="E29" t="s">
+        <v>185</v>
+      </c>
+      <c r="F29" t="s">
+        <v>186</v>
+      </c>
+      <c r="G29">
+        <v>53704</v>
+      </c>
+      <c r="H29" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>1508613</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C30">
-        <v>1864616</v>
+        <v>2782172</v>
       </c>
       <c r="D30" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="E30" t="s">
-        <v>194</v>
+        <v>188</v>
       </c>
       <c r="F30" t="s">
-        <v>195</v>
+        <v>114</v>
       </c>
       <c r="G30">
-        <v>53704</v>
+        <v>78521</v>
       </c>
       <c r="H30" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I30" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>1508613</v>
+        <v>1114719</v>
       </c>
       <c r="B31" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>2782172</v>
+        <v>146</v>
       </c>
       <c r="D31" t="s">
-        <v>196</v>
+        <v>147</v>
       </c>
       <c r="E31" t="s">
-        <v>197</v>
+        <v>148</v>
       </c>
       <c r="F31" t="s">
-        <v>116</v>
+        <v>3</v>
       </c>
       <c r="G31">
-        <v>78521</v>
+        <v>19406</v>
       </c>
       <c r="H31" t="s">
-        <v>81</v>
+        <v>149</v>
       </c>
       <c r="I31" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>1114719</v>
+        <v>1619466</v>
       </c>
       <c r="B32" t="s">
-        <v>149</v>
+        <v>6</v>
       </c>
       <c r="D32" t="s">
-        <v>150</v>
+        <v>5</v>
       </c>
       <c r="E32" t="s">
-        <v>151</v>
+        <v>4</v>
       </c>
       <c r="F32" t="s">
         <v>3</v>
       </c>
-      <c r="G32">
-        <v>19406</v>
+      <c r="G32" t="s">
+        <v>2</v>
       </c>
       <c r="H32" t="s">
-        <v>152</v>
+        <v>1</v>
       </c>
       <c r="I32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>1619466</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="D33" t="s">
         <v>5</v>
       </c>
       <c r="E33" t="s">
         <v>4</v>
       </c>
       <c r="F33" t="s">
         <v>3</v>
       </c>
       <c r="G33" t="s">
         <v>2</v>
       </c>
       <c r="H33" t="s">
         <v>1</v>
       </c>
       <c r="I33" t="s">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>1619466</v>
       </c>
       <c r="B34" t="s">
         <v>6</v>
       </c>
       <c r="D34" t="s">
         <v>5</v>
       </c>
       <c r="E34" t="s">
         <v>4</v>
       </c>
       <c r="F34" t="s">
         <v>3</v>
       </c>
       <c r="G34" t="s">
         <v>2</v>
       </c>
       <c r="H34" t="s">
         <v>1</v>
       </c>
       <c r="I34" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>1619466</v>
+        <v>2155440</v>
       </c>
       <c r="B35" t="s">
-        <v>6</v>
+        <v>163</v>
       </c>
       <c r="D35" t="s">
-        <v>5</v>
+        <v>139</v>
       </c>
       <c r="E35" t="s">
-        <v>4</v>
+        <v>140</v>
       </c>
       <c r="F35" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>141</v>
+      </c>
+      <c r="G35">
+        <v>33301</v>
       </c>
       <c r="H35" t="s">
-        <v>1</v>
+        <v>142</v>
       </c>
       <c r="I35" t="s">
-        <v>19</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>2155440</v>
       </c>
       <c r="B36" t="s">
-        <v>171</v>
+        <v>163</v>
+      </c>
+      <c r="C36">
+        <v>2678561</v>
       </c>
       <c r="D36" t="s">
+        <v>179</v>
+      </c>
+      <c r="E36" t="s">
+        <v>180</v>
+      </c>
+      <c r="G36">
+        <v>7925</v>
+      </c>
+      <c r="H36" t="s">
         <v>142</v>
       </c>
-      <c r="E36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I36" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37">
-        <v>2155440</v>
+        <v>1512734</v>
       </c>
       <c r="B37" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>2678561</v>
+        <v>20</v>
       </c>
       <c r="D37" t="s">
-        <v>187</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
-        <v>188</v>
+        <v>22</v>
+      </c>
+      <c r="F37" t="s">
+        <v>23</v>
       </c>
       <c r="G37">
-        <v>7925</v>
+        <v>2886</v>
       </c>
       <c r="H37" t="s">
-        <v>145</v>
+        <v>24</v>
       </c>
       <c r="I37" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38">
-        <v>1512734</v>
+        <v>1121636</v>
       </c>
       <c r="B38" t="s">
-        <v>20</v>
+        <v>83</v>
       </c>
       <c r="D38" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E38" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="F38" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>40</v>
+      </c>
+      <c r="G38">
+        <v>84121</v>
       </c>
       <c r="H38" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
       <c r="I38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39">
-        <v>1121636</v>
+        <v>1630038</v>
       </c>
       <c r="B39" t="s">
-        <v>85</v>
+        <v>116</v>
       </c>
       <c r="D39" t="s">
-        <v>86</v>
+        <v>117</v>
       </c>
       <c r="E39" t="s">
-        <v>87</v>
+        <v>118</v>
       </c>
       <c r="F39" t="s">
-        <v>40</v>
+        <v>65</v>
       </c>
       <c r="G39">
-        <v>84121</v>
+        <v>44115</v>
       </c>
       <c r="H39" t="s">
-        <v>88</v>
+        <v>119</v>
       </c>
       <c r="I39" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40">
-        <v>1630038</v>
+        <v>1708442</v>
       </c>
       <c r="B40" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="E40" t="s">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="F40" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
       <c r="G40">
-        <v>44115</v>
+        <v>94583</v>
       </c>
       <c r="H40" t="s">
-        <v>121</v>
+        <v>106</v>
       </c>
       <c r="I40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41">
-        <v>1708442</v>
+        <v>1028330</v>
       </c>
       <c r="B41" t="s">
-        <v>105</v>
+        <v>87</v>
       </c>
       <c r="D41" t="s">
-        <v>106</v>
+        <v>150</v>
       </c>
       <c r="E41" t="s">
-        <v>107</v>
+        <v>151</v>
       </c>
       <c r="F41" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="G41">
-        <v>94583</v>
+        <v>8053</v>
       </c>
       <c r="H41" t="s">
-        <v>108</v>
+        <v>89</v>
       </c>
       <c r="I41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42">
-        <v>1028330</v>
+        <v>986335</v>
       </c>
       <c r="B42" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D42" t="s">
-        <v>153</v>
+        <v>91</v>
       </c>
       <c r="E42" t="s">
-        <v>154</v>
+        <v>58</v>
       </c>
       <c r="F42" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>162</v>
+        <v>36</v>
+      </c>
+      <c r="G42">
+        <v>92101</v>
       </c>
       <c r="H42" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43">
-        <v>986335</v>
+        <v>1836396</v>
       </c>
       <c r="B43" t="s">
-        <v>92</v>
+        <v>157</v>
       </c>
       <c r="D43" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="E43" t="s">
-        <v>59</v>
+        <v>121</v>
       </c>
       <c r="F43" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="G43">
-        <v>92101</v>
+        <v>80112</v>
       </c>
       <c r="H43" t="s">
-        <v>94</v>
+        <v>122</v>
       </c>
       <c r="I43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44">
-        <v>1836396</v>
+        <v>215613</v>
       </c>
       <c r="B44" t="s">
-        <v>165</v>
+        <v>93</v>
       </c>
       <c r="D44" t="s">
-        <v>122</v>
+        <v>158</v>
       </c>
       <c r="E44" t="s">
-        <v>123</v>
+        <v>159</v>
       </c>
       <c r="F44" t="s">
-        <v>83</v>
+        <v>160</v>
       </c>
       <c r="G44">
-        <v>80112</v>
+        <v>60045</v>
       </c>
       <c r="H44" t="s">
-        <v>124</v>
+        <v>94</v>
       </c>
       <c r="I44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>215613</v>
       </c>
       <c r="B45" t="s">
-        <v>95</v>
+        <v>93</v>
+      </c>
+      <c r="C45">
+        <v>1102219</v>
       </c>
       <c r="D45" t="s">
-        <v>166</v>
+        <v>123</v>
       </c>
       <c r="E45" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="G45">
-        <v>60045</v>
+        <v>1101</v>
       </c>
       <c r="H45" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I45" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>215613</v>
       </c>
       <c r="B46" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C46">
-        <v>1102219</v>
+        <v>1834455</v>
       </c>
       <c r="D46" t="s">
-        <v>125</v>
+        <v>161</v>
       </c>
       <c r="E46" t="s">
-        <v>126</v>
+        <v>162</v>
+      </c>
+      <c r="F46" t="s">
+        <v>3</v>
       </c>
       <c r="G46">
-        <v>1101</v>
+        <v>19034</v>
       </c>
       <c r="H46" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="I46" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47">
-        <v>215613</v>
+        <v>936133</v>
       </c>
       <c r="B47" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>1834455</v>
+        <v>96</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="E47" t="s">
-        <v>170</v>
+        <v>97</v>
       </c>
       <c r="F47" t="s">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="G47">
-        <v>19034</v>
+        <v>94403</v>
       </c>
       <c r="H47" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="I47" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>936133</v>
       </c>
       <c r="B48" t="s">
-        <v>98</v>
+        <v>96</v>
+      </c>
+      <c r="C48">
+        <v>2047093</v>
       </c>
       <c r="D48" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="E48" t="s">
-        <v>99</v>
+        <v>82</v>
       </c>
       <c r="F48" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="G48">
-        <v>94403</v>
+        <v>43215</v>
       </c>
       <c r="H48" t="s">
-        <v>100</v>
+        <v>153</v>
       </c>
       <c r="I48" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49">
-        <v>936133</v>
+        <v>1609955</v>
       </c>
       <c r="B49" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>2047093</v>
+        <v>25</v>
       </c>
       <c r="D49" t="s">
-        <v>181</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
-        <v>84</v>
+        <v>27</v>
       </c>
       <c r="F49" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
       <c r="G49">
-        <v>43215</v>
+        <v>5404</v>
       </c>
       <c r="H49" t="s">
-        <v>156</v>
+        <v>29</v>
       </c>
       <c r="I49" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50">
-        <v>1609955</v>
+        <v>1909062</v>
       </c>
       <c r="B50" t="s">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="D50" t="s">
-        <v>26</v>
+        <v>191</v>
       </c>
       <c r="E50" t="s">
-        <v>27</v>
+        <v>58</v>
       </c>
       <c r="F50" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>163</v>
+        <v>36</v>
+      </c>
+      <c r="G50">
+        <v>92101</v>
       </c>
       <c r="H50" t="s">
-        <v>29</v>
+        <v>126</v>
       </c>
       <c r="I50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>1909062</v>
       </c>
       <c r="B51" t="s">
-        <v>127</v>
+        <v>125</v>
+      </c>
+      <c r="C51">
+        <v>1913994</v>
       </c>
       <c r="D51" t="s">
-        <v>128</v>
+        <v>143</v>
       </c>
       <c r="E51" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>36</v>
+        <v>144</v>
       </c>
       <c r="G51">
-        <v>92121</v>
+        <v>22500</v>
       </c>
       <c r="H51" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="I51" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>1909062</v>
       </c>
       <c r="B52" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="C52">
-        <v>1913994</v>
+        <v>2098262</v>
       </c>
       <c r="D52" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E52" t="s">
-        <v>147</v>
+        <v>60</v>
+      </c>
+      <c r="F52" t="s">
+        <v>61</v>
       </c>
       <c r="G52">
-        <v>22500</v>
+        <v>57106</v>
       </c>
       <c r="H52" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="I52" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53">
-        <v>1909062</v>
+        <v>1359207</v>
       </c>
       <c r="B53" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>2098262</v>
+        <v>107</v>
       </c>
       <c r="D53" t="s">
-        <v>148</v>
+        <v>108</v>
       </c>
       <c r="E53" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="F53" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="G53">
-        <v>57106</v>
+        <v>57401</v>
       </c>
       <c r="H53" t="s">
-        <v>129</v>
+        <v>110</v>
       </c>
       <c r="I53" t="s">
-        <v>41</v>
-[...24 lines deleted...]
-      <c r="I54" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26ebeae681134ca230dbc3fe0e6ef783">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ece1a7addf393ecab0ff34977d731fd" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -2588,50 +2542,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -2762,85 +2721,97 @@
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CAC82BED-666B-4CA9-8C1E-8CE86BB35B3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51054D5A-DD80-403B-82A2-6E85BCA9C54B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E2A8ECC-E586-4039-BB87-EC3636405E4D}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9848C03B-AB50-4EE8-B777-273221CD944F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MA Student Loan Servicer</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>