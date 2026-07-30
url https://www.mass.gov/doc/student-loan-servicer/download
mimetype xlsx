--- v1 (2026-05-19)
+++ v2 (2026-07-30)
@@ -3,84 +3,84 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov.sharepoint.com/sites/dob-gfs/NDIS/Licensing/5. Production Reports/2026/2026 Website Quarterly List/March/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="59" documentId="8_{4DC64041-6FB1-41F0-8D96-6BCC33E169AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0217BD95-4082-4EB0-95D4-CAEEF7FE9547}"/>
+  <xr:revisionPtr revIDLastSave="61" documentId="8_{4DC64041-6FB1-41F0-8D96-6BCC33E169AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{674E9508-3B20-4D28-B54E-582907830C42}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0A578427-C5D2-473D-9701-875C3CCE7658}"/>
   </bookViews>
   <sheets>
     <sheet name="MA Student Loan Servicer" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="192">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="194">
   <si>
     <t>MA Student Loan Servicer License</t>
   </si>
   <si>
     <t>SLS1619466</t>
   </si>
   <si>
     <t>17102-1444</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Harrisburg</t>
   </si>
   <si>
     <t xml:space="preserve">1200 North 7th Street </t>
   </si>
   <si>
     <t>Pennsylvania Higher Education Assistance Agency</t>
   </si>
   <si>
     <t>License Name</t>
   </si>
   <si>
@@ -329,53 +329,50 @@
   <si>
     <t>SLS1028330</t>
   </si>
   <si>
     <t>Turnstile Capital Management, LLC</t>
   </si>
   <si>
     <t>402 West Broadway Suite 2000</t>
   </si>
   <si>
     <t>SLS986335</t>
   </si>
   <si>
     <t>University Accounting Service, LLC</t>
   </si>
   <si>
     <t>SLS215613</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>Upstart Network, Inc.</t>
   </si>
   <si>
-    <t>San Mateo</t>
-[...1 lines deleted...]
-  <si>
     <t>SLS936133</t>
   </si>
   <si>
     <t>Branch ID</t>
   </si>
   <si>
     <t>College Ave Student Loan Servicing, LLC</t>
   </si>
   <si>
     <t>233 N. King Street Suite 400</t>
   </si>
   <si>
     <t>SLS1263410</t>
   </si>
   <si>
     <t>TFC Credit Corporation of California</t>
   </si>
   <si>
     <t>2010 Crow Canyon Place Suite 300</t>
   </si>
   <si>
     <t>San Ramon</t>
   </si>
   <si>
     <t>SLS1708442</t>
@@ -494,53 +491,50 @@
   <si>
     <t>Lago Sur, Baja California</t>
   </si>
   <si>
     <t xml:space="preserve">2700 S Lorraine Place </t>
   </si>
   <si>
     <t>Paramount Capital Group, LLC</t>
   </si>
   <si>
     <t>1150 First Avenue Suite 1001</t>
   </si>
   <si>
     <t>King of Prussia</t>
   </si>
   <si>
     <t>SLS1114719</t>
   </si>
   <si>
     <t>5 Eves Drive Suite 101</t>
   </si>
   <si>
     <t>Marlton</t>
   </si>
   <si>
-    <t>2950 South Delaware Street Suite 410</t>
-[...1 lines deleted...]
-  <si>
     <t>SLS936193</t>
   </si>
   <si>
     <t>19th  Floor Vertis North Corporate Tower #3 #50 North Avenue, corner Mindanao Avenue St</t>
   </si>
   <si>
     <t>Brgy.Bagong Pag Asa, Quezon City</t>
   </si>
   <si>
     <t>110 Broadway Suite 505</t>
   </si>
   <si>
     <t>UNISA Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">150 N. Field Drive, Two Conway Park, Suite 200A </t>
   </si>
   <si>
     <t>Lake Forest</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t xml:space="preserve">500 Virginia Drive, Suite 514C </t>
@@ -605,57 +599,69 @@
   <si>
     <t xml:space="preserve">220 Lasley Ave. </t>
   </si>
   <si>
     <t>Wilkes-Barre</t>
   </si>
   <si>
     <t>121 South 13th Street Suite 100</t>
   </si>
   <si>
     <t xml:space="preserve">2401 International Lane </t>
   </si>
   <si>
     <t>Madison</t>
   </si>
   <si>
     <t>WI</t>
   </si>
   <si>
     <t xml:space="preserve">2100 Ruben M. Torres Blvd, Suite A </t>
   </si>
   <si>
     <t>Brownsville</t>
   </si>
   <si>
-    <t>Student Loan Servicer licensee data as of March 31, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>5109 S. Broadband Avenue Ste. 400</t>
   </si>
   <si>
     <t xml:space="preserve">2100 Kettner Blvd, Suite 410 </t>
+  </si>
+  <si>
+    <t>Student Loan Servicer licensee data as of June 30, 2026</t>
+  </si>
+  <si>
+    <t>Blvd. Agua Caliente No. 4558 Int. TE-2 Col. Aviación</t>
+  </si>
+  <si>
+    <t>Tijuana</t>
+  </si>
+  <si>
+    <t>220 Park Road Suite 500</t>
+  </si>
+  <si>
+    <t>Burlingame</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -666,65 +672,65 @@
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
@@ -1005,1491 +1011,1562 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE2287A4-53AC-4BC7-9FFF-53CB87F97D1C}">
-  <dimension ref="A1:I53"/>
+  <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" customWidth="1"/>
     <col min="2" max="2" width="39.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.28515625" customWidth="1"/>
     <col min="7" max="7" width="15" style="1" customWidth="1"/>
     <col min="8" max="8" width="18.85546875" customWidth="1"/>
     <col min="9" max="9" width="29.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="4"/>
       <c r="G1" s="5"/>
       <c r="H1" s="4"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:9" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>14</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>11</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="H2" s="7" t="s">
         <v>8</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>1006118</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
-      <c r="G3">
+      <c r="G3" s="1">
         <v>50266</v>
       </c>
       <c r="H3" t="s">
         <v>34</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>1130708</v>
       </c>
       <c r="B4" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
-      <c r="G4">
+      <c r="G4" s="1">
         <v>40223</v>
       </c>
       <c r="H4" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="I4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>967350</v>
       </c>
       <c r="B5" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D5" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="E5" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="F5" t="s">
         <v>95</v>
       </c>
-      <c r="G5">
+      <c r="G5" s="1">
         <v>14454</v>
       </c>
       <c r="H5" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="I5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>967350</v>
       </c>
       <c r="B6" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C6">
         <v>1875541</v>
       </c>
       <c r="D6" t="s">
+        <v>165</v>
+      </c>
+      <c r="E6" t="s">
+        <v>166</v>
+      </c>
+      <c r="F6" t="s">
         <v>167</v>
       </c>
-      <c r="E6" t="s">
-[...5 lines deleted...]
-      <c r="G6">
+      <c r="G6" s="1">
         <v>71292</v>
       </c>
       <c r="H6" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="I6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>967350</v>
       </c>
       <c r="B7" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="C7">
         <v>1906763</v>
       </c>
       <c r="D7" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="E7" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="F7" t="s">
         <v>95</v>
       </c>
-      <c r="G7">
+      <c r="G7" s="1">
         <v>14052</v>
       </c>
       <c r="H7" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="I7" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>1263410</v>
       </c>
       <c r="B8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D8" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E8" t="s">
         <v>71</v>
       </c>
       <c r="F8" t="s">
         <v>72</v>
       </c>
-      <c r="G8">
+      <c r="G8" s="1">
         <v>19801</v>
       </c>
       <c r="H8" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="I8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>2123582</v>
       </c>
       <c r="B9" t="s">
+        <v>111</v>
+      </c>
+      <c r="D9" t="s">
+        <v>154</v>
+      </c>
+      <c r="E9" t="s">
         <v>112</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>113</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" s="1">
+        <v>78205</v>
+      </c>
+      <c r="H9" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="I9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>1204917</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="E10" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="F10" t="s">
         <v>36</v>
       </c>
-      <c r="G10">
+      <c r="G10" s="1">
         <v>94612</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="I10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>1204917</v>
       </c>
       <c r="B11" t="s">
         <v>35</v>
       </c>
       <c r="C11">
         <v>1687423</v>
       </c>
       <c r="D11" t="s">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>40</v>
       </c>
-      <c r="G11">
+      <c r="G11" s="1">
         <v>84101</v>
       </c>
       <c r="H11" t="s">
         <v>37</v>
       </c>
       <c r="I11" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>1489841</v>
       </c>
       <c r="B12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D12" t="s">
         <v>132</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="F12" t="s">
         <v>3</v>
       </c>
-      <c r="G12">
+      <c r="G12" s="1">
         <v>15108</v>
       </c>
       <c r="H12" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="I12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>1489841</v>
       </c>
       <c r="B13" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C13">
         <v>2163761</v>
       </c>
       <c r="D13" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="E13" t="s">
+        <v>135</v>
+      </c>
+      <c r="F13" t="s">
         <v>136</v>
       </c>
-      <c r="F13" t="s">
-[...2 lines deleted...]
-      <c r="G13">
+      <c r="G13" s="1">
         <v>27104</v>
       </c>
       <c r="H13" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="I13" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>1489841</v>
       </c>
       <c r="B14" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C14">
         <v>2499845</v>
       </c>
       <c r="D14" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="E14" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="G14">
+        <v>153</v>
+      </c>
+      <c r="G14" s="1">
         <v>1105</v>
       </c>
       <c r="H14" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="I14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>959428</v>
       </c>
       <c r="B15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>44</v>
       </c>
-      <c r="G15">
+      <c r="G15" s="1">
         <v>1845</v>
       </c>
       <c r="H15" t="s">
         <v>45</v>
       </c>
       <c r="I15" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>959428</v>
       </c>
       <c r="B16" t="s">
         <v>42</v>
       </c>
       <c r="C16">
         <v>2219172</v>
       </c>
       <c r="D16" t="s">
         <v>46</v>
       </c>
       <c r="E16" t="s">
         <v>47</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
-      <c r="G16">
+      <c r="G16" s="1">
         <v>3833</v>
       </c>
       <c r="H16" t="s">
         <v>45</v>
       </c>
       <c r="I16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>1442770</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>52</v>
       </c>
-      <c r="G17">
+      <c r="G17" s="1">
         <v>63005</v>
       </c>
       <c r="H17" t="s">
         <v>55</v>
       </c>
       <c r="I17" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>1442770</v>
       </c>
       <c r="B18" t="s">
         <v>49</v>
       </c>
       <c r="C18">
         <v>1763180</v>
       </c>
       <c r="D18" t="s">
         <v>53</v>
       </c>
       <c r="E18" t="s">
         <v>54</v>
       </c>
       <c r="F18" t="s">
         <v>52</v>
       </c>
-      <c r="G18" t="s">
+      <c r="G18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="H18" t="s">
         <v>55</v>
       </c>
       <c r="I18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>1442770</v>
       </c>
       <c r="B19" t="s">
         <v>49</v>
       </c>
       <c r="C19">
         <v>2674265</v>
       </c>
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>75</v>
       </c>
       <c r="F19" t="s">
         <v>73</v>
       </c>
-      <c r="G19">
+      <c r="G19" s="1">
         <v>46037</v>
       </c>
       <c r="I19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>1442770</v>
       </c>
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20">
         <v>2674518</v>
       </c>
       <c r="D20" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="E20" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="F20" t="s">
         <v>3</v>
       </c>
-      <c r="G20">
+      <c r="G20" s="1">
         <v>18706</v>
       </c>
       <c r="I20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>1646325</v>
       </c>
       <c r="B21" t="s">
+        <v>126</v>
+      </c>
+      <c r="D21" t="s">
         <v>127</v>
       </c>
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>128</v>
       </c>
-      <c r="E21" t="s">
+      <c r="F21" t="s">
+        <v>113</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21" t="s">
+      <c r="H21" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="I21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>1766839</v>
       </c>
       <c r="B22" t="s">
         <v>57</v>
       </c>
       <c r="D22" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E22" t="s">
         <v>60</v>
       </c>
       <c r="F22" t="s">
         <v>61</v>
       </c>
-      <c r="G22">
+      <c r="G22" s="1">
         <v>57108</v>
       </c>
       <c r="H22" t="s">
         <v>59</v>
       </c>
       <c r="I22" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>1266627</v>
+        <v>1766839</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>57</v>
+      </c>
+      <c r="C23">
+        <v>2748753</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>190</v>
       </c>
       <c r="E23" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>45242</v>
+        <v>191</v>
+      </c>
+      <c r="G23" s="1">
+        <v>22420</v>
       </c>
       <c r="H23" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="I23" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>212430</v>
+        <v>1266627</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>172</v>
+        <v>63</v>
       </c>
       <c r="E24" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="F24" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>20171</v>
+        <v>65</v>
+      </c>
+      <c r="G24" s="1">
+        <v>45242</v>
       </c>
       <c r="H24" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="I24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>212430</v>
       </c>
       <c r="B25" t="s">
         <v>67</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>170</v>
       </c>
       <c r="E25" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="F25" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>46037</v>
+        <v>69</v>
+      </c>
+      <c r="G25" s="1">
+        <v>20171</v>
       </c>
       <c r="H25" t="s">
         <v>70</v>
       </c>
       <c r="I25" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>1508613</v>
+        <v>212430</v>
       </c>
       <c r="B26" t="s">
-        <v>76</v>
+        <v>67</v>
+      </c>
+      <c r="C26">
+        <v>1512635</v>
       </c>
       <c r="D26" t="s">
-        <v>183</v>
+        <v>74</v>
       </c>
       <c r="E26" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="F26" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>68508</v>
+        <v>73</v>
+      </c>
+      <c r="G26" s="1">
+        <v>46037</v>
       </c>
       <c r="H26" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="I26" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>1508613</v>
       </c>
       <c r="B27" t="s">
         <v>76</v>
       </c>
       <c r="D27" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E27" t="s">
         <v>77</v>
       </c>
       <c r="F27" t="s">
         <v>78</v>
       </c>
-      <c r="G27">
+      <c r="G27" s="1">
         <v>68508</v>
       </c>
       <c r="H27" t="s">
         <v>79</v>
       </c>
       <c r="I27" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>1508613</v>
       </c>
       <c r="B28" t="s">
         <v>76</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>80</v>
+        <v>181</v>
       </c>
       <c r="E28" t="s">
         <v>77</v>
       </c>
       <c r="F28" t="s">
         <v>78</v>
       </c>
-      <c r="G28">
-        <v>68510</v>
+      <c r="G28" s="1">
+        <v>68508</v>
       </c>
       <c r="H28" t="s">
         <v>79</v>
       </c>
       <c r="I28" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>1508613</v>
       </c>
       <c r="B29" t="s">
         <v>76</v>
       </c>
       <c r="C29">
-        <v>1864616</v>
+        <v>1861442</v>
       </c>
       <c r="D29" t="s">
-        <v>184</v>
+        <v>80</v>
       </c>
       <c r="E29" t="s">
-        <v>185</v>
+        <v>77</v>
       </c>
       <c r="F29" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>53704</v>
+        <v>78</v>
+      </c>
+      <c r="G29" s="1">
+        <v>68510</v>
       </c>
       <c r="H29" t="s">
         <v>79</v>
       </c>
       <c r="I29" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>1508613</v>
       </c>
       <c r="B30" t="s">
         <v>76</v>
       </c>
       <c r="C30">
-        <v>2782172</v>
+        <v>1864616</v>
       </c>
       <c r="D30" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="E30" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="F30" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>78521</v>
+        <v>184</v>
+      </c>
+      <c r="G30" s="1">
+        <v>53704</v>
       </c>
       <c r="H30" t="s">
         <v>79</v>
       </c>
       <c r="I30" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>1114719</v>
+        <v>1508613</v>
       </c>
       <c r="B31" t="s">
-        <v>146</v>
+        <v>76</v>
+      </c>
+      <c r="C31">
+        <v>2782172</v>
       </c>
       <c r="D31" t="s">
-        <v>147</v>
+        <v>185</v>
       </c>
       <c r="E31" t="s">
-        <v>148</v>
+        <v>186</v>
       </c>
       <c r="F31" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>19406</v>
+        <v>113</v>
+      </c>
+      <c r="G31" s="1">
+        <v>78521</v>
       </c>
       <c r="H31" t="s">
-        <v>149</v>
+        <v>79</v>
       </c>
       <c r="I31" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>1619466</v>
+        <v>1114719</v>
       </c>
       <c r="B32" t="s">
-        <v>6</v>
+        <v>145</v>
       </c>
       <c r="D32" t="s">
-        <v>5</v>
+        <v>146</v>
       </c>
       <c r="E32" t="s">
-        <v>4</v>
+        <v>147</v>
       </c>
       <c r="F32" t="s">
         <v>3</v>
       </c>
-      <c r="G32" t="s">
-        <v>2</v>
+      <c r="G32" s="1">
+        <v>19406</v>
       </c>
       <c r="H32" t="s">
-        <v>1</v>
+        <v>148</v>
       </c>
       <c r="I32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>1619466</v>
       </c>
       <c r="B33" t="s">
         <v>6</v>
       </c>
       <c r="D33" t="s">
         <v>5</v>
       </c>
       <c r="E33" t="s">
         <v>4</v>
       </c>
       <c r="F33" t="s">
         <v>3</v>
       </c>
-      <c r="G33" t="s">
+      <c r="G33" s="1" t="s">
         <v>2</v>
       </c>
       <c r="H33" t="s">
         <v>1</v>
       </c>
       <c r="I33" t="s">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>1619466</v>
       </c>
       <c r="B34" t="s">
         <v>6</v>
       </c>
       <c r="D34" t="s">
         <v>5</v>
       </c>
       <c r="E34" t="s">
         <v>4</v>
       </c>
       <c r="F34" t="s">
         <v>3</v>
       </c>
-      <c r="G34" t="s">
+      <c r="G34" s="1" t="s">
         <v>2</v>
       </c>
       <c r="H34" t="s">
         <v>1</v>
       </c>
       <c r="I34" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>2155440</v>
+        <v>1619466</v>
       </c>
       <c r="B35" t="s">
-        <v>163</v>
+        <v>6</v>
       </c>
       <c r="D35" t="s">
-        <v>139</v>
+        <v>5</v>
       </c>
       <c r="E35" t="s">
-        <v>140</v>
+        <v>4</v>
       </c>
       <c r="F35" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>33301</v>
+        <v>3</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>2</v>
       </c>
       <c r="H35" t="s">
-        <v>142</v>
+        <v>1</v>
       </c>
       <c r="I35" t="s">
-        <v>0</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>2155440</v>
       </c>
       <c r="B36" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>2678561</v>
+        <v>161</v>
       </c>
       <c r="D36" t="s">
-        <v>179</v>
+        <v>138</v>
       </c>
       <c r="E36" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>7925</v>
+        <v>139</v>
+      </c>
+      <c r="F36" t="s">
+        <v>140</v>
+      </c>
+      <c r="G36" s="1">
+        <v>33301</v>
       </c>
       <c r="H36" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="I36" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37">
-        <v>1512734</v>
+        <v>2155440</v>
       </c>
       <c r="B37" t="s">
-        <v>20</v>
+        <v>161</v>
+      </c>
+      <c r="C37">
+        <v>2678561</v>
       </c>
       <c r="D37" t="s">
-        <v>21</v>
+        <v>177</v>
       </c>
       <c r="E37" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>2886</v>
+        <v>178</v>
+      </c>
+      <c r="G37" s="1">
+        <v>7925</v>
       </c>
       <c r="H37" t="s">
-        <v>24</v>
+        <v>141</v>
       </c>
       <c r="I37" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38">
-        <v>1121636</v>
+        <v>1512734</v>
       </c>
       <c r="B38" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="D38" t="s">
-        <v>84</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
-        <v>85</v>
+        <v>22</v>
       </c>
       <c r="F38" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>84121</v>
+        <v>23</v>
+      </c>
+      <c r="G38" s="1">
+        <v>2886</v>
       </c>
       <c r="H38" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="I38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39">
-        <v>1630038</v>
+        <v>1121636</v>
       </c>
       <c r="B39" t="s">
-        <v>116</v>
+        <v>83</v>
       </c>
       <c r="D39" t="s">
-        <v>117</v>
+        <v>84</v>
       </c>
       <c r="E39" t="s">
-        <v>118</v>
+        <v>85</v>
       </c>
       <c r="F39" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>44115</v>
+        <v>40</v>
+      </c>
+      <c r="G39" s="1">
+        <v>84121</v>
       </c>
       <c r="H39" t="s">
-        <v>119</v>
+        <v>86</v>
       </c>
       <c r="I39" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40">
-        <v>1708442</v>
+        <v>1630038</v>
       </c>
       <c r="B40" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>104</v>
+        <v>116</v>
       </c>
       <c r="E40" t="s">
-        <v>105</v>
+        <v>117</v>
       </c>
       <c r="F40" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>94583</v>
+        <v>65</v>
+      </c>
+      <c r="G40" s="1">
+        <v>44115</v>
       </c>
       <c r="H40" t="s">
-        <v>106</v>
+        <v>118</v>
       </c>
       <c r="I40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41">
-        <v>1028330</v>
+        <v>1708442</v>
       </c>
       <c r="B41" t="s">
-        <v>87</v>
+        <v>102</v>
       </c>
       <c r="D41" t="s">
-        <v>150</v>
+        <v>103</v>
       </c>
       <c r="E41" t="s">
-        <v>151</v>
+        <v>104</v>
       </c>
       <c r="F41" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>8053</v>
+        <v>36</v>
+      </c>
+      <c r="G41" s="1">
+        <v>94583</v>
       </c>
       <c r="H41" t="s">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="I41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42">
-        <v>986335</v>
+        <v>1028330</v>
       </c>
       <c r="B42" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="D42" t="s">
-        <v>91</v>
+        <v>149</v>
       </c>
       <c r="E42" t="s">
-        <v>58</v>
+        <v>150</v>
       </c>
       <c r="F42" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>92101</v>
+        <v>88</v>
+      </c>
+      <c r="G42" s="1">
+        <v>8053</v>
       </c>
       <c r="H42" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="I42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43">
-        <v>1836396</v>
+        <v>986335</v>
       </c>
       <c r="B43" t="s">
-        <v>157</v>
+        <v>90</v>
       </c>
       <c r="D43" t="s">
-        <v>120</v>
+        <v>91</v>
       </c>
       <c r="E43" t="s">
-        <v>121</v>
+        <v>58</v>
       </c>
       <c r="F43" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-        <v>80112</v>
+        <v>36</v>
+      </c>
+      <c r="G43" s="1">
+        <v>92101</v>
       </c>
       <c r="H43" t="s">
-        <v>122</v>
+        <v>92</v>
       </c>
       <c r="I43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44">
-        <v>215613</v>
+        <v>986335</v>
       </c>
       <c r="B44" t="s">
-        <v>93</v>
+        <v>90</v>
+      </c>
+      <c r="C44">
+        <v>2834807</v>
       </c>
       <c r="D44" t="s">
-        <v>158</v>
+        <v>190</v>
       </c>
       <c r="E44" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>60045</v>
+        <v>191</v>
+      </c>
+      <c r="G44" s="1">
+        <v>22420</v>
       </c>
       <c r="H44" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="I44" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45">
-        <v>215613</v>
+        <v>1836396</v>
       </c>
       <c r="B45" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>1102219</v>
+        <v>155</v>
       </c>
       <c r="D45" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E45" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>1101</v>
+        <v>120</v>
+      </c>
+      <c r="F45" t="s">
+        <v>81</v>
+      </c>
+      <c r="G45" s="1">
+        <v>80112</v>
       </c>
       <c r="H45" t="s">
-        <v>94</v>
+        <v>121</v>
       </c>
       <c r="I45" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>215613</v>
       </c>
       <c r="B46" t="s">
         <v>93</v>
       </c>
-      <c r="C46">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="E46" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="F46" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>19034</v>
+        <v>158</v>
+      </c>
+      <c r="G46" s="1">
+        <v>60045</v>
       </c>
       <c r="H46" t="s">
         <v>94</v>
       </c>
       <c r="I46" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47">
-        <v>936133</v>
+        <v>215613</v>
       </c>
       <c r="B47" t="s">
-        <v>96</v>
+        <v>93</v>
+      </c>
+      <c r="C47">
+        <v>1102219</v>
       </c>
       <c r="D47" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="E47" t="s">
-        <v>97</v>
-[...5 lines deleted...]
-        <v>94403</v>
+        <v>123</v>
+      </c>
+      <c r="G47" s="1">
+        <v>1101</v>
       </c>
       <c r="H47" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="I47" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48">
-        <v>936133</v>
+        <v>215613</v>
       </c>
       <c r="B48" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C48">
-        <v>2047093</v>
+        <v>1834455</v>
       </c>
       <c r="D48" t="s">
-        <v>173</v>
+        <v>159</v>
       </c>
       <c r="E48" t="s">
-        <v>82</v>
+        <v>160</v>
       </c>
       <c r="F48" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>43215</v>
+        <v>3</v>
+      </c>
+      <c r="G48" s="1">
+        <v>19034</v>
       </c>
       <c r="H48" t="s">
-        <v>153</v>
+        <v>94</v>
       </c>
       <c r="I48" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49">
-        <v>1609955</v>
+        <v>936133</v>
       </c>
       <c r="B49" t="s">
-        <v>25</v>
+        <v>96</v>
       </c>
       <c r="D49" t="s">
-        <v>26</v>
+        <v>192</v>
       </c>
       <c r="E49" t="s">
-        <v>27</v>
+        <v>193</v>
       </c>
       <c r="F49" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>5404</v>
+        <v>36</v>
+      </c>
+      <c r="G49" s="1">
+        <v>94010</v>
       </c>
       <c r="H49" t="s">
-        <v>29</v>
+        <v>97</v>
       </c>
       <c r="I49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50">
-        <v>1909062</v>
+        <v>936133</v>
       </c>
       <c r="B50" t="s">
-        <v>125</v>
+        <v>96</v>
+      </c>
+      <c r="C50">
+        <v>2047093</v>
       </c>
       <c r="D50" t="s">
-        <v>191</v>
+        <v>171</v>
       </c>
       <c r="E50" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="F50" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>92101</v>
+        <v>65</v>
+      </c>
+      <c r="G50" s="1">
+        <v>43215</v>
       </c>
       <c r="H50" t="s">
-        <v>126</v>
+        <v>151</v>
       </c>
       <c r="I50" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51">
-        <v>1909062</v>
+        <v>1609955</v>
       </c>
       <c r="B51" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>1913994</v>
+        <v>25</v>
       </c>
       <c r="D51" t="s">
-        <v>143</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>22500</v>
+        <v>27</v>
+      </c>
+      <c r="F51" t="s">
+        <v>28</v>
+      </c>
+      <c r="G51" s="1">
+        <v>5404</v>
       </c>
       <c r="H51" t="s">
-        <v>126</v>
+        <v>29</v>
       </c>
       <c r="I51" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>1909062</v>
       </c>
       <c r="B52" t="s">
+        <v>124</v>
+      </c>
+      <c r="D52" t="s">
+        <v>188</v>
+      </c>
+      <c r="E52" t="s">
+        <v>58</v>
+      </c>
+      <c r="F52" t="s">
+        <v>36</v>
+      </c>
+      <c r="G52" s="1">
+        <v>92101</v>
+      </c>
+      <c r="H52" t="s">
         <v>125</v>
       </c>
-      <c r="C52">
-[...16 lines deleted...]
-      </c>
       <c r="I52" t="s">
-        <v>41</v>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53">
+        <v>1909062</v>
+      </c>
+      <c r="B53" t="s">
+        <v>124</v>
+      </c>
+      <c r="C53">
+        <v>1913994</v>
+      </c>
+      <c r="D53" t="s">
+        <v>142</v>
+      </c>
+      <c r="E53" t="s">
+        <v>143</v>
+      </c>
+      <c r="G53" s="1">
+        <v>22500</v>
+      </c>
+      <c r="H53" t="s">
+        <v>125</v>
+      </c>
+      <c r="I53" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>1909062</v>
+      </c>
+      <c r="B54" t="s">
+        <v>124</v>
+      </c>
+      <c r="C54">
+        <v>2098262</v>
+      </c>
+      <c r="D54" t="s">
+        <v>144</v>
+      </c>
+      <c r="E54" t="s">
+        <v>60</v>
+      </c>
+      <c r="F54" t="s">
+        <v>61</v>
+      </c>
+      <c r="G54" s="1">
+        <v>57106</v>
+      </c>
+      <c r="H54" t="s">
+        <v>125</v>
+      </c>
+      <c r="I54" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55">
         <v>1359207</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B55" t="s">
+        <v>106</v>
+      </c>
+      <c r="D55" t="s">
         <v>107</v>
       </c>
-      <c r="D53" t="s">
+      <c r="E55" t="s">
         <v>108</v>
       </c>
-      <c r="E53" t="s">
+      <c r="F55" t="s">
+        <v>61</v>
+      </c>
+      <c r="G55" s="1">
+        <v>57401</v>
+      </c>
+      <c r="H55" t="s">
         <v>109</v>
       </c>
-      <c r="F53" t="s">
-[...8 lines deleted...]
-      <c r="I53" t="s">
+      <c r="I55" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -2692,110 +2769,91 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E2A8ECC-E586-4039-BB87-EC3636405E4D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51054D5A-DD80-403B-82A2-6E85BCA9C54B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9848C03B-AB50-4EE8-B777-273221CD944F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">