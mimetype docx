--- v0 (2025-11-02)
+++ v1 (2026-09-22)
@@ -5,1421 +5,902 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="003011F5" w:rsidR="001D024F" w:rsidP="79E40CA5" w:rsidRDefault="007C418D" w14:paraId="6008552E" w14:textId="1581C097">
+    <w:p w:rsidRPr="003011F5" w:rsidR="001D024F" w:rsidP="79E40CA5" w:rsidRDefault="007C418D" w14:paraId="6008552E" w14:textId="1A711BF1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc869543225" w:id="2052627235"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="007C418D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="5CF0FFAC">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="5CF0FFAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORGANIZAT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="7931053A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="5CF0FFAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ON</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="007C418D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00DD3663">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00DD3663">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="7877FEC8">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="7877FEC8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Content s</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="44C579C1">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="44C579C1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>tyle guide</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="7C5ECE4C">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="2052627235"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="7C5ECE4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="47FB0CF7" w:rsidP="49107E0E" w:rsidRDefault="47FB0CF7" w14:paraId="5D7A7A92" w14:textId="22B9D5BE">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="47FB0CF7">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Last updated: </w:t>
+      </w:r>
+      <w:r w:rsidR="47FB0CF7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>8 September 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="47FB0CF7" w:rsidP="49107E0E" w:rsidRDefault="47FB0CF7" w14:paraId="02E72F40" w14:textId="30233DF3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="47FB0CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Important: This document contains </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="47FB0CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">template text </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="47FB0CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>that is highlighted and set off by brackets. You should review and revise all the template text. The template text is in both the headings and in the body of the style guide.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="47FB0CF7" w:rsidP="49107E0E" w:rsidRDefault="47FB0CF7" w14:paraId="013B7C74" w14:textId="11DB46A5">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="47FB0CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[In some cases, the template text tells you what to fill in. In other cases, it provides default content that you may want to revise. You should tailor the language for your context.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="49107E0E" w:rsidP="49107E0E" w:rsidRDefault="49107E0E" w14:paraId="75E9FEC9" w14:textId="3E84A53D">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:id w:val="702102153"/>
+        <w:id w:val="301769623"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr>
-[...4 lines deleted...]
-      </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="14FB2BEB" w:rsidP="14FB2BEB" w:rsidRDefault="14FB2BEB" w14:paraId="1AEB4CB1" w14:textId="559E4651">
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="1AEB4CB1" w14:textId="67A0317F">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
-            <w:instrText>TOC \o "1-9" \z \u \h</w:instrText>
+            <w:instrText xml:space="preserve">TOC \o "1-9" \z \u \h</w:instrText>
           </w:r>
           <w:r>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc1509517705">
-            <w:r w:rsidRPr="14FB2BEB">
+          <w:hyperlink w:anchor="_Toc869543225">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>[ORGANIZATON] Content style guide TEMPLATE</w:t>
+              <w:t>[ORGANIZATION] Content style guide</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>PAGEREF _Toc1509517705 \h</w:instrText>
+              <w:instrText xml:space="preserve">PAGEREF _Toc869543225 \h</w:instrText>
             </w:r>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...15 lines deleted...]
-              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="14FB2BEB" w:rsidP="14FB2BEB" w:rsidRDefault="002720B9" w14:paraId="43A1D722" w14:textId="20DB07A2">
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="43A1D722" w14:textId="42DD3926">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1819670487">
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+          <w:hyperlink w:anchor="_Toc1693048920">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Overview</w:t>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1693048920 \h</w:instrText>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="14FB2BEB" w:rsidP="14FB2BEB" w:rsidRDefault="002720B9" w14:paraId="616BB813" w14:textId="2F0F539A">
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="616BB813" w14:textId="249053E4">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc2119512108">
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+          <w:hyperlink w:anchor="_Toc139614174">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Plain language</w:t>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc139614174 \h</w:instrText>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="14FB2BEB" w:rsidP="14FB2BEB" w:rsidRDefault="002720B9" w14:paraId="62B1AA13" w14:textId="7AAC9BB4">
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="62B1AA13" w14:textId="498E3395">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc807705805">
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+          <w:hyperlink w:anchor="_Toc665160098">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>[ORGANIZATION]-specific conventions</w:t>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc665160098 \h</w:instrText>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="14FB2BEB" w:rsidP="14FB2BEB" w:rsidRDefault="002720B9" w14:paraId="0498BF10" w14:textId="0734CB99">
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="0498BF10" w14:textId="4C2E83C5">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1746092942">
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+          <w:hyperlink w:anchor="_Toc1386057243">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Forms/notices/communications</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="14FB2BEB">
+              <w:t>Files, forms, letters, and other communication</w:t>
+            </w:r>
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1386057243 \h</w:instrText>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="14FB2BEB" w:rsidP="14FB2BEB" w:rsidRDefault="002720B9" w14:paraId="5679B014" w14:textId="1DD6BA06">
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="5679B014" w14:textId="2EEEE9F0">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc998377218">
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+          <w:hyperlink w:anchor="_Toc1162493895">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Social Media</w:t>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1162493895 \h</w:instrText>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="14FB2BEB" w:rsidP="14FB2BEB" w:rsidRDefault="002720B9" w14:paraId="2DD6EC71" w14:textId="6C6FF7FE">
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="2DD6EC71" w14:textId="42CF74A2">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc2143651579">
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+          <w:hyperlink w:anchor="_Toc182472219">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>[ORGANIZATION] Center your audience</w:t>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc182472219 \h</w:instrText>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="14FB2BEB" w:rsidP="14FB2BEB" w:rsidRDefault="002720B9" w14:paraId="6D0ECB05" w14:textId="0B2FA342">
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="6D0ECB05" w14:textId="42B880CB">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc786871918">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Audience-centered examples</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc786871918 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="07E3FC5A" w14:textId="5CC75EFB">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc972251827">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>[ORGANIZATION] Glossary</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc972251827 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="0194FA22" w14:textId="642B5B9B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc130136055">
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+          <w:hyperlink w:anchor="_Toc583181945">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>What we mean</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="14FB2BEB">
+              <w:t>Glossary changes/additions</w:t>
+            </w:r>
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc583181945 \h</w:instrText>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="14FB2BEB" w:rsidP="14FB2BEB" w:rsidRDefault="002720B9" w14:paraId="07E3FC5A" w14:textId="7069AE3C">
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="1D62B070" w14:textId="45DED9CD">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1327348084">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Follow up to glossary changes</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1327348084 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="6C7D3D2F" w14:textId="342C930C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc1994064725">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>[ORGANIZATION] Branding</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1994064725 \h</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="592E7A15" w14:textId="10FD03F7">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc2126784401">
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+          <w:hyperlink w:anchor="_Toc678011787">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Audience-centered examples</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="14FB2BEB">
+              <w:t>Photography</w:t>
+            </w:r>
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc678011787 \h</w:instrText>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="14FB2BEB" w:rsidP="14FB2BEB" w:rsidRDefault="002720B9" w14:paraId="0194FA22" w14:textId="08A2EC2C">
-[...405 lines deleted...]
-        <w:p w:rsidR="14FB2BEB" w:rsidP="14FB2BEB" w:rsidRDefault="002720B9" w14:paraId="16375BCC" w14:textId="260097F1">
+        <w:p w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="14FB2BEB" w14:paraId="29108F4C" w14:textId="3F5F967F">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc242033687">
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+          <w:hyperlink w:anchor="_Toc1995628952">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>Logo and Seals</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="14FB2BEB">
+              <w:t>Organization-specific branding</w:t>
+            </w:r>
+            <w:r>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="14FB2BEB">
-[...12 lines deleted...]
-              </w:rPr>
+            <w:r>
+              <w:instrText xml:space="preserve">PAGEREF _Toc1995628952 \h</w:instrText>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB" w:rsidR="14FB2BEB">
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49107E0E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
-        </w:p>
-[...235 lines deleted...]
-            </w:rPr>
+          <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="79E40CA5" w:rsidRDefault="00DD3663" w14:paraId="222F5419" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="79E40CA5" w:rsidRDefault="00DD3663" w14:paraId="55FAF4B2" w14:textId="53F3BD4D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1819670487" w:id="1"/>
-      <w:r w:rsidRPr="14FB2BEB">
+      <w:bookmarkStart w:name="_Toc1693048920" w:id="410265949"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00DD3663">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="410265949"/>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="6CC64CC3" w:rsidRDefault="57022209" w14:paraId="004C59F0" w14:textId="4E9F982C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0B62386B" w:rsidR="57022209">
+      <w:r w:rsidRPr="0B62386B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>A style guide documents the conventions that everyone in an organization should adhere to. This includes co</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="10FDD720">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="0B62386B" w:rsidR="57022209">
+      <w:r w:rsidRPr="0B62386B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">ventions about </w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="3DDE6FC7">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>how to address your audience</w:t>
       </w:r>
-      <w:r w:rsidRPr="0B62386B" w:rsidR="57022209">
+      <w:r w:rsidRPr="0B62386B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>, grammar, word choice, and branding.</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="24A5D638">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="69E6D2B0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This style guide cover</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="5BA1000B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="30F7E31A">
         <w:rPr>
@@ -1460,126 +941,115 @@
       <w:r w:rsidRPr="0B62386B" w:rsidR="7D56B442">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> communications</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="5ECD1CF4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> are consistent and</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="69DBBC96">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> center our audience.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="6CC64CC3" w:rsidRDefault="1E0699C9" w14:paraId="19CE44FC" w14:textId="6FA2992B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0B62386B" w:rsidR="1E0699C9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00964639">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[ORGANIZATION]</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="06560368">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="7CD8B427">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> style is an extension of the statewide style.</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="06BF0CA4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="00032FCA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">It </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> replace style guidance from the Commonwealth of Massachusetts.</w:t>
+        <w:t>It doesn’t replace style guidance from the Commonwealth of Massachusetts.</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="33D75552">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="1DB8E516">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="00DD3663">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:hyperlink w:anchor="mass.gov-brand%2C-content-style" r:id="Rf9c615ec4d394063">
+      <w:hyperlink w:anchor="mass.gov-brand%2C-content-style" r:id="rId12">
         <w:r w:rsidRPr="0B62386B" w:rsidR="00DD3663">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Mass.gov style guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0B62386B" w:rsidR="16EE9E76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> uses </w:t>
       </w:r>
-      <w:hyperlink r:id="Rbe0337918e5f44bc">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="0B62386B" w:rsidR="16EE9E76">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>AP style</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0B62386B" w:rsidR="16EE9E76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for punctuation and formatting, differing in only a few meaningful ways. AP is </w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="0DA697B5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">the same style used by journalists and some academic disciplines. </w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="16EE9E76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Refer to the Mass.gov style guide or </w:t>
@@ -1588,87 +1058,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>AP guidelines directly</w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="16EE9E76">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="00DD3663">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">for punctuation and formatting. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="6CC64CC3" w:rsidRDefault="561AF66E" w14:paraId="4A116368" w14:textId="747DB7C1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc2119512108" w:id="2"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc139614174" w:id="554885700"/>
+      <w:r w:rsidR="561AF66E">
+        <w:rPr/>
         <w:t>Plain language</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:r>
+      <w:bookmarkEnd w:id="554885700"/>
+      <w:r w:rsidR="561AF66E">
+        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="14FB2BEB" w:rsidRDefault="4BEE9DDF" w14:paraId="0330892E" w14:textId="36093DD9">
-      <w:r w:rsidR="4BEE9DDF">
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>We publish content in plain language. Plain language means making it as easy as possible for everyone, experienced or new, to understand and use our content.</w:t>
       </w:r>
       <w:r w:rsidR="75973BA7">
-        <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="27E1EBF4">
-        <w:rPr/>
         <w:t>In addition, plain language builds trust, reduces the number of people who</w:t>
       </w:r>
       <w:r w:rsidR="0B6B8F85">
-        <w:rPr/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> help, and makes business processes more efficient.</w:t>
+        <w:t xml:space="preserve"> want to contact us for additional help, and makes business processes more efficient.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="14FB2BEB" w:rsidRDefault="75973BA7" w14:paraId="5B984406" w14:textId="213D1F7E">
       <w:r w:rsidR="75973BA7">
         <w:rPr/>
         <w:t xml:space="preserve">Plain language does not mean “dumbing down” content. </w:t>
       </w:r>
       <w:r w:rsidR="6366B5D9">
         <w:rPr/>
         <w:t>It means writing sentences that are clear and easy to read.</w:t>
       </w:r>
       <w:r w:rsidR="38B7913B">
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="4FA27C3F">
         <w:rPr/>
         <w:t xml:space="preserve">It’s equally important for technical audiences as for general audiences. </w:t>
       </w:r>
       <w:r w:rsidR="70C337CC">
         <w:rPr/>
         <w:t xml:space="preserve">The real test of if something is </w:t>
       </w:r>
       <w:r w:rsidR="25D69B00">
         <w:rPr/>
@@ -1678,113 +1134,128 @@
         <w:rPr/>
         <w:t xml:space="preserve">plain language is </w:t>
       </w:r>
       <w:r w:rsidR="4C11DF3D">
         <w:rPr/>
         <w:t xml:space="preserve">how easily your audience can </w:t>
       </w:r>
       <w:r w:rsidR="3FE877FD">
         <w:rPr/>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidR="3350489F">
         <w:rPr/>
         <w:t>e it</w:t>
       </w:r>
       <w:r w:rsidR="3FE877FD">
         <w:rPr/>
         <w:t xml:space="preserve"> to do what they came to do.</w:t>
       </w:r>
       <w:r w:rsidR="4EAB91D8">
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="6ACBCAC7" w:rsidP="14FB2BEB" w:rsidRDefault="6ACBCAC7" w14:paraId="347D72D7" w14:textId="7C9A5826">
-      <w:r>
+      <w:r w:rsidR="6ACBCAC7">
+        <w:rPr/>
         <w:t>To improve plain language:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="6ACBCAC7" w:rsidP="14FB2BEB" w:rsidRDefault="6ACBCAC7" w14:paraId="71A414BC" w14:textId="3C32E717">
+    <w:p w:rsidR="6ACBCAC7" w:rsidP="14FB2BEB" w:rsidRDefault="6ACBCAC7" w14:paraId="71A414BC" w14:textId="0083FFC3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="6ACBCAC7">
+        <w:rPr/>
         <w:t xml:space="preserve">Use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="14FB2BEB">
+      <w:hyperlink r:id="Rdaf26be9291c4790">
+        <w:r w:rsidRPr="49107E0E" w:rsidR="6ACBCAC7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Hemmingway Editor</w:t>
+          <w:t>Hemingway Editor</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-        <w:t xml:space="preserve"> to identify sentences that are too long and complicated</w:t>
+      <w:r w:rsidR="6ACBCAC7">
+        <w:rPr/>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="6ACBCAC7">
+        <w:rPr/>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidR="6ACBCAC7">
+        <w:rPr/>
+        <w:t xml:space="preserve"> sentences that are too long and complicated</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="79E40CA5" w:rsidRDefault="561AF66E" w14:paraId="48EDC490" w14:textId="59820EA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidR="561AF66E">
+        <w:rPr/>
         <w:t>Aim for 8</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB">
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="561AF66E">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="561AF66E">
+        <w:rPr/>
         <w:t xml:space="preserve"> grade reading level. To check your writing’s grade level, use </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="14FB2BEB">
+      <w:hyperlink r:id="R59ad479a78d4410f">
+        <w:r w:rsidRPr="7AA0B94B" w:rsidR="561AF66E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Microsoft Word’s readability level tool</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="79E40CA5" w:rsidRDefault="031EB205" w14:paraId="0BA72D2F" w14:textId="1F779156">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="79E40CA5">
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="031EB205">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Here are some best practices that you can follow to write in plain language:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="2AFB8C93" w:rsidRDefault="031EB205" w14:paraId="48544BB8" w14:textId="05600551">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2AFB8C93">
         <w:t>Short sentences (20 words or fewer)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="2AFB8C93" w:rsidRDefault="031EB205" w14:paraId="6C78F610" w14:textId="62B72D6D">
@@ -1837,89 +1308,110 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2AFB8C93">
         <w:t>Avoid padding with adjectives and adverbs</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="2AFB8C93" w:rsidRDefault="031EB205" w14:paraId="131DA27E" w14:textId="6E8FEC7C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2AFB8C93">
         <w:t>Include only essential information. Do not distract with unnecessary details</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="2AFB8C93" w:rsidRDefault="031EB205" w14:paraId="22409C2E" w14:textId="3D43EA57">
+    <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="2AFB8C93" w:rsidRDefault="031EB205" w14:paraId="22409C2E" w14:textId="6161C643">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2AFB8C93">
-        <w:t>Use short, simple, concrete words the audience knows e.g. “get” instead of “obtain”</w:t>
+      <w:r w:rsidR="031EB205">
+        <w:rPr/>
+        <w:t xml:space="preserve">Use short, simple, concrete words the audience knows </w:t>
+      </w:r>
+      <w:r w:rsidR="031EB205">
+        <w:rPr/>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="68543B4E">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="031EB205">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="031EB205">
+        <w:rPr/>
+        <w:t>“get” instead of “obtain”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="14FB2BEB" w:rsidRDefault="031EB205" w14:paraId="0E6A07C7" w14:textId="1395B9DF">
+    <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="14FB2BEB" w:rsidRDefault="031EB205" w14:paraId="0E6A07C7" w14:textId="5F14E528">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidR="031EB205">
         <w:rPr/>
         <w:t>Define acronyms on first reference</w:t>
       </w:r>
       <w:r w:rsidR="7D7037F2">
         <w:rPr/>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="7D7037F2">
         <w:rPr/>
         <w:t>e.g.</w:t>
       </w:r>
+      <w:r w:rsidR="01CE21D1">
+        <w:rPr/>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="7D7037F2">
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="16B88182">
         <w:rPr/>
         <w:t>Executive Office of Technology Services and Security</w:t>
       </w:r>
       <w:r w:rsidR="7D7037F2">
         <w:rPr/>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="33A10E4C">
         <w:rPr/>
         <w:t>EOTSS</w:t>
       </w:r>
       <w:r w:rsidR="7D7037F2">
         <w:rPr/>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="2AFB8C93" w:rsidRDefault="031EB205" w14:paraId="28FB958A" w14:textId="297E18C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -2005,155 +1497,173 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2AFB8C93">
         <w:t>Avoid hidden verbs (nouns turned into verbs), e.g. “The law applies” not “The applicability of the law”</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="14FB2BEB" w:rsidRDefault="031EB205" w14:paraId="25375F8D" w14:textId="71CF7A20">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14FB2BEB">
         <w:t>Use inclusive language e.g., avoid terms such as disabled, elderly, citizen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="2AFB8C93" w:rsidRDefault="031EB205" w14:paraId="0842098E" w14:textId="266F7909">
+    <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="2AFB8C93" w:rsidRDefault="031EB205" w14:paraId="0842098E" w14:textId="6D34789E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2AFB8C93">
-        <w:t>Content should be scannable. Make frequent use of headings and bullet lists.</w:t>
+      <w:r w:rsidR="031EB205">
+        <w:rPr/>
+        <w:t>Conten</w:t>
+      </w:r>
+      <w:r w:rsidR="031EB205">
+        <w:rPr/>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="031EB205">
+        <w:rPr/>
+        <w:t xml:space="preserve"> should be scannable. Make frequent use of headings and bullet lists.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="2AFB8C93" w:rsidRDefault="00DD3663" w14:paraId="6A89FF14" w14:textId="71666C3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Address the person reading the page when possible. Use “you.” Example: “Renew your driver’s license…” instead of “Renewing a driver’s license.” </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="2AFB8C93" w:rsidRDefault="00DD3663" w14:paraId="279C25D3" w14:textId="7FCD93B8"/>
     <w:p w:rsidRPr="003011F5" w:rsidR="007C418D" w:rsidP="79E40CA5" w:rsidRDefault="1E0699C9" w14:paraId="6C8B890B" w14:textId="203AFB93">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc807705805" w:id="3"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:name="_Toc665160098" w:id="1431681322"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="1E0699C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[ORGANIZATION]</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="7D0EE203">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="007C418D">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="7D0EE203">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="7D0EE203">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="007C418D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pecific</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="004B3BF5">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="004B3BF5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="0017194F">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="0017194F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>conventions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="1431681322"/>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00743D5B" w:rsidP="14FB2BEB" w:rsidRDefault="4D5B1134" w14:paraId="21201DAD" w14:textId="6C9DC118">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="14FB2BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="00363FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[ORGANIZATION]</w:t>
       </w:r>
       <w:r w:rsidRPr="14FB2BEB" w:rsidR="36F28FC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> content should use the following conventions so that it is consistent throughout.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2669"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3396"/>
+        <w:gridCol w:w="2785"/>
+        <w:gridCol w:w="3448"/>
+        <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidTr="0B62386B" w14:paraId="73D3960D" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidTr="7AA0B94B" w14:paraId="73D3960D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="79E40CA5" w:rsidRDefault="00DD3663" w14:paraId="28C4A4D4" w14:textId="2B7DCEB7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79E40CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">What </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2180,234 +1690,126 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="79E40CA5" w:rsidRDefault="00DD3663" w14:paraId="24ABF49B" w14:textId="3F961377">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79E40CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Notes/examples</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidTr="0B62386B" w14:paraId="2D6C90B8" w14:textId="77777777">
-[...107 lines deleted...]
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidTr="0B62386B" w14:paraId="3B493A3B" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidTr="7AA0B94B" w14:paraId="3B493A3B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="79E40CA5" w:rsidRDefault="04D5C453" w14:paraId="1D6BA617" w14:textId="7C8C3E9A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79E40CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Log in </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3448" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="79E40CA5" w:rsidRDefault="211B017B" w14:paraId="45CF86F0" w14:textId="24564811">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2AFB8C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Use as a verb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="79E40CA5" w:rsidRDefault="132C30B1" w14:paraId="45788313" w14:textId="73FB68B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6183D516" w:rsidR="132C30B1">
-[...3 lines deleted...]
-                <w:iCs w:val="1"/>
+            <w:r w:rsidRPr="6183D516">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Example:</w:t>
             </w:r>
-            <w:r w:rsidRPr="6183D516" w:rsidR="132C30B1">
+            <w:r w:rsidRPr="6183D516">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="6183D516" w:rsidR="50A29A41">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Log in to your account</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidTr="0B62386B" w14:paraId="0E86E670" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidTr="7AA0B94B" w14:paraId="0E86E670" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="79E40CA5" w:rsidRDefault="79BF1FBA" w14:paraId="034BCA78" w14:textId="69A8472C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79E40CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Login</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3448" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="79E40CA5" w:rsidRDefault="79BF1FBA" w14:paraId="0DA319B1" w14:textId="715B1910">
@@ -2437,314 +1839,470 @@
             </w:pPr>
             <w:r w:rsidRPr="2AFB8C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Example:</w:t>
             </w:r>
             <w:r w:rsidRPr="2AFB8C93">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="2AFB8C93" w:rsidR="35EF4C95">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Use your login and password</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="7AA0B94B" w:rsidTr="7AA0B94B" w14:paraId="1907C173">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2785" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7AA0B94B" w:rsidP="7AA0B94B" w:rsidRDefault="7AA0B94B" w14:paraId="1C4C1899" w14:textId="44C2029B">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3448" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7AA0B94B" w:rsidP="7AA0B94B" w:rsidRDefault="7AA0B94B" w14:paraId="61FA086B" w14:textId="48014F67">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7AA0B94B" w:rsidP="7AA0B94B" w:rsidRDefault="7AA0B94B" w14:paraId="23F39DD4" w14:textId="36145152">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="7AA0B94B" w:rsidTr="7AA0B94B" w14:paraId="237F16B3">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2785" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7AA0B94B" w:rsidP="7AA0B94B" w:rsidRDefault="7AA0B94B" w14:paraId="77B46308" w14:textId="69D44828">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3448" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7AA0B94B" w:rsidP="7AA0B94B" w:rsidRDefault="7AA0B94B" w14:paraId="68973666" w14:textId="284CE685">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3117" w:type="dxa"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="7AA0B94B" w:rsidP="7AA0B94B" w:rsidRDefault="7AA0B94B" w14:paraId="07A7D9D2" w14:textId="20E161AC">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="003011F5" w:rsidR="00DD3663" w:rsidP="14FB2BEB" w:rsidRDefault="00DD3663" w14:paraId="7F72F284" w14:textId="0E1A76EF"/>
-    <w:p w:rsidR="4BBCBA82" w:rsidP="14FB2BEB" w:rsidRDefault="4BBCBA82" w14:paraId="0FFAC356" w14:textId="5B539938">
+    <w:p w:rsidR="4BBCBA82" w:rsidP="49107E0E" w:rsidRDefault="4BBCBA82" w14:paraId="0FFAC356" w14:textId="22B7E681">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...5 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1386057243" w:id="1686333750"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4BBCBA82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Files, forms, letter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4BBCBA82">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s, and other communication</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="2F65B042">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1686333750"/>
     </w:p>
     <w:p w:rsidR="432FC820" w:rsidP="14FB2BEB" w:rsidRDefault="432FC820" w14:paraId="714D611D" w14:textId="2494BBDA">
       <w:r>
         <w:t>Many of our communications rely on Word documents, PDFs, PPTs, forms, emails, and so on. The guidelines in this section cover those.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="00ED7ECF" w:rsidP="79E40CA5" w:rsidRDefault="004F3A09" w14:paraId="5F93830F" w14:textId="66CDA43A">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidRPr="00964639" w:rsidR="00ED7ECF" w:rsidP="79E40CA5" w:rsidRDefault="004F3A09" w14:paraId="5F93830F" w14:textId="66CDA43A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="004F3A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00C40442">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="00C40442">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">List </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="004F3A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00A40C8E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="00A40C8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>onventions</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="004F3A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="004F3A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>everyone should follow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="005453F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> for each medium</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="4F6370BD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="4F6370BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, including</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="008D135C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="008D135C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> fonts, logos, seals, </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="003441B2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="003441B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">resolution, </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="008D135C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="008D135C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ways of naming documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="004F3A09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, where </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00000EFD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="00000EFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>documents should be stored (with Sharepoint links)</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="006C1AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="006C1AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="005203FE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="005203FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> how to check accessibility,</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="006C1AB8">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="006C1AB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> etc.</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="60176CCF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="60176CCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> If you have an image repository, list that here, too.</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="005453F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="7AA0B94B" w:rsidR="005453F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="408E4743" w:rsidP="14FB2BEB" w:rsidRDefault="408E4743" w14:paraId="75A41BEC" w14:textId="709B4EDC">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+    <w:p w:rsidR="408E4743" w:rsidP="14FB2BEB" w:rsidRDefault="408E4743" w14:paraId="75A41BEC" w14:textId="22462E87">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="408E4743">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If you have templates, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="408E4743">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="3BF83752">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="408E4743">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PowerPoint, letterhead, email signatures, you can also include them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="02C3FE22">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="408E4743">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">links </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="6EC38D74">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="6EC38D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">to them </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="408E4743">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>here]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="01DC62BA" w:rsidP="14FB2BEB" w:rsidRDefault="01DC62BA" w14:paraId="4388EA92" w14:textId="64A06E13">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc998377218" w:id="4"/>
-      <w:r w:rsidRPr="14FB2BEB">
+      <w:bookmarkStart w:name="_Toc1162493895" w:id="999739953"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="01DC62BA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Social Media</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="999739953"/>
     </w:p>
     <w:p w:rsidR="4980DFC9" w:rsidP="1F4AA2B4" w:rsidRDefault="4980DFC9" w14:paraId="400E1666" w14:textId="6BC5A16E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0B62386B" w:rsidR="4980DFC9">
+      <w:r w:rsidRPr="0B62386B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Social media posts should follow the </w:t>
       </w:r>
-      <w:hyperlink w:anchor="mass.gov-brand%2C-content-style" r:id="R7b764bd6f44a4767">
-        <w:r w:rsidRPr="0B62386B" w:rsidR="4980DFC9">
+      <w:hyperlink w:anchor="mass.gov-brand%2C-content-style" r:id="rId16">
+        <w:r w:rsidRPr="0B62386B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Mass.gov style guide</w:t>
         </w:r>
         <w:r w:rsidRPr="0B62386B" w:rsidR="38FF9884">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0B62386B" w:rsidR="1C1C4317">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-      <w:hyperlink r:id="Raed87a73eb1f4acc">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="0B62386B" w:rsidR="1C1C4317">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>state’s social media policy</w:t>
         </w:r>
         <w:r w:rsidRPr="0B62386B" w:rsidR="6925E7A8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0B62386B" w:rsidR="1C1C4317">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="Rabea2c503eaf4ce0">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="0B62386B" w:rsidR="1C1C4317">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>ADA accessibility guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0B62386B" w:rsidR="1C1C4317">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0B62386B" w:rsidR="4980DFC9">
+      <w:r w:rsidRPr="0B62386B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0B62386B" w:rsidR="0087096C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>In particular:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="5DEDA70E" w:rsidP="1F4AA2B4" w:rsidRDefault="5DEDA70E" w14:paraId="254CEA98" w14:textId="07034DCB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1F4AA2B4">
         <w:rPr>
@@ -2785,90 +2343,112 @@
       <w:r w:rsidRPr="1F4AA2B4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Posts should use inclusive language and avoid idioms, which do not translate well. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="5DEDA70E" w:rsidP="6CC64CC3" w:rsidRDefault="5DEDA70E" w14:paraId="2EFC6136" w14:textId="7CA82BC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6CC64CC3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Posts should be written in plain language, aiming for grade 8 reading level.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="7B6A002F" w:rsidP="6CC64CC3" w:rsidRDefault="7B6A002F" w14:paraId="070C492D" w14:textId="3E2A5E14">
-[...9 lines deleted...]
-        <w:t>[INCLUDE ANY OTHER GUIDANCE YOU HAVE FOR SOCIAL MEDIA MANAGERS.]</w:t>
+    <w:p w:rsidR="7B6A002F" w:rsidP="49107E0E" w:rsidRDefault="7B6A002F" w14:paraId="070C492D" w14:textId="79B3666A">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="7B6A002F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="7BAD3237">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Include any other guidance you have for social media managers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="7B6A002F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1E0699C9" w:rsidP="6CC64CC3" w:rsidRDefault="1E0699C9" w14:paraId="014AD65B" w14:textId="3CFD5186">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc2143651579" w:id="5"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:name="_Toc182472219" w:id="2024224305"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="1E0699C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[ORGANIZATION]</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00FC3499">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00FC3499">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="75C8EC30">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="75C8EC30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Center your audience</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="2024224305"/>
     </w:p>
     <w:p w:rsidR="198C3F6F" w:rsidP="6CC64CC3" w:rsidRDefault="79C5C505" w14:paraId="238083B7" w14:textId="51504635">
       <w:r>
         <w:t>This section is about what people sometimes call “voice,” “tone,” or “</w:t>
       </w:r>
       <w:r w:rsidR="2D85D9A1">
         <w:t>how to address</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> your audience.” </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="198C3F6F" w:rsidP="6CC64CC3" w:rsidRDefault="2438A836" w14:paraId="19DDB82B" w14:textId="78FF7A9F">
       <w:r>
         <w:t>You should create content that anticipates your audience’s needs. This means writing in language they can understand, including al</w:t>
       </w:r>
       <w:r w:rsidR="60E7B3C7">
         <w:t>l the information they need, answering the questions they are likely to have, and</w:t>
       </w:r>
       <w:r w:rsidR="403D84E2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="22A793AF">
         <w:t>breaking complex processes into actionable steps.</w:t>
       </w:r>
@@ -2995,533 +2575,719 @@
       <w:r w:rsidRPr="14FB2BEB" w:rsidR="4D85134B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">audience </w:t>
       </w:r>
       <w:r w:rsidRPr="14FB2BEB" w:rsidR="53FD4739">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>can more easily understand or act</w:t>
       </w:r>
       <w:r w:rsidRPr="14FB2BEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="00FC3499" w14:paraId="3F4E3C34" w14:textId="6DD17F6F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0B62386B" w:rsidR="00FC3499">
+      <w:r w:rsidRPr="0B62386B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="R1e0e23d5149e4e6a">
-        <w:r w:rsidRPr="0B62386B" w:rsidR="00FC3499">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="0B62386B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Writing for mass.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0B62386B" w:rsidR="00FC3499">
+      <w:r w:rsidRPr="0B62386B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="5E82B75B" w14:paraId="139A65B2" w14:textId="7AEE779F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc2126784401" w:id="6"/>
-      <w:r w:rsidRPr="14FB2BEB">
+      <w:bookmarkStart w:name="_Toc786871918" w:id="530185134"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="5E82B75B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Audience-centered examples</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="14FB2BEB">
+      <w:bookmarkEnd w:id="530185134"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="5E82B75B">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="1FA78D41" w:rsidP="6CC64CC3" w:rsidRDefault="272775A4" w14:paraId="7C84DBA6" w14:textId="27D8E6F1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="14FB2BEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Give examples to help clarify jargon or domain-specific terms. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidR="6CC64CC3" w:rsidTr="0B62386B" w14:paraId="2FB41AC0" w14:textId="77777777">
+      <w:tr w:rsidR="6CC64CC3" w:rsidTr="49107E0E" w14:paraId="2FB41AC0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="6CC64CC3" w:rsidP="6CC64CC3" w:rsidRDefault="6CC64CC3" w14:paraId="008440CA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CC64CC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Write like this</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidR="6CC64CC3" w:rsidP="6CC64CC3" w:rsidRDefault="6CC64CC3" w14:paraId="5B87D6D8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6CC64CC3">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Not like this</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="6CC64CC3" w:rsidP="0B62386B" w:rsidRDefault="6CC64CC3" w14:paraId="4937E1AB" w14:textId="4353F4F8">
+          <w:p w:rsidR="6CC64CC3" w:rsidP="0B62386B" w:rsidRDefault="0A0D06C7" w14:paraId="4937E1AB" w14:textId="4353F4F8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B62386B" w:rsidR="0A0D06C7">
+            <w:r w:rsidRPr="0B62386B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Because </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="6CC64CC3" w:rsidP="0B62386B" w:rsidRDefault="6CC64CC3" w14:paraId="6845FBD9" w14:textId="766E49B7">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6CC64CC3" w:rsidTr="0B62386B" w14:paraId="2591CF8C" w14:textId="77777777">
+      <w:tr w:rsidR="6CC64CC3" w:rsidTr="49107E0E" w14:paraId="2591CF8C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="6CC64CC3" w:rsidP="6CC64CC3" w:rsidRDefault="6CC64CC3" w14:paraId="3CBF6BB8" w14:textId="77777777">
+          <w:p w:rsidR="6CC64CC3" w:rsidP="49107E0E" w:rsidRDefault="6CC64CC3" w14:paraId="3CBF6BB8" w14:textId="36E92838">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6CC64CC3">
-[...3 lines deleted...]
-              <w:t>You can take paid medical leave for pregnancy, delivery, and recovery. You can also take paid family leave to bond with the child after your medical leave ends. Enter how much time you expect to take for each, and we’ll create your application for both types of leave.</w:t>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="334544E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="3ADFF434">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">You can take paid medical leave for pregnancy, delivery, and recovery. You can also take paid family leave to bond with the child after your medical leave ends. Enter how much time you expect to take for each, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="3ADFF434">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>we’ll</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="3ADFF434">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> create your application for both types of leave.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49A8F757">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="6CC64CC3" w:rsidP="6CC64CC3" w:rsidRDefault="6CC64CC3" w14:paraId="5DDAD046" w14:textId="77777777">
+          <w:p w:rsidR="6CC64CC3" w:rsidP="49107E0E" w:rsidRDefault="6CC64CC3" w14:paraId="5DDAD046" w14:textId="0437E92A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6CC64CC3">
-[...3 lines deleted...]
-              <w:t>Enter your expected medical leave and your expected family leave separately. These are two separate types of leave. We will create an application for each one.</w:t>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="49A8F757">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="3ADFF434">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nter your expected medical leave and your expected family leave separately. These are two separate types </w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="3ADFF434">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>of leave. We will create an application for each one.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="17405DCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="1921967A" w:rsidP="6CC64CC3" w:rsidRDefault="1921967A" w14:paraId="6CC253F7" w14:textId="7ABE0B7C">
+          <w:p w:rsidR="1921967A" w:rsidP="49107E0E" w:rsidRDefault="1921967A" w14:paraId="6CC253F7" w14:textId="2C6ABF9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6CC64CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="17405DCF">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="48C45F7C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>In this example, our audience might not understand the difference between “medical” and “family” leave. Giving examples helps clarify them.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="00058DBC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="1554ECBE" w:rsidP="0B62386B" w:rsidRDefault="1554ECBE" w14:paraId="690019DA" w14:textId="7D65BC7D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="1554ECBE" w:rsidP="6CC64CC3" w:rsidRDefault="1554ECBE" w14:paraId="5493E19D" w14:textId="21DF5138">
+    <w:p w:rsidR="1554ECBE" w:rsidP="49107E0E" w:rsidRDefault="1554ECBE" w14:paraId="5493E19D" w14:textId="195D2DD0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="3A539610">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="1554ECBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">When explaining a step in a process, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0B62386B" w:rsidR="1554ECBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="1554ECBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>don’t</w:t>
       </w:r>
-      <w:r w:rsidRPr="0B62386B" w:rsidR="1554ECBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="1554ECBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> expect users to bring prior knowledge.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="1252705D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="6CC64CC3" w:rsidP="6CC64CC3" w:rsidRDefault="6CC64CC3" w14:paraId="1D9F65C1" w14:textId="51E3AE6F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidTr="0B62386B" w14:paraId="4A08FC76" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidTr="49107E0E" w14:paraId="4A08FC76" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="00FC3499" w14:paraId="0FE7ACF4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79E40CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Write like this</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="00FC3499" w14:paraId="45E2C177" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79E40CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Not like this</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="0B62386B" w:rsidRDefault="00FC3499" w14:paraId="0DCAD0F9" w14:textId="6964B8A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B62386B" w:rsidR="00FC3499">
+            <w:r w:rsidRPr="0B62386B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Because </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="0B62386B" w:rsidRDefault="00FC3499" w14:paraId="2724CE3F" w14:textId="35A59644">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidTr="0B62386B" w14:paraId="1A1BADF5" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidTr="49107E0E" w14:paraId="1A1BADF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="6CC64CC3" w:rsidRDefault="3F2A30EA" w14:paraId="52E27CB6" w14:textId="19186DEE">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="49107E0E" w:rsidRDefault="3F2A30EA" w14:paraId="52E27CB6" w14:textId="72C9B7E9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6CC64CC3">
-[...3 lines deleted...]
-              <w:t>You’ll need to verify your identity. You can use:</w:t>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="618CC9F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="38C2C6F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>You’ll</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="38C2C6F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> need to verify your identity. You can use:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="6CC64CC3" w:rsidRDefault="3F2A30EA" w14:paraId="1A22502E" w14:textId="6A951E97">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="49107E0E" w:rsidRDefault="3F2A30EA" w14:paraId="1A22502E" w14:textId="6A951E97">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6CC64CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="38C2C6F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>A driver’s license</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="6CC64CC3" w:rsidRDefault="3F2A30EA" w14:paraId="230A0A5E" w14:textId="75A77310">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="49107E0E" w:rsidRDefault="3F2A30EA" w14:paraId="230A0A5E" w14:textId="75A77310">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6CC64CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="38C2C6F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Massachusetts state ID</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="6CC64CC3" w:rsidRDefault="3F2A30EA" w14:paraId="55CA0FD6" w14:textId="0A101D55">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="49107E0E" w:rsidRDefault="3F2A30EA" w14:paraId="55CA0FD6" w14:textId="5D5C1F1A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6CC64CC3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="38C2C6F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Passport</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="34F36030">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="3F2A30EA" w14:paraId="43CE5DD5" w14:textId="4C9BE416">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="49107E0E" w:rsidRDefault="3F2A30EA" w14:paraId="43CE5DD5" w14:textId="109BD8B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6CC64CC3">
-[...3 lines deleted...]
-              <w:t>You’ll need appropriate identification.</w:t>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="767B3BF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="38C2C6F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>You’ll</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="38C2C6F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> need </w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="38C2C6F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>appropriate identification</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="38C2C6F5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="3DFAB25F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="6E1B78AE" w14:paraId="5EF28D18" w14:textId="444C0EB6">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="49107E0E" w:rsidRDefault="6E1B78AE" w14:paraId="5EF28D18" w14:textId="145887FC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="14FB2BEB">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="18CAB68F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="7919144E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Don’t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="7919144E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expect people to know what form of ID we accept. This makes our content</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="446CC585">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB">
-[...3 lines deleted...]
-              <w:t>more self-service and tells the reader that you don’t expect them to already know.</w:t>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="7919144E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">more self-service and tells the reader that you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="7919144E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>don’t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="7919144E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> expect them to already know.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="7BF7C2F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="00FC3499" w14:paraId="32ED5A7C" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0E9FDB92" w:rsidP="73D49C00" w:rsidRDefault="0E9FDB92" w14:paraId="6CF893E6" w14:textId="7D1BD0BA">
+    <w:p w:rsidR="0E9FDB92" w:rsidP="49107E0E" w:rsidRDefault="0E9FDB92" w14:paraId="6CF893E6" w14:textId="7D1BD0BA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
-        <w:suppressLineNumbers w:val="0"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="0E9FDB92">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[What to do]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidTr="79E40CA5" w14:paraId="06E26892" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="00FC3499" w14:paraId="086CD341" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -3595,64 +3361,66 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3117" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="00FC3499" w14:paraId="1A8EC898" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="00FC3499" w14:paraId="39DAF674" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0E81D615" w:rsidP="73D49C00" w:rsidRDefault="0E81D615" w14:paraId="55FA22BE" w14:textId="4B6842E8">
+    <w:p w:rsidR="0E81D615" w:rsidP="49107E0E" w:rsidRDefault="0E81D615" w14:paraId="55FA22BE" w14:textId="4B6842E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="0E81D615">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[What to do]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="3117"/>
         <w:gridCol w:w="3117"/>
       </w:tblGrid>
       <w:tr w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidTr="79E40CA5" w14:paraId="684CEDDC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="00FC3499" w14:paraId="1794AAB3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
@@ -3733,185 +3501,281 @@
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="00FC3499" w14:paraId="516C673C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="003011F5" w:rsidR="00FC3499" w:rsidP="79E40CA5" w:rsidRDefault="00FC3499" w14:paraId="7FBE9207" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="006C1F36" w:rsidP="79E40CA5" w:rsidRDefault="1E0699C9" w14:paraId="62EE9214" w14:textId="34405343">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc797811910" w:id="7"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:name="_Toc972251827" w:id="1936826108"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="1E0699C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[ORGANIZATION]</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="006C1F36">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="006C1F36">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Glossary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="1936826108"/>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="00731046" w:rsidP="79E40CA5" w:rsidRDefault="3C2D73F8" w14:paraId="5FD34C68" w14:textId="0D21AA9D">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00DD0C25">
+    <w:p w:rsidRPr="003011F5" w:rsidR="00731046" w:rsidP="79E40CA5" w:rsidRDefault="3C2D73F8" w14:paraId="5FD34C68" w14:textId="67FC5D5C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="3C2D73F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>We’ll</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="3C2D73F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use this g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00DD0C25">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lossary </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="26FA27EE">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="26FA27EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to make sure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="26FA27EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>we’re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="26FA27EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> using the same language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00E9670D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> across all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00E9670D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="6BA64B70">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00E9670D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00E9670D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">acing content. These terms have been vetted by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00E9670D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00CA5847">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>CONTENT WORKING GROUP</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="45427312">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="45427312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> OR EQUIVALENT BODY</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="35D3495C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="35D3495C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>/PERSON</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00CA5847">
-[...3 lines deleted...]
-        <w:t>].</w:t>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00CA5847">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00CA5847">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="003E078C" w:rsidP="79E40CA5" w:rsidRDefault="005B6CD2" w14:paraId="5EF57B51" w14:textId="61DACC79">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc672522833" w:id="8"/>
-      <w:r w:rsidRPr="14FB2BEB">
+      <w:bookmarkStart w:name="_Toc583181945" w:id="898419892"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="005B6CD2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Glossary c</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="003E078C">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="003E078C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>hanges</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00894FA3">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00894FA3">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="003E078C">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="003E078C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>additions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="898419892"/>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="007A063A" w:rsidP="79E40CA5" w:rsidRDefault="007A063A" w14:paraId="4F299114" w14:textId="2911A338">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="14FB2BEB">
+    <w:p w:rsidRPr="003011F5" w:rsidR="007A063A" w:rsidP="79E40CA5" w:rsidRDefault="007A063A" w14:paraId="4F299114" w14:textId="463B2A87">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="007A063A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">To request a change or addition to the glossary, please </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00CF7A43">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00CF7A43">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>send</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="008C77E8">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="008C77E8">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="008C77E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="008C77E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="69A74195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="69A74195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>CONTEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4E6E9ECC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="69A74195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="69A74195">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ORKING GROUP OR EQUIVALENT BODY/PERSON]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="008C77E8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for review:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00E26CA9" w:rsidP="79E40CA5" w:rsidRDefault="00E26CA9" w14:paraId="1AC157A0" w14:textId="130E5605">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79E40CA5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">The term </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00E26CA9" w:rsidP="79E40CA5" w:rsidRDefault="00E26CA9" w14:paraId="259E06F8" w14:textId="51D9E45F">
@@ -3983,51 +3847,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>/s</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00CF7A43" w:rsidP="79E40CA5" w:rsidRDefault="00CF7A43" w14:paraId="39FCFDE7" w14:textId="79E1A2C6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2337"/>
         <w:gridCol w:w="2337"/>
         <w:gridCol w:w="2338"/>
         <w:gridCol w:w="2338"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="0B62386B" w14:paraId="4E8BF7F0" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="49107E0E" w14:paraId="4E8BF7F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="2B5881DE" w14:paraId="62C170E9" w14:textId="521DDB24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79E40CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Approved term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="2B5881DE" w14:paraId="3215827F" w14:textId="3256F652">
@@ -4052,268 +3916,450 @@
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="38B9773F" w14:paraId="7E3C1288" w14:textId="6645D0D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="79E40CA5">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Term not to use </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="0B62386B" w:rsidRDefault="38B9773F" w14:paraId="2EEF8FE4" w14:textId="0A44ED8B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B62386B" w:rsidR="38B9773F">
+            <w:r w:rsidRPr="0B62386B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Example</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="0B62386B" w:rsidRDefault="38B9773F" w14:paraId="619FE7C9" w14:textId="6197FF09">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="0B62386B" w:rsidRDefault="00D355C5" w14:paraId="619FE7C9" w14:textId="6197FF09">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="0B62386B" w14:paraId="56C9829A" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="49107E0E" w14:paraId="56C9829A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="6AB39DEF" w14:textId="6ADDC5B7">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="49107E0E" w:rsidRDefault="726B637E" w14:paraId="6AB39DEF" w14:textId="2D4B04F4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="73D49C00" w:rsidR="726B637E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="6576CDA4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="4D59F85A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>active duty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="7F0FD716">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="726B637E" w14:paraId="07BEBB4F" w14:textId="11C6BF08">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="49107E0E" w:rsidRDefault="726B637E" w14:paraId="07BEBB4F" w14:textId="10C1029F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="14FB2BEB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="7F0FD716">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="4D59F85A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Someone who is in full-time service in the armed forces.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="15A2A8C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="0B62386B" w:rsidRDefault="726B637E" w14:paraId="3B24853D" w14:textId="4DA5BDA0">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="49107E0E" w:rsidRDefault="726B637E" w14:paraId="3B24853D" w14:textId="017C4F09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:color w:val="C00000"/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B62386B" w:rsidR="726B637E">
-[...2 lines deleted...]
-                <w:color w:val="C00000"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="15A2A8C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="4D59F85A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>In the line of duty</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="62B0E5E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="14FB2BEB" w:rsidRDefault="726B637E" w14:paraId="0E643AD3" w14:textId="3ED949F0">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="49107E0E" w:rsidRDefault="726B637E" w14:paraId="0E643AD3" w14:textId="75A02E45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="14FB2BEB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="62B0E5E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="4D59F85A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>You can apply for military-related family leave to:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="14FB2BEB" w:rsidRDefault="726B637E" w14:paraId="0E968C5E" w14:textId="10EAF9C6">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="49107E0E" w:rsidRDefault="726B637E" w14:paraId="0E968C5E" w14:textId="10EAF9C6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="4D59F85A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="14FB2BEB" w:rsidRDefault="726B637E" w14:paraId="03185034" w14:textId="005A4772">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="49107E0E" w:rsidRDefault="726B637E" w14:paraId="03185034" w14:textId="39A5F9B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="14FB2BEB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="4D59F85A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">Manage family affairs when a family member is on or has been called to </w:t>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="4D59F85A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>active duty</w:t>
             </w:r>
-            <w:r w:rsidRPr="14FB2BEB">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> while in the armed forces, including the National Guard or Reserves.  </w:t>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="4D59F85A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> while in the armed forces, including the National Guard or Reserves</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="4D59F85A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="4D59F85A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="452EB767">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="0B62386B" w14:paraId="6A32EFF7" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="49107E0E" w14:paraId="6A32EFF7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="1D034034" w14:paraId="0BA43221" w14:textId="7239454F">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="49107E0E" w:rsidRDefault="1D034034" w14:paraId="0BA43221" w14:textId="653E35D3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="14FB2BEB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="452EB767">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="1C5DDE0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="1340C7BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="14FB2BEB" w:rsidRDefault="1D034034" w14:paraId="3523E0D9" w14:textId="208CBAF3">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="49107E0E" w:rsidRDefault="1D034034" w14:paraId="3523E0D9" w14:textId="143D4DCC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="14FB2BEB">
-[...3 lines deleted...]
-              <w:t>The request to take leave that a person submits.</w:t>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="1340C7BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="1C5DDE0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The request to take leave that a person </w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="1C5DDE0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>submits</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="1C5DDE0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="69F9EACC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="0B62386B" w:rsidRDefault="1D034034" w14:paraId="3C75BBE6" w14:textId="4F2D8AEE">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="49107E0E" w:rsidRDefault="1D034034" w14:paraId="3C75BBE6" w14:textId="7B828224">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-                <w:color w:val="C00000"/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0B62386B" w:rsidR="1D034034">
-[...2 lines deleted...]
-                <w:color w:val="C00000"/>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="69F9EACC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="1C5DDE0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>claim</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="7EDEBD0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:color w:val="auto"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="1D034034" w14:paraId="0BB642F2" w14:textId="6633026D">
+          <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="49107E0E" w:rsidRDefault="1D034034" w14:paraId="0BB642F2" w14:textId="15514A06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="14FB2BEB">
-[...3 lines deleted...]
-              <w:t>If you work in Massachusetts and need to take Paid Family and Medical Leave, here's how you can begin your application.</w:t>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="7EDEBD0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="1C5DDE0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If you work in Massachusetts and need to take Paid Family and Medical Leave, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="1C5DDE0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>here's</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="1C5DDE0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> how you can begin your application.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="49107E0E" w:rsidR="7AE19525">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="0B62386B" w14:paraId="2E2BE75D" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="49107E0E" w14:paraId="2E2BE75D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="3F2CBD75" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="326D0C78" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4323,51 +4369,51 @@
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="1C841EB4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="139AA155" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="0B62386B" w14:paraId="2D3A9DD0" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="49107E0E" w14:paraId="2D3A9DD0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="65579813" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="6C720111" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4377,51 +4423,51 @@
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="6C9FE627" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="4D4D6578" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="0B62386B" w14:paraId="025778A8" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="49107E0E" w14:paraId="025778A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="3CC4F9A6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="6BAA1AE9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4431,51 +4477,51 @@
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="77D75307" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2338" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="1A993373" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="0B62386B" w14:paraId="6F93849E" w14:textId="77777777">
+      <w:tr w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidTr="49107E0E" w14:paraId="6F93849E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="70BC6925" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2337" w:type="dxa"/>
             <w:tcMar/>
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="071A9F6B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4500,802 +4546,372 @@
           </w:tcPr>
           <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="127D64DF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidRPr="003011F5" w:rsidR="00D355C5" w:rsidP="79E40CA5" w:rsidRDefault="00D355C5" w14:paraId="22EC0A6F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="003011F5" w:rsidR="00EC1232" w:rsidP="79E40CA5" w:rsidRDefault="00EC1232" w14:paraId="5173E3E6" w14:textId="5888E995">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1084139603" w:id="14"/>
-      <w:r w:rsidRPr="14FB2BEB">
+      <w:bookmarkStart w:name="_Toc1327348084" w:id="2142112261"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00EC1232">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Follow up to glossary changes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="2142112261"/>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="008674C7" w:rsidP="79E40CA5" w:rsidRDefault="008F0CE4" w14:paraId="7571E5C9" w14:textId="78BD5762">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="14FB2BEB">
+    <w:p w:rsidRPr="003011F5" w:rsidR="008674C7" w:rsidP="79E40CA5" w:rsidRDefault="008F0CE4" w14:paraId="7571E5C9" w14:textId="223BCFAD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="008F0CE4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">When terms in the glossary have been </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00385214">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00385214">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">added, </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB">
-[...9 lines deleted...]
-        <w:t>... [INCLUDE YOUR PROCEDURE FOR UPDATING EXISTING CONTENT]</w:t>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="008F0CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>cha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="008F0CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="60F43F74">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="008F0CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="008F0CE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>deleted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="7522BCB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="7522BCB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00363FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>include your procedure for updating the glossary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="7522BCB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A33E4F" w:rsidR="00410B21" w:rsidP="79E40CA5" w:rsidRDefault="1E0699C9" w14:paraId="7C9E5EEB" w14:textId="3983F1E8">
+    <w:p w:rsidRPr="00A33E4F" w:rsidR="00410B21" w:rsidP="79E40CA5" w:rsidRDefault="1E0699C9" w14:paraId="7C9E5EEB" w14:textId="77DF3250">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc388563702" w:id="15"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:bookmarkStart w:name="_Toc1994064725" w:id="2052516901"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="1E0699C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[ORGANIZATION]</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00A33E4F">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00A33E4F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="00AB7630">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="00AB7630">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Branding</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2052516901"/>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="001F4399" w:rsidP="79E40CA5" w:rsidRDefault="7C032602" w14:paraId="23176AB6" w14:textId="4AB4E85C">
-[...1 lines deleted...]
-        <w:t>Your brand is your image. It communicates your values, ensures consistent communication, and builds trust.</w:t>
+    <w:p w:rsidRPr="003011F5" w:rsidR="001F4399" w:rsidP="49107E0E" w:rsidRDefault="7C032602" w14:paraId="23176AB6" w14:textId="6F6F9FA8">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="5179B2C9">
+        <w:rPr/>
+        <w:t xml:space="preserve">Our </w:t>
+      </w:r>
+      <w:r w:rsidR="7C032602">
+        <w:rPr/>
+        <w:t xml:space="preserve">brand is </w:t>
+      </w:r>
+      <w:r w:rsidR="7C032602">
+        <w:rPr/>
+        <w:t xml:space="preserve">our image. It communicates </w:t>
+      </w:r>
+      <w:r w:rsidR="7C032602">
+        <w:rPr/>
+        <w:t>our values, ensures consistent communication, and builds trust.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="008F13F9" w:rsidP="14FB2BEB" w:rsidRDefault="641A4CB0" w14:paraId="321FD941" w14:textId="11EC5DCB">
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+    <w:p w:rsidR="00C94229" w:rsidP="49107E0E" w:rsidRDefault="00EC50A3" w14:paraId="0DFC3AEB" w14:textId="42874652">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="557230DF">
+        <w:rPr/>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94229">
+        <w:rPr/>
+        <w:t xml:space="preserve"> follow the </w:t>
+      </w:r>
+      <w:hyperlink r:id="Ra49336cf19574f63">
+        <w:r w:rsidRPr="49107E0E" w:rsidR="00C94229">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Massachusetts Design System style guide</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C94229">
+        <w:rPr/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="060977B6">
+        <w:rPr/>
+        <w:t>It defines</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94229">
+        <w:rPr/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="008F13F9" w:rsidP="0F6A7645" w:rsidRDefault="641A4CB0" w14:paraId="61C597BE" w14:textId="1FB9DDDA">
+    <w:p w:rsidR="00C94229" w:rsidP="00C94229" w:rsidRDefault="00C94229" w14:paraId="206D052B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>[ORGANIZATION] agencies should follow Mayflower brand guidelines (or extend them when they don’t cover your use case)</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Colors</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="008F13F9" w:rsidP="0F6A7645" w:rsidRDefault="641A4CB0" w14:paraId="79C903C0" w14:textId="21D9611D">
+    <w:p w:rsidR="00C94229" w:rsidP="00C94229" w:rsidRDefault="00C94229" w14:paraId="092ADBBA" w14:textId="78D906E0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>[ORGANIZATION] agencies may also develop their own, separate brands for use when launching a new program, campaign, or initiative, for example:</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Typography</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="008F13F9" w:rsidP="0F6A7645" w:rsidRDefault="641A4CB0" w14:paraId="33C7FD73" w14:textId="438415FC">
-[...39 lines deleted...]
-    <w:p w:rsidRPr="003011F5" w:rsidR="008F13F9" w:rsidP="14FB2BEB" w:rsidRDefault="641A4CB0" w14:paraId="1824A65F" w14:textId="7F5B27B6">
+    <w:p w:rsidR="00C94229" w:rsidP="00C94229" w:rsidRDefault="00C94229" w14:paraId="7582321D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Icons</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="008F13F9" w:rsidP="14FB2BEB" w:rsidRDefault="641A4CB0" w14:paraId="5487E90B" w14:textId="6668AE37">
+    <w:p w:rsidR="00C94229" w:rsidP="00C94229" w:rsidRDefault="00C94229" w14:paraId="1EC97A59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...23 lines deleted...]
-        <w:t>ANDING GOALS]</w:t>
+      </w:pPr>
+      <w:r>
+        <w:t>Imagery</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="003011F5" w:rsidR="00A820FA" w:rsidP="79E40CA5" w:rsidRDefault="001634C4" w14:paraId="07ED2BB1" w14:textId="77777777">
-[...34 lines deleted...]
-    <w:p w:rsidR="3D8BBEE7" w:rsidP="0F6A7645" w:rsidRDefault="3D8BBEE7" w14:paraId="422EF2E7" w14:textId="3070FF26">
+    <w:p w:rsidR="00C94229" w:rsidP="00C94229" w:rsidRDefault="00C94229" w14:paraId="32676CE4" w14:textId="5ABDFE2C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
-[...26 lines deleted...]
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr/>
       </w:pPr>
-      <w:hyperlink r:id="R7ddec971affd4d85">
-        <w:r w:rsidRPr="0B62386B" w:rsidR="0612E32C">
+      <w:r w:rsidR="00C94229">
+        <w:rPr/>
+        <w:t>State seal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2A48" w:rsidR="00C94229" w:rsidP="49107E0E" w:rsidRDefault="00C94229" w14:paraId="4DF9848C" w14:textId="4FEE7142">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+      <w:r w:rsidR="75D23B56">
+        <w:rPr/>
+        <w:t>...among other elements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DB2A48" w:rsidR="00C94229" w:rsidP="49107E0E" w:rsidRDefault="00C94229" w14:paraId="44C94863" w14:textId="603031D0">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="75D23B56">
+        <w:rPr/>
+        <w:t>We can</w:t>
+      </w:r>
+      <w:r w:rsidR="00C94229">
+        <w:rPr/>
+        <w:t xml:space="preserve"> also use the </w:t>
+      </w:r>
+      <w:hyperlink r:id="R391632f836364484">
+        <w:r w:rsidRPr="49107E0E" w:rsidR="00C94229">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Style guide: How to write for Mass.gov | Mass.gov Knowledge Base </w:t>
+          <w:t>Design System components</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...417 lines deleted...]
-        <w:t xml:space="preserve"> assets.</w:t>
+      <w:r w:rsidR="7B550B28">
+        <w:rPr/>
+        <w:t xml:space="preserve"> when building digital applications. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="155E2004" w:rsidP="14FB2BEB" w:rsidRDefault="155E2004" w14:paraId="7D871D97" w14:textId="689032C8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc1476537973" w:id="29"/>
-      <w:r>
+      <w:bookmarkStart w:name="_Toc678011787" w:id="1546552022"/>
+      <w:r w:rsidR="155E2004">
+        <w:rPr/>
         <w:t>Photography</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="1546552022"/>
     </w:p>
-    <w:p w:rsidR="155E2004" w:rsidP="79E40CA5" w:rsidRDefault="3CB3B69F" w14:paraId="3907D659" w14:textId="319B2502">
-[...1 lines deleted...]
-        <w:t>Recommended file types for photography are jpgs and pngs. Avoid tifs and gifs.</w:t>
+    <w:p w:rsidR="155E2004" w:rsidP="79E40CA5" w:rsidRDefault="3CB3B69F" w14:paraId="3907D659" w14:textId="61C94225">
+      <w:r w:rsidR="3CB3B69F">
+        <w:rPr/>
+        <w:t xml:space="preserve">Recommended file types for photography are </w:t>
+      </w:r>
+      <w:r w:rsidR="001B53A8">
+        <w:rPr/>
+        <w:t>JPEGs</w:t>
+      </w:r>
+      <w:r w:rsidR="35024754">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="3CB3B69F">
+        <w:rPr/>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="3CB3B69F">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B53A8">
+        <w:rPr/>
+        <w:t>PNGs</w:t>
+      </w:r>
+      <w:r w:rsidR="3CB3B69F">
+        <w:rPr/>
+        <w:t>. Avoid</w:t>
+      </w:r>
+      <w:r w:rsidR="001B53A8">
+        <w:rPr/>
+        <w:t xml:space="preserve"> TIFs and GIFs.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="6FACB392" w:rsidP="14FB2BEB" w:rsidRDefault="6FACB392" w14:paraId="2F02B273" w14:textId="445E3AAF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Don’t add imagery unless it’s relevant and it improves the content. It should help to convey information or add context or emotional impact</w:t>
       </w:r>
       <w:r w:rsidR="317A92D3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="6FACB392" w:rsidP="14FB2BEB" w:rsidRDefault="6FACB392" w14:paraId="17B15A9B" w14:textId="3AB60379">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
@@ -5308,299 +4924,456 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Don’t include text on images</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="6FACB392" w:rsidP="14FB2BEB" w:rsidRDefault="6FACB392" w14:paraId="153A72B1" w14:textId="00FD450F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Only use full color images</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="6FACB392" w:rsidP="7689F564" w:rsidRDefault="6FACB392" w14:paraId="762C727A" w14:textId="3938E468">
       <w:r w:rsidR="6FACB392">
         <w:rPr/>
-        <w:t xml:space="preserve">The Mass.gov Knowledge base includes some</w:t>
+        <w:t>The Mass.gov Knowledge base includes some</w:t>
       </w:r>
       <w:r w:rsidR="792ED43A">
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="R7e55e2d855034924">
-        <w:r w:rsidRPr="63CDBF29" w:rsidR="792ED43A">
+      <w:hyperlink r:id="Rfda4bbeb75d14003">
+        <w:r w:rsidRPr="49107E0E" w:rsidR="792ED43A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>general guidance on images</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="792ED43A">
         <w:rPr/>
-        <w:t xml:space="preserve">.</w:t>
-[...8 lines deleted...]
-      </w:ins>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="6FACB392">
         <w:rPr/>
         <w:t xml:space="preserve"> You can</w:t>
       </w:r>
       <w:r w:rsidR="6438C8FE">
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:anchor="image-library" r:id="R26399ab9d1d24ed3">
-        <w:r w:rsidRPr="017D8BDD" w:rsidR="6438C8FE">
+      <w:hyperlink r:id="R678700d684bd4965">
+        <w:r w:rsidRPr="49107E0E" w:rsidR="6438C8FE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>request access to the Mass.gov image library</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6438C8FE">
         <w:rPr/>
-        <w:t xml:space="preserve">,</w:t>
-[...8 lines deleted...]
-      </w:ins>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidR="31113D64">
         <w:rPr/>
-        <w:t xml:space="preserve"> which has free, properly </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="31113D64">
+        <w:t xml:space="preserve"> which has free, properly sized and edited images.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="32B3AE08" w:rsidP="49107E0E" w:rsidRDefault="32B3AE08" w14:paraId="2792893E" w14:textId="5C16957F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc1995628952" w:id="1099153776"/>
+      <w:r w:rsidR="4A5EBDB7">
         <w:rPr/>
-        <w:t>sized</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="31113D64">
+        <w:t>Organization-</w:t>
+      </w:r>
+      <w:r w:rsidR="32B3AE08">
         <w:rPr/>
-        <w:t xml:space="preserve"> and edited images.</w:t>
+        <w:t>specific branding</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1099153776"/>
+      <w:r w:rsidR="6668DF23">
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="32B3AE08" w:rsidP="14FB2BEB" w:rsidRDefault="32B3AE08" w14:paraId="2792893E" w14:textId="0B83F2FD">
-[...10 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+    <w:p w:rsidR="001B53A8" w:rsidP="14FB2BEB" w:rsidRDefault="001B53A8" w14:paraId="2B0FAB32" w14:textId="1B91EFDF">
+      <w:r w:rsidRPr="001B53A8">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[This section covers any “child” organizations your style guide governs. Remove if irrelevant.]</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F87FC9" w:rsidP="14FB2BEB" w:rsidRDefault="6668DF23" w14:paraId="66E03C44" w14:textId="160930C3">
-[...4 lines deleted...]
-    <w:p w:rsidR="00F87FC9" w:rsidP="14FB2BEB" w:rsidRDefault="4AE2D748" w14:paraId="7C70E477" w14:textId="222B0A3B">
+    <w:p w:rsidR="00F87FC9" w:rsidP="14FB2BEB" w:rsidRDefault="4AE2D748" w14:paraId="7C70E477" w14:textId="05496EE0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="14FB2BEB">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="14FB2BEB" w:rsidR="17D31740">
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any branding </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[ORGANIZAT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="18C5C75A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ON]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="454A712B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="17D31740">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
         </w:rPr>
         <w:t xml:space="preserve"> agencies</w:t>
       </w:r>
-      <w:r w:rsidRPr="14FB2BEB">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> adopts should complement the Mayflower brand and personalize it to [ORGANIZATON]’S mission and values. </w:t>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adopt should complement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="10DF84C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="10DF84C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="65A5E576">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>Massachusetts Design System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4F5D5523">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+        <w:t>. We may need to extend the Design System to cover our relationships with our constituents. For example:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F87FC9" w:rsidP="14FB2BEB" w:rsidRDefault="4AE2D748" w14:paraId="1744ED99" w14:textId="52545BB8">
-      <w:pPr>
+    <w:p w:rsidRPr="001B53A8" w:rsidR="14FB2BEB" w:rsidP="49107E0E" w:rsidRDefault="4AE2D748" w14:paraId="58DCEC33" w14:textId="4A6FB44F">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="14FB2BEB">
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="14FB2BEB">
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="001B53A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Update with example(s) from your organization, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="1EE2AAFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>for example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: The </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rfaee020ac2cb4c2e">
+        <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>MassHire JobQuest landing page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="14FB2BEB">
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> is an example of an EOLWD brand that follows Mayflower guidance. It uses Mayflower colors, typography, and elements like buttons. Even the logo reflects the Mayflower brand. This creates consistency for constituents as they move from a Mass.gov page to the JobQuest landing page.]</w:t>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is an example of an EOLWD brand that follows </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="62D76295">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design System </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guidance. It uses </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="001B53A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massachusetts Design </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="11CD951A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="001B53A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ystem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">colors, typography, and elements like buttons. Even the logo reflects the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="001B53A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Design System </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brand. This creates consistency for constituents as they move from a Mass.gov page to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>JobQuest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="49107E0E" w:rsidR="4AE2D748">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> landing page.]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F87FC9" w:rsidP="14FB2BEB" w:rsidRDefault="00F87FC9" w14:paraId="7A6B803D" w14:textId="1BD2A575"/>
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="14FB2BEB">
+    <w:sectPr w:rsidRPr="001B53A8" w:rsidR="14FB2BEB">
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" mc:Ignorable="w16cid"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="02020400000000000000"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F0906C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0" w:tplc="400C9F4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0E2E4D10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9983,833 +9756,943 @@
   <w:num w:numId="33" w16cid:durableId="1086803663">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="610668748">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="243102621">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1635213047">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="641008330">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="2110198515">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2100170662">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15">
-[...3 lines deleted...]
-</w15:people>
+<w15:people xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w15"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD3663"/>
     <w:rsid w:val="00000E5C"/>
     <w:rsid w:val="00000EFD"/>
     <w:rsid w:val="00003BB4"/>
     <w:rsid w:val="00005FB5"/>
     <w:rsid w:val="0000656B"/>
     <w:rsid w:val="000070CE"/>
     <w:rsid w:val="00011A1F"/>
     <w:rsid w:val="00032FCA"/>
     <w:rsid w:val="00047348"/>
+    <w:rsid w:val="00058DBC"/>
     <w:rsid w:val="0006377B"/>
     <w:rsid w:val="00083FBE"/>
     <w:rsid w:val="0009431C"/>
     <w:rsid w:val="000A00C7"/>
     <w:rsid w:val="000A2F58"/>
     <w:rsid w:val="000C1C60"/>
     <w:rsid w:val="000C6445"/>
     <w:rsid w:val="000D4127"/>
     <w:rsid w:val="000E3758"/>
     <w:rsid w:val="000E47F3"/>
     <w:rsid w:val="000E4F58"/>
     <w:rsid w:val="00143FD8"/>
+    <w:rsid w:val="0015404E"/>
     <w:rsid w:val="001634C4"/>
     <w:rsid w:val="0017194F"/>
     <w:rsid w:val="001850D6"/>
     <w:rsid w:val="001929B2"/>
     <w:rsid w:val="001932D7"/>
     <w:rsid w:val="001A558B"/>
     <w:rsid w:val="001A613A"/>
+    <w:rsid w:val="001B53A8"/>
     <w:rsid w:val="001C2818"/>
     <w:rsid w:val="001C290F"/>
     <w:rsid w:val="001C5EA2"/>
     <w:rsid w:val="001D024F"/>
     <w:rsid w:val="001D323F"/>
     <w:rsid w:val="001D3E83"/>
     <w:rsid w:val="001F4399"/>
     <w:rsid w:val="00212223"/>
     <w:rsid w:val="002126A3"/>
     <w:rsid w:val="00220FDB"/>
     <w:rsid w:val="0023184E"/>
     <w:rsid w:val="00232196"/>
     <w:rsid w:val="00232E4C"/>
     <w:rsid w:val="00266432"/>
     <w:rsid w:val="002720B9"/>
+    <w:rsid w:val="00282A32"/>
     <w:rsid w:val="00294B8B"/>
+    <w:rsid w:val="002A4084"/>
     <w:rsid w:val="002A53CE"/>
     <w:rsid w:val="002A59A9"/>
     <w:rsid w:val="002B54A5"/>
     <w:rsid w:val="002E2DD5"/>
     <w:rsid w:val="002E7194"/>
     <w:rsid w:val="002E7A42"/>
     <w:rsid w:val="002F1796"/>
     <w:rsid w:val="003011F5"/>
     <w:rsid w:val="00305D12"/>
     <w:rsid w:val="00312FDB"/>
     <w:rsid w:val="0031493C"/>
     <w:rsid w:val="00314E32"/>
     <w:rsid w:val="00321B07"/>
     <w:rsid w:val="00340936"/>
     <w:rsid w:val="003441B2"/>
     <w:rsid w:val="00360A1E"/>
+    <w:rsid w:val="00363FF5"/>
     <w:rsid w:val="00385214"/>
     <w:rsid w:val="00390487"/>
     <w:rsid w:val="003A2613"/>
     <w:rsid w:val="003AFD93"/>
     <w:rsid w:val="003B6CFD"/>
     <w:rsid w:val="003C23F3"/>
     <w:rsid w:val="003E078C"/>
     <w:rsid w:val="003E7154"/>
     <w:rsid w:val="003F66CA"/>
     <w:rsid w:val="00400B33"/>
     <w:rsid w:val="00410B21"/>
     <w:rsid w:val="00425B34"/>
+    <w:rsid w:val="00436A47"/>
     <w:rsid w:val="004572A1"/>
     <w:rsid w:val="00466F47"/>
     <w:rsid w:val="00470B41"/>
     <w:rsid w:val="00474065"/>
     <w:rsid w:val="004851DF"/>
     <w:rsid w:val="004B3BF5"/>
     <w:rsid w:val="004B4F10"/>
     <w:rsid w:val="004C5C2A"/>
     <w:rsid w:val="004F3A09"/>
     <w:rsid w:val="00505B05"/>
     <w:rsid w:val="005203FE"/>
     <w:rsid w:val="00523697"/>
     <w:rsid w:val="00531185"/>
     <w:rsid w:val="00534E5E"/>
     <w:rsid w:val="00535389"/>
     <w:rsid w:val="0053546A"/>
+    <w:rsid w:val="00542929"/>
     <w:rsid w:val="005453F1"/>
     <w:rsid w:val="00547060"/>
     <w:rsid w:val="00550F91"/>
     <w:rsid w:val="00581CF0"/>
     <w:rsid w:val="00586FE8"/>
     <w:rsid w:val="005A3C3F"/>
     <w:rsid w:val="005B6CD2"/>
     <w:rsid w:val="005D2744"/>
     <w:rsid w:val="005D5A99"/>
     <w:rsid w:val="005DFDE0"/>
     <w:rsid w:val="005E29C4"/>
     <w:rsid w:val="005F4700"/>
     <w:rsid w:val="006354C3"/>
     <w:rsid w:val="00636961"/>
     <w:rsid w:val="0064658D"/>
     <w:rsid w:val="006521BF"/>
     <w:rsid w:val="006756BB"/>
     <w:rsid w:val="0068574C"/>
     <w:rsid w:val="00686FBB"/>
     <w:rsid w:val="006938CA"/>
     <w:rsid w:val="006A38EA"/>
     <w:rsid w:val="006A4134"/>
     <w:rsid w:val="006B67DB"/>
     <w:rsid w:val="006B68EE"/>
     <w:rsid w:val="006C1AB8"/>
     <w:rsid w:val="006C1F36"/>
     <w:rsid w:val="006C5071"/>
     <w:rsid w:val="006C7C21"/>
     <w:rsid w:val="006D151C"/>
     <w:rsid w:val="006D42BE"/>
     <w:rsid w:val="006E514F"/>
     <w:rsid w:val="00703D4E"/>
     <w:rsid w:val="00711FF1"/>
     <w:rsid w:val="00731046"/>
     <w:rsid w:val="0073386C"/>
     <w:rsid w:val="00743D5B"/>
     <w:rsid w:val="00767F19"/>
+    <w:rsid w:val="00782D91"/>
     <w:rsid w:val="007A063A"/>
     <w:rsid w:val="007A28CA"/>
     <w:rsid w:val="007B0186"/>
     <w:rsid w:val="007C418D"/>
     <w:rsid w:val="007D2ABA"/>
     <w:rsid w:val="007D2C78"/>
     <w:rsid w:val="007F08FA"/>
     <w:rsid w:val="0085027C"/>
     <w:rsid w:val="00850C69"/>
     <w:rsid w:val="00857DF9"/>
     <w:rsid w:val="008674C7"/>
     <w:rsid w:val="0087096C"/>
     <w:rsid w:val="00894FA3"/>
     <w:rsid w:val="0089636C"/>
     <w:rsid w:val="008C1637"/>
     <w:rsid w:val="008C3773"/>
     <w:rsid w:val="008C709E"/>
     <w:rsid w:val="008C77E8"/>
     <w:rsid w:val="008D135C"/>
     <w:rsid w:val="008D6DD6"/>
     <w:rsid w:val="008F0CE4"/>
     <w:rsid w:val="008F13F9"/>
     <w:rsid w:val="009000BD"/>
     <w:rsid w:val="009078CE"/>
     <w:rsid w:val="00915A72"/>
     <w:rsid w:val="0091602B"/>
     <w:rsid w:val="0095010B"/>
+    <w:rsid w:val="00964639"/>
     <w:rsid w:val="00965E85"/>
     <w:rsid w:val="009A1D5E"/>
     <w:rsid w:val="009A22F1"/>
     <w:rsid w:val="009B1A7F"/>
     <w:rsid w:val="009B72CB"/>
     <w:rsid w:val="009C0D21"/>
     <w:rsid w:val="009D59FD"/>
     <w:rsid w:val="00A15AA9"/>
     <w:rsid w:val="00A207DC"/>
     <w:rsid w:val="00A22804"/>
     <w:rsid w:val="00A33E4F"/>
     <w:rsid w:val="00A40C8E"/>
     <w:rsid w:val="00A45247"/>
     <w:rsid w:val="00A45268"/>
     <w:rsid w:val="00A820BA"/>
     <w:rsid w:val="00A820E3"/>
     <w:rsid w:val="00A820FA"/>
     <w:rsid w:val="00AA214A"/>
     <w:rsid w:val="00AA2D01"/>
     <w:rsid w:val="00AA4BD2"/>
     <w:rsid w:val="00AA7BCC"/>
     <w:rsid w:val="00AB19B7"/>
     <w:rsid w:val="00AB7630"/>
     <w:rsid w:val="00AC5E92"/>
     <w:rsid w:val="00AC754F"/>
+    <w:rsid w:val="00AD5437"/>
+    <w:rsid w:val="00AE4730"/>
     <w:rsid w:val="00B01D55"/>
     <w:rsid w:val="00B056A6"/>
     <w:rsid w:val="00B0606F"/>
     <w:rsid w:val="00B105DF"/>
     <w:rsid w:val="00B26297"/>
     <w:rsid w:val="00B524F3"/>
     <w:rsid w:val="00B82D58"/>
     <w:rsid w:val="00B9BEFB"/>
     <w:rsid w:val="00BD104C"/>
     <w:rsid w:val="00BF1DCC"/>
     <w:rsid w:val="00C170DB"/>
     <w:rsid w:val="00C40307"/>
     <w:rsid w:val="00C40442"/>
     <w:rsid w:val="00C466BD"/>
     <w:rsid w:val="00C5147E"/>
     <w:rsid w:val="00C71CDB"/>
     <w:rsid w:val="00C86EC3"/>
+    <w:rsid w:val="00C94229"/>
     <w:rsid w:val="00CA2399"/>
     <w:rsid w:val="00CA5847"/>
     <w:rsid w:val="00CB020F"/>
     <w:rsid w:val="00CB3CA1"/>
     <w:rsid w:val="00CC35EB"/>
     <w:rsid w:val="00CC4D9B"/>
     <w:rsid w:val="00CE3BA5"/>
     <w:rsid w:val="00CF7A43"/>
     <w:rsid w:val="00D019E0"/>
     <w:rsid w:val="00D07EDE"/>
     <w:rsid w:val="00D30406"/>
     <w:rsid w:val="00D355C5"/>
     <w:rsid w:val="00D814BD"/>
     <w:rsid w:val="00DA1659"/>
     <w:rsid w:val="00DA2D6C"/>
     <w:rsid w:val="00DC0FC1"/>
+    <w:rsid w:val="00DC57F8"/>
     <w:rsid w:val="00DD0C25"/>
     <w:rsid w:val="00DD3663"/>
     <w:rsid w:val="00DE7255"/>
     <w:rsid w:val="00DE76B0"/>
     <w:rsid w:val="00DF1906"/>
     <w:rsid w:val="00E03C04"/>
     <w:rsid w:val="00E26CA9"/>
     <w:rsid w:val="00E71F75"/>
     <w:rsid w:val="00E942CB"/>
     <w:rsid w:val="00E9670D"/>
     <w:rsid w:val="00EB39BB"/>
     <w:rsid w:val="00EB457B"/>
     <w:rsid w:val="00EC1232"/>
+    <w:rsid w:val="00EC50A3"/>
     <w:rsid w:val="00ED2699"/>
     <w:rsid w:val="00ED7ECF"/>
     <w:rsid w:val="00EE0A27"/>
     <w:rsid w:val="00EF01B5"/>
     <w:rsid w:val="00EF7409"/>
     <w:rsid w:val="00F0093B"/>
     <w:rsid w:val="00F02808"/>
     <w:rsid w:val="00F05AC4"/>
     <w:rsid w:val="00F0754C"/>
     <w:rsid w:val="00F15702"/>
     <w:rsid w:val="00F26894"/>
     <w:rsid w:val="00F43618"/>
     <w:rsid w:val="00F55F49"/>
     <w:rsid w:val="00F6319C"/>
     <w:rsid w:val="00F87FC9"/>
     <w:rsid w:val="00FA725D"/>
     <w:rsid w:val="00FB7F8C"/>
     <w:rsid w:val="00FC3499"/>
     <w:rsid w:val="00FC761B"/>
     <w:rsid w:val="00FD2BD2"/>
     <w:rsid w:val="00FD392A"/>
     <w:rsid w:val="00FE441D"/>
     <w:rsid w:val="00FE7A0A"/>
     <w:rsid w:val="00FF7236"/>
     <w:rsid w:val="0110A5F3"/>
     <w:rsid w:val="016F4255"/>
     <w:rsid w:val="017D8BDD"/>
+    <w:rsid w:val="01CE21D1"/>
     <w:rsid w:val="01DC62BA"/>
     <w:rsid w:val="01E7DDE2"/>
     <w:rsid w:val="026928CA"/>
     <w:rsid w:val="02BF02E0"/>
     <w:rsid w:val="02C3FE22"/>
     <w:rsid w:val="02CA5216"/>
     <w:rsid w:val="031EB205"/>
     <w:rsid w:val="033501DD"/>
     <w:rsid w:val="03CF8ED2"/>
     <w:rsid w:val="046D5D86"/>
     <w:rsid w:val="04D5C453"/>
     <w:rsid w:val="0502F102"/>
+    <w:rsid w:val="05261DFD"/>
     <w:rsid w:val="053FD4F5"/>
+    <w:rsid w:val="05520863"/>
     <w:rsid w:val="056976C8"/>
+    <w:rsid w:val="060977B6"/>
     <w:rsid w:val="060B0E38"/>
     <w:rsid w:val="0612E32C"/>
     <w:rsid w:val="06560368"/>
     <w:rsid w:val="06BC9599"/>
     <w:rsid w:val="06BF0CA4"/>
+    <w:rsid w:val="06D8EB5E"/>
     <w:rsid w:val="06F3CDFF"/>
     <w:rsid w:val="0710A12E"/>
     <w:rsid w:val="074ECA59"/>
     <w:rsid w:val="078E75DC"/>
     <w:rsid w:val="07AF3402"/>
     <w:rsid w:val="07BA8432"/>
     <w:rsid w:val="08E65CCA"/>
     <w:rsid w:val="08EE8B9E"/>
     <w:rsid w:val="0916F51E"/>
     <w:rsid w:val="09313D73"/>
     <w:rsid w:val="094A93F8"/>
     <w:rsid w:val="09BEC023"/>
     <w:rsid w:val="09E6FF0B"/>
+    <w:rsid w:val="09FD63B7"/>
     <w:rsid w:val="0A0D06C7"/>
     <w:rsid w:val="0A128E52"/>
     <w:rsid w:val="0A3C5118"/>
     <w:rsid w:val="0AC0757B"/>
+    <w:rsid w:val="0AC151E5"/>
     <w:rsid w:val="0AC6F592"/>
     <w:rsid w:val="0AE08DBD"/>
     <w:rsid w:val="0B62386B"/>
     <w:rsid w:val="0B6B8F85"/>
     <w:rsid w:val="0B7ACFC4"/>
     <w:rsid w:val="0BA11F30"/>
     <w:rsid w:val="0BB61205"/>
     <w:rsid w:val="0C9CCFE4"/>
     <w:rsid w:val="0CA5BEA1"/>
     <w:rsid w:val="0CC1B930"/>
     <w:rsid w:val="0D8BA881"/>
     <w:rsid w:val="0D9CC62E"/>
     <w:rsid w:val="0DA697B5"/>
     <w:rsid w:val="0DB05DFA"/>
     <w:rsid w:val="0E3D2CD1"/>
     <w:rsid w:val="0E7F1A54"/>
     <w:rsid w:val="0E81D615"/>
     <w:rsid w:val="0E9FDB92"/>
     <w:rsid w:val="0EE1D4CC"/>
     <w:rsid w:val="0F64D195"/>
     <w:rsid w:val="0F6A7645"/>
     <w:rsid w:val="0F876AE2"/>
     <w:rsid w:val="0FCBF74F"/>
     <w:rsid w:val="10621F55"/>
     <w:rsid w:val="108EB000"/>
     <w:rsid w:val="10B60DA2"/>
     <w:rsid w:val="10CDA3CA"/>
+    <w:rsid w:val="10DF84C1"/>
     <w:rsid w:val="10FDD720"/>
+    <w:rsid w:val="11488CA6"/>
     <w:rsid w:val="1160EDD0"/>
     <w:rsid w:val="11C516CF"/>
+    <w:rsid w:val="11CD951A"/>
     <w:rsid w:val="11DAF713"/>
     <w:rsid w:val="1241523A"/>
+    <w:rsid w:val="1252705D"/>
     <w:rsid w:val="12872CFE"/>
     <w:rsid w:val="129405B8"/>
     <w:rsid w:val="12AC7EA6"/>
     <w:rsid w:val="12C7C2B4"/>
     <w:rsid w:val="132C30B1"/>
+    <w:rsid w:val="1340C7BD"/>
     <w:rsid w:val="13501B97"/>
+    <w:rsid w:val="1352A5F2"/>
     <w:rsid w:val="13716311"/>
     <w:rsid w:val="13764320"/>
     <w:rsid w:val="139DD30F"/>
     <w:rsid w:val="1481456C"/>
     <w:rsid w:val="1481F93F"/>
     <w:rsid w:val="148D423A"/>
+    <w:rsid w:val="14C45CF2"/>
     <w:rsid w:val="14CCB253"/>
     <w:rsid w:val="14E697C5"/>
     <w:rsid w:val="14FB2BEB"/>
     <w:rsid w:val="153B59F8"/>
     <w:rsid w:val="154CC425"/>
     <w:rsid w:val="1554ECBE"/>
     <w:rsid w:val="155E2004"/>
     <w:rsid w:val="156C8F52"/>
+    <w:rsid w:val="1573E582"/>
+    <w:rsid w:val="15A2A8C2"/>
     <w:rsid w:val="15CB61D6"/>
     <w:rsid w:val="16201F84"/>
     <w:rsid w:val="164BEB3F"/>
     <w:rsid w:val="16B88182"/>
     <w:rsid w:val="16EE9E76"/>
+    <w:rsid w:val="17405DCF"/>
     <w:rsid w:val="1778A39E"/>
     <w:rsid w:val="17AE8392"/>
     <w:rsid w:val="17CA95AA"/>
     <w:rsid w:val="17CF7400"/>
     <w:rsid w:val="17D31740"/>
     <w:rsid w:val="18523EEB"/>
     <w:rsid w:val="1879A547"/>
+    <w:rsid w:val="18C5C75A"/>
+    <w:rsid w:val="18CAB68F"/>
     <w:rsid w:val="18D34A41"/>
     <w:rsid w:val="190B6D2F"/>
     <w:rsid w:val="1921967A"/>
     <w:rsid w:val="192EBD6F"/>
     <w:rsid w:val="198C3F6F"/>
     <w:rsid w:val="19D03640"/>
     <w:rsid w:val="1A427092"/>
     <w:rsid w:val="1A4562B5"/>
     <w:rsid w:val="1A483B4A"/>
     <w:rsid w:val="1A565066"/>
     <w:rsid w:val="1A5B89CF"/>
+    <w:rsid w:val="1A72BDC1"/>
     <w:rsid w:val="1A885DCB"/>
+    <w:rsid w:val="1AFC22DA"/>
     <w:rsid w:val="1B5855A3"/>
     <w:rsid w:val="1B7BD8ED"/>
     <w:rsid w:val="1B99029D"/>
     <w:rsid w:val="1BFC7FF1"/>
     <w:rsid w:val="1C11E79B"/>
     <w:rsid w:val="1C1C4317"/>
     <w:rsid w:val="1C24C485"/>
     <w:rsid w:val="1C529CF1"/>
+    <w:rsid w:val="1C5DDE0F"/>
     <w:rsid w:val="1CCFE69D"/>
     <w:rsid w:val="1D034034"/>
     <w:rsid w:val="1DB8E516"/>
     <w:rsid w:val="1DB97F85"/>
     <w:rsid w:val="1DFB7A29"/>
     <w:rsid w:val="1E0699C9"/>
     <w:rsid w:val="1E225EE9"/>
     <w:rsid w:val="1E89EE23"/>
+    <w:rsid w:val="1EE2AAFD"/>
     <w:rsid w:val="1F4AA2B4"/>
     <w:rsid w:val="1F4E1F7B"/>
     <w:rsid w:val="1F4E75DD"/>
     <w:rsid w:val="1FA78D41"/>
     <w:rsid w:val="201EF947"/>
+    <w:rsid w:val="206D8BA3"/>
     <w:rsid w:val="20BCBADC"/>
     <w:rsid w:val="211B017B"/>
     <w:rsid w:val="21B161CA"/>
     <w:rsid w:val="21CDD464"/>
     <w:rsid w:val="21CF4785"/>
     <w:rsid w:val="22A793AF"/>
     <w:rsid w:val="22BB2BE0"/>
     <w:rsid w:val="230883EF"/>
     <w:rsid w:val="230ADF08"/>
     <w:rsid w:val="23541521"/>
+    <w:rsid w:val="23DEC2D1"/>
     <w:rsid w:val="241B7A5E"/>
     <w:rsid w:val="241F501D"/>
     <w:rsid w:val="2438A836"/>
     <w:rsid w:val="246951EF"/>
     <w:rsid w:val="2491C8D3"/>
     <w:rsid w:val="24A5D638"/>
     <w:rsid w:val="2525CEB1"/>
     <w:rsid w:val="258D43DD"/>
     <w:rsid w:val="25D69B00"/>
     <w:rsid w:val="26FA27EE"/>
     <w:rsid w:val="2706848D"/>
     <w:rsid w:val="272775A4"/>
     <w:rsid w:val="27B0583C"/>
     <w:rsid w:val="27E1EBF4"/>
     <w:rsid w:val="27F61E5A"/>
     <w:rsid w:val="27FFD330"/>
     <w:rsid w:val="2851C515"/>
     <w:rsid w:val="28D5B10D"/>
     <w:rsid w:val="29553258"/>
     <w:rsid w:val="296385AC"/>
     <w:rsid w:val="29A18370"/>
     <w:rsid w:val="29E8B1EE"/>
     <w:rsid w:val="2AEF44EC"/>
     <w:rsid w:val="2AF3EE2F"/>
     <w:rsid w:val="2AFB8C93"/>
+    <w:rsid w:val="2B03904B"/>
     <w:rsid w:val="2B5881DE"/>
     <w:rsid w:val="2C2E95FB"/>
+    <w:rsid w:val="2C722049"/>
     <w:rsid w:val="2D5D5784"/>
     <w:rsid w:val="2D85D9A1"/>
     <w:rsid w:val="2DE41D47"/>
     <w:rsid w:val="2E31F321"/>
     <w:rsid w:val="2EF3D24F"/>
     <w:rsid w:val="2EFDC98C"/>
     <w:rsid w:val="2F093C9E"/>
+    <w:rsid w:val="2F65B042"/>
     <w:rsid w:val="2F97E85D"/>
     <w:rsid w:val="2FF143BF"/>
     <w:rsid w:val="3000C585"/>
     <w:rsid w:val="3022954E"/>
     <w:rsid w:val="3079B738"/>
     <w:rsid w:val="309BE1EC"/>
     <w:rsid w:val="30F7E31A"/>
     <w:rsid w:val="31113D64"/>
     <w:rsid w:val="317A92D3"/>
     <w:rsid w:val="31926640"/>
     <w:rsid w:val="321CB409"/>
     <w:rsid w:val="32305CC4"/>
     <w:rsid w:val="323C0B96"/>
     <w:rsid w:val="325E2308"/>
     <w:rsid w:val="328871F0"/>
     <w:rsid w:val="328BF2FE"/>
     <w:rsid w:val="32A69941"/>
     <w:rsid w:val="32B3AE08"/>
     <w:rsid w:val="32BDDCC6"/>
+    <w:rsid w:val="334544E2"/>
     <w:rsid w:val="3350489F"/>
     <w:rsid w:val="33583BCD"/>
     <w:rsid w:val="33A10E4C"/>
     <w:rsid w:val="33D75552"/>
     <w:rsid w:val="33EF1DBB"/>
     <w:rsid w:val="345DE082"/>
+    <w:rsid w:val="34F36030"/>
     <w:rsid w:val="34FCD5E5"/>
+    <w:rsid w:val="35024754"/>
     <w:rsid w:val="35D3495C"/>
     <w:rsid w:val="35EF4C95"/>
     <w:rsid w:val="369A2E29"/>
     <w:rsid w:val="36A5FA2D"/>
     <w:rsid w:val="36F28FC3"/>
     <w:rsid w:val="37CB42E3"/>
     <w:rsid w:val="37DE60AB"/>
     <w:rsid w:val="380249DE"/>
     <w:rsid w:val="38B7913B"/>
     <w:rsid w:val="38B9773F"/>
+    <w:rsid w:val="38C2C6F5"/>
+    <w:rsid w:val="38DAE444"/>
     <w:rsid w:val="38FF9884"/>
     <w:rsid w:val="396C1E74"/>
+    <w:rsid w:val="39C4EA08"/>
+    <w:rsid w:val="39F0061F"/>
     <w:rsid w:val="39FB8B04"/>
     <w:rsid w:val="3A3E4B81"/>
+    <w:rsid w:val="3A539610"/>
     <w:rsid w:val="3A9882A0"/>
+    <w:rsid w:val="3ADFF434"/>
     <w:rsid w:val="3AFA9BDC"/>
     <w:rsid w:val="3BB7A701"/>
+    <w:rsid w:val="3BF83752"/>
+    <w:rsid w:val="3C184CA6"/>
     <w:rsid w:val="3C2D73F8"/>
     <w:rsid w:val="3C2E17CA"/>
     <w:rsid w:val="3CB3B69F"/>
     <w:rsid w:val="3CD07895"/>
     <w:rsid w:val="3D8BBEE7"/>
     <w:rsid w:val="3DDE6FC7"/>
+    <w:rsid w:val="3DFAB25F"/>
+    <w:rsid w:val="3E8578EA"/>
+    <w:rsid w:val="3E929305"/>
     <w:rsid w:val="3F2A30EA"/>
     <w:rsid w:val="3F730DB4"/>
     <w:rsid w:val="3FC3A4FC"/>
     <w:rsid w:val="3FE877FD"/>
     <w:rsid w:val="403D84E2"/>
     <w:rsid w:val="4074ECAA"/>
     <w:rsid w:val="407D733E"/>
     <w:rsid w:val="408E4743"/>
     <w:rsid w:val="4154EBB7"/>
     <w:rsid w:val="41DB8382"/>
     <w:rsid w:val="43155579"/>
     <w:rsid w:val="432FC820"/>
+    <w:rsid w:val="439B3395"/>
     <w:rsid w:val="4415827F"/>
+    <w:rsid w:val="446CC585"/>
     <w:rsid w:val="447E17B8"/>
     <w:rsid w:val="44C579C1"/>
     <w:rsid w:val="44E6B2CD"/>
+    <w:rsid w:val="452EB767"/>
     <w:rsid w:val="45427312"/>
+    <w:rsid w:val="454A712B"/>
     <w:rsid w:val="45850616"/>
     <w:rsid w:val="4628563A"/>
     <w:rsid w:val="46543647"/>
+    <w:rsid w:val="4678967D"/>
     <w:rsid w:val="467F9E41"/>
     <w:rsid w:val="4692E972"/>
     <w:rsid w:val="46A77F08"/>
     <w:rsid w:val="47620DEB"/>
+    <w:rsid w:val="47FB0CF7"/>
     <w:rsid w:val="484AAA23"/>
     <w:rsid w:val="484C983E"/>
     <w:rsid w:val="4852903C"/>
     <w:rsid w:val="4884CB45"/>
     <w:rsid w:val="48A31C6C"/>
+    <w:rsid w:val="48C45F7C"/>
+    <w:rsid w:val="49107E0E"/>
     <w:rsid w:val="492C2697"/>
     <w:rsid w:val="495DDA29"/>
     <w:rsid w:val="4980DFC9"/>
+    <w:rsid w:val="49A8F757"/>
     <w:rsid w:val="49B98AB0"/>
     <w:rsid w:val="49E1B2AE"/>
+    <w:rsid w:val="4A5EBDB7"/>
     <w:rsid w:val="4AE2D748"/>
     <w:rsid w:val="4B707719"/>
     <w:rsid w:val="4B7E1192"/>
     <w:rsid w:val="4BBCBA82"/>
     <w:rsid w:val="4BEE9DDF"/>
     <w:rsid w:val="4C065EBC"/>
     <w:rsid w:val="4C11DF3D"/>
     <w:rsid w:val="4CC4D36D"/>
     <w:rsid w:val="4CDA099E"/>
     <w:rsid w:val="4D4B7955"/>
+    <w:rsid w:val="4D59F85A"/>
     <w:rsid w:val="4D5B1134"/>
     <w:rsid w:val="4D85134B"/>
     <w:rsid w:val="4DF08E0C"/>
     <w:rsid w:val="4E290451"/>
     <w:rsid w:val="4E2DB0AD"/>
     <w:rsid w:val="4E3A7139"/>
     <w:rsid w:val="4E43E5FD"/>
+    <w:rsid w:val="4E6E9ECC"/>
     <w:rsid w:val="4E7900A8"/>
     <w:rsid w:val="4EAB91D8"/>
+    <w:rsid w:val="4EB03F4E"/>
+    <w:rsid w:val="4F3AB9C6"/>
+    <w:rsid w:val="4F5D5523"/>
     <w:rsid w:val="4F6370BD"/>
     <w:rsid w:val="4FA27C3F"/>
     <w:rsid w:val="4FD89844"/>
     <w:rsid w:val="5017E802"/>
     <w:rsid w:val="5018F050"/>
     <w:rsid w:val="5025FC61"/>
     <w:rsid w:val="506ACB91"/>
     <w:rsid w:val="5080C9B4"/>
     <w:rsid w:val="50A29A41"/>
+    <w:rsid w:val="50A3AA63"/>
     <w:rsid w:val="50E9F216"/>
+    <w:rsid w:val="510E4667"/>
     <w:rsid w:val="51571FE0"/>
+    <w:rsid w:val="5179B2C9"/>
     <w:rsid w:val="51F794DD"/>
+    <w:rsid w:val="526B3EBF"/>
     <w:rsid w:val="535A7F7F"/>
     <w:rsid w:val="5396F600"/>
     <w:rsid w:val="53FD4739"/>
     <w:rsid w:val="546EFCD8"/>
     <w:rsid w:val="549B6444"/>
+    <w:rsid w:val="550C8653"/>
+    <w:rsid w:val="550C8653"/>
+    <w:rsid w:val="557230DF"/>
     <w:rsid w:val="55BACB94"/>
     <w:rsid w:val="561AF66E"/>
     <w:rsid w:val="568D3681"/>
     <w:rsid w:val="56994069"/>
     <w:rsid w:val="56A85AA9"/>
     <w:rsid w:val="56E46A3F"/>
     <w:rsid w:val="57022209"/>
     <w:rsid w:val="571D8C00"/>
     <w:rsid w:val="576D8693"/>
     <w:rsid w:val="578C76DB"/>
     <w:rsid w:val="57AF669E"/>
     <w:rsid w:val="589C8648"/>
     <w:rsid w:val="58B65903"/>
     <w:rsid w:val="59074465"/>
     <w:rsid w:val="59300FF0"/>
     <w:rsid w:val="5947D624"/>
     <w:rsid w:val="597CCD4F"/>
+    <w:rsid w:val="5A09EC87"/>
     <w:rsid w:val="5A20CB1B"/>
     <w:rsid w:val="5A3AE6FC"/>
     <w:rsid w:val="5ABBA9D0"/>
     <w:rsid w:val="5AE2170A"/>
     <w:rsid w:val="5AF86182"/>
     <w:rsid w:val="5B0670DB"/>
     <w:rsid w:val="5BA1000B"/>
     <w:rsid w:val="5BBD87C7"/>
     <w:rsid w:val="5BC06667"/>
     <w:rsid w:val="5C40EB2A"/>
+    <w:rsid w:val="5CAACADD"/>
     <w:rsid w:val="5CBF9E6D"/>
     <w:rsid w:val="5CC61115"/>
     <w:rsid w:val="5CDE0FB2"/>
     <w:rsid w:val="5CF0FFAC"/>
     <w:rsid w:val="5CFF2568"/>
     <w:rsid w:val="5D056B4B"/>
     <w:rsid w:val="5D11EB53"/>
+    <w:rsid w:val="5D25E716"/>
     <w:rsid w:val="5DAB35B1"/>
     <w:rsid w:val="5DE8C042"/>
     <w:rsid w:val="5DEDA70E"/>
     <w:rsid w:val="5E0AD05C"/>
     <w:rsid w:val="5E0ECC3A"/>
     <w:rsid w:val="5E21E31A"/>
     <w:rsid w:val="5E82B75B"/>
     <w:rsid w:val="5EAB973E"/>
     <w:rsid w:val="5ECD1CF4"/>
     <w:rsid w:val="5ED21B89"/>
     <w:rsid w:val="5F24FE61"/>
     <w:rsid w:val="5F6466CA"/>
     <w:rsid w:val="5F8C7F05"/>
     <w:rsid w:val="5FD6485A"/>
     <w:rsid w:val="60176CCF"/>
     <w:rsid w:val="607CE425"/>
     <w:rsid w:val="60E7B3C7"/>
     <w:rsid w:val="60E96171"/>
+    <w:rsid w:val="60F43F74"/>
     <w:rsid w:val="615F2D9E"/>
     <w:rsid w:val="6183D516"/>
+    <w:rsid w:val="618CC9F7"/>
     <w:rsid w:val="618F7E63"/>
     <w:rsid w:val="62AFD173"/>
     <w:rsid w:val="62B01AF0"/>
+    <w:rsid w:val="62B0E5E8"/>
     <w:rsid w:val="62B8E422"/>
+    <w:rsid w:val="62D76295"/>
     <w:rsid w:val="62EA4A8F"/>
     <w:rsid w:val="632D070E"/>
     <w:rsid w:val="6338825E"/>
     <w:rsid w:val="635F4F1A"/>
     <w:rsid w:val="6366B5D9"/>
     <w:rsid w:val="63CDBF29"/>
+    <w:rsid w:val="63DC6DC8"/>
     <w:rsid w:val="641A4CB0"/>
     <w:rsid w:val="64348635"/>
     <w:rsid w:val="6438C8FE"/>
     <w:rsid w:val="643BAA97"/>
     <w:rsid w:val="64429C1F"/>
     <w:rsid w:val="646B4FA6"/>
     <w:rsid w:val="64BEE1E3"/>
     <w:rsid w:val="64BF3FF7"/>
+    <w:rsid w:val="651DFAD5"/>
+    <w:rsid w:val="6576CDA4"/>
     <w:rsid w:val="657FC348"/>
+    <w:rsid w:val="65A5E576"/>
     <w:rsid w:val="6668DF23"/>
     <w:rsid w:val="66982C78"/>
+    <w:rsid w:val="669EE7D6"/>
     <w:rsid w:val="66A13135"/>
     <w:rsid w:val="66AE7E36"/>
     <w:rsid w:val="66F576D9"/>
     <w:rsid w:val="67110CBA"/>
     <w:rsid w:val="672F314A"/>
+    <w:rsid w:val="675278C8"/>
     <w:rsid w:val="683DCE3D"/>
     <w:rsid w:val="68483FC1"/>
+    <w:rsid w:val="68543B4E"/>
     <w:rsid w:val="68D3D211"/>
     <w:rsid w:val="69076DC3"/>
     <w:rsid w:val="6925E7A8"/>
     <w:rsid w:val="6932B247"/>
     <w:rsid w:val="699EB3BE"/>
     <w:rsid w:val="69A74195"/>
     <w:rsid w:val="69DBBC96"/>
     <w:rsid w:val="69E6D2B0"/>
+    <w:rsid w:val="69F9EACC"/>
     <w:rsid w:val="6A0CCD77"/>
     <w:rsid w:val="6A31E269"/>
     <w:rsid w:val="6A7A8F28"/>
     <w:rsid w:val="6A8C2963"/>
     <w:rsid w:val="6ACA6DB6"/>
     <w:rsid w:val="6ACBCAC7"/>
     <w:rsid w:val="6ADF2BDE"/>
     <w:rsid w:val="6AF56F7A"/>
     <w:rsid w:val="6B0948B9"/>
+    <w:rsid w:val="6BA64B70"/>
     <w:rsid w:val="6BDA52B8"/>
     <w:rsid w:val="6BE0A468"/>
     <w:rsid w:val="6BEC2840"/>
     <w:rsid w:val="6C089D9D"/>
     <w:rsid w:val="6C2D572F"/>
     <w:rsid w:val="6C55B857"/>
     <w:rsid w:val="6C68211D"/>
     <w:rsid w:val="6CBF21F0"/>
     <w:rsid w:val="6CC64CC3"/>
     <w:rsid w:val="6CCFDAF4"/>
     <w:rsid w:val="6CF4301C"/>
     <w:rsid w:val="6D804396"/>
     <w:rsid w:val="6DC7EA1F"/>
     <w:rsid w:val="6DDA3FF6"/>
     <w:rsid w:val="6E1B78AE"/>
     <w:rsid w:val="6EA838C6"/>
     <w:rsid w:val="6EC38D74"/>
     <w:rsid w:val="6ECE039C"/>
     <w:rsid w:val="6EEDB1FD"/>
     <w:rsid w:val="6F4D9727"/>
     <w:rsid w:val="6FACB392"/>
     <w:rsid w:val="6FD7ACD8"/>
     <w:rsid w:val="7008AB0D"/>
     <w:rsid w:val="70555454"/>
     <w:rsid w:val="7056C5C1"/>
     <w:rsid w:val="7084340C"/>
     <w:rsid w:val="7088C3CE"/>
+    <w:rsid w:val="70B2840D"/>
     <w:rsid w:val="70C337CC"/>
     <w:rsid w:val="70E49D8E"/>
     <w:rsid w:val="711E4F6A"/>
     <w:rsid w:val="7134BEA4"/>
     <w:rsid w:val="7181A49C"/>
     <w:rsid w:val="7188F7C2"/>
+    <w:rsid w:val="71EFE8F5"/>
     <w:rsid w:val="720D0233"/>
     <w:rsid w:val="72108CED"/>
     <w:rsid w:val="726B637E"/>
     <w:rsid w:val="728E6ECD"/>
     <w:rsid w:val="72E9FCF3"/>
     <w:rsid w:val="72EDCCFE"/>
     <w:rsid w:val="733472EE"/>
     <w:rsid w:val="73AE178B"/>
     <w:rsid w:val="73D49C00"/>
     <w:rsid w:val="73F5219C"/>
     <w:rsid w:val="7435E9C4"/>
     <w:rsid w:val="74DD3A0B"/>
     <w:rsid w:val="75044596"/>
     <w:rsid w:val="7522BCB5"/>
     <w:rsid w:val="75509C5F"/>
     <w:rsid w:val="757E9F36"/>
     <w:rsid w:val="75973BA7"/>
     <w:rsid w:val="75B3D322"/>
     <w:rsid w:val="75C8EC30"/>
+    <w:rsid w:val="75D23B56"/>
     <w:rsid w:val="766C00A6"/>
+    <w:rsid w:val="767B3BF6"/>
     <w:rsid w:val="7689F564"/>
+    <w:rsid w:val="76C21457"/>
     <w:rsid w:val="76E48B12"/>
     <w:rsid w:val="775CFC5A"/>
     <w:rsid w:val="787027F2"/>
     <w:rsid w:val="7877FEC8"/>
+    <w:rsid w:val="7919144E"/>
     <w:rsid w:val="792ED43A"/>
+    <w:rsid w:val="7931053A"/>
     <w:rsid w:val="7999002F"/>
     <w:rsid w:val="7999A7B9"/>
     <w:rsid w:val="79A12B90"/>
     <w:rsid w:val="79AE4435"/>
     <w:rsid w:val="79BF1FBA"/>
     <w:rsid w:val="79C5C505"/>
     <w:rsid w:val="79E40CA5"/>
     <w:rsid w:val="7A00FCC3"/>
+    <w:rsid w:val="7AA0B94B"/>
+    <w:rsid w:val="7AE19525"/>
     <w:rsid w:val="7AFA77E7"/>
+    <w:rsid w:val="7B550B28"/>
     <w:rsid w:val="7B6A002F"/>
+    <w:rsid w:val="7BAD3237"/>
     <w:rsid w:val="7BDBB915"/>
+    <w:rsid w:val="7BF7C2F9"/>
     <w:rsid w:val="7C032602"/>
     <w:rsid w:val="7C5ECE4C"/>
     <w:rsid w:val="7C5F5948"/>
     <w:rsid w:val="7C65AFD7"/>
+    <w:rsid w:val="7C745217"/>
     <w:rsid w:val="7CD8B427"/>
     <w:rsid w:val="7CE2A679"/>
     <w:rsid w:val="7D0EE203"/>
     <w:rsid w:val="7D2F6A37"/>
     <w:rsid w:val="7D3E1DE0"/>
     <w:rsid w:val="7D485B84"/>
     <w:rsid w:val="7D56B442"/>
     <w:rsid w:val="7D7037F2"/>
+    <w:rsid w:val="7D8D50D9"/>
     <w:rsid w:val="7DFE313F"/>
     <w:rsid w:val="7E1CF8BD"/>
+    <w:rsid w:val="7EDEBD0F"/>
+    <w:rsid w:val="7F0FD716"/>
+    <w:rsid w:val="7F4F7198"/>
+    <w:rsid w:val="7FA36D9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D95B3B6"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E3E927B9-95EC-4FDC-AEAA-97BDBF776DAE}"/>
+  <w15:docId w15:val="{38502BDE-5C51-49BF-8772-F89EB0F5159D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11846,61 +11729,61 @@
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflower.digital.mass.gov/core/index.html?path=/docs/foundation-typography--page" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflower.digital.mass.gov/core/index.html?path=/docs/foundation-color--page" TargetMode="External" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflower.digital.mass.gov/home/" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/en-us/office/get-your-document-s-readability-and-level-statistics-85b4969e-e80a-4777-8dd3-f7fc3c8b3fd2" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflower.digital.mass.gov/core/index.html?path=/docs/foundation-logo--seal-example" TargetMode="External" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflower.digital.mass.gov/core/index.html?path=/docs/principles-brand-pillars--page" TargetMode="External" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemingwayapp.com/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mayflower.digital.mass.gov/core/index.html?path=/docs/principles-brand-pillars--page" TargetMode="External" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobquest.dcs.eol.mass.gov/JobQuest/LandingPage.aspx" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.w3.org/WAI/standards-guidelines/wcag/" TargetMode="External" Id="R3b36a8c9554b4c27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/TSS-MassGov-Knowledge-Base/SitePages/Table-Of-Contents.aspx" TargetMode="External" Id="Rf9c615ec4d394063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ap.org/solutions/platforms/ap-stylebook/" TargetMode="External" Id="Rbe0337918e5f44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/TSS-MassGov-Knowledge-Base/SitePages/Table-Of-Contents.aspx" TargetMode="External" Id="R7b764bd6f44a4767" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massgov-social-media-policy" TargetMode="External" Id="Raed87a73eb1f4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/:w:/s/MassIT/DigitalServices/EVEh9Juq59FCrh7CIHtdkVcBJkxF0xQzU6WJzpZtFCCP1Q?e=4hCwyl" TargetMode="External" Id="Rabea2c503eaf4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/TSS-MassGov-Knowledge-Base/SitePages/Style-guide--How-to-write-for-Mass.gov.aspx" TargetMode="External" Id="R1e0e23d5149e4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/TSS-MassGov-Knowledge-Base/SitePages/Style-guide--How-to-write-for-Mass.gov.aspx" TargetMode="External" Id="R7ddec971affd4d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/TSS-MassGov-Knowledge-Base/SitePages/Images.aspx" TargetMode="External" Id="R7e55e2d855034924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/TSS-MassGov-Knowledge-Base/SitePages/Images.aspx" TargetMode="External" Id="R26399ab9d1d24ed3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ap.org/solutions/platforms/ap-stylebook/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/:w:/s/MassIT/DigitalServices/EVEh9Juq59FCrh7CIHtdkVcBJkxF0xQzU6WJzpZtFCCP1Q?e=4hCwyl" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/TSS-MassGov-Knowledge-Base/SitePages/Table-Of-Contents.aspx" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/massgov-social-media-policy" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/TSS-MassGov-Knowledge-Base/SitePages/Table-Of-Contents.aspx" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/TSS-MassGov-Knowledge-Base/SitePages/Style-guide--How-to-write-for-Mass.gov.aspx" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.microsoft.com/en-us/office/get-your-document-s-readability-and-level-statistics-85b4969e-e80a-4777-8dd3-f7fc3c8b3fd2" TargetMode="External" Id="R59ad479a78d4410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hemingwayapp.com/" TargetMode="External" Id="Rdaf26be9291c4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/style-guide" TargetMode="External" Id="Ra49336cf19574f63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/components" TargetMode="External" Id="R391632f836364484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/TSS-MassGov-Knowledge-Base/SitePages/Images.aspx" TargetMode="External" Id="Rfda4bbeb75d14003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://massgov.sharepoint.com/sites/TSS-MassGov-Knowledge-Base/SitePages/Images.aspx#image-library" TargetMode="External" Id="R678700d684bd4965" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jobquest.dcs.eol.mass.gov/JobQuest/LandingPage.aspx" TargetMode="External" Id="Rfaee020ac2cb4c2e" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -12184,73 +12067,74 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <FolderDescription xmlns="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100905D0DE7D1FA044DB3B27F249CDD347A" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="14f5da8e15ca365d23c2616e6d6d80e7">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xmlns:ns3="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bc20fcb4c838df937b79a5b8823043fa" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100905D0DE7D1FA044DB3B27F249CDD347A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f1386935909c66a6ba402059ac216ff3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" xmlns:ns3="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dea13429913466bde6ce5753ce1c34dc" ns2:_="" ns3:_="">
     <xsd:import namespace="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2"/>
     <xsd:import namespace="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderDescription" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -12281,50 +12165,55 @@
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="FolderDescription" ma:index="21" nillable="true" ma:displayName="Folder Description" ma:format="Dropdown" ma:internalName="FolderDescription">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e3ee30d0-593a-46de-bfcd-ba83d2ef90de}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
@@ -12403,85 +12292,99 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF5BA87F-FAEE-4F4D-99FB-9BD577D1AC65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="0df21c9d-47b1-4fd6-87c3-022582b370a5"/>
+    <ds:schemaRef ds:uri="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8"/>
+    <ds:schemaRef ds:uri="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5E66B4A-2D9C-49D3-BF18-0B4990228ECF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0CFA6779-F4B4-4DD5-9AD5-63D14D051F83}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD507F99-9586-4E32-A4E3-47AD5C1E2679}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3dc1a505-8a77-483f-95ba-7ad5e6dd96d2"/>
+    <ds:schemaRef ds:uri="5e07f98a-4b3f-47f3-bfa0-0b4a3c021cb8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
   <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company>Commonwealth of Massachusetts</ap:Company>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Knopf-Goldner, Kelly (EOTSS)</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Cogbill, Adam (EOTSS)</lastModifiedBy>
+  <revision>254</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100905D0DE7D1FA044DB3B27F249CDD347A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>