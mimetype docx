--- v0 (2025-10-27)
+++ v1 (2026-05-25)
@@ -3,95 +3,73 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5451F8E3" w14:textId="277AEB53" w:rsidR="000864BB" w:rsidRDefault="000864BB" w:rsidP="000864BB">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5451F8E3" w14:textId="277AEB53" w:rsidR="000864BB" w:rsidRDefault="000864BB" w:rsidP="007C55D4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00083E3E">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Summary of Public Comments Received </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>on the</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D730E1" w14:textId="31A2A2D9" w:rsidR="000864BB" w:rsidRDefault="000864BB" w:rsidP="000864BB">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="31D730E1" w14:textId="31A2A2D9" w:rsidR="000864BB" w:rsidRDefault="000864BB" w:rsidP="007C55D4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0" w:after="0"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Revised Documents </w:t>
       </w:r>
       <w:r w:rsidRPr="00083E3E">
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:t>and BSEA Responses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A739D93" w14:textId="67C5FF12" w:rsidR="002F48FC" w:rsidRPr="002F48FC" w:rsidRDefault="00A03349" w:rsidP="002F48FC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="002F48FC">
         <w:t>July 2024</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002F48FC">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002F48FC">
         <w:tab/>
       </w:r>
     </w:p>
@@ -294,60 +272,55 @@
       </w:r>
       <w:r w:rsidR="00BE4E03">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00E02FA8">
         <w:t xml:space="preserve">i.e., </w:t>
       </w:r>
       <w:r w:rsidR="00BE4E03" w:rsidRPr="0020727A">
         <w:t>districts will not have adequate time to put the documents together much less prepare for such hearings on an expedited basis</w:t>
       </w:r>
       <w:r w:rsidR="00BE4E03">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="0020727A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000C1ED9">
         <w:t xml:space="preserve">and support was </w:t>
       </w:r>
       <w:r w:rsidR="00BE4E03">
         <w:t>received</w:t>
       </w:r>
       <w:r w:rsidR="000C1ED9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0020727A">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="000C1ED9">
-        <w:t>regard to</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve">regard to the </w:t>
       </w:r>
       <w:r w:rsidR="00837718">
         <w:t xml:space="preserve">proposed </w:t>
       </w:r>
       <w:r w:rsidRPr="0020727A">
         <w:t xml:space="preserve">revision to Rule II relating to increasing the number of days prior to a Hearing that exhibits and witness lists are due in expedited hearings.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C4236B6" w14:textId="7C522642" w:rsidR="00F66B61" w:rsidRPr="00944CC0" w:rsidRDefault="00F66B61" w:rsidP="00C11ED9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00520816">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BSEA Response</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AC0596">
         <w:t xml:space="preserve">This revision </w:t>
       </w:r>
@@ -1237,55 +1210,60 @@
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hearing Request Form</w:t>
       </w:r>
       <w:r w:rsidR="00F72A4E">
         <w:t xml:space="preserve"> to the opposing party</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35751BA2" w14:textId="7EDC6F9B" w:rsidR="00A956D6" w:rsidRDefault="00A956D6" w:rsidP="00560754">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="00C11ED9">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BSEA Response</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
       <w:r w:rsidRPr="005E589F">
-        <w:t xml:space="preserve">Although this comment does not relate to </w:t>
+        <w:t>Although</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005E589F">
+        <w:t xml:space="preserve"> this comment does not relate to </w:t>
       </w:r>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005E589F">
         <w:t xml:space="preserve"> proposed substantive revision to the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hearing Request Form</w:t>
       </w:r>
       <w:r w:rsidR="004D569A">
         <w:t xml:space="preserve"> in this section, to be consistent with our earlier substantive revision to include email addresses of parties and representatives, we adopt</w:t>
       </w:r>
       <w:r w:rsidR="00611E23">
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidR="004D569A">
         <w:t xml:space="preserve"> this suggestion </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="004D569A">
@@ -1457,66 +1435,71 @@
       <w:r w:rsidR="00151E64" w:rsidRPr="00D1469F">
         <w:t>300.508(b</w:t>
       </w:r>
       <w:r w:rsidR="004479F4" w:rsidRPr="00D1469F">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00151E64" w:rsidRPr="00D1469F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00151E64">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00151E64" w:rsidRPr="00B43C43">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B43C43" w:rsidRPr="00B43C43">
         <w:t xml:space="preserve">Further, it has been and will remain the practice of the BSEA to translate and send any BSEA generated documents to parties who indicate that English is not the primary language of the home on the </w:t>
       </w:r>
       <w:r w:rsidR="00B43C43" w:rsidRPr="005C30C3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Hearing Request </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AC224A" w:rsidRPr="005C30C3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00B43C43" w:rsidRPr="005C30C3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>orm</w:t>
       </w:r>
       <w:r w:rsidR="00B43C43" w:rsidRPr="00B43C43">
-        <w:t xml:space="preserve">, or otherwise advise </w:t>
+        <w:t>, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B43C43" w:rsidRPr="00B43C43">
+        <w:t xml:space="preserve"> otherwise advise </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B43C43" w:rsidRPr="00B43C43">
         <w:t>during the course of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00B43C43" w:rsidRPr="00B43C43">
         <w:t xml:space="preserve"> the proceedings.</w:t>
       </w:r>
       <w:r w:rsidR="00CF0D05">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8B49D8" w14:textId="77777777" w:rsidR="00DC077C" w:rsidRDefault="00DC077C" w:rsidP="00C11ED9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1800"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B057A7C" w14:textId="3478D6AF" w:rsidR="00DD7E32" w:rsidRDefault="0079656F" w:rsidP="00C11ED9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
@@ -4060,54 +4043,67 @@
       <w:r w:rsidR="001A273C">
         <w:t xml:space="preserve">ly </w:t>
       </w:r>
       <w:r w:rsidR="004D0E2A">
         <w:t>filed Motions</w:t>
       </w:r>
       <w:r w:rsidRPr="00D0199F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00114901">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Finally, “Technical Assistance” support is available should a pro se party question how to respond to a Motion at any time</w:t>
       </w:r>
       <w:r w:rsidRPr="00D0199F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006526A5">
         <w:t>Further, the</w:t>
       </w:r>
       <w:r w:rsidR="006526A5" w:rsidRPr="009F7D1F">
-        <w:t xml:space="preserve"> BSEA translates all documents</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> BSEA translates all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006526A5" w:rsidRPr="009F7D1F">
+        <w:t>documents</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006526A5">
-        <w:t xml:space="preserve"> it issues and</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006526A5">
+        <w:t>it</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006526A5">
+        <w:t xml:space="preserve"> issues and</w:t>
       </w:r>
       <w:r w:rsidR="006526A5" w:rsidRPr="009F7D1F">
         <w:t xml:space="preserve"> provides interpreters </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006526A5" w:rsidRPr="009F7D1F">
         <w:t>at</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="006526A5" w:rsidRPr="009F7D1F">
         <w:t xml:space="preserve"> all proceedings at no cost upon request/notification of this need.</w:t>
       </w:r>
       <w:r w:rsidR="006526A5">
         <w:t xml:space="preserve">  As these comments do not </w:t>
       </w:r>
       <w:r w:rsidR="006526A5" w:rsidRPr="00E82C42">
         <w:t xml:space="preserve">relate to any of the substantive changes that were made to </w:t>
       </w:r>
       <w:r w:rsidR="006526A5">
         <w:t xml:space="preserve">the documents, they </w:t>
       </w:r>
       <w:r w:rsidR="006526A5" w:rsidRPr="00E82C42">
         <w:t>will be taken under advisement for future revisions/updates.</w:t>
       </w:r>
       <w:r w:rsidR="006526A5">
@@ -4625,55 +4621,60 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to include, under Hearing Officer Duties and Powers, that there will be non-discrimination </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> race, ethnicity, national origin, disability or other protected status.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="302C79C2" w14:textId="554275DA" w:rsidR="00E01A54" w:rsidRDefault="00E01A54" w:rsidP="00E01A54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00C11ED9">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BSEA Response</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>:  T</w:t>
       </w:r>
       <w:r w:rsidRPr="006B567B">
-        <w:t xml:space="preserve">he BSEA does not discriminate </w:t>
+        <w:t>he</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B567B">
+        <w:t xml:space="preserve"> BSEA does not discriminate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006B567B">
         <w:t>on the basis of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006B567B">
         <w:t xml:space="preserve"> race, ethnicity, national origin, disability or other protected status, and as the current </w:t>
       </w:r>
       <w:r w:rsidRPr="00172AD9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Hearing Rule</w:t>
       </w:r>
       <w:r w:rsidRPr="006B567B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00172AD9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>IX(</w:t>
@@ -5115,122 +5116,145 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>BSEA Reference Manual</w:t>
       </w:r>
       <w:r>
         <w:t>, it will be taken under advisement for future revisions/updates.</w:t>
       </w:r>
       <w:r w:rsidRPr="003056D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E4DAAB" w14:textId="77777777" w:rsidR="00B81C0E" w:rsidRDefault="00B81C0E" w:rsidP="00B81C0E"/>
     <w:sectPr w:rsidR="00B81C0E">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="4702C7F1" w14:textId="77777777" w:rsidR="00C12606" w:rsidRDefault="00C12606" w:rsidP="00874D8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="059ABFAC" w14:textId="77777777" w:rsidR="00C12606" w:rsidRDefault="00C12606" w:rsidP="00874D8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:altName w:val="等线 Light"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Helvetica">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="DengXian">
+    <w:altName w:val="等线"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-748966994"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="55F1F00B" w14:textId="047A7A2F" w:rsidR="00DE4599" w:rsidRDefault="00DE4599">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -5239,76 +5263,76 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="72167670" w14:textId="77777777" w:rsidR="00DE4599" w:rsidRDefault="00DE4599">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7B52E53F" w14:textId="77777777" w:rsidR="00C12606" w:rsidRDefault="00C12606" w:rsidP="00874D8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="29241E1B" w14:textId="77777777" w:rsidR="00C12606" w:rsidRDefault="00C12606" w:rsidP="00874D8A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="161F6330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5560D418"/>
     <w:lvl w:ilvl="0" w:tplc="1AEA0698">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6C14B822">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -5917,59 +5941,59 @@
   <w:num w:numId="1" w16cid:durableId="18434690">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="785002741">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1730837354">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2049332636">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="823279510">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1215890448">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1840346093">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Erlichman, Reece (ALA)">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::reece.erlichman@mass.gov::f001734a-fc9f-48a3-9380-ca3369c4137a"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B81C0E"/>
     <w:rsid w:val="00001CA4"/>
     <w:rsid w:val="000037D5"/>
     <w:rsid w:val="000130B7"/>
@@ -6173,50 +6197,51 @@
     <w:rsid w:val="006D17F9"/>
     <w:rsid w:val="006D7281"/>
     <w:rsid w:val="006E1024"/>
     <w:rsid w:val="006E1053"/>
     <w:rsid w:val="006E7DF4"/>
     <w:rsid w:val="00706852"/>
     <w:rsid w:val="00711669"/>
     <w:rsid w:val="00724479"/>
     <w:rsid w:val="007361B2"/>
     <w:rsid w:val="00741162"/>
     <w:rsid w:val="007424A2"/>
     <w:rsid w:val="007451A9"/>
     <w:rsid w:val="00746470"/>
     <w:rsid w:val="00754E04"/>
     <w:rsid w:val="00763822"/>
     <w:rsid w:val="0076630B"/>
     <w:rsid w:val="00770AD2"/>
     <w:rsid w:val="00772AB9"/>
     <w:rsid w:val="00775108"/>
     <w:rsid w:val="007824F5"/>
     <w:rsid w:val="00783FF8"/>
     <w:rsid w:val="00794433"/>
     <w:rsid w:val="0079656F"/>
     <w:rsid w:val="007A17C7"/>
     <w:rsid w:val="007B26C1"/>
+    <w:rsid w:val="007C55D4"/>
     <w:rsid w:val="007C72EB"/>
     <w:rsid w:val="007E2307"/>
     <w:rsid w:val="007E2E82"/>
     <w:rsid w:val="00814AE5"/>
     <w:rsid w:val="0081601B"/>
     <w:rsid w:val="00821139"/>
     <w:rsid w:val="00830331"/>
     <w:rsid w:val="00837718"/>
     <w:rsid w:val="00837B28"/>
     <w:rsid w:val="0084197E"/>
     <w:rsid w:val="00843DE6"/>
     <w:rsid w:val="00843EAE"/>
     <w:rsid w:val="008507E5"/>
     <w:rsid w:val="008574BF"/>
     <w:rsid w:val="00860110"/>
     <w:rsid w:val="00864AA7"/>
     <w:rsid w:val="00872C8D"/>
     <w:rsid w:val="00874A21"/>
     <w:rsid w:val="00874D8A"/>
     <w:rsid w:val="00875D0B"/>
     <w:rsid w:val="00887F41"/>
     <w:rsid w:val="008B4CFA"/>
     <w:rsid w:val="008D64F3"/>
     <w:rsid w:val="008E0167"/>
     <w:rsid w:val="009058B3"/>
@@ -6278,50 +6303,51 @@
     <w:rsid w:val="00AD249B"/>
     <w:rsid w:val="00AD4191"/>
     <w:rsid w:val="00AD7A48"/>
     <w:rsid w:val="00AE01D4"/>
     <w:rsid w:val="00AE16B5"/>
     <w:rsid w:val="00AE73F3"/>
     <w:rsid w:val="00AF3F35"/>
     <w:rsid w:val="00AF44D3"/>
     <w:rsid w:val="00AF4FFD"/>
     <w:rsid w:val="00B1519F"/>
     <w:rsid w:val="00B239AF"/>
     <w:rsid w:val="00B273F7"/>
     <w:rsid w:val="00B331ED"/>
     <w:rsid w:val="00B35E97"/>
     <w:rsid w:val="00B36E50"/>
     <w:rsid w:val="00B43C43"/>
     <w:rsid w:val="00B44710"/>
     <w:rsid w:val="00B505D3"/>
     <w:rsid w:val="00B54D47"/>
     <w:rsid w:val="00B60CF6"/>
     <w:rsid w:val="00B64702"/>
     <w:rsid w:val="00B672C1"/>
     <w:rsid w:val="00B71C3F"/>
     <w:rsid w:val="00B729A3"/>
     <w:rsid w:val="00B81C0E"/>
+    <w:rsid w:val="00BA4F26"/>
     <w:rsid w:val="00BB42FE"/>
     <w:rsid w:val="00BB7FDA"/>
     <w:rsid w:val="00BC3A88"/>
     <w:rsid w:val="00BC6E9C"/>
     <w:rsid w:val="00BD355E"/>
     <w:rsid w:val="00BD5BE8"/>
     <w:rsid w:val="00BD668F"/>
     <w:rsid w:val="00BE23B1"/>
     <w:rsid w:val="00BE4E03"/>
     <w:rsid w:val="00BF1612"/>
     <w:rsid w:val="00C01F4C"/>
     <w:rsid w:val="00C02B8E"/>
     <w:rsid w:val="00C11ED9"/>
     <w:rsid w:val="00C12606"/>
     <w:rsid w:val="00C1798E"/>
     <w:rsid w:val="00C23A3C"/>
     <w:rsid w:val="00C23D0B"/>
     <w:rsid w:val="00C267F0"/>
     <w:rsid w:val="00C3220F"/>
     <w:rsid w:val="00C358C3"/>
     <w:rsid w:val="00C40C81"/>
     <w:rsid w:val="00C416E1"/>
     <w:rsid w:val="00C44EAB"/>
     <w:rsid w:val="00C55B69"/>
     <w:rsid w:val="00C560E9"/>
@@ -6439,68 +6465,68 @@
     <w:rsid w:val="00F77FB9"/>
     <w:rsid w:val="00F834F4"/>
     <w:rsid w:val="00F94B09"/>
     <w:rsid w:val="00F94D56"/>
     <w:rsid w:val="00F95BFA"/>
     <w:rsid w:val="00FA4EF0"/>
     <w:rsid w:val="00FB43B5"/>
     <w:rsid w:val="00FB72DF"/>
     <w:rsid w:val="00FC0C80"/>
     <w:rsid w:val="00FD6587"/>
     <w:rsid w:val="00FE3ED5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3B8448E7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{39087BC9-69B4-4751-973E-EC0710BA906C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Aptos" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="25"/>
         <w:szCs w:val="25"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6855,70 +6881,72 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="007C55D4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B81C0E"/>
+    <w:rsid w:val="007C55D4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="360" w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="40"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00B81C0E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
@@ -7156,56 +7184,56 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00874D8A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C23D0B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B81C0E"/>
+    <w:rsid w:val="007C55D4"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:sz w:val="40"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="40"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B81C0E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00B81C0E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
@@ -7526,51 +7554,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005D181F"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005D181F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="881014193">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1137603629">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>