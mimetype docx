--- v0 (2026-03-29)
+++ v1 (2026-08-25)
@@ -1,1138 +1,1973 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="534C6599" w14:textId="752AF11A" w:rsidR="004B1502" w:rsidRPr="005D4166" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="534C6599" w14:textId="190D38F0" w:rsidR="004B1502" w:rsidRPr="009B3433" w:rsidRDefault="004B1502" w:rsidP="004B1502">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B3433">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publication Date: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C267C0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>July 14, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E28F20" w14:textId="77777777" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Unlawful possession of ammunition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D80BB6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729991B8" w14:textId="31315A1E" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F165ED">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00621780">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is charged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F165ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with unlawfully possessing ammunition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F165ED">
+        <w:t xml:space="preserve"> on [</w:t>
+      </w:r>
+      <w:r w:rsidR="00645B01">
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F165ED">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA02CC">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08782A8C" w14:textId="3AC3857E" w:rsidR="004B1502" w:rsidRPr="00976C8D" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve">To prove </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00645B01">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve"> guilty</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of this offense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve">, the Commonwealth must prove </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">four [five] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>elements beyond a reasonable doubt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0504E327" w14:textId="34869E6D" w:rsidR="004B1502" w:rsidRPr="00976C8D" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00645B01">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>knowingly possessed an object</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278AFBAD" w14:textId="37F8B9CA" w:rsidR="004B1502" w:rsidRPr="00976C8D" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00645B01">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>he object met the legal definition of “ammunition”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E5F1A5" w14:textId="5A04B9E2" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="008647FC">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>knew that the object was ammunition;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2573F998" w14:textId="31EE954F" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="008647FC">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> did not have a valid license to carry a firearm </w:t>
+      </w:r>
+      <w:r w:rsidR="00C260D5" w:rsidRPr="00D30A98">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0097291D" w:rsidRPr="00D30A98">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">if offense occurred </w:t>
+      </w:r>
+      <w:r w:rsidR="000900BE" w:rsidRPr="00D30A98">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>before Oct. 2, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="000B50B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB67C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidR="000B50B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rifle/shotgun ammunition</w:t>
+      </w:r>
+      <w:r w:rsidR="000900BE" w:rsidRPr="00D30A98">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or a valid firearm identification (FID) card.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30A98" w:rsidRPr="00D30A98">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3B0DF7" w14:textId="39A9B345" w:rsidR="004B1502" w:rsidRPr="00375C99" w:rsidRDefault="00BA02CC" w:rsidP="00876CF8">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876CF8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1502" w:rsidRPr="00375C99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If there is evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1502" w:rsidRPr="00375C99">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000008A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>defendant</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1502" w:rsidRPr="00375C99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was exempt from </w:t>
+      </w:r>
+      <w:r w:rsidR="00531DFC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>licensing requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27B60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1502" w:rsidRPr="00375C99">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D939D17" w14:textId="79BE285C" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3684">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF271B">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3684">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF271B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">did not qualify for </w:t>
+      </w:r>
+      <w:r w:rsidR="00C579F4">
+        <w:t xml:space="preserve">one of the legal exemptions </w:t>
+      </w:r>
+      <w:r w:rsidR="003E1EEC">
+        <w:t xml:space="preserve">that allow someone to possess ammunition without a </w:t>
+      </w:r>
+      <w:r w:rsidR="00921808">
+        <w:t>required license</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE24AF">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00BA02CC" w:rsidRPr="00E21189">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FE459B" w14:textId="00A9B812" w:rsidR="004B1502" w:rsidRPr="007B3BA7" w:rsidRDefault="007B3BA7" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1502" w:rsidRPr="007B3BA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If the judge has previously instructed on firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7592">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> possession</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1502" w:rsidRPr="007B3BA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, the</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA02CC" w:rsidRPr="007B3BA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1502" w:rsidRPr="007B3BA7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may wish to edit the following instructions to minimize repetition.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7592">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BACD17" w14:textId="445D6B5F" w:rsidR="000F6822" w:rsidRDefault="000F6822" w:rsidP="000F6822">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk135401335"/>
+      <w:r w:rsidRPr="002E031E">
+        <w:t>First</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3C75">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Commonwealth must prove that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> knowingly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:t>possessed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101E82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the object in question. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003166F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If further instruction on knowledge is appropriate, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Supplemental Instruction </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(a) “Knowingly,” below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00144131">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A person can possess an object by having direct physical control over it. For example, you possess whatever you have in your pocket. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If there is evidence of constructive possession</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A person can also possess an object if the person: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165AAA99" w14:textId="77777777" w:rsidR="000F6822" w:rsidRDefault="000F6822" w:rsidP="000F6822">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">knows of the object; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4F6EBF" w14:textId="77777777" w:rsidR="000F6822" w:rsidRDefault="000F6822" w:rsidP="000F6822">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">has the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B408DC">
+        <w:t>ability</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B408DC">
+        <w:t>exercise</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> control over it, either directly or through another person; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155873F3" w14:textId="77777777" w:rsidR="000F6822" w:rsidRDefault="000F6822" w:rsidP="000F6822">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>has the intent to exercise control over it.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D68">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DFD028" w14:textId="7D64ED97" w:rsidR="004B1502" w:rsidRPr="00BA02CC" w:rsidRDefault="000F6822" w:rsidP="000F6822">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For example, under the law, you possess items that you keep in your dresser drawer at home.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0583">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="03F5BEBB" w14:textId="77777777" w:rsidR="009A6802" w:rsidRDefault="009A6802" w:rsidP="009A6802">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You must determine whether </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> possessed the object in question from all the facts and the reasonable inferences that you may draw from those facts. Merely being present near an object </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[add as appropriate:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...19 lines deleted...]
-        <w:t>May 13, 2024</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">being associated </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>with a person who controls an object or controls a place where an object is found, living in an apartment where an object is found, or being in a vehicle where an object is present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> does not amount to possession. To find that someone possessed an object, you must find that the person knew of the object and had the ability and intent to exercise control over it. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82932">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Add if relevant:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The possession does not have to be exclusive to one person. Someone can possess an item jointly with another person.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82932">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="002F6BA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E28F20" w14:textId="77777777" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D80BB6">
+    <w:p w14:paraId="74279E50" w14:textId="01FB687E" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0069028A">
+        <w:t>Second,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Commonwealth must prove that the object in question met the legal definition of ammunition. Ammunition is defined as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4435">
+        <w:t>cartridges or cartridge cases</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4435">
+        <w:t>primers (igniter), bullets or propellant powder designed for use in any firearm, rifle</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50AAF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4435">
+        <w:t xml:space="preserve"> or shotgun</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:cs="Segoe UI Historic"/>
-[...4 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="729991B8" w14:textId="7CA6D454" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="2EF1533B" w14:textId="1AA2F0C2" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00F165ED">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> on [DATE]</w:t>
+      <w:r w:rsidRPr="00977ACF">
+        <w:t>Third,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Commonwealth must prove that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00977ACF">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> knew that the object was ammunition. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B250C" w:rsidRPr="002B250C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[If further instruction on knowledge is appropriate, see Supplemental Instruction (a) “Knowingly,” below.]</w:t>
+      </w:r>
+      <w:r w:rsidR="002B250C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">When determining whether </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3729B">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> knew that the object was ammunition, you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F666D1">
+        <w:t xml:space="preserve"> may </w:t>
+      </w:r>
+      <w:r>
+        <w:t>consider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F666D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3729B">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F666D1">
+        <w:t xml:space="preserve"> actions and words, all the surrounding circumstances</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5CC4">
+        <w:t>the reasonable inferences that you draw from th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e evidence</w:t>
       </w:r>
       <w:r w:rsidR="00BA02CC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The Commonwealth does not have to prove that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3729B">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> knew the object met the legal definition of ammunition.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="08782A8C" w14:textId="77777777" w:rsidR="004B1502" w:rsidRPr="00976C8D" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="7B12D51F" w14:textId="2A6FA524" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00976C8D">
-[...71 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00A3729B">
+        <w:t>Fourth,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Commonwealth must prove that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3729B">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> did not have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4498C">
+        <w:t xml:space="preserve">a valid license to carry </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a firearm </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2294" w:rsidRPr="004C2294">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[if offense occurred before Oct. 2, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00525981">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00525981" w:rsidRPr="00525981">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>or if rifle/shotgun ammunition</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2294" w:rsidRPr="004C2294">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2294">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4498C">
+        <w:t xml:space="preserve">or a </w:t>
+      </w:r>
+      <w:r w:rsidR="00806ED7">
+        <w:t xml:space="preserve">valid </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4498C">
+        <w:t xml:space="preserve">firearm identification </w:t>
+      </w:r>
+      <w:r w:rsidR="00A45A8F">
+        <w:t xml:space="preserve">(FID) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4498C">
+        <w:t>card</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2294" w:rsidRPr="004C2294">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="002B1697" w:rsidRPr="000B4DDB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...265 lines deleted...]
-        <w:t>has the intent to exercise control over it</w:t>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00B4498C">
+        <w:t xml:space="preserve"> at the time </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001D4745">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B4498C">
+        <w:t xml:space="preserve"> possessed the ammunition</w:t>
       </w:r>
       <w:r w:rsidR="00BA02CC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="66DFD028" w14:textId="0F7D07F4" w:rsidR="004B1502" w:rsidRPr="00BA02CC" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="1C870C89" w14:textId="13666C50" w:rsidR="004B1502" w:rsidRPr="00A45A8F" w:rsidRDefault="00A45A8F" w:rsidP="00357161">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-      </w:pPr>
-[...107 lines deleted...]
-      <w:r w:rsidR="00BA02CC">
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A45A8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004B1502" w:rsidRPr="00A45A8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If there is evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1502" w:rsidRPr="00A45A8F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42864">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">defendant </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1502" w:rsidRPr="00A45A8F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>was exempt from licensing requirements, add:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499CF6C2" w14:textId="44EA7B6B" w:rsidR="00BA02CC" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F56CC">
+        <w:t xml:space="preserve">Fifth, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the Commonwealth must prove that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF271B">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="003F56CC">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF271B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>did not qualify for a statutory exemption from the requirement to have a license to carry a firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1E9D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3422" w:rsidRPr="000E3422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[if offense occurred before Oct. 2, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00E723A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E723A1" w:rsidRPr="00E723A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>or if rifle/shotgun ammunition</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3422" w:rsidRPr="000E3422">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1E9D">
+        <w:t>or an FID card.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1E9D" w:rsidRPr="00EA1E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="008522C4" w:rsidRPr="00E92DD0">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...2 lines deleted...]
-        <w:t>]</w:t>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidR="00EA1E9D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74279E50" w14:textId="77777777" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="7CEFE2E4" w14:textId="77777777" w:rsidR="00036C61" w:rsidRPr="00457F2D" w:rsidRDefault="00036C61" w:rsidP="00036C61">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00457F2D">
+        <w:t>Supplemental Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E047CE" w14:textId="77777777" w:rsidR="00036C61" w:rsidRDefault="00036C61" w:rsidP="00036C61">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="864" w:hanging="432"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(a) “Knowingly”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2F70CB" w14:textId="77777777" w:rsidR="00036C61" w:rsidRDefault="00036C61" w:rsidP="00036C61">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BA02CC">
-[...10 lines deleted...]
-        <w:t>cartridges or cartridge cases</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> acted </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004793B">
+        <w:t xml:space="preserve">“knowingly” </w:t>
+      </w:r>
+      <w:r>
+        <w:t>if he did something</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0004793B">
+        <w:t xml:space="preserve"> voluntarily and intentionally, and not because of mistake, accident,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A30F1">
+        <w:t xml:space="preserve"> negligence</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A30F1">
+        <w:t xml:space="preserve"> or other innocent reason</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024AE5">
+        <w:t>ou must</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024AE5">
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024AE5">
+        <w:t xml:space="preserve">what </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> himself</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024AE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00024AE5">
+        <w:t>actually did</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00024AE5">
+        <w:t xml:space="preserve"> or did not know at the time</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE4435">
-        <w:t xml:space="preserve">primers (igniter), bullets or propellant powder designed for use in any firearm, </w:t>
+      <w:r w:rsidRPr="00024AE5">
+        <w:t>not what a reasonable person would have known</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5306F61C" w14:textId="15BE6635" w:rsidR="00036C61" w:rsidRDefault="00036C61" w:rsidP="00036C61">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t xml:space="preserve">This requires you to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00FE4435">
-        <w:t>rifle</w:t>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00FE4435">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t xml:space="preserve"> about </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dft’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t xml:space="preserve"> state of mind</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t>It is obviously impossible to look directly into a person’s mind</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t>But in our everyday affairs, we often look to the actions of others to decide what their state of mind is</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t>ou should consider all the evidence, and any reasonable inferences you draw from the evidence, in determining whether</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>knew</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> he possessed the object [and/or] the object was </w:t>
+      </w:r>
+      <w:r w:rsidR="0036227F">
+        <w:t>ammunition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF08C7">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0022648F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF1533B" w14:textId="195F71EB" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
-[...41 lines deleted...]
-        <w:t>The Commonwealth does not have to prove that DFT knew the object met the legal definition of ammunition.</w:t>
+    <w:p w14:paraId="4D1C6C42" w14:textId="77777777" w:rsidR="00036C61" w:rsidRPr="002D0334" w:rsidRDefault="00036C61" w:rsidP="00036C61">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="864" w:hanging="432"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0334">
+        <w:t>Ignorance of the Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B12D51F" w14:textId="4AF8A2A2" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
-[...121 lines deleted...]
-    <w:p w14:paraId="5517B459" w14:textId="6825A24C" w:rsidR="004B1502" w:rsidRPr="00F165ED" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="21F33DD6" w14:textId="298D0F76" w:rsidR="00B75859" w:rsidRPr="004B1502" w:rsidRDefault="00036C61" w:rsidP="00036C61">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03F14">
         <w:t xml:space="preserve">ou have heard </w:t>
       </w:r>
       <w:r>
         <w:t>evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03F14">
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D03F14">
-        <w:t xml:space="preserve"> did not know that they were required to have a license to carry or a firearm identification card before possessing ammunition</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> did not know that </w:t>
+      </w:r>
+      <w:r>
+        <w:t>he was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> required to have a license to carry </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve">or a firearm identification </w:t>
+      </w:r>
+      <w:r w:rsidR="007D167A">
+        <w:t xml:space="preserve">(FID) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t>card</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB360A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> before possessing </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ammunition.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03F14">
         <w:t xml:space="preserve"> The Commonwealth </w:t>
       </w:r>
       <w:r>
         <w:t>does not have</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03F14">
         <w:t xml:space="preserve"> to prove that </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D03F14">
-        <w:t xml:space="preserve"> knew that the law required them to have a license to carry or firearm </w:t>
+        <w:t xml:space="preserve"> knew that the law required </w:t>
+      </w:r>
+      <w:r>
+        <w:t>him</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03F14">
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> to have a license to carry </w:t>
+      </w:r>
+      <w:r>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="0073740D">
+        <w:t xml:space="preserve">an FID </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t>card</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB360A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> before possessing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ammunition. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D03F14">
         <w:t xml:space="preserve">For that reason, the </w:t>
       </w:r>
       <w:r>
-        <w:t>evidence that DFT did not know of these requirements</w:t>
+        <w:t xml:space="preserve">evidence that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> did not know of the licensing requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03F14">
         <w:t xml:space="preserve"> is not relevant to your deliberations and you should not discuss it at all during your deliberations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F33DD6" w14:textId="77777777" w:rsidR="00B75859" w:rsidRPr="004B1502" w:rsidRDefault="00B75859" w:rsidP="004B1502"/>
     <w:sectPr w:rsidR="00B75859" w:rsidRPr="004B1502" w:rsidSect="00316229">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="648" w:footer="648" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="581E6AE4" w14:textId="77777777" w:rsidR="00316229" w:rsidRDefault="00316229" w:rsidP="00F74A90">
+    <w:p w14:paraId="3E3CC4F2" w14:textId="77777777" w:rsidR="00ED7F70" w:rsidRDefault="00ED7F70" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="326303DC" w14:textId="77777777" w:rsidR="00316229" w:rsidRDefault="00316229" w:rsidP="00F74A90">
+    <w:p w14:paraId="3D65A307" w14:textId="77777777" w:rsidR="00ED7F70" w:rsidRDefault="00ED7F70" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BF42F6D" w14:textId="2BA91F15" w:rsidR="007D102C" w:rsidRDefault="00992410" w:rsidP="003511A1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B78FF78" w14:textId="77777777" w:rsidR="00316229" w:rsidRDefault="00316229" w:rsidP="00F74A90">
+    <w:p w14:paraId="3FA1A769" w14:textId="77777777" w:rsidR="00ED7F70" w:rsidRDefault="00ED7F70" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E43A23E" w14:textId="77777777" w:rsidR="00316229" w:rsidRDefault="00316229" w:rsidP="00F74A90">
+    <w:p w14:paraId="1862E6CF" w14:textId="77777777" w:rsidR="00ED7F70" w:rsidRDefault="00ED7F70" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="096E9BD1" w14:textId="342E30EE" w:rsidR="004B1502" w:rsidRPr="001A6C08" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="4B440842" w14:textId="27A4314A" w:rsidR="00611935" w:rsidRDefault="004B1502" w:rsidP="004B1502">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="004642FF">
+      <w:r w:rsidRPr="00D7342D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:tab/>
         <w:t xml:space="preserve">G.L. c. </w:t>
       </w:r>
       <w:r>
         <w:t>269</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t>, § 1</w:t>
       </w:r>
       <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> ammunition without complying with the provisions of [G.L. c. 140, </w:t>
+      <w:r w:rsidR="00A15AE9">
+        <w:t>provides</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: “Whoever</w:t>
+      </w:r>
+      <w:r w:rsidR="00100509">
+        <w:t xml:space="preserve"> . . . </w:t>
+      </w:r>
+      <w:r>
+        <w:t>possesses</w:t>
+      </w:r>
+      <w:r w:rsidR="00100509">
+        <w:t xml:space="preserve"> . . . </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ammunition without complying with the provisions of [G.L. c. 140, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 129C (FID card)] shall be punished.”</w:t>
+        <w:t xml:space="preserve"> 129C] shall be punished</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4622">
+        <w:t xml:space="preserve"> . . . </w:t>
+      </w:r>
+      <w:r>
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11A38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A654F9" w:rsidRPr="00A654F9">
+        <w:t xml:space="preserve">General Laws c. 140, § 129C, first par., as in effect before Oct. 2, 2024, required a person </w:t>
+      </w:r>
+      <w:r w:rsidR="00924803">
+        <w:t>to have either a</w:t>
+      </w:r>
+      <w:r w:rsidR="00A654F9" w:rsidRPr="00A654F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008278FD">
+        <w:t>license to carry firearms (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A654F9" w:rsidRPr="00A654F9">
+        <w:t>LTC</w:t>
+      </w:r>
+      <w:r w:rsidR="004D744F">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD75A7">
+        <w:t xml:space="preserve">, under </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BB4">
+        <w:t xml:space="preserve">G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BB4">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD0BB4">
+        <w:t xml:space="preserve"> 131(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD75A7">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00924803">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00A654F9" w:rsidRPr="00A654F9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008278FD">
+        <w:t>a firearm identification (FID) card,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A654F9" w:rsidRPr="00A654F9">
+        <w:t xml:space="preserve"> under G.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00892EE5">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00A654F9" w:rsidRPr="00A654F9">
+        <w:t>c. 140, § 129B</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3F13">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A654F9" w:rsidRPr="00A654F9">
+        <w:t xml:space="preserve">or to qualify </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD75A7">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00A654F9" w:rsidRPr="00A654F9">
+        <w:t xml:space="preserve"> an</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD64F3">
+        <w:t xml:space="preserve"> enumerated</w:t>
+      </w:r>
+      <w:r w:rsidR="00A654F9" w:rsidRPr="00A654F9">
+        <w:t xml:space="preserve"> exemption</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3F13">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A654F9" w:rsidRPr="00A654F9">
+        <w:t xml:space="preserve"> to possess </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3E01">
+        <w:t>ammunition</w:t>
+      </w:r>
+      <w:r w:rsidR="00A654F9" w:rsidRPr="00A654F9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E12DEB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005C3348">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00041087">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="005C3348">
+        <w:t>us</w:t>
+      </w:r>
+      <w:r w:rsidR="00041087">
+        <w:t xml:space="preserve">, before Oct. 2, 2024, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00290">
+        <w:t xml:space="preserve">possession of </w:t>
+      </w:r>
+      <w:r w:rsidR="00185DA5">
+        <w:t>ammunition</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00290">
+        <w:t xml:space="preserve"> without </w:t>
+      </w:r>
+      <w:r w:rsidR="002D400E">
+        <w:t xml:space="preserve">either an LTC or FID </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6E30">
+        <w:t xml:space="preserve">card </w:t>
+      </w:r>
+      <w:r w:rsidR="00496E46">
+        <w:t xml:space="preserve">(or an exemption) </w:t>
+      </w:r>
+      <w:r w:rsidR="002D400E">
+        <w:t>was prohibited</w:t>
+      </w:r>
+      <w:r w:rsidR="00041087">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3E01">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096E9BD1" w14:textId="3A287205" w:rsidR="004B1502" w:rsidRPr="001A6C08" w:rsidRDefault="002D400E" w:rsidP="000B50B2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In 2024, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73990">
+        <w:t xml:space="preserve">G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00985179" w:rsidRPr="00985179">
+        <w:t>§ 129C was amended by St. 2024, c. 135, § 45 (eff. Oct. 2, 2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="00304273">
+        <w:t>. The amendment eliminated</w:t>
+      </w:r>
+      <w:r w:rsidR="007727ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00985179" w:rsidRPr="00985179">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73990">
+        <w:t>reference</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57770">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A73990">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A57770">
+        <w:t>LTCs</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7550">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00985179" w:rsidRPr="00985179">
+        <w:t xml:space="preserve">FID </w:t>
+      </w:r>
+      <w:r w:rsidR="00A73990">
+        <w:t>cards</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40662">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40662">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40662">
+        <w:t xml:space="preserve"> 129C</w:t>
+      </w:r>
+      <w:r w:rsidR="00904E8A">
+        <w:t>, first par.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40662">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00985179" w:rsidRPr="00985179">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00304273">
+        <w:t>and kept</w:t>
+      </w:r>
+      <w:r w:rsidR="00985179" w:rsidRPr="00985179">
+        <w:t xml:space="preserve"> only specified exemptions from LTC and FID requirements for possessing </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2A3D">
+        <w:t>ammunition</w:t>
+      </w:r>
+      <w:r w:rsidR="00985179" w:rsidRPr="00985179">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00045936">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7CBD">
+        <w:t>An</w:t>
+      </w:r>
+      <w:r w:rsidR="0038730F">
+        <w:t xml:space="preserve"> LTC</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52ED1">
+        <w:t xml:space="preserve"> still authorizes possession of ammunition, G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52ED1">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52ED1">
+        <w:t xml:space="preserve"> 131(a), and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13DEC">
+        <w:t xml:space="preserve"> an FID card still authorizes possession of ammunition for a rifle or shotgun </w:t>
+      </w:r>
+      <w:r w:rsidR="00974EF5">
+        <w:t>but</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13DEC">
+        <w:t xml:space="preserve"> not for a </w:t>
+      </w:r>
+      <w:r w:rsidR="00120595">
+        <w:t>firearm (handgun)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13DEC">
+        <w:t xml:space="preserve">, G.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0078D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C13DEC">
+        <w:t xml:space="preserve">c. </w:t>
+      </w:r>
+      <w:r w:rsidR="008F06AA" w:rsidRPr="008F06AA">
+        <w:t xml:space="preserve">§ 129B(c), </w:t>
+      </w:r>
+      <w:r w:rsidR="009D53B1">
+        <w:t>added by</w:t>
+      </w:r>
+      <w:r w:rsidR="008F06AA" w:rsidRPr="008F06AA">
+        <w:t xml:space="preserve"> St. 2024, c. 135, § 44</w:t>
+      </w:r>
+      <w:r w:rsidR="008F06AA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E342D">
+        <w:t xml:space="preserve"> Thus, on or after Oct. 2, 2024, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A0078D">
+        <w:t xml:space="preserve">absent an exemption, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E0583">
+        <w:t xml:space="preserve">possession of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5595C">
+        <w:t>firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0583">
+        <w:t xml:space="preserve"> ammunition without an LTC is prohibited</w:t>
+      </w:r>
+      <w:r w:rsidR="00355E46">
+        <w:t xml:space="preserve"> and possession of rifle or shotgun ammunition without an LTC or FID card is prohibited.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E0583">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00932CE7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D42C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3C53">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="735C6076" w14:textId="77777777" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00582A87">
+      <w:r w:rsidRPr="00D7342D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>“[K]</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D91A56">
         <w:t>nowledge</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D91A56">
         <w:t xml:space="preserve"> that what one possesses is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D91A56">
         <w:t>ammunition</w:t>
       </w:r>
       <w:r>
@@ -1167,451 +2002,595 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> v. Mitchell</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 95 Mass. App. Ct. 406, 421 (2019), citing </w:t>
       </w:r>
       <w:r w:rsidRPr="006E5B0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Johnson</w:t>
       </w:r>
       <w:r w:rsidRPr="00831FB0">
         <w:t>, 461 Mass. 44, 53 (2011)</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="39ED9045" w14:textId="24D3DE18" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="69C47537" w14:textId="4DFC5D73" w:rsidR="004B1502" w:rsidRPr="00D23CC4" w:rsidRDefault="004B1502" w:rsidP="00D23CC4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D80BB6">
+      <w:r w:rsidRPr="00D7342D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D80BB6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9393B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Commonwealth v. Guardado</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00A9393B">
+      <w:r w:rsidR="00D06D32">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>New York State Rifle &amp; Pistol Ass’n, Inc. v. Bruen</w:t>
+        <w:t xml:space="preserve"> I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, 142 S. Ct. 2111, 2122, 2134 (2022), the offense of unlawful ammunition possession requires the Commonwealth to prove lack of licensure. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, 491 Mass. 666, 686</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA02CC">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">690 (2023), the SJC held that, in light of the Supreme Court’s recognition that the Second Amendment protects the right of an ordinary, law-abiding adult to carry a firearm in public, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A9393B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">New York State Rifle &amp; Pistol </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A9393B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ass’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A9393B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, Inc. v. Bruen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 142 S. Ct. 2111, 2122, 2134 (2022), the offense of unlawful ammunition possession requires the Commonwealth to prove lack of licensure. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Guardado</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidR="00C64815">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, 491 Mass. at</w:t>
       </w:r>
       <w:r w:rsidR="00BA02CC">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>692–693.</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> Therefore, the Commonwealth must prove that the defendant did not have a license to carry and also did not have an FID card. </w:t>
+        <w:t xml:space="preserve">692–693. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="30D1AA21" w14:textId="431E8207" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="30D1AA21" w14:textId="04ED1AB3" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00942BDF">
+      <w:r w:rsidRPr="00D7342D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Even after </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4689">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Guardado</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00FE4689">
+      <w:r w:rsidR="00C64815">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Guardado</w:t>
-[...25 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, exemptions to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A310AD">
+        <w:t>licensing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A310AD">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for certain persons and activities, under G.L. c. 140, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>§ 129C,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> remain affirmative defenses. See </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2436" w:rsidRPr="000B2436">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guardado I, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2436" w:rsidRPr="000B2436">
+        <w:t xml:space="preserve">491 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="000B2436">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="000B2436" w:rsidRPr="000B2436">
+        <w:t xml:space="preserve"> 682–683, 685–686 (equating exemptions with affirmative defenses)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2436">
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk135123244"/>
       <w:r w:rsidRPr="00865F85">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Harris</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 481 Mass. 767, 773 (2019) (treating exemption under G.L. c. 140, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 129C(h) for nonresidents traveling through Massachusetts with rifles, shotguns, and ammunition as affirmative defense)</w:t>
       </w:r>
       <w:r w:rsidR="00BA02CC">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="76788415" w14:textId="4AA6CF7E" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="23FBC287" w14:textId="609C28D8" w:rsidR="000F6822" w:rsidRDefault="000F6822" w:rsidP="000F6822">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A17862">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA02CC">
         <w:tab/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>"things kept in the glove compartment of your car or at a storage facility" or "I am in possession of my car keys, even though they are next door on my desk."    </w:t>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t xml:space="preserve">“Possession implies ‘control and power,’ </w:t>
+      </w:r>
+      <w:r w:rsidR="004403FF">
+        <w:t>. . .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t xml:space="preserve">exclusive or joint </w:t>
+      </w:r>
+      <w:r w:rsidR="004403FF">
+        <w:t xml:space="preserve">. . . </w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t xml:space="preserve"> or, in the case of ‘constructive possession,’ knowledge coupled with the ability and intention to exercise dominion and control.”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Commonwealth v. Brzezinski</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t>, 405 Mass. 401, 409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t>(1989)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (citations omitted)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="08702081" w14:textId="77777777" w:rsidR="004B1502" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="0C627483" w14:textId="77777777" w:rsidR="000F6822" w:rsidRDefault="000F6822" w:rsidP="000F6822">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AD7427">
+      <w:r w:rsidRPr="007E0583">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>(1989).</w:t>
+        <w:t>If the case involves a firearm found in a dresser drawer, the judge should consider using a different example, to avoid an appearance of commenting on the evidence. Alternatives include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A6B">
+        <w:t xml:space="preserve"> "I am in possession of my car keys, even though they are next door on my desk."</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="509BA68A" w14:textId="77777777" w:rsidR="004B1502" w:rsidRPr="00831FB0" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+    <w:p w14:paraId="05A2C795" w14:textId="77777777" w:rsidR="009A6802" w:rsidRDefault="009A6802" w:rsidP="009A6802">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00DC1C5E">
+      </w:pPr>
+      <w:r w:rsidRPr="00160EC1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E2396E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Brzezinski</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2396E">
+        <w:t xml:space="preserve">, 405 Mass. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2396E">
+        <w:t xml:space="preserve"> 409</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="509BA68A" w14:textId="0BC69F80" w:rsidR="004B1502" w:rsidRPr="00831FB0" w:rsidRDefault="004B1502" w:rsidP="004B1502">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D7342D">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D168C">
         <w:t xml:space="preserve">G.L. c. 269, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="003D168C">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> 10(o).</w:t>
+      <w:r w:rsidR="003D168C">
+        <w:t xml:space="preserve"> 10</w:t>
+      </w:r>
+      <w:r w:rsidR="001C3429">
+        <w:t>, last par.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE59DD">
+        <w:t xml:space="preserve"> (for purposes of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE59DD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE59DD">
+        <w:t xml:space="preserve"> 10, “ammunition” </w:t>
+      </w:r>
+      <w:r w:rsidR="00202E81">
+        <w:t>has same meaning as defined in</w:t>
+      </w:r>
+      <w:r w:rsidR="005D418F">
+        <w:t xml:space="preserve"> G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D418F">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="005D418F">
+        <w:t xml:space="preserve"> 121</w:t>
+      </w:r>
+      <w:r w:rsidR="00202E81">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="005D418F">
+        <w:t xml:space="preserve">. “Ammunition” </w:t>
+      </w:r>
+      <w:r w:rsidR="00A125CD">
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidR="005D418F">
+        <w:t xml:space="preserve"> includes “</w:t>
+      </w:r>
+      <w:r w:rsidR="00A125CD" w:rsidRPr="00A125CD">
+        <w:t>tear gas cartridges</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A125CD">
+        <w:t xml:space="preserve">” G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A125CD">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00A125CD">
+        <w:t xml:space="preserve"> 121.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="69B83EE1" w14:textId="0831A3F4" w:rsidR="002B1697" w:rsidRDefault="002B1697">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>See n.1, above.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="25B5E774" w14:textId="74CF4174" w:rsidR="008522C4" w:rsidRDefault="008522C4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>See n.1, above.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="18B4A405" w14:textId="27EDC98B" w:rsidR="00FB360A" w:rsidRDefault="00FB360A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>See n.1, above.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="52EBAB4E" w14:textId="11D223E7" w:rsidR="00FB360A" w:rsidRDefault="00FB360A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>See n.1, above.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FEEEB070"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6FDCC1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2148,177 +3127,505 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1932273426">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="805005143">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2142720979">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1321542188">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="491679309">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1568609425">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="432"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F74A90"/>
+    <w:rsid w:val="000008A8"/>
+    <w:rsid w:val="00002302"/>
+    <w:rsid w:val="00004AF8"/>
     <w:rsid w:val="000124CA"/>
     <w:rsid w:val="00016CA0"/>
+    <w:rsid w:val="00033F08"/>
+    <w:rsid w:val="00036C61"/>
     <w:rsid w:val="00037245"/>
+    <w:rsid w:val="00041087"/>
+    <w:rsid w:val="00045936"/>
+    <w:rsid w:val="0005403F"/>
+    <w:rsid w:val="00086CC3"/>
+    <w:rsid w:val="000900BE"/>
+    <w:rsid w:val="0009418B"/>
+    <w:rsid w:val="000B2436"/>
+    <w:rsid w:val="000B2F89"/>
+    <w:rsid w:val="000B4DDB"/>
+    <w:rsid w:val="000B50B2"/>
     <w:rsid w:val="000B7B9E"/>
+    <w:rsid w:val="000D295B"/>
     <w:rsid w:val="000D70C6"/>
+    <w:rsid w:val="000E0FDD"/>
+    <w:rsid w:val="000E2A3D"/>
+    <w:rsid w:val="000E3422"/>
+    <w:rsid w:val="000E342D"/>
+    <w:rsid w:val="000E3C53"/>
     <w:rsid w:val="000E7622"/>
+    <w:rsid w:val="000F6822"/>
+    <w:rsid w:val="000F6E30"/>
+    <w:rsid w:val="00100509"/>
+    <w:rsid w:val="00100A7C"/>
+    <w:rsid w:val="00103FEA"/>
+    <w:rsid w:val="00104449"/>
+    <w:rsid w:val="00106E4E"/>
     <w:rsid w:val="0010739E"/>
+    <w:rsid w:val="00120595"/>
+    <w:rsid w:val="00126780"/>
     <w:rsid w:val="00130F23"/>
+    <w:rsid w:val="00140641"/>
+    <w:rsid w:val="00154AAD"/>
     <w:rsid w:val="0017397B"/>
+    <w:rsid w:val="00184651"/>
+    <w:rsid w:val="00185DA5"/>
+    <w:rsid w:val="00192672"/>
     <w:rsid w:val="001B7748"/>
+    <w:rsid w:val="001C0786"/>
+    <w:rsid w:val="001C3429"/>
+    <w:rsid w:val="001C3B1A"/>
     <w:rsid w:val="001C5FA5"/>
+    <w:rsid w:val="001D0E7D"/>
+    <w:rsid w:val="001D4745"/>
     <w:rsid w:val="001D701D"/>
+    <w:rsid w:val="001D73A5"/>
     <w:rsid w:val="001E2162"/>
+    <w:rsid w:val="001F2E74"/>
+    <w:rsid w:val="001F4EBB"/>
+    <w:rsid w:val="001F6A49"/>
+    <w:rsid w:val="00202E81"/>
+    <w:rsid w:val="00212A68"/>
+    <w:rsid w:val="00215AA8"/>
+    <w:rsid w:val="00221245"/>
     <w:rsid w:val="00221552"/>
+    <w:rsid w:val="00222CA7"/>
+    <w:rsid w:val="00250C7B"/>
+    <w:rsid w:val="0025371E"/>
     <w:rsid w:val="00257345"/>
+    <w:rsid w:val="0026428C"/>
+    <w:rsid w:val="00277E68"/>
+    <w:rsid w:val="00277ECA"/>
+    <w:rsid w:val="0028528D"/>
+    <w:rsid w:val="002877A7"/>
+    <w:rsid w:val="002932B7"/>
+    <w:rsid w:val="00294625"/>
     <w:rsid w:val="00294F89"/>
+    <w:rsid w:val="00295662"/>
     <w:rsid w:val="002A2C60"/>
+    <w:rsid w:val="002B1697"/>
+    <w:rsid w:val="002B250C"/>
+    <w:rsid w:val="002C4C3B"/>
+    <w:rsid w:val="002D0C2E"/>
+    <w:rsid w:val="002D3E01"/>
+    <w:rsid w:val="002D400E"/>
+    <w:rsid w:val="002D7550"/>
+    <w:rsid w:val="002F4CDD"/>
     <w:rsid w:val="00303039"/>
+    <w:rsid w:val="00304273"/>
+    <w:rsid w:val="00310477"/>
+    <w:rsid w:val="003129B5"/>
+    <w:rsid w:val="00316208"/>
     <w:rsid w:val="00316229"/>
+    <w:rsid w:val="00322580"/>
+    <w:rsid w:val="00334C14"/>
+    <w:rsid w:val="00347296"/>
+    <w:rsid w:val="00352B1A"/>
+    <w:rsid w:val="00355E46"/>
+    <w:rsid w:val="00357161"/>
+    <w:rsid w:val="0036227F"/>
+    <w:rsid w:val="00375C99"/>
+    <w:rsid w:val="003764E9"/>
+    <w:rsid w:val="0038730F"/>
     <w:rsid w:val="00395BF2"/>
+    <w:rsid w:val="003A2935"/>
+    <w:rsid w:val="003B5A4B"/>
+    <w:rsid w:val="003D168C"/>
+    <w:rsid w:val="003D7B13"/>
+    <w:rsid w:val="003E0583"/>
+    <w:rsid w:val="003E1EEC"/>
+    <w:rsid w:val="003E6738"/>
+    <w:rsid w:val="003F0D9C"/>
+    <w:rsid w:val="003F4622"/>
+    <w:rsid w:val="003F56CC"/>
+    <w:rsid w:val="004114C2"/>
+    <w:rsid w:val="004165B6"/>
     <w:rsid w:val="00420329"/>
+    <w:rsid w:val="004213E9"/>
+    <w:rsid w:val="00423C27"/>
+    <w:rsid w:val="004336F7"/>
+    <w:rsid w:val="00435B6E"/>
+    <w:rsid w:val="004403FF"/>
+    <w:rsid w:val="0044659D"/>
+    <w:rsid w:val="00473681"/>
+    <w:rsid w:val="00477745"/>
     <w:rsid w:val="004848CB"/>
+    <w:rsid w:val="004906F2"/>
+    <w:rsid w:val="00496E46"/>
+    <w:rsid w:val="0049722B"/>
     <w:rsid w:val="004A3BE2"/>
+    <w:rsid w:val="004B1267"/>
     <w:rsid w:val="004B1502"/>
+    <w:rsid w:val="004C1A34"/>
+    <w:rsid w:val="004C2294"/>
+    <w:rsid w:val="004C4326"/>
+    <w:rsid w:val="004D101F"/>
+    <w:rsid w:val="004D744F"/>
+    <w:rsid w:val="005028F2"/>
+    <w:rsid w:val="005072F3"/>
+    <w:rsid w:val="00514762"/>
     <w:rsid w:val="00516C98"/>
+    <w:rsid w:val="00522835"/>
+    <w:rsid w:val="00525981"/>
+    <w:rsid w:val="00531DFC"/>
     <w:rsid w:val="005446C0"/>
     <w:rsid w:val="00550249"/>
+    <w:rsid w:val="00561366"/>
+    <w:rsid w:val="0056188A"/>
+    <w:rsid w:val="00574629"/>
     <w:rsid w:val="00594672"/>
     <w:rsid w:val="00596E5A"/>
+    <w:rsid w:val="005A3E18"/>
+    <w:rsid w:val="005A3EC2"/>
+    <w:rsid w:val="005A5F01"/>
+    <w:rsid w:val="005A71C7"/>
     <w:rsid w:val="005B14D6"/>
+    <w:rsid w:val="005B6B13"/>
+    <w:rsid w:val="005B70C7"/>
+    <w:rsid w:val="005C3348"/>
+    <w:rsid w:val="005C4BE5"/>
+    <w:rsid w:val="005D418F"/>
+    <w:rsid w:val="005D42C5"/>
+    <w:rsid w:val="005D6496"/>
+    <w:rsid w:val="005E7CBD"/>
+    <w:rsid w:val="005F7800"/>
+    <w:rsid w:val="006046DA"/>
+    <w:rsid w:val="00611935"/>
+    <w:rsid w:val="00614DDC"/>
+    <w:rsid w:val="00621780"/>
+    <w:rsid w:val="00625836"/>
+    <w:rsid w:val="00630DED"/>
+    <w:rsid w:val="00643E39"/>
+    <w:rsid w:val="00645B01"/>
+    <w:rsid w:val="006501DA"/>
+    <w:rsid w:val="0066653F"/>
+    <w:rsid w:val="00670F6B"/>
     <w:rsid w:val="00676B44"/>
+    <w:rsid w:val="0069028A"/>
+    <w:rsid w:val="006B030F"/>
+    <w:rsid w:val="006C2207"/>
+    <w:rsid w:val="006C3684"/>
+    <w:rsid w:val="006D1466"/>
+    <w:rsid w:val="006D233C"/>
+    <w:rsid w:val="006D3DE4"/>
+    <w:rsid w:val="006F2F21"/>
     <w:rsid w:val="006F3582"/>
+    <w:rsid w:val="006F7634"/>
+    <w:rsid w:val="007074E4"/>
+    <w:rsid w:val="0071452E"/>
+    <w:rsid w:val="007316B3"/>
+    <w:rsid w:val="0073740D"/>
+    <w:rsid w:val="00752CD4"/>
+    <w:rsid w:val="007575C8"/>
+    <w:rsid w:val="007727ED"/>
+    <w:rsid w:val="00774F92"/>
+    <w:rsid w:val="00784D83"/>
+    <w:rsid w:val="00787D26"/>
+    <w:rsid w:val="00791956"/>
+    <w:rsid w:val="007A7592"/>
+    <w:rsid w:val="007B3BA7"/>
+    <w:rsid w:val="007C2D85"/>
+    <w:rsid w:val="007C7760"/>
     <w:rsid w:val="007D102C"/>
+    <w:rsid w:val="007D167A"/>
     <w:rsid w:val="007E7B77"/>
+    <w:rsid w:val="00806ED7"/>
+    <w:rsid w:val="00815070"/>
+    <w:rsid w:val="00821E2D"/>
+    <w:rsid w:val="008278FD"/>
     <w:rsid w:val="00834E34"/>
+    <w:rsid w:val="00835976"/>
+    <w:rsid w:val="00843C9A"/>
+    <w:rsid w:val="008522C4"/>
+    <w:rsid w:val="00855450"/>
+    <w:rsid w:val="008647FC"/>
     <w:rsid w:val="008733AA"/>
+    <w:rsid w:val="00875D61"/>
+    <w:rsid w:val="00876CF8"/>
     <w:rsid w:val="00880AA6"/>
+    <w:rsid w:val="008870B8"/>
+    <w:rsid w:val="00892EE5"/>
+    <w:rsid w:val="008959B2"/>
+    <w:rsid w:val="008B76E4"/>
+    <w:rsid w:val="008B790B"/>
+    <w:rsid w:val="008D14E2"/>
+    <w:rsid w:val="008F06AA"/>
+    <w:rsid w:val="008F1476"/>
+    <w:rsid w:val="00904E8A"/>
+    <w:rsid w:val="009070A9"/>
+    <w:rsid w:val="00911690"/>
+    <w:rsid w:val="00914E80"/>
+    <w:rsid w:val="00917B11"/>
+    <w:rsid w:val="00921808"/>
+    <w:rsid w:val="00922767"/>
+    <w:rsid w:val="00924803"/>
+    <w:rsid w:val="00932741"/>
+    <w:rsid w:val="009327BE"/>
+    <w:rsid w:val="00932CE7"/>
+    <w:rsid w:val="00937ABD"/>
     <w:rsid w:val="0094500B"/>
+    <w:rsid w:val="009662A4"/>
+    <w:rsid w:val="00967555"/>
+    <w:rsid w:val="0097291D"/>
+    <w:rsid w:val="00974EF5"/>
+    <w:rsid w:val="00977ACF"/>
+    <w:rsid w:val="00984699"/>
+    <w:rsid w:val="00985179"/>
     <w:rsid w:val="00992410"/>
+    <w:rsid w:val="00993D6D"/>
+    <w:rsid w:val="00997704"/>
+    <w:rsid w:val="009A0C37"/>
+    <w:rsid w:val="009A6802"/>
+    <w:rsid w:val="009B3433"/>
     <w:rsid w:val="009B481F"/>
+    <w:rsid w:val="009C4506"/>
+    <w:rsid w:val="009D53B1"/>
+    <w:rsid w:val="009E488A"/>
+    <w:rsid w:val="009F475D"/>
+    <w:rsid w:val="009F6DDD"/>
+    <w:rsid w:val="00A0078D"/>
+    <w:rsid w:val="00A00DF6"/>
     <w:rsid w:val="00A05B86"/>
+    <w:rsid w:val="00A125CD"/>
+    <w:rsid w:val="00A15AE9"/>
     <w:rsid w:val="00A164C0"/>
+    <w:rsid w:val="00A2463C"/>
+    <w:rsid w:val="00A26B0E"/>
     <w:rsid w:val="00A2789E"/>
+    <w:rsid w:val="00A310AD"/>
+    <w:rsid w:val="00A3729B"/>
+    <w:rsid w:val="00A42864"/>
+    <w:rsid w:val="00A45A8F"/>
     <w:rsid w:val="00A55E4E"/>
     <w:rsid w:val="00A56498"/>
+    <w:rsid w:val="00A57770"/>
+    <w:rsid w:val="00A654F9"/>
+    <w:rsid w:val="00A73990"/>
+    <w:rsid w:val="00A73E1A"/>
     <w:rsid w:val="00A76145"/>
     <w:rsid w:val="00A917A4"/>
     <w:rsid w:val="00A95EAD"/>
+    <w:rsid w:val="00AB128D"/>
+    <w:rsid w:val="00AC14DF"/>
+    <w:rsid w:val="00AD0A9E"/>
+    <w:rsid w:val="00AD70EB"/>
+    <w:rsid w:val="00AD75A7"/>
+    <w:rsid w:val="00AE18DB"/>
+    <w:rsid w:val="00AF543E"/>
     <w:rsid w:val="00AF6831"/>
+    <w:rsid w:val="00B00290"/>
+    <w:rsid w:val="00B01F9A"/>
     <w:rsid w:val="00B02468"/>
+    <w:rsid w:val="00B072C5"/>
+    <w:rsid w:val="00B23D20"/>
     <w:rsid w:val="00B2579A"/>
+    <w:rsid w:val="00B27B60"/>
+    <w:rsid w:val="00B33C39"/>
+    <w:rsid w:val="00B44E8D"/>
+    <w:rsid w:val="00B45C29"/>
+    <w:rsid w:val="00B50AAF"/>
     <w:rsid w:val="00B520AB"/>
     <w:rsid w:val="00B75859"/>
+    <w:rsid w:val="00B80722"/>
+    <w:rsid w:val="00B9115A"/>
     <w:rsid w:val="00BA02CC"/>
+    <w:rsid w:val="00BA3B02"/>
+    <w:rsid w:val="00BA611B"/>
+    <w:rsid w:val="00BA65B5"/>
+    <w:rsid w:val="00BB1FFD"/>
+    <w:rsid w:val="00BB279D"/>
+    <w:rsid w:val="00BD300C"/>
+    <w:rsid w:val="00BD64F3"/>
+    <w:rsid w:val="00BE5183"/>
+    <w:rsid w:val="00BE59DD"/>
     <w:rsid w:val="00BE7335"/>
     <w:rsid w:val="00BF0717"/>
     <w:rsid w:val="00BF08B5"/>
     <w:rsid w:val="00C04612"/>
+    <w:rsid w:val="00C13DEC"/>
+    <w:rsid w:val="00C23484"/>
     <w:rsid w:val="00C24494"/>
+    <w:rsid w:val="00C260D5"/>
+    <w:rsid w:val="00C267C0"/>
+    <w:rsid w:val="00C348F4"/>
     <w:rsid w:val="00C43AEF"/>
+    <w:rsid w:val="00C516DF"/>
+    <w:rsid w:val="00C5595C"/>
     <w:rsid w:val="00C5670C"/>
+    <w:rsid w:val="00C579F4"/>
+    <w:rsid w:val="00C64815"/>
     <w:rsid w:val="00CB1756"/>
+    <w:rsid w:val="00CB67C4"/>
+    <w:rsid w:val="00CC32A9"/>
+    <w:rsid w:val="00CD0BB4"/>
+    <w:rsid w:val="00CD61B7"/>
     <w:rsid w:val="00CD7576"/>
+    <w:rsid w:val="00CE3F13"/>
+    <w:rsid w:val="00CE62BE"/>
+    <w:rsid w:val="00D06D32"/>
+    <w:rsid w:val="00D0705A"/>
+    <w:rsid w:val="00D23CC4"/>
+    <w:rsid w:val="00D26369"/>
+    <w:rsid w:val="00D30A98"/>
     <w:rsid w:val="00D35361"/>
+    <w:rsid w:val="00D50814"/>
+    <w:rsid w:val="00D51D0A"/>
     <w:rsid w:val="00D71FE5"/>
+    <w:rsid w:val="00D7342D"/>
+    <w:rsid w:val="00D8535B"/>
+    <w:rsid w:val="00D8560E"/>
     <w:rsid w:val="00D8732A"/>
+    <w:rsid w:val="00D91625"/>
     <w:rsid w:val="00D9196F"/>
+    <w:rsid w:val="00DB4875"/>
     <w:rsid w:val="00DB6604"/>
     <w:rsid w:val="00DC61A7"/>
+    <w:rsid w:val="00DD6DFE"/>
+    <w:rsid w:val="00DE11B3"/>
+    <w:rsid w:val="00DE136B"/>
+    <w:rsid w:val="00DE4769"/>
+    <w:rsid w:val="00E0124F"/>
+    <w:rsid w:val="00E019EC"/>
+    <w:rsid w:val="00E03E77"/>
+    <w:rsid w:val="00E10589"/>
+    <w:rsid w:val="00E12DEB"/>
     <w:rsid w:val="00E174B0"/>
+    <w:rsid w:val="00E21189"/>
+    <w:rsid w:val="00E251D6"/>
+    <w:rsid w:val="00E40662"/>
+    <w:rsid w:val="00E60C24"/>
+    <w:rsid w:val="00E723A1"/>
+    <w:rsid w:val="00E84FA5"/>
+    <w:rsid w:val="00E905D7"/>
+    <w:rsid w:val="00E92DD0"/>
+    <w:rsid w:val="00EA1203"/>
+    <w:rsid w:val="00EA1A21"/>
+    <w:rsid w:val="00EA1E9D"/>
+    <w:rsid w:val="00EB1B68"/>
+    <w:rsid w:val="00ED7F70"/>
     <w:rsid w:val="00F10AE9"/>
+    <w:rsid w:val="00F11A38"/>
     <w:rsid w:val="00F11C6F"/>
+    <w:rsid w:val="00F26D8F"/>
+    <w:rsid w:val="00F358E4"/>
+    <w:rsid w:val="00F52317"/>
+    <w:rsid w:val="00F52E38"/>
+    <w:rsid w:val="00F52ED1"/>
+    <w:rsid w:val="00F63F2F"/>
+    <w:rsid w:val="00F67578"/>
+    <w:rsid w:val="00F708C5"/>
+    <w:rsid w:val="00F7196E"/>
     <w:rsid w:val="00F74A90"/>
+    <w:rsid w:val="00F75476"/>
     <w:rsid w:val="00F83046"/>
+    <w:rsid w:val="00FA0CDA"/>
+    <w:rsid w:val="00FA2698"/>
+    <w:rsid w:val="00FB1923"/>
+    <w:rsid w:val="00FB360A"/>
+    <w:rsid w:val="00FB7165"/>
+    <w:rsid w:val="00FC1704"/>
     <w:rsid w:val="00FD6881"/>
+    <w:rsid w:val="00FF3EF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72AF33E3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0DCD95B-F6BC-7E4C-A645-37CF44BDD299}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3065,58 +4372,58 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008733AA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2592"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="2160" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI Historic" w:hAnsi="Segoe UI Historic"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3370,74 +4677,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94306A60-4D05-4E99-9DF7-0C35BC64A56B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3444</Characters>
+  <Pages>5</Pages>
+  <Words>734</Words>
+  <Characters>4188</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4040</CharactersWithSpaces>
+  <CharactersWithSpaces>4913</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KWS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>