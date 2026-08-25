--- v0 (2026-03-29)
+++ v1 (2026-08-25)
@@ -168,102 +168,98 @@
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40463">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3A5884" w14:textId="1B621455" w:rsidR="00DF1B87" w:rsidRDefault="002F3843" w:rsidP="00931556">
       <w:pPr>
         <w:pStyle w:val="JuryInst2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00BE793D" w:rsidRPr="00931556">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E5C90" w:rsidRPr="00931556">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>is charged with committing an assault</w:t>
       </w:r>
       <w:r w:rsidR="009170E5" w:rsidRPr="00931556">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E5C90" w:rsidRPr="00931556">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007D1AAC" w:rsidRPr="00931556">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E5C90" w:rsidRPr="00931556">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00B50073">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="004A44FF">
@@ -370,71 +366,61 @@
         </w:rPr>
         <w:t>attempting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to use physical force on another person. </w:t>
       </w:r>
       <w:r w:rsidRPr="00720208">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Second</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, an assault can be committed by </w:t>
       </w:r>
       <w:r w:rsidRPr="004E6CBC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>threatening</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> another person with bodily harm. The Commonwealth can prove </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C5118E">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C43DCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>guilty under either form of assault.</w:t>
       </w:r>
       <w:r w:rsidR="006F3FD0">
-        <w:t xml:space="preserve"> The jury need not be unanimous as to the form of assault, but for </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to be convicted, all jurors must agree that the Commonwealth has proved at least one form of assault beyond a reasonable doubt.</w:t>
+        <w:t xml:space="preserve"> The jury need not be unanimous as to the form of assault, but for Dft to be convicted, all jurors must agree that the Commonwealth has proved at least one form of assault beyond a reasonable doubt.</w:t>
       </w:r>
       <w:r w:rsidR="00C52102">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="248C5FE7" w14:textId="5BD2F909" w:rsidR="00983E3C" w:rsidRDefault="00983E3C" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Attempting </w:t>
       </w:r>
       <w:r w:rsidR="00FF0419">
@@ -459,162 +445,150 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF0419">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>on Another</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65A3EB21" w14:textId="2FBB6403" w:rsidR="003E5C90" w:rsidRDefault="003E5C90" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To prove </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0002752D">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00983E3C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">guilty </w:t>
       </w:r>
       <w:r w:rsidR="00E148FF">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="0015330F">
         <w:t xml:space="preserve">the first type of </w:t>
       </w:r>
       <w:r w:rsidR="00E148FF">
         <w:t>assault</w:t>
       </w:r>
       <w:r>
         <w:t>, the Commonwealth must prove three elements beyond a reasonable doubt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C802F52" w14:textId="0A04A61D" w:rsidR="003E5C90" w:rsidRDefault="003E5C90" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00817C17">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00113FCE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">attempted to use physical force on </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00817C17">
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA450EE" w14:textId="727497C3" w:rsidR="003E5C90" w:rsidRDefault="003E5C90" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00817C17">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00113FCE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">intended to cause bodily harm to </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00817C17">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0010520E">
         <w:t>vm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00942FB2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06C182C5" w14:textId="56C9E85D" w:rsidR="003E5C90" w:rsidRDefault="003E5C90" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0010520E">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008A6AD6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>came reasonably close to accomplishing the intended harm.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76182B0A" w14:textId="4B9864F2" w:rsidR="00717A70" w:rsidRDefault="002F5767" w:rsidP="00717A70">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">As to the first </w:t>
       </w:r>
@@ -634,156 +608,122 @@
         <w:t xml:space="preserve">he words </w:t>
       </w:r>
       <w:r w:rsidR="00564CA1">
         <w:t xml:space="preserve">their ordinary meaning.  </w:t>
       </w:r>
       <w:r w:rsidR="00704C03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E5C90">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2692F9" w14:textId="07A632D8" w:rsidR="00717A70" w:rsidRDefault="00717A70" w:rsidP="00717A70">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00091B67">
         <w:t>second element</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> requires the Commonwealth to prove what </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C9661C">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> intended. Intent is a state of mind. It means a person’s purpose or objective. To prove that </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C9661C">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> acted with an intent to cause bodily harm to </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C9661C">
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, the Commonwealth must prove that </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0015601E">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> had the specific purpose or objective</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to cause bodily harm when </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00003FAA">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> acted. The decision to act </w:t>
       </w:r>
       <w:r w:rsidR="00F64072">
         <w:t>for that purpose</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> requires some period of thought, however brief.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EBEF5C0" w14:textId="022A2FA0" w:rsidR="00682B39" w:rsidRDefault="00B04009" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As to the third element, </w:t>
       </w:r>
       <w:r w:rsidR="00B10CE5">
         <w:t xml:space="preserve">once again, </w:t>
       </w:r>
       <w:r w:rsidR="000C6BA8">
         <w:t>give the words their ordinary meaning</w:t>
       </w:r>
       <w:r w:rsidR="00983E3C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AA8628" w14:textId="43E3D43D" w:rsidR="00750668" w:rsidRDefault="00750668" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">For this type of assault, the Commonwealth does not have to prove that </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> was doing or intending.  </w:t>
+        <w:t xml:space="preserve">For this type of assault, the Commonwealth does not have to prove that Avm was afraid of being hurt or that Avm even knew what Dft was doing or intending.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9A85BD" w14:textId="77777777" w:rsidR="00E46D99" w:rsidRDefault="00E46D99">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Historic" w:eastAsia="Calibri" w:hAnsi="Segoe UI Historic"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="230CEC0B" w14:textId="5959FF0D" w:rsidR="00144776" w:rsidRPr="00F40463" w:rsidRDefault="00144776" w:rsidP="00A26F44">
@@ -810,372 +750,318 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Another with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Bodily Harm</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68650BEA" w14:textId="70A040C6" w:rsidR="003E5C90" w:rsidRDefault="003E5C90" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To prove </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001E3BC1">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00144776">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">guilty of </w:t>
       </w:r>
       <w:r w:rsidR="0045017B">
         <w:t>the second type of assault</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the Commonwealth must prove three </w:t>
       </w:r>
       <w:r w:rsidR="00082752">
         <w:t xml:space="preserve">different </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">elements beyond a reasonable doubt: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0786F9A9" w14:textId="777A401E" w:rsidR="003E5C90" w:rsidRDefault="003E5C90" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001D7344">
-        <w:t>Dft</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Dft </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">did some act that would cause a reasonable person in </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00082752">
-        <w:t>Avm’s</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Avm’s </w:t>
       </w:r>
       <w:r>
         <w:t>position to fear or recognize a risk of immediate bodily harm;</w:t>
       </w:r>
       <w:r w:rsidR="00FC15C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60248037" w14:textId="0896EF25" w:rsidR="003E5C90" w:rsidRDefault="003E5C90" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CE3040">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00793A2F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">intended to cause </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CE3040">
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00793A2F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to fear immediate bodily harm; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7357A42E" w14:textId="2540E74D" w:rsidR="003E5C90" w:rsidRDefault="003E5C90" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">As a result of </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CE3040">
         <w:t>Dft</w:t>
       </w:r>
       <w:r w:rsidR="00793A2F">
-        <w:t>’s</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">action, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CE3040">
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00793A2F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">feared or recognized a risk of immediate bodily harm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04426FA0" w14:textId="46DB57EC" w:rsidR="003E5C90" w:rsidRDefault="00793A2F" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As to the first element, </w:t>
       </w:r>
       <w:r w:rsidR="00957EEE">
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="003E5C90">
         <w:t xml:space="preserve">ords alone generally do not rise to the level of an assault without some action by </w:t>
       </w:r>
       <w:r>
         <w:t>the defendant</w:t>
       </w:r>
       <w:r w:rsidR="003E5C90">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003E5C90" w:rsidRPr="00F40463">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidR="003E5C90">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CA007F6" w14:textId="1203E45B" w:rsidR="003F3FE7" w:rsidRDefault="00957EEE" w:rsidP="003F3FE7">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The second element is that </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F4687B">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> intended to </w:t>
       </w:r>
       <w:r w:rsidR="007501BC">
         <w:t xml:space="preserve">place </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C0991">
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007501BC">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">fear </w:t>
       </w:r>
       <w:r w:rsidR="007501BC">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">immediate bodily harm. </w:t>
       </w:r>
       <w:r w:rsidR="008E54E3">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="003F3FE7">
         <w:t>he Commonwealth must prove that</w:t>
       </w:r>
       <w:r w:rsidR="00826E53">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Dft </w:t>
       </w:r>
       <w:r w:rsidR="003F3FE7">
         <w:t>had the specific purpose or objective</w:t>
       </w:r>
       <w:r w:rsidR="003F3FE7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F3FE7">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="0085302F">
         <w:t xml:space="preserve">cause </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C0991">
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0085302F">
         <w:t xml:space="preserve"> to fear immediate bodily harm</w:t>
       </w:r>
       <w:r w:rsidR="00250885">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00250885" w:rsidRPr="00250885">
-        <w:t xml:space="preserve">when </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> acted</w:t>
+        <w:t>when Dft acted</w:t>
       </w:r>
       <w:r w:rsidR="00FF52D8">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003F3FE7">
         <w:t xml:space="preserve"> The decision to act for that purpose requires some period of thought, however brief.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068C0878" w14:textId="6FED81D3" w:rsidR="00520AF3" w:rsidRDefault="00796E7D" w:rsidP="00C1637D">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="005E301F">
         <w:t>For the th</w:t>
       </w:r>
       <w:r>
         <w:t>ird</w:t>
       </w:r>
       <w:r w:rsidRPr="005E301F">
         <w:t xml:space="preserve"> element</w:t>
       </w:r>
       <w:r>
         <w:t>, the Commonwealth must prove that</w:t>
       </w:r>
       <w:r w:rsidR="00E60FBB">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> as a result of </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00364112">
         <w:t>Dft</w:t>
       </w:r>
       <w:r>
-        <w:t>’s</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">action, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00364112">
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> recognized a risk of immediate bodily harm.</w:t>
       </w:r>
       <w:r w:rsidR="008B2516" w:rsidRPr="008B2516">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B2516">
         <w:t xml:space="preserve">It is not necessary that </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00364112">
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008B2516">
         <w:t xml:space="preserve"> was actually </w:t>
       </w:r>
       <w:r w:rsidR="000227A9">
         <w:t>afr</w:t>
       </w:r>
       <w:r w:rsidR="00CE3DF2">
         <w:t>aid</w:t>
       </w:r>
       <w:r w:rsidR="008B2516">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1299BF8A" w14:textId="77777777" w:rsidR="004C591F" w:rsidRDefault="004C591F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI Historic" w:eastAsia="Calibri" w:hAnsi="Segoe UI Historic"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1192,101 +1078,83 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="004D06BE" w:rsidRPr="00F40463">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidR="00DE58F2" w:rsidRPr="00F40463">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">there is </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the defendant may not have had the actual ability to complete the act]</w:t>
+        <w:t>there is evidence the defendant may not have had the actual ability to complete the act]</w:t>
       </w:r>
       <w:r w:rsidR="003E5C90" w:rsidRPr="007E0320">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21F33DD6" w14:textId="7604CBAC" w:rsidR="004C6345" w:rsidRPr="00F40463" w:rsidRDefault="007E0320" w:rsidP="004C6345">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00B41F50">
         <w:t>For either theory of assault, t</w:t>
       </w:r>
       <w:r w:rsidR="00B41F50" w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="003E5C90" w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">Commonwealth does not have to prove that </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C83620">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00796E7D" w:rsidRPr="00723BE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E5C90" w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">actually had the ability at the time of the alleged assault to </w:t>
       </w:r>
       <w:r w:rsidR="009018CD">
         <w:t>cause</w:t>
       </w:r>
       <w:r w:rsidR="003E5C90" w:rsidRPr="00723BE4">
         <w:t xml:space="preserve"> the attempted or threatened </w:t>
       </w:r>
       <w:r w:rsidR="009018CD">
         <w:t>harm</w:t>
       </w:r>
       <w:r w:rsidR="003E5C90" w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">. Appearing </w:t>
       </w:r>
       <w:r w:rsidR="003E5C90">
         <w:t>to have the ability is enough.</w:t>
       </w:r>
       <w:r w:rsidR="00875162" w:rsidRPr="00875162">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
@@ -1367,288 +1235,227 @@
         <w:t>ED</w:t>
       </w:r>
       <w:r w:rsidR="007D1AAC" w:rsidRPr="004C6345">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> PHYSICAL FORCE</w:t>
       </w:r>
       <w:r w:rsidR="007D1AAC" w:rsidRPr="00F40463">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ABFF59C" w14:textId="6398FE19" w:rsidR="00087F95" w:rsidRDefault="00087F95" w:rsidP="00087F95">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To prove </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00365B92">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> guilty of assault, the Commonwealth must prove three elements beyond a reasonable doubt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="013E203E" w14:textId="13DB0237" w:rsidR="00087F95" w:rsidRDefault="00087F95" w:rsidP="00087F95">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003211D7">
         <w:t>Df</w:t>
       </w:r>
       <w:r>
-        <w:t>t</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">t attempted to use physical force on </w:t>
+      </w:r>
       <w:r w:rsidR="003211D7">
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47679156" w14:textId="51702A60" w:rsidR="00087F95" w:rsidRDefault="00087F95" w:rsidP="00087F95">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003211D7">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> intended to cause bodily harm to </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003211D7">
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00942FB2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B3F6D87" w14:textId="57168947" w:rsidR="00087F95" w:rsidRDefault="00087F95" w:rsidP="00087F95">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003211D7">
         <w:t>Df</w:t>
       </w:r>
       <w:r>
-        <w:t>t</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> came reasonably close to accomplishing the intended harm.</w:t>
+        <w:t>t came reasonably close to accomplishing the intended harm.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F40463">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidRPr="00F40463">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B59BED0" w14:textId="3C115B31" w:rsidR="00087F95" w:rsidRDefault="00087F95" w:rsidP="00087F95">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As to the first element, </w:t>
       </w:r>
       <w:r w:rsidR="00171B84">
         <w:t>give the words their ordinary meaning.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFA2B9F" w14:textId="060E0A82" w:rsidR="00087F95" w:rsidRDefault="00087F95" w:rsidP="00087F95">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="00091B67">
         <w:t>second element</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> requires the Commonwealth to prove what </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002E6992">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> intended. Intent is a state of mind. It means a person’s purpose or objective. To prove that </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="002E6992">
         <w:t>Df</w:t>
       </w:r>
       <w:r>
-        <w:t>t</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">t acted with an intent to cause bodily harm to </w:t>
+      </w:r>
       <w:r w:rsidR="002E6992">
         <w:t>Avm</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, the Commonwealth must prove that</w:t>
       </w:r>
       <w:r w:rsidR="003F0950">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00227677">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> had the specific purpose or objective to cause bodily harm</w:t>
       </w:r>
       <w:r w:rsidR="003F0950">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F0950" w:rsidRPr="003F0950">
-        <w:t xml:space="preserve">when </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> acted</w:t>
+        <w:t>when Dft acted</w:t>
       </w:r>
       <w:r>
         <w:t>. The decision to act for that purpose requires some period of thought, however brief.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04CA4100" w14:textId="77777777" w:rsidR="005A07AE" w:rsidRPr="005A07AE" w:rsidRDefault="005A07AE" w:rsidP="005A07AE">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="005A07AE">
         <w:t>As to the third element, once again, give the words their ordinary meaning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51C9A20D" w14:textId="43D333E9" w:rsidR="00E076E1" w:rsidRDefault="00E076E1" w:rsidP="000216F9">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00E076E1">
-        <w:t xml:space="preserve">he Commonwealth does not have to prove that </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> was doing or intending.</w:t>
+        <w:t>he Commonwealth does not have to prove that Avm was afraid of being hurt or that Avm even knew what Dft was doing or intending.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E1BDFF7" w14:textId="77777777" w:rsidR="004E31C1" w:rsidRPr="00EC576D" w:rsidRDefault="004E31C1" w:rsidP="004E31C1">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="00AC7CCB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Where there is</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6A07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1661,55 +1468,53 @@
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD6A07">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>defendant may not have had the actual ability to complete the act</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BAD27CC" w14:textId="3FD206FF" w:rsidR="00E666CB" w:rsidRPr="000216F9" w:rsidRDefault="00E666CB" w:rsidP="000216F9">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">The Commonwealth does not have to prove that </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00BB18FC">
         <w:t>Dft</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve"> actually had the ability at the time of the alleged assault to </w:t>
       </w:r>
       <w:r>
         <w:t>cause</w:t>
       </w:r>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve"> the attempted </w:t>
       </w:r>
       <w:r>
         <w:t>harm</w:t>
       </w:r>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">. Appearing </w:t>
       </w:r>
       <w:r>
         <w:t>to have the ability is enough.</w:t>
       </w:r>
       <w:r w:rsidR="000D2F0D" w:rsidRPr="00A476D1">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
@@ -1782,262 +1587,160 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8EA53F" w14:textId="57C3B21D" w:rsidR="00E666CB" w:rsidRDefault="00E666CB" w:rsidP="00E666CB">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To prove the defendant guilty of assault, the Commonwealth must prove three elements beyond a reasonable doubt: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687E5DCE" w14:textId="1C5B3E99" w:rsidR="009506EA" w:rsidRDefault="00E666CB" w:rsidP="009506EA">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="009506EA">
-        <w:t>Dft</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> position to fear or recognize a risk of immediate bodily harm;  </w:t>
+        <w:t xml:space="preserve">Dft did some act that would cause a reasonable person in Avm’s position to fear or recognize a risk of immediate bodily harm;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52E1A44A" w14:textId="77777777" w:rsidR="009506EA" w:rsidRDefault="009506EA" w:rsidP="009506EA">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> to fear immediate bodily harm; and </w:t>
+        <w:t xml:space="preserve">Dft intended to cause Avm to fear immediate bodily harm; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35689FC6" w14:textId="77777777" w:rsidR="009506EA" w:rsidRDefault="009506EA" w:rsidP="009506EA">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">As a result of </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">As a result of Dft’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">action, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> feared or recognized a risk of immediate bodily harm. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Avm feared or recognized a risk of immediate bodily harm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C63032" w14:textId="77777777" w:rsidR="009506EA" w:rsidRDefault="009506EA" w:rsidP="009506EA">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t>As to the first element, words alone generally do not rise to the level of an assault without some action by the defendant.</w:t>
       </w:r>
       <w:r w:rsidRPr="0095086E">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1333A9A9" w14:textId="09E0A167" w:rsidR="009506EA" w:rsidRDefault="009506EA" w:rsidP="009506EA">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The second element is that </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> had the specific purpose or objective</w:t>
+        <w:t>The second element is that Dft intended to place Avm in fear of immediate bodily harm. The Commonwealth must prove that Dft had the specific purpose or objective</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">to cause </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to fear immediate bodily harm</w:t>
+        <w:t>to cause Avm to fear immediate bodily harm</w:t>
       </w:r>
       <w:r w:rsidR="003F0950">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003F0950" w:rsidRPr="003F0950">
-        <w:t xml:space="preserve">when </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> acted</w:t>
+        <w:t>when Dft acted</w:t>
       </w:r>
       <w:r>
         <w:t>. The decision to act for that purpose requires some period of thought, however brief.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4000746A" w14:textId="77777777" w:rsidR="009506EA" w:rsidRDefault="009506EA" w:rsidP="009506EA">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="005E301F">
         <w:t>For the th</w:t>
       </w:r>
       <w:r>
         <w:t>ird</w:t>
       </w:r>
       <w:r w:rsidRPr="005E301F">
         <w:t xml:space="preserve"> element</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, the Commonwealth must prove that, as a result of </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, the Commonwealth must prove that, as a result of Dft’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">action, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> recognized a risk of immediate bodily harm.</w:t>
+      <w:r>
+        <w:t>Avm recognized a risk of immediate bodily harm.</w:t>
       </w:r>
       <w:r w:rsidRPr="008B2516">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">It is not necessary that </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> was actually afraid.</w:t>
+        <w:t>It is not necessary that Avm was actually afraid.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E31D388" w14:textId="26BC6320" w:rsidR="007E1B5D" w:rsidRPr="00EC576D" w:rsidRDefault="007E1B5D" w:rsidP="00E666CB">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="005806C0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00EC576D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidR="004E31C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2057,57 +1760,52 @@
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F40463">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>defendant may not have had the actual ability to complete the act</w:t>
       </w:r>
       <w:r w:rsidR="004E31C1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2729AD42" w14:textId="19BF9A50" w:rsidR="00EA4E43" w:rsidRPr="004C6345" w:rsidRDefault="00881F09" w:rsidP="00907683">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">The Commonwealth does not have to prove that </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00635CA3">
-        <w:t>Dft</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Dft </w:t>
       </w:r>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">actually had the ability at the time of the alleged assault to </w:t>
       </w:r>
       <w:r>
         <w:t>cause</w:t>
       </w:r>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r>
         <w:t>threatened</w:t>
       </w:r>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>harm</w:t>
       </w:r>
       <w:r w:rsidRPr="00723BE4">
         <w:t xml:space="preserve">. Appearing </w:t>
       </w:r>
       <w:r>
         <w:t>to have the ability is enough.</w:t>
       </w:r>
@@ -2452,51 +2150,51 @@
         </w:rPr>
         <w:t>Commonwealth v. Santos</w:t>
       </w:r>
       <w:r w:rsidR="006A320C">
         <w:t>, 440 Mass. 281, 289 (2003)</w:t>
       </w:r>
       <w:r w:rsidR="00BD0CE1">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="006A320C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D41D47">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Arias</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 78 Mass. App. Ct. 429, 433 (2010). </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="5FB8CFCD" w14:textId="74460DE3" w:rsidR="00BD13E8" w:rsidRDefault="003E5C90" w:rsidP="00BB2E92">
+    <w:p w14:paraId="5FB8CFCD" w14:textId="4EFD943A" w:rsidR="00BD13E8" w:rsidRDefault="003E5C90" w:rsidP="00BB2E92">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00F40463">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="003467A6">
         <w:t xml:space="preserve">Although </w:t>
       </w:r>
       <w:r w:rsidR="00C75C5C">
@@ -2511,145 +2209,135 @@
       <w:r w:rsidR="0090171B">
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="003467A6">
         <w:t>referred to as “attempted battery”</w:t>
       </w:r>
       <w:r w:rsidR="0090171B">
         <w:t xml:space="preserve"> and “threatened battery,”</w:t>
       </w:r>
       <w:r w:rsidR="003467A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00617AE0">
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00704D8E">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="009D0A8C">
         <w:t xml:space="preserve"> instruction does not use “battery”</w:t>
       </w:r>
       <w:r w:rsidR="00AC0F0C">
         <w:t xml:space="preserve"> in defining the elements</w:t>
       </w:r>
       <w:r w:rsidR="0090171B">
-        <w:t xml:space="preserve"> of either theory,</w:t>
+        <w:t xml:space="preserve"> of either theory</w:t>
       </w:r>
       <w:r w:rsidR="00AC0F0C">
         <w:t xml:space="preserve"> but </w:t>
       </w:r>
       <w:r w:rsidR="005C3805">
         <w:t xml:space="preserve">instead uses more descriptive language </w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t>set out in the caselaw. The phrasing of the first and second elements</w:t>
       </w:r>
       <w:r w:rsidR="00F83C79">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="002F6028">
         <w:t xml:space="preserve"> for both theories</w:t>
       </w:r>
       <w:r w:rsidR="00F83C79">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t xml:space="preserve"> is taken from </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0320">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t xml:space="preserve"> v. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E0320">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gorassi</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004642FF">
-        <w:t>, 432 Mass. 244, 248 (2000) (“[A]</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> is defined as either an attempt to use physical force on another, or as a threat of use of physical force.  . . .  In the case of an attempted battery type of assault, . . . the</w:t>
+        <w:t>, 432 Mass. 244, 248 (2000) (“[A]ssault is defined as either an attempt to use physical force on another, or as a threat of use of physical force.  . . .  In the case of an attempted battery type of assault, . . . the</w:t>
       </w:r>
       <w:r w:rsidR="007E0320">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t xml:space="preserve">Commonwealth must prove that the defendant attempted to do bodily harm.” (citations omitted)).  See also, e.g., </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0320">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t xml:space="preserve"> v. </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0320">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Arias</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t xml:space="preserve">, 78 Mass. App. Ct. 429, 433 (2010) (“In the circumstances of an assault, the methods of committing an assault – attempted battery force or the threat of battery – are closely related and may work in combination.”); </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0320">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t xml:space="preserve"> v. </w:t>
       </w:r>
       <w:r w:rsidRPr="007E0320">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Werner</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t>, 73 Mass. App. Ct. 97, 102 (2008).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7A26DB" w14:textId="725C5FB1" w:rsidR="003E5C90" w:rsidRPr="004642FF" w:rsidRDefault="00BD13E8" w:rsidP="00BB2E92">
+    <w:p w14:paraId="6FD229C7" w14:textId="7D57088D" w:rsidR="003E5C90" w:rsidRPr="00A26F44" w:rsidRDefault="00BD13E8" w:rsidP="00640C09">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:before="0"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">By </w:t>
       </w:r>
       <w:r w:rsidR="008D67E9">
         <w:t xml:space="preserve">requiring proof </w:t>
       </w:r>
       <w:r w:rsidR="008D67E9" w:rsidRPr="008D67E9">
         <w:t>of physical force and intent to cause or instill apprehension of bodily harm</w:t>
       </w:r>
       <w:r w:rsidR="008D67E9">
         <w:t xml:space="preserve">, this </w:t>
       </w:r>
       <w:r w:rsidR="00BB2E92">
         <w:t>instruction</w:t>
       </w:r>
       <w:r w:rsidR="00C33AC5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001A19FA">
         <w:t xml:space="preserve">departs from the District Court’s </w:t>
@@ -2695,55 +2383,53 @@
       </w:r>
       <w:r w:rsidR="00E53E74">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EE7046">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C1CA7">
         <w:t>To date, n</w:t>
       </w:r>
       <w:r w:rsidR="00EE7046">
         <w:t xml:space="preserve">o reported Massachusetts appellate decision has </w:t>
       </w:r>
       <w:r w:rsidR="002C1CA7">
         <w:t>addressed whether</w:t>
       </w:r>
       <w:r w:rsidR="00FF6D52">
         <w:t xml:space="preserve"> an </w:t>
       </w:r>
       <w:r w:rsidR="00D36A3D">
         <w:t>attempted or threatened</w:t>
       </w:r>
       <w:r w:rsidR="004C5021">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005352DB">
         <w:t>nonharmful</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0071128F">
         <w:t xml:space="preserve"> but offensive</w:t>
       </w:r>
       <w:r w:rsidR="004C5021">
         <w:t xml:space="preserve"> touching</w:t>
       </w:r>
       <w:r w:rsidR="0071128F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C5021">
         <w:t xml:space="preserve">suffices </w:t>
       </w:r>
       <w:r w:rsidR="00AD34D4">
         <w:t xml:space="preserve">to prove assault. </w:t>
       </w:r>
       <w:r w:rsidR="00F81D8B">
         <w:t>See</w:t>
       </w:r>
       <w:r w:rsidR="002C1CA7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D684C" w:rsidRPr="00482CB6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2794,153 +2480,115 @@
       </w:r>
       <w:r w:rsidR="00597504">
         <w:t xml:space="preserve">without </w:t>
       </w:r>
       <w:r w:rsidR="00146E0D">
         <w:t>justification or excuse</w:t>
       </w:r>
       <w:r w:rsidR="00650022">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00E2512D">
         <w:t xml:space="preserve"> “[t]</w:t>
       </w:r>
       <w:r w:rsidR="00E2512D" w:rsidRPr="00E2512D">
         <w:t>he affront to the victim's personal integrity is what makes the touching offensive</w:t>
       </w:r>
       <w:r w:rsidR="003C073C">
         <w:t>”;</w:t>
       </w:r>
       <w:r w:rsidR="00650022">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C14B17">
         <w:t>“[s]</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C14B17" w:rsidRPr="00C14B17">
-        <w:t>uch</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">uch </w:t>
       </w:r>
       <w:r w:rsidR="00C14B17">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00C14B17" w:rsidRPr="00C14B17">
-        <w:t xml:space="preserve">de minimis </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>de minimis touchings</w:t>
+      </w:r>
       <w:r w:rsidR="00C14B17">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00C14B17" w:rsidRPr="00C14B17">
         <w:t xml:space="preserve"> may include tickling</w:t>
       </w:r>
       <w:r w:rsidR="00C14B17">
         <w:t xml:space="preserve"> . . . </w:t>
       </w:r>
       <w:r w:rsidR="00C14B17" w:rsidRPr="00C14B17">
         <w:t xml:space="preserve">spitting </w:t>
       </w:r>
       <w:r w:rsidR="00DE5E21">
         <w:t>. . .</w:t>
       </w:r>
       <w:r w:rsidR="00C14B17">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C14B17" w:rsidRPr="00C14B17">
         <w:t>or moving someone from one room to another</w:t>
       </w:r>
       <w:r w:rsidR="009A5F35">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00482CB6">
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="005F4B7B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB5931">
-        <w:t xml:space="preserve">A judge may wish to fashion an </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> supplemental instruction</w:t>
+        <w:t>A judge may wish to fashion an appropriate supplemental instruction</w:t>
       </w:r>
       <w:r w:rsidR="00C64E4D">
         <w:t xml:space="preserve"> in a </w:t>
       </w:r>
       <w:r w:rsidR="00EB5931">
         <w:t>case that reasonably</w:t>
       </w:r>
       <w:r w:rsidR="00C64E4D">
         <w:t xml:space="preserve"> raises the possibility of </w:t>
       </w:r>
       <w:r w:rsidR="0063262E">
         <w:t xml:space="preserve">an assault based on an attempted or threatened touching that </w:t>
       </w:r>
       <w:r w:rsidR="00E3604C">
         <w:t>may be</w:t>
       </w:r>
       <w:r w:rsidR="0063262E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E3604C">
         <w:t xml:space="preserve">offensive but </w:t>
       </w:r>
       <w:r w:rsidR="0063262E">
-        <w:t>not harmful.</w:t>
-[...19 lines deleted...]
-        <w:tab/>
+        <w:t>not harmful</w:t>
       </w:r>
       <w:r w:rsidR="003E5C90" w:rsidRPr="004642FF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="6F65F100" w14:textId="34DB7E98" w:rsidR="001E3BC1" w:rsidRDefault="003E5C90" w:rsidP="00A26F44">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00F40463">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00F40463">
         <w:rPr>
           <w:b/>
@@ -3892,54 +3540,51 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="948587365">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1982928878">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="236789119">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1444501014">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1150757532">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1964261025">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="140"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="432"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -4309,50 +3954,51 @@
     <w:rsid w:val="005B1FCF"/>
     <w:rsid w:val="005B22A1"/>
     <w:rsid w:val="005B52EE"/>
     <w:rsid w:val="005C3805"/>
     <w:rsid w:val="005D0109"/>
     <w:rsid w:val="005D3E94"/>
     <w:rsid w:val="005D79E6"/>
     <w:rsid w:val="005E1EF1"/>
     <w:rsid w:val="005E2CE8"/>
     <w:rsid w:val="005E301F"/>
     <w:rsid w:val="005F113C"/>
     <w:rsid w:val="005F2ACD"/>
     <w:rsid w:val="005F4B7B"/>
     <w:rsid w:val="005F619F"/>
     <w:rsid w:val="00601C8F"/>
     <w:rsid w:val="006027D1"/>
     <w:rsid w:val="006149D5"/>
     <w:rsid w:val="006177C8"/>
     <w:rsid w:val="00617AE0"/>
     <w:rsid w:val="006227A7"/>
     <w:rsid w:val="00627F18"/>
     <w:rsid w:val="00630672"/>
     <w:rsid w:val="00631344"/>
     <w:rsid w:val="0063262E"/>
     <w:rsid w:val="00635CA3"/>
+    <w:rsid w:val="00640C09"/>
     <w:rsid w:val="006411C9"/>
     <w:rsid w:val="00650022"/>
     <w:rsid w:val="006518C0"/>
     <w:rsid w:val="00652569"/>
     <w:rsid w:val="0065325E"/>
     <w:rsid w:val="006542FC"/>
     <w:rsid w:val="006602EF"/>
     <w:rsid w:val="006645C4"/>
     <w:rsid w:val="00666167"/>
     <w:rsid w:val="00670C68"/>
     <w:rsid w:val="00675E7C"/>
     <w:rsid w:val="006765A6"/>
     <w:rsid w:val="00676B44"/>
     <w:rsid w:val="00682B39"/>
     <w:rsid w:val="00685CE4"/>
     <w:rsid w:val="0068668A"/>
     <w:rsid w:val="00694527"/>
     <w:rsid w:val="006A0F15"/>
     <w:rsid w:val="006A13FC"/>
     <w:rsid w:val="006A320C"/>
     <w:rsid w:val="006B051F"/>
     <w:rsid w:val="006B5F4E"/>
     <w:rsid w:val="006B67E5"/>
     <w:rsid w:val="006B76E6"/>
     <w:rsid w:val="006C092E"/>
@@ -4582,61 +4228,63 @@
     <w:rsid w:val="00AB2961"/>
     <w:rsid w:val="00AC063E"/>
     <w:rsid w:val="00AC0F0C"/>
     <w:rsid w:val="00AC41AF"/>
     <w:rsid w:val="00AC5E08"/>
     <w:rsid w:val="00AC74E3"/>
     <w:rsid w:val="00AC7CCB"/>
     <w:rsid w:val="00AD0C9A"/>
     <w:rsid w:val="00AD1426"/>
     <w:rsid w:val="00AD25C6"/>
     <w:rsid w:val="00AD34D4"/>
     <w:rsid w:val="00AE1A9F"/>
     <w:rsid w:val="00AE277A"/>
     <w:rsid w:val="00AE4BFE"/>
     <w:rsid w:val="00AE5F15"/>
     <w:rsid w:val="00AE7AEF"/>
     <w:rsid w:val="00AF0CE0"/>
     <w:rsid w:val="00AF10F5"/>
     <w:rsid w:val="00AF6831"/>
     <w:rsid w:val="00AF685E"/>
     <w:rsid w:val="00B02468"/>
     <w:rsid w:val="00B04009"/>
     <w:rsid w:val="00B056C3"/>
     <w:rsid w:val="00B057F2"/>
     <w:rsid w:val="00B06295"/>
+    <w:rsid w:val="00B0699A"/>
     <w:rsid w:val="00B10CE5"/>
     <w:rsid w:val="00B10CE9"/>
     <w:rsid w:val="00B11E0E"/>
     <w:rsid w:val="00B158AB"/>
     <w:rsid w:val="00B17215"/>
     <w:rsid w:val="00B2011E"/>
     <w:rsid w:val="00B20CEE"/>
     <w:rsid w:val="00B2579A"/>
     <w:rsid w:val="00B2619C"/>
     <w:rsid w:val="00B26FFA"/>
     <w:rsid w:val="00B3109C"/>
+    <w:rsid w:val="00B32F6B"/>
     <w:rsid w:val="00B37FAE"/>
     <w:rsid w:val="00B4032B"/>
     <w:rsid w:val="00B40CCE"/>
     <w:rsid w:val="00B40E41"/>
     <w:rsid w:val="00B41929"/>
     <w:rsid w:val="00B41F50"/>
     <w:rsid w:val="00B50073"/>
     <w:rsid w:val="00B50533"/>
     <w:rsid w:val="00B50A0B"/>
     <w:rsid w:val="00B520AB"/>
     <w:rsid w:val="00B5255D"/>
     <w:rsid w:val="00B61E62"/>
     <w:rsid w:val="00B61FD9"/>
     <w:rsid w:val="00B62649"/>
     <w:rsid w:val="00B6498C"/>
     <w:rsid w:val="00B708E6"/>
     <w:rsid w:val="00B715D9"/>
     <w:rsid w:val="00B71C5F"/>
     <w:rsid w:val="00B74193"/>
     <w:rsid w:val="00B75859"/>
     <w:rsid w:val="00B77AFA"/>
     <w:rsid w:val="00B8441D"/>
     <w:rsid w:val="00B87983"/>
     <w:rsid w:val="00B92CBA"/>
     <w:rsid w:val="00B94206"/>
@@ -4645,57 +4293,59 @@
     <w:rsid w:val="00B97367"/>
     <w:rsid w:val="00B97BEA"/>
     <w:rsid w:val="00BA257C"/>
     <w:rsid w:val="00BA6A50"/>
     <w:rsid w:val="00BA7568"/>
     <w:rsid w:val="00BB072C"/>
     <w:rsid w:val="00BB18FC"/>
     <w:rsid w:val="00BB2E92"/>
     <w:rsid w:val="00BC066A"/>
     <w:rsid w:val="00BC0CE9"/>
     <w:rsid w:val="00BC1B58"/>
     <w:rsid w:val="00BC4DAE"/>
     <w:rsid w:val="00BD0CE1"/>
     <w:rsid w:val="00BD13E8"/>
     <w:rsid w:val="00BD3CA2"/>
     <w:rsid w:val="00BD7F7A"/>
     <w:rsid w:val="00BE0D5C"/>
     <w:rsid w:val="00BE1622"/>
     <w:rsid w:val="00BE459F"/>
     <w:rsid w:val="00BE561A"/>
     <w:rsid w:val="00BE7335"/>
     <w:rsid w:val="00BE74FB"/>
     <w:rsid w:val="00BE793D"/>
     <w:rsid w:val="00BF0717"/>
     <w:rsid w:val="00BF08B5"/>
+    <w:rsid w:val="00BF570F"/>
     <w:rsid w:val="00BF6539"/>
     <w:rsid w:val="00BF7C09"/>
     <w:rsid w:val="00C008D4"/>
     <w:rsid w:val="00C01404"/>
     <w:rsid w:val="00C04542"/>
     <w:rsid w:val="00C04DEF"/>
     <w:rsid w:val="00C059E7"/>
+    <w:rsid w:val="00C060BF"/>
     <w:rsid w:val="00C073A5"/>
     <w:rsid w:val="00C07AA7"/>
     <w:rsid w:val="00C108C7"/>
     <w:rsid w:val="00C14B17"/>
     <w:rsid w:val="00C1637D"/>
     <w:rsid w:val="00C271F2"/>
     <w:rsid w:val="00C315C0"/>
     <w:rsid w:val="00C31E9A"/>
     <w:rsid w:val="00C33AC5"/>
     <w:rsid w:val="00C361D9"/>
     <w:rsid w:val="00C36219"/>
     <w:rsid w:val="00C41BF2"/>
     <w:rsid w:val="00C43AEF"/>
     <w:rsid w:val="00C43DCA"/>
     <w:rsid w:val="00C467F9"/>
     <w:rsid w:val="00C5118E"/>
     <w:rsid w:val="00C52102"/>
     <w:rsid w:val="00C55195"/>
     <w:rsid w:val="00C55381"/>
     <w:rsid w:val="00C55E4E"/>
     <w:rsid w:val="00C5670C"/>
     <w:rsid w:val="00C56A08"/>
     <w:rsid w:val="00C640D6"/>
     <w:rsid w:val="00C64ACF"/>
     <w:rsid w:val="00C64AD4"/>
@@ -4770,50 +4420,51 @@
     <w:rsid w:val="00D71FE5"/>
     <w:rsid w:val="00D7216A"/>
     <w:rsid w:val="00D727D9"/>
     <w:rsid w:val="00D72992"/>
     <w:rsid w:val="00D73261"/>
     <w:rsid w:val="00D735C8"/>
     <w:rsid w:val="00D766CD"/>
     <w:rsid w:val="00D76B07"/>
     <w:rsid w:val="00D8354F"/>
     <w:rsid w:val="00D8355E"/>
     <w:rsid w:val="00D844F6"/>
     <w:rsid w:val="00D8732A"/>
     <w:rsid w:val="00D87B51"/>
     <w:rsid w:val="00D91720"/>
     <w:rsid w:val="00D9196F"/>
     <w:rsid w:val="00D92985"/>
     <w:rsid w:val="00D930FA"/>
     <w:rsid w:val="00D94EA1"/>
     <w:rsid w:val="00D95720"/>
     <w:rsid w:val="00D96DD3"/>
     <w:rsid w:val="00D970EF"/>
     <w:rsid w:val="00DA2459"/>
     <w:rsid w:val="00DA63BF"/>
     <w:rsid w:val="00DA7FFC"/>
     <w:rsid w:val="00DB28C7"/>
+    <w:rsid w:val="00DB5C50"/>
     <w:rsid w:val="00DB6604"/>
     <w:rsid w:val="00DC2BBE"/>
     <w:rsid w:val="00DC37AE"/>
     <w:rsid w:val="00DC40FB"/>
     <w:rsid w:val="00DC61A7"/>
     <w:rsid w:val="00DC6830"/>
     <w:rsid w:val="00DD5D89"/>
     <w:rsid w:val="00DE1C75"/>
     <w:rsid w:val="00DE589C"/>
     <w:rsid w:val="00DE58F2"/>
     <w:rsid w:val="00DE5E21"/>
     <w:rsid w:val="00DE6671"/>
     <w:rsid w:val="00DE6A57"/>
     <w:rsid w:val="00DF0A80"/>
     <w:rsid w:val="00DF1B87"/>
     <w:rsid w:val="00DF2062"/>
     <w:rsid w:val="00DF23A1"/>
     <w:rsid w:val="00DF267F"/>
     <w:rsid w:val="00DF2BC6"/>
     <w:rsid w:val="00DF7070"/>
     <w:rsid w:val="00E0343A"/>
     <w:rsid w:val="00E05CE0"/>
     <w:rsid w:val="00E076E1"/>
     <w:rsid w:val="00E07E9D"/>
     <w:rsid w:val="00E105B5"/>
@@ -4825,67 +4476,69 @@
     <w:rsid w:val="00E2512D"/>
     <w:rsid w:val="00E32F0A"/>
     <w:rsid w:val="00E34C80"/>
     <w:rsid w:val="00E34CD4"/>
     <w:rsid w:val="00E3604C"/>
     <w:rsid w:val="00E37BB2"/>
     <w:rsid w:val="00E42F5E"/>
     <w:rsid w:val="00E435CF"/>
     <w:rsid w:val="00E45063"/>
     <w:rsid w:val="00E46D99"/>
     <w:rsid w:val="00E502A3"/>
     <w:rsid w:val="00E507BE"/>
     <w:rsid w:val="00E51115"/>
     <w:rsid w:val="00E527E1"/>
     <w:rsid w:val="00E53C35"/>
     <w:rsid w:val="00E53E74"/>
     <w:rsid w:val="00E55065"/>
     <w:rsid w:val="00E60D3C"/>
     <w:rsid w:val="00E60FBB"/>
     <w:rsid w:val="00E61235"/>
     <w:rsid w:val="00E62100"/>
     <w:rsid w:val="00E65268"/>
     <w:rsid w:val="00E666CB"/>
     <w:rsid w:val="00E70479"/>
     <w:rsid w:val="00E7377E"/>
+    <w:rsid w:val="00E7448F"/>
     <w:rsid w:val="00E80CD1"/>
     <w:rsid w:val="00E823EA"/>
     <w:rsid w:val="00E825EA"/>
     <w:rsid w:val="00E86CDC"/>
     <w:rsid w:val="00E9423A"/>
     <w:rsid w:val="00EA143B"/>
     <w:rsid w:val="00EA16F3"/>
     <w:rsid w:val="00EA17D6"/>
     <w:rsid w:val="00EA3875"/>
     <w:rsid w:val="00EA3B81"/>
     <w:rsid w:val="00EA420F"/>
     <w:rsid w:val="00EA4E43"/>
     <w:rsid w:val="00EA722F"/>
     <w:rsid w:val="00EB2ED1"/>
     <w:rsid w:val="00EB5931"/>
     <w:rsid w:val="00EB68A7"/>
     <w:rsid w:val="00EB773E"/>
+    <w:rsid w:val="00EC1E1D"/>
     <w:rsid w:val="00EC3C91"/>
     <w:rsid w:val="00EC576D"/>
     <w:rsid w:val="00ED44BC"/>
     <w:rsid w:val="00ED7A12"/>
     <w:rsid w:val="00EE24CF"/>
     <w:rsid w:val="00EE26AF"/>
     <w:rsid w:val="00EE66F2"/>
     <w:rsid w:val="00EE7046"/>
     <w:rsid w:val="00EE7269"/>
     <w:rsid w:val="00F028B0"/>
     <w:rsid w:val="00F05B14"/>
     <w:rsid w:val="00F10AE9"/>
     <w:rsid w:val="00F11C6F"/>
     <w:rsid w:val="00F11EF0"/>
     <w:rsid w:val="00F139CC"/>
     <w:rsid w:val="00F1555B"/>
     <w:rsid w:val="00F21F3C"/>
     <w:rsid w:val="00F244E7"/>
     <w:rsid w:val="00F24F72"/>
     <w:rsid w:val="00F263F6"/>
     <w:rsid w:val="00F273B9"/>
     <w:rsid w:val="00F31C0B"/>
     <w:rsid w:val="00F40463"/>
     <w:rsid w:val="00F41CCE"/>
     <w:rsid w:val="00F4656F"/>