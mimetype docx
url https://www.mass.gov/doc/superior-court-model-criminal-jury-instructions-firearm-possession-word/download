--- v0 (2026-03-29)
+++ v1 (2026-08-25)
@@ -1,2165 +1,2655 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5A33C192" w14:textId="6007093D" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+    <w:p w14:paraId="5A33C192" w14:textId="27745307" w:rsidR="004D419B" w:rsidRPr="00966A4B" w:rsidRDefault="004D419B" w:rsidP="00635E57">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00966A4B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publication Date: </w:t>
+      </w:r>
+      <w:r w:rsidR="00770157">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>July 14, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E95EAC3" w14:textId="41008A2E" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="00447CDB">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Unlawful possession of a firear</w:t>
+      </w:r>
+      <w:r w:rsidR="00C860A5">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00635E57">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285C03D2" w14:textId="1A4825EF" w:rsidR="004D419B" w:rsidRDefault="005055E6" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F165ED">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ft </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>is charged</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00F165ED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">with unlawfully possessing a firearm [rifle/shotgun] [stun gun] </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00F165ED">
+        <w:t>on [</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE4F78">
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00F165ED">
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0B65FB" w14:textId="65E75559" w:rsidR="004D419B" w:rsidRPr="00976C8D" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976C8D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">To prove </w:t>
+      </w:r>
+      <w:r w:rsidR="001347B9">
+        <w:t xml:space="preserve">Dft guilty of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this offense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve">, the Commonwealth must prove </w:t>
+      </w:r>
+      <w:r>
+        <w:t>four [five/six]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve"> elements beyond a reasonable doubt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69542E17" w14:textId="61BD0EB2" w:rsidR="004D419B" w:rsidRPr="00976C8D" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0027230A" w:rsidRPr="00976C8D">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="0027230A">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidR="0027230A" w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">knowingly possessed the object in question </w:t>
+      </w:r>
+      <w:r w:rsidR="00635B79" w:rsidRPr="00635B79">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r>
+        <w:t>or knowingly had the object under his control in a vehicle]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00635B79" w:rsidRPr="00635B79">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D791560" w14:textId="1A4265BC" w:rsidR="004D419B" w:rsidRPr="00976C8D" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00635B79">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">he object met the legal definition of </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk158586474"/>
+      <w:r>
+        <w:t>a firearm [rifle/shotgun] [stun gun]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="0935E8BB" w14:textId="33332D12" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E92FFE" w:rsidRPr="00976C8D">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92FFE">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92FFE" w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>knew that the object was a firearm [rifle/shotgun] [stun gun]; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742E1423" w14:textId="20CE7FDB" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4304">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E92FFE">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r>
+        <w:t>did not have a valid license to carry a firearm</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00BE42A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>for a rifle</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD3755">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>shotgun</w:t>
+      </w:r>
+      <w:r w:rsidR="00234C1F">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">or a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86E26">
+        <w:t xml:space="preserve">valid </w:t>
+      </w:r>
+      <w:r>
+        <w:t>firearm identification (FID) card</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4304" w:rsidRPr="00C43183">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43183">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="00F94F52" w:rsidRPr="00F94F52">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F94F52">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C78A7D" w14:textId="6465403C" w:rsidR="004D419B" w:rsidRPr="00D37430" w:rsidRDefault="00D37430" w:rsidP="0021672C">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B548B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If there is evidence </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7F00">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>defendant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>was exempt from licensing requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501895FB" w14:textId="392780E6" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="000C4304">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4304">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003A5764">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r>
+        <w:t>did not qualify for one of the legal exemptions that allow someone to possess a firearm [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF383B">
+        <w:t>rifle/shotgun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00A056AB">
+        <w:t xml:space="preserve">[stun gun] </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">without a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86532">
+        <w:t xml:space="preserve">required </w:t>
+      </w:r>
+      <w:r>
+        <w:t>license.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A14043">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="003A5764" w:rsidRPr="00A14043">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48382F54" w14:textId="033EDBDB" w:rsidR="00F83494" w:rsidRPr="00C871FB" w:rsidRDefault="00F83494" w:rsidP="00F83494">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C871FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2C8D" w:rsidRPr="00C871FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Add the following, unless </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC7F00">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>defendant</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2C8D" w:rsidRPr="00C871FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00113C75">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2C8D" w:rsidRPr="00C871FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s charged under </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2C8D" w:rsidRPr="00C871FB">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2C8D" w:rsidRPr="00C871FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10(h)(1), see n.</w:t>
+      </w:r>
+      <w:r w:rsidR="0022299A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2C8D" w:rsidRPr="00C871FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, above</w:t>
+      </w:r>
+      <w:r w:rsidR="00C871FB" w:rsidRPr="00C871FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00146B4D" w:rsidRPr="00C871FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2706AC" w14:textId="0869A5D0" w:rsidR="004D419B" w:rsidRPr="001F647A" w:rsidRDefault="004D419B" w:rsidP="001F647A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F647A">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA482C">
+        <w:t>/6.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA482C">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008F4712" w:rsidRPr="001F647A">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F647A">
+        <w:t xml:space="preserve">possessed the firearm [rifle/shotgun] </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1B06">
+        <w:t xml:space="preserve">[stun gun] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F647A">
+        <w:t>outside his residence or place of business.</w:t>
+      </w:r>
+      <w:r w:rsidR="00540129" w:rsidRPr="00C871FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="00C871FB" w:rsidRPr="00C871FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0737B5D3" w14:textId="2C43EBAD" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E031E">
+        <w:t>First</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3C75">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Commonwealth must prove that </w:t>
+      </w:r>
+      <w:r w:rsidR="007E3C75">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">knowingly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:t>possessed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00101E82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the object in question [or knowingly had the object under his control in a vehicle]</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4304">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00037804" w:rsidRPr="003166F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00321D30" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> further instruction on knowledge is appropriate, </w:t>
+      </w:r>
+      <w:r w:rsidR="00144131">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00321D30" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Supplemental Instruction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00144131">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(a) “</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2D68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidR="00144131">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nowingly,” below</w:t>
+      </w:r>
+      <w:r w:rsidR="00037804" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00037804" w:rsidRPr="00144131">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00037804">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A person can possess an object by having direct physical control over it. For example, you possess whatever you have in your pocket.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4304">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4304" w:rsidRPr="00AC2D68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00321D30" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>f there is evidence of constructive possession</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00037804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A person can also possess an object if the person: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F47221C" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">knows of the object; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F490CB" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">has the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B408DC">
+        <w:t>ability</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B408DC">
+        <w:t>exercise</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> control over it, either directly or through another person; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F63A911" w14:textId="406B4B60" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>has the intent to exercise control over it.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC2D68">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidR="00321D30">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D59CB8A" w14:textId="5E0614F2" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For example, under the law, you possess items that you keep in your dresser drawer at home.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0583">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="000C4304" w:rsidRPr="00AC2D68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E24938" w14:textId="4D9538E6" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You must determine whether </w:t>
+      </w:r>
+      <w:r w:rsidR="005D5F74">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">possessed the object in question from </w:t>
+      </w:r>
+      <w:r w:rsidR="00420D09">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the facts and the reasonable inferences that you may draw from those facts. Merely being present near an object </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4304" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">add </w:t>
+      </w:r>
+      <w:r w:rsidR="004761DE" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> appropriate:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="24"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00D80BB6">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>being associated with a person who controls an object or controls a place where an object is found, living in an apartment where an object is found, or being in a vehicle where an object is present</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4304">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> does not amount to possession. To find that someone possessed an object, you must find that the person knew of the object and had the ability and intent to exercise control over it. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4304" w:rsidRPr="00D82932">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Add if relevant:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The possession does not have to be exclusive to one person. Someone can possess an item jointly with another person.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82932">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:rFonts w:cs="Segoe UI Historic"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="285C03D2" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidR="000C4304" w:rsidRPr="002F6BA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C1FCC3F" w14:textId="0661E0C8" w:rsidR="004D419B" w:rsidRDefault="00132E8D" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-      </w:pPr>
-[...368 lines deleted...]
-        <w:t>the object in question [or knowingly had the object under his control in a vehicle]</w:t>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The second element </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">the Commonwealth must prove </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>that the object in question met the legal definition of a firearm [</w:t>
+      </w:r>
+      <w:r w:rsidR="00E27491">
+        <w:t>rifle/</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>shot gun] [stun gun]</w:t>
       </w:r>
       <w:r w:rsidR="000C4304">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...137 lines deleted...]
-    <w:p w14:paraId="3D59CB8A" w14:textId="5C179D54" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:r w:rsidR="002D4B60" w:rsidRPr="002D4B60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Use the appropriate definition from the list of Firearms Definitions, under Criminal Instructions of the Superior Court Model Jury Instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4390">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4B60" w:rsidRPr="002D4B60">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25305CB8" w14:textId="767923C8" w:rsidR="004D419B" w:rsidRDefault="004A790E" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-      <w:r w:rsidR="000C4304">
+      <w:bookmarkStart w:id="2" w:name="_Hlk141101514"/>
+      <w:r w:rsidRPr="00460F86">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...367 lines deleted...]
-        <w:t>&gt;</w:t>
+      <w:r w:rsidR="004D419B" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If there is evidence that the weapon was defective/damaged:</w:t>
       </w:r>
       <w:r w:rsidR="004D419B">
         <w:t xml:space="preserve"> You have heard evidence that the firearm [rifle/shotgun] in this case was [defective/damaged]. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="004D419B">
         <w:t>If a weapon becomes so [defective/damaged] that it cannot fire a shot or bullet, the law no longer considers it a firearm [rifle/shotgun]. But if a “</w:t>
       </w:r>
       <w:r w:rsidR="004D419B" w:rsidRPr="004A7229">
         <w:t>relatively slight repair, replacement, or adjustment</w:t>
       </w:r>
       <w:r w:rsidR="004D419B">
-        <w:t>” would make the weapon operable again, then under the law it remains a firearm [rifle/shotgun].</w:t>
+        <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="004D419B">
+        <w:lastRenderedPageBreak/>
+        <w:t>would make the weapon operable again, then under the law it remains a firearm [rifle/shotgun].</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="14"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4B61CB32" w14:textId="794C32A1" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="006C118B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B61CB32" w14:textId="1786A85C" w:rsidR="004D419B" w:rsidRDefault="0081471B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
-      <w:r w:rsidRPr="000C4304">
-[...7 lines deleted...]
-        <w:t>, the Commonwealth must prove that DFT knew that the object was a firearm [rifle/shotgun] [stun gun]</w:t>
+      <w:r>
+        <w:t>The third element</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve"> the Commonwealth must prove </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="008114FA">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>knew that the object was a firearm [rifle/shotgun] [stun gun]</w:t>
       </w:r>
       <w:r w:rsidR="000C4304">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000D3262">
+      <w:r w:rsidR="00B73E6E" w:rsidRPr="00B73E6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[If further instruction on knowledge is appropriate, see Supplemental Instruction (a) “Knowingly,” below.]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B73E6E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">When determining whether </w:t>
+      </w:r>
+      <w:r w:rsidR="008114FA">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="000D3262">
         <w:t xml:space="preserve">knew </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004D419B">
         <w:t>that the object was a firearm [rifle/shotgun] [stun gun], you</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F666D1">
+      <w:r w:rsidR="004D419B" w:rsidRPr="00F666D1">
         <w:t xml:space="preserve"> may </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="004D419B">
         <w:t>consider</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F666D1">
-[...8 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00F666D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008114FA">
+        <w:t>Dft’s</w:t>
+      </w:r>
+      <w:r w:rsidR="008114FA" w:rsidRPr="00F666D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_Hlk231209937"/>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00F666D1">
+        <w:t xml:space="preserve">actions and words, </w:t>
+      </w:r>
+      <w:r w:rsidR="00420D09" w:rsidRPr="00F666D1">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00F666D1">
+        <w:t xml:space="preserve"> the surrounding circumstances</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
         <w:t>, and the reasonable inferences that you draw from the evidence</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidR="000C4304">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">If the item was a conventional firearm [rifle/shotgun] [stun gun] with its obvious dangers, the Commonwealth does not have to prove, however, that </w:t>
+      </w:r>
+      <w:r w:rsidR="00380B04">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>knew that the object met the legal definition of a firearm [rifle/shotgun] [stun gun].</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="0081471B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2276341E" w14:textId="0620174A" w:rsidR="0058001B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2276341E" w14:textId="38652FCD" w:rsidR="0058001B" w:rsidRDefault="000B305E" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
-      <w:r w:rsidRPr="000C4304">
-[...15 lines deleted...]
-      <w:r w:rsidR="0058001B">
+      <w:r>
+        <w:t>The fourth element</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve"> the Commonwealth </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="003D444F">
+        <w:t xml:space="preserve">must prove </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="003D444F">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1C99" w:rsidRPr="003D444F">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1C99">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1C99" w:rsidRPr="003D444F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="003D444F">
+        <w:t>did not have a valid license to carry a firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0058001B" w:rsidRPr="000B305E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="002D46E9" w:rsidRPr="002D46E9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>for a rifle/shotgun:</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve"> or a </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86B43">
+        <w:t xml:space="preserve">valid </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>firearm identification (FID) card</w:t>
+      </w:r>
+      <w:r w:rsidR="0058001B" w:rsidRPr="001859DA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="0058001B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">at the time </w:t>
+      </w:r>
+      <w:r w:rsidR="0038595B">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>possessed the firearm [rifle/shotgun] [stun gun].</w:t>
+      </w:r>
+      <w:r w:rsidR="00200AD8" w:rsidRPr="003219DB">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAF6CF5" w14:textId="27595234" w:rsidR="004D419B" w:rsidRDefault="0058001B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF21CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If there is a question about the difference between a license to carry and an FID card</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="0058001B">
-[...30 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004D419B">
-        <w:rPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> A “license to carry a firearm” is not the same thing as a “firearms identification card,” or “FID card.” A license to carry a firearm allows a person to possess a firearm [rifle/shotgun] [stun gun] </w:t>
+        <w:t xml:space="preserve"> A “license to carry a firearm” is not the same thing as a “firearm identification card,” or “FID card.” A license to carry allows a person to possess a firearm [rifle/shotgun] [stun gun] </w:t>
       </w:r>
       <w:r w:rsidR="004D419B" w:rsidRPr="003D444F">
         <w:t>either inside or outside</w:t>
       </w:r>
       <w:r w:rsidR="004D419B">
         <w:t xml:space="preserve"> his home or place of business.</w:t>
       </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00DF21CB">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
       <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve"> An FID card </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5335">
+        <w:t>is more limited</w:t>
+      </w:r>
+      <w:r w:rsidR="008F5AC3">
+        <w:t xml:space="preserve">. It </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">allows a person </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:lastRenderedPageBreak/>
+        <w:t>to possess</w:t>
+      </w:r>
+      <w:r w:rsidR="00787151">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5335">
+        <w:t xml:space="preserve">only </w:t>
+      </w:r>
+      <w:r w:rsidR="00787151" w:rsidRPr="00787151">
+        <w:t>a rifle</w:t>
+      </w:r>
+      <w:r w:rsidR="002331E2">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00787151" w:rsidRPr="00787151">
+        <w:t>shotgun</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5335">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00530CB9">
+        <w:t xml:space="preserve">inside or </w:t>
+      </w:r>
+      <w:r w:rsidR="00787151" w:rsidRPr="00787151">
+        <w:t>outside his home or business</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5335">
+        <w:t xml:space="preserve">, but </w:t>
+      </w:r>
+      <w:r w:rsidR="004B6528">
+        <w:t>it does not allow a person to possess a firearm [stun gun]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB5BBA">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0092389F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidR="00FE4A20" w:rsidRPr="0092220C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="004D419B">
-        <w:t xml:space="preserve"> An FID card allows a person to possess a </w:t>
-[...72 lines deleted...]
-    <w:p w14:paraId="3AF3CA86" w14:textId="38E17690" w:rsidR="004D419B" w:rsidRPr="0058001B" w:rsidRDefault="0058001B" w:rsidP="0058001B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF3CA86" w14:textId="3BBFFC1C" w:rsidR="004D419B" w:rsidRPr="000609FA" w:rsidRDefault="0058001B" w:rsidP="0058001B">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:keepNext/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008C0454">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="004D419B" w:rsidRPr="00677891">
-[...7 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="004D419B" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>If there is evidence</w:t>
       </w:r>
-      <w:r w:rsidR="004D419B" w:rsidRPr="00DF271B">
-[...9 lines deleted...]
-        <w:t>that</w:t>
+      <w:r w:rsidR="004D419B" w:rsidRPr="000609FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00230881">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>defendant</w:t>
+      </w:r>
+      <w:r w:rsidR="000609FA" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>was exempt from licensing requirements, add:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AD4727" w14:textId="17DB20FA" w:rsidR="004D419B" w:rsidRDefault="008C0454" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The fifth element</w:t>
       </w:r>
       <w:r w:rsidR="004D419B">
-        <w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="35AD4727" w14:textId="71F0AC77" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+        <w:t xml:space="preserve"> the Commonwealth must prove </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="000609FA" w:rsidRPr="00DF271B">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="000609FA">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidR="000609FA" w:rsidRPr="00DF271B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">did not qualify for a statutory exemption from the requirement to have a license to carry a firearm </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="008C0454">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>for a rifle/shotgun</w:t>
+      </w:r>
+      <w:r w:rsidR="00C912E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>or an FID card.</w:t>
+      </w:r>
+      <w:r w:rsidR="0058001B" w:rsidRPr="00DB2B71">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433441F8" w14:textId="6630753A" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
-      <w:r w:rsidRPr="000C4304">
-[...65 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00AB372F">
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C4304">
-[...7 lines deleted...]
-        <w:t>], the Commonwealth must prove that DFT possessed the firearm [rifle/shotgun] outside his residence or place of business</w:t>
+      <w:r w:rsidR="00F63099">
+        <w:t>The fifth/sixth</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00F63099">
+        <w:t xml:space="preserve"> element </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the Commonwealth must prove </w:t>
+      </w:r>
+      <w:r w:rsidR="00F63099">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB372F">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">possessed the firearm [rifle/shotgun] </w:t>
+      </w:r>
+      <w:r w:rsidR="00044787">
+        <w:t xml:space="preserve">[stun gun] </w:t>
+      </w:r>
+      <w:r>
+        <w:t>outside his residence or place of business</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4304">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5222F" w:rsidRPr="00A5222F">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidR="000C4304">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00964012" w:rsidRPr="00C53FA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Add if appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E84A2B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A person’s “residence” or “place of business” means only areas under the exclusive control of the person or business</w:t>
       </w:r>
       <w:r w:rsidR="000C4304">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00964012">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> A person’s “residence” or “place of business” means only areas under the exclusive control of the person or business</w:t>
+      <w:r>
+        <w:t>It does not include common areas of an apartment building or office building.</w:t>
+      </w:r>
+      <w:r w:rsidR="00964012" w:rsidRPr="00C53FA9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D38CDA" w14:textId="621D31AD" w:rsidR="004D419B" w:rsidRPr="00457F2D" w:rsidRDefault="00E74C8D" w:rsidP="00457F2D">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00457F2D">
+        <w:t>Supplemental Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCF6528" w14:textId="1507B58F" w:rsidR="004D419B" w:rsidRDefault="00760793" w:rsidP="00EB1E56">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="864" w:hanging="432"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>“Knowingly”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B6880D3" w14:textId="457368A4" w:rsidR="004D419B" w:rsidRDefault="00850C62" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">acted </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="0004793B">
+        <w:t xml:space="preserve">“knowingly” </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>if he did something</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="0004793B">
+        <w:t xml:space="preserve"> voluntarily and intentionally, and not because of mistake, accident,</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="006A30F1">
+        <w:t xml:space="preserve"> negligence</w:t>
+      </w:r>
+      <w:r w:rsidR="00130FEC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="006A30F1">
+        <w:t xml:space="preserve"> or other innocent reason</w:t>
       </w:r>
       <w:r w:rsidR="000C4304">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> or other innocent reason</w:t>
+      <w:r w:rsidR="004D419B">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00024AE5">
+        <w:t>ou must</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00024AE5">
+        <w:t>determine</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00024AE5">
+        <w:t xml:space="preserve">what </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>himself</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00024AE5">
+        <w:t xml:space="preserve"> actually did or did not know at the time</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00024AE5">
+        <w:t>not what a reasonable person would have known</w:t>
       </w:r>
       <w:r w:rsidR="000C4304">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-        <w:t>not what a reasonable person would have known</w:t>
+    </w:p>
+    <w:p w14:paraId="732321ED" w14:textId="2F40DCF8" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t xml:space="preserve">This requires you to make a decision about </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2164A">
+        <w:t>Dft’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2164A" w:rsidRPr="00DF08C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t>state of mind</w:t>
       </w:r>
       <w:r w:rsidR="000C4304">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00DF08C7">
-        <w:t xml:space="preserve">This requires you to </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> state of mind</w:t>
+        <w:t>It is obviously impossible to look directly into a person’s mind</w:t>
       </w:r>
       <w:r w:rsidR="000C4304">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF08C7">
-        <w:t>It is obviously impossible to look directly into a person’s mind</w:t>
+        <w:t>But in our everyday affairs, we often look to the actions of others to decide what their state of mind is</w:t>
       </w:r>
       <w:r w:rsidR="000C4304">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
       <w:r w:rsidRPr="00DF08C7">
-        <w:t>But in our everyday affairs, we often look to the actions of others to decide what their state of mind is</w:t>
+        <w:t xml:space="preserve">ou should consider </w:t>
+      </w:r>
+      <w:r w:rsidR="00420D09" w:rsidRPr="00DF08C7">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t xml:space="preserve"> the evidence, and any reasonable inferences you draw from the evidence, in determining whether</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2164A">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7340">
+        <w:t>knew</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:lastRenderedPageBreak/>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> he possessed the object</w:t>
+      </w:r>
+      <w:r w:rsidR="00417704">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0065644D">
+        <w:t>[and</w:t>
+      </w:r>
+      <w:r w:rsidR="00417704">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="0065644D">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:t>] the object was a firearm [rifle/shotgun] [stun gun]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF08C7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022648F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D963EE" w14:textId="78F5978E" w:rsidR="004D419B" w:rsidRPr="002D0334" w:rsidRDefault="00760793" w:rsidP="00EB1E56">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="864" w:hanging="432"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(b) </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="002D0334">
+        <w:t>Ignorance of the Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDB6B6B" w14:textId="1E5C1EFE" w:rsidR="004D419B" w:rsidRPr="00F165ED" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve">ou have heard </w:t>
+      </w:r>
+      <w:r>
+        <w:t>evidence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF30ED">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF30ED" w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve">did not know that </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF30ED">
+        <w:t>he was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> required to have a license to carry </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36CE4">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve">or a firearm identification </w:t>
+      </w:r>
+      <w:r w:rsidR="00D23B93">
+        <w:t xml:space="preserve">(FID) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t>card</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36CE4">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> before possessing </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a firearm [rifle/shotgun] [stun gun].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> The Commonwealth </w:t>
+      </w:r>
+      <w:r>
+        <w:t>does not have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> to prove that </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF30ED">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF30ED" w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve">knew that the law required </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF30ED">
+        <w:t>him</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF30ED" w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve">to have a license to carry </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36CE4">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00200493">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00781201">
+        <w:t>FID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> card</w:t>
+      </w:r>
+      <w:r w:rsidR="00C36CE4">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D03F14">
+        <w:t xml:space="preserve"> before possessing </w:t>
+      </w:r>
+      <w:r w:rsidR="004431F8" w:rsidRPr="004431F8">
+        <w:t>a firearm [rifle/shotgun] [stun gun]</w:t>
       </w:r>
       <w:r w:rsidR="000C4304">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...71 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D03F14">
         <w:t xml:space="preserve">For that reason, the </w:t>
       </w:r>
       <w:r>
-        <w:t>evidence that DFT did not know of these requirements</w:t>
+        <w:t xml:space="preserve">evidence that </w:t>
+      </w:r>
+      <w:r w:rsidR="004431F8">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">did not know of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C36CE4">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004431F8">
+        <w:t xml:space="preserve">licensing </w:t>
+      </w:r>
+      <w:r>
+        <w:t>requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00D03F14">
-        <w:t xml:space="preserve"> is not </w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> is not relevant to your deliberations and you should not discuss it at all during your deliberations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB4A610" w14:textId="64E64687" w:rsidR="004D419B" w:rsidRPr="007047FE" w:rsidRDefault="00760793" w:rsidP="00EB1E56">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="864" w:hanging="432"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(c) </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="002D0334">
+        <w:t xml:space="preserve">Unlawful possession of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00702D9B">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00702D9B" w:rsidRPr="002D0334">
+        <w:t xml:space="preserve">oaded </w:t>
+      </w:r>
+      <w:r w:rsidR="00702D9B">
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidR="00702D9B" w:rsidRPr="002D0334">
+        <w:t>irearm</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00C57491">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10538483" w14:textId="712C9131" w:rsidR="004D419B" w:rsidRDefault="00691BE0" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
       <w:r w:rsidRPr="003C048E">
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="10538483" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C048E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="003C048E">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="003C048E">
+        <w:t xml:space="preserve">charged with </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t xml:space="preserve">unlawfully </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="003C048E">
+        <w:t xml:space="preserve">possessing a </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="002E031E">
+        <w:t>loaded</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00101E82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="003C048E">
+        <w:t>firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004D419B" w:rsidRPr="00455D16">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0F611D" w14:textId="4085109D" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
-      <w:r w:rsidRPr="003C048E">
-[...39 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00934255">
-        <w:t xml:space="preserve">To prove DFT guilty of this </w:t>
+        <w:t xml:space="preserve">To prove </w:t>
+      </w:r>
+      <w:r w:rsidR="00046048" w:rsidRPr="00934255">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00046048">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidR="00046048" w:rsidRPr="00934255">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00934255">
+        <w:t xml:space="preserve">guilty of this </w:t>
       </w:r>
       <w:r>
         <w:t>charge</w:t>
       </w:r>
       <w:r w:rsidRPr="00934255">
         <w:t>, the Commonwealth must</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> prove each of the elements of unlawful possession of a firearm, plus two additional elements. If the Commonwealth failed to prove one or more of the elements of unlawful possession of a firearm, then you must find DFT not guilty of the charge of unlawful possession of a loaded firearm. </w:t>
+        <w:t xml:space="preserve"> prove each of the elements of unlawful possession of a firearm plus two additional elements. If the Commonwealth failed to prove one or more of the elements of unlawful possession of a firearm, then you must find </w:t>
+      </w:r>
+      <w:r w:rsidR="00046048">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">not guilty of the charge of unlawful possession of a loaded firearm. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0D9956" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="005B548B">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>The two additional elements that the Commonwealth must prove for unlawful possession of a loaded firearm are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C03F32" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="005B548B">
+    <w:p w14:paraId="70C03F32" w14:textId="79348161" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="005B548B">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>The firearm was loaded with ammunition; and</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1A4561E5" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      </w:r>
+      <w:r w:rsidR="00803A84">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t>he firearm was loaded with ammunition; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4561E5" w14:textId="4BDB3093" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionElements"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>DFT knew the firearm was loaded with ammunition.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72C94410" w14:textId="5A6AF807" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      </w:r>
+      <w:r w:rsidR="00046048">
+        <w:t xml:space="preserve">Dft </w:t>
+      </w:r>
+      <w:r>
+        <w:t>knew the firearm was loaded with ammunition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C94410" w14:textId="5609A52F" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To prove that the firearm was loaded with ammunition, the Commonwealth must prove that the firearm </w:t>
       </w:r>
-      <w:r w:rsidR="005B548B">
-[...7 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="005B548B" w:rsidRPr="00803A84">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>if applicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D002E4">
+      <w:r w:rsidRPr="00A400AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="005B548B">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:t xml:space="preserve"> or an attached feeding device</w:t>
       </w:r>
-      <w:r w:rsidR="005B548B">
+      <w:r w:rsidR="005B548B" w:rsidRPr="00803A84">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> contained at least one cartridge, cartridge case, or bullet, or some primer or propellant powder designed for use in any firearm, </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> contained at least one cartridge, cartridge case, or bullet, or some primer or propellant powder designed for use in any firearm, rifle</w:t>
+      </w:r>
+      <w:r w:rsidR="002F26A8">
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> or shotgun.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00803A84">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="21"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="21F33DD6" w14:textId="4FADEF7D" w:rsidR="00B75859" w:rsidRPr="004D419B" w:rsidRDefault="004D419B" w:rsidP="000C4304">
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F33DD6" w14:textId="1BE3A158" w:rsidR="00B75859" w:rsidRPr="004D419B" w:rsidRDefault="004D419B" w:rsidP="000C4304">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="007C3F78">
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve">When determining whether </w:t>
+      </w:r>
+      <w:r w:rsidR="002F26A8" w:rsidRPr="007C3F78">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="002F26A8">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidR="002F26A8" w:rsidRPr="007C3F78">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
         <w:t>knew</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3F78">
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r>
         <w:t>the firearm was loaded</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3F78">
-        <w:t>, you may consider DFT’s actions and words, and all of the surrounding circumstances</w:t>
-[...13 lines deleted...]
-        <w:t>circumstances</w:t>
+        <w:t xml:space="preserve">, you may consider </w:t>
+      </w:r>
+      <w:r w:rsidR="002F26A8" w:rsidRPr="007C3F78">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="002F26A8">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidR="002F26A8" w:rsidRPr="007C3F78">
+        <w:t xml:space="preserve">’s </w:t>
+      </w:r>
+      <w:r w:rsidR="008B1C93" w:rsidRPr="008B1C93">
+        <w:t xml:space="preserve">actions and words, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D6059" w:rsidRPr="008B1C93">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="008B1C93" w:rsidRPr="008B1C93">
+        <w:t xml:space="preserve"> the surrounding circumstances, and the reasonable inferences that you draw from the evidence</w:t>
       </w:r>
       <w:r w:rsidRPr="007C3F78">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A321D6">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="22"/>
+        <w:footnoteReference w:id="19"/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B75859" w:rsidRPr="004D419B" w:rsidSect="004C647C">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="648" w:footer="648" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E2B58CE" w14:textId="77777777" w:rsidR="00A7013D" w:rsidRDefault="00A7013D" w:rsidP="00F74A90">
+    <w:p w14:paraId="106AAAED" w14:textId="77777777" w:rsidR="008962B7" w:rsidRDefault="008962B7" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EE5B3B2" w14:textId="77777777" w:rsidR="00A7013D" w:rsidRDefault="00A7013D" w:rsidP="00F74A90">
+    <w:p w14:paraId="1ED2B9E7" w14:textId="77777777" w:rsidR="008962B7" w:rsidRDefault="008962B7" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Raleway">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BF42F6D" w14:textId="2BA91F15" w:rsidR="00045ACC" w:rsidRDefault="00992410" w:rsidP="003511A1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20D7DF9C" w14:textId="77777777" w:rsidR="00A7013D" w:rsidRDefault="00A7013D" w:rsidP="00F74A90">
+    <w:p w14:paraId="43E9D806" w14:textId="77777777" w:rsidR="008962B7" w:rsidRDefault="008962B7" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F8E4437" w14:textId="77777777" w:rsidR="00A7013D" w:rsidRDefault="00A7013D" w:rsidP="00F74A90">
+    <w:p w14:paraId="16D01E50" w14:textId="77777777" w:rsidR="008962B7" w:rsidRDefault="008962B7" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="29B697CA" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+    <w:p w14:paraId="61545E8A" w14:textId="68E1C9DC" w:rsidR="00F343A1" w:rsidRDefault="004D419B" w:rsidP="00E93E17">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004642FF">
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00122177">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="004642FF">
+      <w:r w:rsidRPr="00037804">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:tab/>
         <w:t xml:space="preserve">G.L. c. </w:t>
       </w:r>
       <w:r>
         <w:t>269</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t>, § 1</w:t>
       </w:r>
       <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
-        <w:t>(a)</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="5CE9E22B" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+        <w:t xml:space="preserve">(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00116796">
+        <w:t>prohibits</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00116796">
+        <w:t>possessing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91ED9">
+        <w:t xml:space="preserve"> (including a stun gun</w:t>
+      </w:r>
+      <w:r w:rsidR="00284623">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="003D45AC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD081E">
+        <w:t xml:space="preserve">outside one’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00196CE5" w:rsidRPr="00CD081E">
+        <w:t>home or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD081E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE09E5" w:rsidRPr="00CD081E">
+        <w:t xml:space="preserve">place of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD081E">
+        <w:t>business without a</w:t>
+      </w:r>
+      <w:r w:rsidR="00196CE5" w:rsidRPr="00CD081E">
+        <w:t xml:space="preserve"> license to carry (LTC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00284623" w:rsidRPr="00CD081E">
+        <w:t xml:space="preserve"> and prohibits possessing </w:t>
+      </w:r>
+      <w:r w:rsidR="005D5735" w:rsidRPr="00CD081E">
+        <w:t>a rifle or shotgun</w:t>
+      </w:r>
+      <w:r w:rsidR="00754E92" w:rsidRPr="00CD081E">
+        <w:t xml:space="preserve"> outside </w:t>
+      </w:r>
+      <w:r w:rsidR="00754E92">
+        <w:t xml:space="preserve">one’s home or </w:t>
+      </w:r>
+      <w:r w:rsidR="000168CD">
+        <w:t>office</w:t>
+      </w:r>
+      <w:r w:rsidR="005D5735">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00241043">
+        <w:t xml:space="preserve">without </w:t>
+      </w:r>
+      <w:r w:rsidR="00754E92">
+        <w:t xml:space="preserve">either an LTC or </w:t>
+      </w:r>
+      <w:r w:rsidR="005D5735">
+        <w:t>a firearm identification (FID) card</w:t>
+      </w:r>
+      <w:r w:rsidR="00302164">
+        <w:t xml:space="preserve"> (absent an exemption)</w:t>
+      </w:r>
+      <w:r w:rsidR="00884F28">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E93E17">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00052931">
+        <w:t xml:space="preserve">See G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61FF4">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00052931">
+        <w:t xml:space="preserve"> 129B (FID</w:t>
+      </w:r>
+      <w:r w:rsidR="00A47C5A">
+        <w:t xml:space="preserve"> card</w:t>
+      </w:r>
+      <w:r w:rsidR="00111B25">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2FB2">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00111B25">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0112D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0112D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A61FF4">
+        <w:t>131 (LTC).</w:t>
+      </w:r>
+      <w:r w:rsidR="007C1C17">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00154E24">
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00445D49">
+        <w:t xml:space="preserve"> definition of “firearm” was expanded in 2024 to include rifles and shotguns, St. 2024, c. 135, </w:t>
+      </w:r>
+      <w:r w:rsidR="00445D49">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00445D49">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B7791">
+        <w:t xml:space="preserve">20 (eff. Oct. 2, 2024), </w:t>
+      </w:r>
+      <w:r w:rsidR="00154E24">
+        <w:t xml:space="preserve">but </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7069F">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7069F">
+        <w:t xml:space="preserve"> 10(a) still </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7AA4">
+        <w:t>differentiates</w:t>
+      </w:r>
+      <w:r w:rsidR="00B7069F">
+        <w:t xml:space="preserve"> them. </w:t>
+      </w:r>
+      <w:r w:rsidR="00154E24">
+        <w:t>“Firearm”</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80FBD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004278A4">
+        <w:t xml:space="preserve">here </w:t>
+      </w:r>
+      <w:r w:rsidR="0042466C">
+        <w:t>means</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED580D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004278A4">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80FBD">
+        <w:t>handgun.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7791">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B1764D" w14:textId="5D07F1EF" w:rsidR="00F03A0C" w:rsidRDefault="001944B6" w:rsidP="00F343A1">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:spacing w:after="60"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Unlawful</w:t>
+      </w:r>
+      <w:r w:rsidR="004623AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0051080A">
+        <w:t>possession</w:t>
+      </w:r>
+      <w:r w:rsidR="00614140">
+        <w:t xml:space="preserve"> of a firearm, rifle, or shotgun</w:t>
+      </w:r>
+      <w:r w:rsidR="0051080A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD081E">
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00195CA9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6958">
+        <w:t xml:space="preserve">one’s home or office </w:t>
+      </w:r>
+      <w:r w:rsidR="001C6641">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="005756E9">
+        <w:t>prohibited</w:t>
+      </w:r>
+      <w:r w:rsidR="001C6641">
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6880">
+        <w:t xml:space="preserve">G.L. c. 269, </w:t>
+      </w:r>
+      <w:r w:rsidR="0051080A">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="0051080A">
+        <w:t xml:space="preserve"> 10(h)(1).</w:t>
+      </w:r>
+      <w:r w:rsidR="004623AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C27B07">
+        <w:t xml:space="preserve">The elements </w:t>
+      </w:r>
+      <w:r w:rsidR="00275011">
+        <w:t>of a</w:t>
+      </w:r>
+      <w:r w:rsidR="00686D4B">
+        <w:t>n offense under</w:t>
+      </w:r>
+      <w:r w:rsidR="00275011">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008270E7">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="008270E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00275011">
+        <w:t xml:space="preserve">10(h)(1) are the same as those </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6742">
+        <w:t xml:space="preserve">under </w:t>
+      </w:r>
+      <w:r w:rsidR="00615AA4">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008270E7">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="008270E7">
+        <w:t xml:space="preserve"> 10(a), </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2FE9">
+        <w:t>except for Element #5/6 (outside home/office),</w:t>
+      </w:r>
+      <w:r w:rsidR="0077232D">
+        <w:t xml:space="preserve"> as</w:t>
+      </w:r>
+      <w:r w:rsidR="008270E7">
+        <w:t xml:space="preserve"> discussed below</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27B07">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE9E22B" w14:textId="773B7C86" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t>Section 10(a) defines unlawful possession of a firearm somewhat differently than unlawful possession of a rifle or shotgun.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="139677E5" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+        <w:t xml:space="preserve">Section 10(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D275C9">
+        <w:t>treats</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00D275C9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> differently than rifle</w:t>
+      </w:r>
+      <w:r w:rsidR="00D275C9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D275C9">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shotgun</w:t>
+      </w:r>
+      <w:r w:rsidR="00D275C9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="139677E5" w14:textId="18AF8F03" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a firearm, § 10(a) </w:t>
       </w:r>
       <w:r w:rsidRPr="00930BCA">
-        <w:t>provides for the punishment of "[w]</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>provides for</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6F67">
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
       <w:r w:rsidRPr="00930BCA">
-        <w:t>hoever</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">, except as provided or exempted by statute, knowingly has in his possession; or knowingly has under his control in a vehicle; a </w:t>
+        <w:t xml:space="preserve"> punishment of "[w]hoever, except as provided or exempted by statute, knowingly has in his possession; or knowingly has under his control in a vehicle; a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A327DA">
         <w:t>firearm</w:t>
       </w:r>
       <w:r w:rsidRPr="00930BCA">
         <w:t xml:space="preserve">, loaded </w:t>
       </w:r>
       <w:r>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="00930BCA">
         <w:t xml:space="preserve"> unloaded</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6C08">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001A6C08">
         <w:t xml:space="preserve">as defined in [G.L. c. 140, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidRPr="001A6C08">
         <w:t xml:space="preserve"> 121] </w:t>
       </w:r>
       <w:r w:rsidRPr="00930BCA">
         <w:t>without either:</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E8251BA" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="1152"/>
       </w:pPr>
       <w:r w:rsidRPr="00930BCA">
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00930BCA">
         <w:t xml:space="preserve">being present in or on his residence or place of business; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388615A0" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="1152"/>
       </w:pPr>
       <w:r w:rsidRPr="00930BCA">
         <w:t>(2)</w:t>
       </w:r>
@@ -2244,70 +2734,73 @@
           <w:rFonts w:ascii="Raleway" w:eastAsia="Times New Roman" w:hAnsi="Raleway"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930BCA">
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00930BCA">
         <w:t>having complied as to possession of an air rifle or BB gun with the requirements imposed by [</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk135136740"/>
       <w:r w:rsidRPr="00930BCA">
         <w:t>G.L. c. 269, § 12B</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> (minor under age 18 accompanied by adult or having a sporting or hunting license and permit)].”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3176C4" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+    <w:p w14:paraId="4C3176C4" w14:textId="524739C1" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t>For a rifle or shotgun, § 10(a) provides for punishment of “</w:t>
+        <w:t xml:space="preserve">For a rifle or shotgun, § 10(a) provides for </w:t>
+      </w:r>
+      <w:r w:rsidR="008E6F67">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>punishment of “</w:t>
       </w:r>
       <w:r w:rsidRPr="001D278A">
         <w:t xml:space="preserve">whoever knowingly has in his possession; or knowingly has under control in a vehicle; a </w:t>
       </w:r>
       <w:r w:rsidRPr="00224B87">
         <w:t>rifle or shotgun</w:t>
       </w:r>
       <w:r w:rsidRPr="001D278A">
         <w:t>, loaded or unloaded, without either:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="20A6153F" w14:textId="77777777" w:rsidR="004D419B" w:rsidRPr="001D278A" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="1152"/>
       </w:pPr>
       <w:r w:rsidRPr="001D278A">
         <w:t>(1)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001D278A">
         <w:t>being present in or on his residence or place of business; or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E89D5C6" w14:textId="77777777" w:rsidR="004D419B" w:rsidRPr="001D278A" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="1152"/>
       </w:pPr>
       <w:r w:rsidRPr="001D278A">
         <w:t>(2)</w:t>
       </w:r>
       <w:r>
@@ -2364,787 +2857,1325 @@
       <w:r w:rsidRPr="001D278A">
         <w:t>(4)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001D278A">
         <w:t xml:space="preserve">having in effect a firearms identification card issued under </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[G.L. c. 140, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 129B]</w:t>
       </w:r>
       <w:r w:rsidRPr="001D278A">
         <w:t>; or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFE5AD2" w14:textId="77777777" w:rsidR="004D419B" w:rsidRPr="001D278A" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+    <w:p w14:paraId="6AFE5AD2" w14:textId="5211C80A" w:rsidR="004D419B" w:rsidRPr="001D278A" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="1152"/>
       </w:pPr>
       <w:r w:rsidRPr="001D278A">
         <w:t>(5)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001D278A">
         <w:t xml:space="preserve">having complied with the requirements imposed by </w:t>
       </w:r>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="008E551A">
         <w:t>G.L. c. 140, § 129</w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="001D278A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(licensing exemptions)] </w:t>
       </w:r>
       <w:r w:rsidRPr="001D278A">
-        <w:t>upon ownership or possession of rifles and shotguns; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3AEF1882" w14:textId="77777777" w:rsidR="004D419B" w:rsidRPr="001A6C08" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+        <w:t xml:space="preserve">upon ownership or possession of </w:t>
+      </w:r>
+      <w:r w:rsidR="0012477E">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2352">
+        <w:t xml:space="preserve">“not semiautomatic,” added by </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76806">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="008C2352">
+        <w:t xml:space="preserve">St. 2024, c. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8121D">
+        <w:t xml:space="preserve">135, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8121D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8121D">
+        <w:t xml:space="preserve"> 114</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4468">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E8121D">
+        <w:t>eff. Oct. 2, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="004C4468">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0012477E">
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D278A">
+        <w:t>rifles and shotguns; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CE236F" w14:textId="2B7AA952" w:rsidR="003D5A72" w:rsidRPr="001A6C08" w:rsidRDefault="004D419B" w:rsidP="000C03F0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:left="1152"/>
       </w:pPr>
       <w:r w:rsidRPr="001D278A">
         <w:t>(6)</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001D278A">
         <w:t xml:space="preserve">having complied as to possession of an air rifle or BB gun with the requirements imposed by </w:t>
       </w:r>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="008E551A">
         <w:t>G.L. c. 269, § 12B</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (minor under age 18 accompanied by adult or having a sporting or hunting license and permit)].”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="018C1490" w14:textId="5F1A21DD" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+    <w:p w14:paraId="0B13CAB4" w14:textId="77777777" w:rsidR="00635B79" w:rsidRDefault="00635B79" w:rsidP="00635B79">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008D23CD">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="007831A5">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> a particular object, the judge should consider substituting the language in the indictment for “object in question” throughout the instruction.</w:t>
+        <w:t>If the indictment specifies a particular object, the judge should consider substituting the language in the indictment for “object in question” throughout the instruction.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="75FD89E9" w14:textId="77777777" w:rsidR="004D419B" w:rsidRPr="00D80BB6" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+    <w:p w14:paraId="31A08FE6" w14:textId="222498CF" w:rsidR="00B71452" w:rsidRPr="00B71452" w:rsidRDefault="004D419B" w:rsidP="00F94F52">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D80BB6">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B20762">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D80BB6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidRPr="00A9393B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Commonwealth v. Guardado</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BD20C7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Guardado</w:t>
+        <w:t xml:space="preserve"> I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, lack of a license was an affirmative defense. See </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00942BDF">
+        <w:t xml:space="preserve">, 491 Mass. 666, 686–690 (2023). Before </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Guardado</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00D66C0D">
+      <w:r w:rsidR="00BD20C7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Commonwealth v. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, lack of a license was an affirmative defense. See </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD20C7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>id.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 687, 689, discussing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D66C0D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commonwealth v. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Gouse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 461 Mass. 787, 799–808 (2012).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1AA0B94B" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+    <w:p w14:paraId="7D0931E6" w14:textId="7B6BD6D4" w:rsidR="00F94F52" w:rsidRPr="00F94F52" w:rsidRDefault="00F94F52" w:rsidP="00F94F52">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00942BDF">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00896F19">
+        <w:t>If the defendant is charged</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24DC7">
+        <w:t xml:space="preserve"> under </w:t>
+      </w:r>
+      <w:r w:rsidR="00F24DC7" w:rsidRPr="00F24DC7">
+        <w:t xml:space="preserve">G.L. c. 269, § 10(h)(1), </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA1BC9">
+        <w:t>with unlawfully possessing a firearm, rifle, or shotgun</w:t>
+      </w:r>
+      <w:r w:rsidR="00896F19">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00424869">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00920A7F">
+        <w:t>his</w:t>
+      </w:r>
+      <w:r w:rsidR="00424869">
+        <w:t xml:space="preserve"> home or office, </w:t>
+      </w:r>
+      <w:r w:rsidR="0078221A">
+        <w:t xml:space="preserve">the same elements </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD6BAF">
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="001329E2">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidR="00772F2E">
+        <w:t>n offense under</w:t>
+      </w:r>
+      <w:r w:rsidR="001329E2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001329E2">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="001329E2">
+        <w:t xml:space="preserve"> 10(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="0078221A">
+        <w:t xml:space="preserve">apply </w:t>
+      </w:r>
+      <w:r w:rsidR="005667DD">
+        <w:t xml:space="preserve">except for </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2FE9">
+        <w:t>Element #5/6 (outside home/office)</w:t>
+      </w:r>
+      <w:r w:rsidR="0078221A">
+        <w:t xml:space="preserve">. Under </w:t>
+      </w:r>
+      <w:r w:rsidR="0078221A">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="0078221A">
+        <w:t xml:space="preserve"> 10(h)(1), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94F52">
+        <w:t>“Whoever . . . possesses . . . a firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35E24">
+        <w:t>[, rifle or shotgun</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7B15">
+        <w:t xml:space="preserve"> (see n.1, above)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35E24">
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F94F52">
+        <w:t xml:space="preserve">. . . without complying with the provisions of [G.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C613A0">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F94F52">
+        <w:t>c. 140, § 129C] shall be punished . . . .”</w:t>
+      </w:r>
+      <w:r w:rsidR="005253EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005253EF" w:rsidRPr="005253EF">
+        <w:t>See also G.L. c. 269, § 10(a), last par.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D3E85B2" w14:textId="7F6840D4" w:rsidR="00433971" w:rsidRDefault="00DD7C13" w:rsidP="00734692">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidR="00245153">
+        <w:t>istorically</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00245153">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4B91">
+        <w:t>an FID card authorized possession of a firearm in one’s home or office</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE47A9">
+        <w:t>. See,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="0066634D" w:rsidRPr="002B45F5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Commonwealth v. Belding</w:t>
+      </w:r>
+      <w:r w:rsidR="0066634D">
+        <w:t>, 42 Mass. App. Ct. 435, 436–437 (1997), and cases cited</w:t>
+      </w:r>
+      <w:r w:rsidR="002B45F5">
+        <w:t xml:space="preserve">. But </w:t>
+      </w:r>
+      <w:r w:rsidR="009E3ABD">
+        <w:t xml:space="preserve">the Legislature eliminated that </w:t>
+      </w:r>
+      <w:r w:rsidR="0062101E">
+        <w:t>authority in 1998</w:t>
+      </w:r>
+      <w:r w:rsidR="002841EE">
+        <w:t xml:space="preserve">. See </w:t>
+      </w:r>
+      <w:r w:rsidR="002911EE">
+        <w:t xml:space="preserve">G.L. c. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04919">
+        <w:t xml:space="preserve">140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04919">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04919">
+        <w:t xml:space="preserve"> 129B(6), added by </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04F4F">
+        <w:t xml:space="preserve">St. 1998, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04919">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00D04F4F">
+        <w:t xml:space="preserve">c. 180, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04F4F">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04F4F">
+        <w:t xml:space="preserve"> 29</w:t>
+      </w:r>
+      <w:r w:rsidR="0059175B">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00210E13">
+        <w:t xml:space="preserve">an FID card </w:t>
+      </w:r>
+      <w:r w:rsidR="00401010">
+        <w:t xml:space="preserve">“shall not entitle the holder thereof to possess . . . </w:t>
+      </w:r>
+      <w:r w:rsidR="002911EE">
+        <w:t>a non-large capacity firearm”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D04F4F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73CD5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D341B">
+        <w:t>Nevertheless,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC2095">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF5EB2">
+        <w:t>some</w:t>
+      </w:r>
+      <w:r w:rsidR="008C32B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73CD5">
+        <w:t>cases</w:t>
+      </w:r>
+      <w:r w:rsidR="00922595">
+        <w:t xml:space="preserve"> decided after 1998 </w:t>
+      </w:r>
+      <w:r w:rsidR="006F5F1C">
+        <w:t xml:space="preserve">suggested that an FID </w:t>
+      </w:r>
+      <w:r w:rsidR="000F4F5D">
+        <w:t>card</w:t>
+      </w:r>
+      <w:r w:rsidR="007C55DD">
+        <w:t xml:space="preserve"> remained sufficient</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4F5D">
+        <w:t xml:space="preserve"> to possess a</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4D03">
+        <w:t xml:space="preserve"> firearm at </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0F12">
+        <w:t xml:space="preserve">one’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4D03">
+        <w:t xml:space="preserve">home or </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0F12">
+        <w:t>office</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40341">
+        <w:t>. See</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4D03">
+        <w:t xml:space="preserve">, e.g., </w:t>
+      </w:r>
+      <w:r w:rsidR="008D17FD" w:rsidRPr="00F050ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Commonwealth v. Harris</w:t>
+      </w:r>
+      <w:r w:rsidR="008D17FD">
+        <w:t xml:space="preserve">, 481 Mass. 767, 780 (2019), citing </w:t>
+      </w:r>
+      <w:r w:rsidR="008D17FD" w:rsidRPr="00F050ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Commonwealth v. Powell</w:t>
+      </w:r>
+      <w:r w:rsidR="008D17FD">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F050ED">
+        <w:t xml:space="preserve">459 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="008374A2">
+        <w:t xml:space="preserve">572, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F050ED">
+        <w:t>587</w:t>
+      </w:r>
+      <w:r w:rsidR="00320E0E">
+        <w:t>-588</w:t>
+      </w:r>
+      <w:r w:rsidR="00F050ED">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2AE2">
+        <w:t>2011</w:t>
+      </w:r>
+      <w:r w:rsidR="00F050ED">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF2AE2">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00440859">
+        <w:t xml:space="preserve">citing </w:t>
+      </w:r>
+      <w:r w:rsidR="00262AE6" w:rsidRPr="00F417A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Belding</w:t>
+      </w:r>
+      <w:r w:rsidR="00262AE6">
+        <w:t>, 42 Mass. App. Ct. at 436–437</w:t>
+      </w:r>
+      <w:r w:rsidR="00F906D4">
+        <w:t xml:space="preserve">. But </w:t>
+      </w:r>
+      <w:r w:rsidR="0056744D">
+        <w:t>those cases</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97DFB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F417A5">
+        <w:t xml:space="preserve">ultimately </w:t>
+      </w:r>
+      <w:r w:rsidR="0056744D">
+        <w:t xml:space="preserve">relied on </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2145">
+        <w:t>case law</w:t>
+      </w:r>
+      <w:r w:rsidR="00F417A5">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="00F417A5" w:rsidRPr="00F417A5">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Belding</w:t>
+      </w:r>
+      <w:r w:rsidR="00F417A5">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2145">
+        <w:t xml:space="preserve">interpreting </w:t>
+      </w:r>
+      <w:r w:rsidR="00F97DFB">
+        <w:t>pre-</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2145">
+        <w:t>1998</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97DFB">
+        <w:t xml:space="preserve"> statutes</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA2145">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F97DFB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03A5E">
+        <w:t>See</w:t>
+      </w:r>
+      <w:r w:rsidR="001E131C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E131C" w:rsidRPr="008C32B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Commonwealth v. Ewan</w:t>
+      </w:r>
+      <w:r w:rsidR="001E131C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008C32B1">
+        <w:t xml:space="preserve">105 Mass. App. Ct. 42, </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0EE8">
+        <w:t xml:space="preserve">43–44 </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1A94">
+        <w:t xml:space="preserve">&amp; n.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="008C32B1">
+        <w:t>(2024) (</w:t>
+      </w:r>
+      <w:r w:rsidR="001253F7">
+        <w:t>under</w:t>
+      </w:r>
+      <w:r w:rsidR="00996159">
+        <w:t xml:space="preserve"> G.L. c. </w:t>
+      </w:r>
+      <w:r w:rsidR="001253F7">
+        <w:t xml:space="preserve">140, </w:t>
+      </w:r>
+      <w:r w:rsidR="001253F7">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="001253F7">
+        <w:t xml:space="preserve"> 129B(6), </w:t>
+      </w:r>
+      <w:r w:rsidR="008016E2">
+        <w:t xml:space="preserve">FID card </w:t>
+      </w:r>
+      <w:r w:rsidR="00241FFC">
+        <w:t>did</w:t>
+      </w:r>
+      <w:r w:rsidR="008016E2">
+        <w:t xml:space="preserve"> not authorize possession of a firearm in one’s home</w:t>
+      </w:r>
+      <w:r w:rsidR="008C32B1">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D7B1F9" w14:textId="43D7A857" w:rsidR="00F94F52" w:rsidRDefault="009B1B3F" w:rsidP="00B133B5">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In 2024, the Legislature </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15148">
+        <w:t xml:space="preserve">rewrote G.L. c. </w:t>
+      </w:r>
+      <w:r w:rsidR="00084399">
+        <w:t xml:space="preserve">140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00084399">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00084399">
+        <w:t xml:space="preserve"> 129B, </w:t>
+      </w:r>
+      <w:r w:rsidR="00695796">
+        <w:t>reiterating</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> that an FID </w:t>
+      </w:r>
+      <w:r w:rsidR="00A812DF">
+        <w:t xml:space="preserve">card </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">does not authorize possession of a firearm </w:t>
+      </w:r>
+      <w:r w:rsidR="00E645EE">
+        <w:t xml:space="preserve">but </w:t>
+      </w:r>
+      <w:r w:rsidR="00A812DF">
+        <w:t xml:space="preserve">reaffirming that an FID card </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB73C5">
+        <w:t xml:space="preserve">does </w:t>
+      </w:r>
+      <w:r w:rsidR="00A812DF">
+        <w:t>authorize</w:t>
+      </w:r>
+      <w:r w:rsidR="00E645EE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00040A23">
+        <w:t>possession of a rifle or shotgun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. See </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31EE5">
+        <w:t>G.L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20FBF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31EE5">
+        <w:t xml:space="preserve">c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31EE5">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31EE5">
+        <w:t xml:space="preserve"> 129B(c)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33CC9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33CC9" w:rsidRPr="00C33CC9">
+        <w:t>added by St. 2024, c. 135, § 44</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31EE5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000482B">
+        <w:t xml:space="preserve">(eff. Oct. 2, 2024) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F31EE5">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7B77">
+        <w:t>FID card “</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7B77" w:rsidRPr="002D7B77">
+        <w:t xml:space="preserve">shall entitle a holder thereof to </w:t>
+      </w:r>
+      <w:r w:rsidR="00601361">
+        <w:t>. . .</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7B77" w:rsidRPr="002D7B77">
+        <w:t xml:space="preserve"> possess</w:t>
+      </w:r>
+      <w:r w:rsidR="0035610E">
+        <w:t xml:space="preserve"> and carry</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7B77" w:rsidRPr="002D7B77">
+        <w:t xml:space="preserve"> rifles and shotguns that are not large capacity or semi-automatic</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33CC9">
+        <w:t xml:space="preserve">, . . . </w:t>
+      </w:r>
+      <w:r w:rsidR="00601361">
+        <w:t>[but</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB36E9">
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7B77" w:rsidRPr="002D7B77">
+        <w:t xml:space="preserve">shall not entitle a holder thereof to </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB36E9">
+        <w:t>. . .</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7B77" w:rsidRPr="002D7B77">
+        <w:t xml:space="preserve"> possess </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED171A">
+        <w:t>or carry</w:t>
+      </w:r>
+      <w:r w:rsidR="002D7B77" w:rsidRPr="002D7B77">
+        <w:t xml:space="preserve"> any other firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="006D788C">
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31EE5">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="1AA0B94B" w14:textId="58DCC95C" w:rsidR="004D419B" w:rsidRPr="00321F71" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A628C5">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00037804">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Exemptions </w:t>
+      </w:r>
+      <w:r w:rsidR="00A628C5">
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> licensing requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A628C5">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are affirmative defenses, including</w:t>
+      </w:r>
+      <w:r w:rsidR="007C21E8">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F7921">
+        <w:t xml:space="preserve">(i) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>exemptions</w:t>
+      </w:r>
+      <w:r w:rsidR="00F570E6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">referenced in G.L. c. 269, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10(a)(4) (firearm) and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10(a)(5) (rifle/shotgun) for certain persons and activities</w:t>
+      </w:r>
+      <w:r w:rsidR="0054676B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> under G.L. c. 140, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 129C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F570E6">
+        <w:t>; (ii</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7921">
+        <w:t>) exemptions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> referenced in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025124C">
+        <w:t>§ 10(a)(4)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (firearm) for non-residents engaged in certain activities</w:t>
+      </w:r>
+      <w:r w:rsidR="0054676B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> under G.L. c. 140, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 131G</w:t>
+      </w:r>
+      <w:r w:rsidR="00666873">
+        <w:t xml:space="preserve">; and (iii) exemptions </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">referenced in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10(a)(5) (firearm) and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10(a)(6) (rifle/shotgun) for air rifles or BB guns possessed by minors under age 18</w:t>
+      </w:r>
+      <w:r w:rsidR="0054676B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in certain circumstances.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4689">
+        <w:t xml:space="preserve"> See </w:t>
+      </w:r>
+      <w:r w:rsidR="00A739B1" w:rsidRPr="00A739B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guardado I</w:t>
+      </w:r>
+      <w:r w:rsidR="00A739B1" w:rsidRPr="00321F71">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A739B1" w:rsidRPr="00A739B1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A739B1" w:rsidRPr="00321F71">
+        <w:t xml:space="preserve">491 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="00321F71">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="00A739B1" w:rsidRPr="00321F71">
+        <w:t xml:space="preserve"> 682–683, 685–686 (equating exemptions with affirmative defenses)</w:t>
+      </w:r>
+      <w:r w:rsidR="00321F71">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00321F71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0729943B" w14:textId="0E79C24C" w:rsidR="000E3928" w:rsidRDefault="000E3928" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00404C27">
+        <w:t xml:space="preserve">Exemptions </w:t>
+      </w:r>
+      <w:r w:rsidR="004B439B">
+        <w:t>concerning charges</w:t>
+      </w:r>
+      <w:r w:rsidR="00404C27">
+        <w:t xml:space="preserve"> under G.L. c. 269, </w:t>
+      </w:r>
+      <w:r w:rsidR="00404C27">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00404C27">
+        <w:t xml:space="preserve"> 10(h)(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F15C20">
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidR="00404C27">
+        <w:t xml:space="preserve"> those </w:t>
+      </w:r>
+      <w:r w:rsidR="004B439B">
+        <w:t xml:space="preserve">listed in G.L c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B439B">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="004B439B">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="004B439B">
+        <w:t xml:space="preserve"> 129C.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="4136128E" w14:textId="2F51C09E" w:rsidR="00540129" w:rsidRDefault="00540129" w:rsidP="00470813">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004278CB">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">The home/business exemption under G.L. c. 269, § 10(a), is an affirmative defense. </w:t>
+      </w:r>
+      <w:r w:rsidR="00367032">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00E07B94">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guardado</w:t>
+      </w:r>
+      <w:r w:rsidR="00973C49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 491 Mass. at 682–684 (judge must instruct on home/business exemption only if there is evidence that, when viewed in the light most favorable to the defendant, supports the defense). If the evidence raises the defense, the Commonwealth bears the burden of disproving it beyond a reasonable doubt. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB668F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Id.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The residence exemption applies to a firearm stored in a vehicle only if the vehicle “is located within or on the defendant’s residence.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB668F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Id.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at 684. The business exemption applies to a firearm located within a business’s parking lot “only if the parking lot is within the exclusive control of the business.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB668F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Id.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at 684–685. Whether the business exemption applies only to a person who is the owner or proprietor of the business was not decided in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007801DF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Guardado</w:t>
+      </w:r>
+      <w:r w:rsidR="00973C49">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. See </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A10A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>id.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> at 686 n.9. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="181E7D6F" w14:textId="5C0E6875" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A17862">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t xml:space="preserve">“Possession implies ‘control and power,’ </w:t>
+      </w:r>
+      <w:r w:rsidR="00576B36">
+        <w:t>. . .</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t xml:space="preserve">exclusive or joint </w:t>
+      </w:r>
+      <w:r w:rsidR="00576B36">
+        <w:t xml:space="preserve">. . . </w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t xml:space="preserve"> or, in the case of ‘constructive possession,’ knowledge coupled with the ability and intention to exercise dominion and control.”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Commonwealth v. Brzezinski</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t>, 405 Mass. 401, 409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t>(1989)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (citations omitted)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD7427">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="64BEC970" w14:textId="0CBB5577" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007E0583">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="007A274F">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>If the case involves a firearm found in a dresser drawer, the judge should consider using a different example, to avoid an appearance of commenting on the evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="000C4304">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Alternatives include:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1A6B">
+        <w:t xml:space="preserve"> "I am in possession of my car keys, even though they are next door on my desk."</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="0642BDC9" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00160EC1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...4 lines deleted...]
-      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Exemptions to the licensing requirement are affirmative defenses, including exemptions referenced in G.L. c. 269, </w:t>
-[...64 lines deleted...]
-      <w:r w:rsidRPr="00FE4689">
+      </w:r>
+      <w:r w:rsidRPr="00E2396E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Guardado</w:t>
-[...260 lines deleted...]
-        </w:rPr>
         <w:t>Brzezinski</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2396E">
         <w:t xml:space="preserve">, 405 Mass. </w:t>
       </w:r>
       <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="00E2396E">
         <w:t xml:space="preserve"> 409</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
-    <w:p w14:paraId="4977714E" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+  <w:footnote w:id="10">
+    <w:p w14:paraId="58A9024D" w14:textId="3795276C" w:rsidR="004D419B" w:rsidRPr="004A7229" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00264D96">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00160EC1">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...170 lines deleted...]
-      <w:r w:rsidR="00BD1A48">
+      <w:r w:rsidR="00BD1A48" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004A7229">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Housewright</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7229">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>, 470 Mass. 665, 679 n.16 (2015),</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7229">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI Historic"/>
           <w:color w:val="3D3D3D"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> citing </w:t>
       </w:r>
@@ -3199,296 +4230,392 @@
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Bartholomew,</w:t>
       </w:r>
       <w:r w:rsidRPr="004A7229">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t> 326 Mass. 218, 220</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A7229">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>(1950).</w:t>
       </w:r>
+      <w:r w:rsidR="00E706C2">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD420C">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No reported appellate decision </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r w:rsidR="00997E80">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>addressed</w:t>
+      </w:r>
+      <w:r w:rsidR="00E706C2">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4B86">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>a defective or damaged stun gun</w:t>
+      </w:r>
+      <w:r w:rsidR="007B43FF">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, but arguably the same </w:t>
+      </w:r>
+      <w:r w:rsidR="00522990">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>principles</w:t>
+      </w:r>
+      <w:r w:rsidR="007B43FF">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00522990">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>concerning repair, replacement, or adjustment may apply</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB4B86">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="66CA32A4" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F2913">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003F2913">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F45210">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217D66">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Marrero</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217D66">
+        <w:t xml:space="preserve">, 484 Mass. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217D66">
+        <w:t xml:space="preserve"> 342</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 343–347 (2020)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00217D66">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="1CE79BB9" w14:textId="287A849F" w:rsidR="00200AD8" w:rsidRDefault="00200AD8">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>See n.4, above.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="7605A247" w14:textId="5010994E" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0092220C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00BD1A48" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">G.L. c. 269, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10(a) (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1C8B">
+        <w:t xml:space="preserve">No person having in effect a license to carry firearms for any purpose, issued under </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[G.L. c. 140, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 131 or 131F]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B1C8B">
+        <w:t xml:space="preserve"> shall be deemed to be in violation of </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[G.L. c. 269, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1A48">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD1A48">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="78EC3F77" w14:textId="633E3ED6" w:rsidR="0092389F" w:rsidRDefault="0092389F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0092389F">
+        <w:t>G.L. c. 269, § 10(a)(4) (rifle/shotgun) (FID card issued under G.L. c. 140,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092389F">
+        <w:t>§ 129B, authorizes possession of rifle/shotgun outside home/office</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3F0E">
+        <w:t>, acknowledging that rifles and shotguns are used for hunting and target shooting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092389F">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="004966B7">
+        <w:t xml:space="preserve">; see also G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="004966B7">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="004966B7">
+        <w:t xml:space="preserve"> 129B(c), as amended by </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7E8E">
+        <w:t xml:space="preserve">St. 2024, c. 135, </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7E8E">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7E8E">
+        <w:t xml:space="preserve"> 44</w:t>
+      </w:r>
+      <w:r w:rsidR="006B5137">
+        <w:t xml:space="preserve"> (eff. Oct. 2, 2024); and n.4, above.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="66CA32A4" w14:textId="77777777" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+    <w:p w14:paraId="028624D6" w14:textId="61583670" w:rsidR="00A5222F" w:rsidRDefault="00A5222F" w:rsidP="00A5222F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00217D66">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
-        <w:t>Commonwealth</w:t>
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51E7">
+        <w:t xml:space="preserve">If the defendant </w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51E7">
+        <w:t xml:space="preserve"> charged under G.L. c. 269, § 10(h)(1), for unlawfully possessing a firearm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, rifle, or shotgun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51E7">
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B59">
+        <w:t xml:space="preserve">one’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51E7">
+        <w:t xml:space="preserve">home </w:t>
+      </w:r>
+      <w:r w:rsidR="00A1426B">
+        <w:t xml:space="preserve">or </w:t>
+      </w:r>
+      <w:r w:rsidR="00D83B59">
+        <w:t>office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC51E7">
+        <w:t>, the judge would not instruct on this element.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="7605A247" w14:textId="5010994E" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+    <w:p w14:paraId="320215F7" w14:textId="22B8F5E7" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="0002477D">
+      <w:r w:rsidRPr="00C57491">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidR="00BD1A48">
-[...181 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="005B548B" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">G.L. c. 269, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 10(n) provides: “</w:t>
       </w:r>
       <w:r w:rsidRPr="003C048E">
         <w:t xml:space="preserve">Whoever violates </w:t>
       </w:r>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
@@ -3500,337 +4627,388 @@
       <w:r w:rsidRPr="003C048E">
         <w:t xml:space="preserve">(a) </w:t>
       </w:r>
       <w:r>
         <w:t>or (c)]</w:t>
       </w:r>
       <w:r w:rsidRPr="003C048E">
         <w:t xml:space="preserve"> by means of a loaded firearm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Raleway" w:eastAsia="Times New Roman" w:hAnsi="Raleway"/>
           <w:color w:val="333333"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA730F">
         <w:t xml:space="preserve">loaded sawed off shotgun or loaded machine gun </w:t>
       </w:r>
       <w:r w:rsidRPr="003C048E">
         <w:t>shall be further punished</w:t>
       </w:r>
-      <w:r>
-        <w:t>….”</w:t>
+      <w:r w:rsidR="009F0DD6">
+        <w:t xml:space="preserve"> . . . .</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="003C048E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>“Loaded” means “</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA730F">
         <w:t>that ammunition is contained in the weapon or within a feeding device attached thereto</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.” See G.L. c. 269, </w:t>
+        <w:t xml:space="preserve">.” G.L. c. 269, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 10(o).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15116074" w14:textId="77777777" w:rsidR="004D419B" w:rsidRPr="0069618F" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA730F">
         <w:t>General Laws c. 269, § 10(n), provides a sentencing enhancement to the crime of unlicensed possession of a firearm where an unlicensed firearm was loaded.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA730F">
         <w:t>It does not create a stand-alone offense; in order to be convicted under G.L. c. 269, § 10(n), an individual must first have been convicted under G.L. c. 269, § 10(a) or (c).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="00934255">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Brown</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 479 Mass. 600, 604 (2018). Though unlawful possession of a firearm in violation of § 10(a) “is one of the predicate offenses of § 10(n),” a violation of § 10(a) “is not and cannot be [a] lesser included offense” of § 10(n). </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A45AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Commonwealth</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> v. </w:t>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Taylor</w:t>
       </w:r>
       <w:r>
         <w:t>, 96 Mass. App. Ct. 143, 147 (2019).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="20">
-    <w:p w14:paraId="56ADECB3" w14:textId="77777777" w:rsidR="004D419B" w:rsidRPr="009B0ED5" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+  <w:footnote w:id="17">
+    <w:p w14:paraId="56ADECB3" w14:textId="4D20B47B" w:rsidR="004D419B" w:rsidRPr="009B0ED5" w:rsidRDefault="004D419B" w:rsidP="004D419B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00CD603D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Commonwealth</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>Brown</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 479 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC36D3">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 604 (2018); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Brown</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, 479 Mass. 600, 604 (2018); </w:t>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Commonwealth</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>Dancy</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 90 Mass. App. Ct. 703, 705 (2016).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="695E6F75" w14:textId="3ED98532" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD603D">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="005B548B" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="007C3F78">
+        <w:t>G.L. c. 269, § 10(o)</w:t>
+      </w:r>
+      <w:r w:rsidR="00633BE5">
+        <w:t xml:space="preserve"> (defining “loaded”); G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00633BE5">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00633BE5">
+        <w:t xml:space="preserve"> 121 (defining </w:t>
+      </w:r>
+      <w:r w:rsidR="00406022">
+        <w:t>“ammunition”)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="19">
+    <w:p w14:paraId="66E6D2F0" w14:textId="3DEEFEAF" w:rsidR="004D419B" w:rsidRDefault="004D419B" w:rsidP="004D419B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A321D6">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="005B548B" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>“[A]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5CC4">
+        <w:t xml:space="preserve"> rational jury could infer that an individual who possessed a firearm was aware that it was loaded. See </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Dancy</w:t>
-[...52 lines deleted...]
-      <w:r w:rsidRPr="003E5CC4">
+        <w:t>Commonwealth</w:t>
+      </w:r>
+      <w:r w:rsidR="00B655E7" w:rsidRPr="00A45AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Commonwealth</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="003E5CC4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Cassidy,</w:t>
+        <w:t>v.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B655E7" w:rsidRPr="00A45AE7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45AE7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E5CC4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>assidy,</w:t>
       </w:r>
       <w:r w:rsidR="00B655E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5CC4">
         <w:t xml:space="preserve">479 Mass. 527, 537 (2018). </w:t>
       </w:r>
       <w:r>
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidRPr="003E5CC4">
-        <w:t>[K]</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> can be inferred from circumstantial evidence, including any external indications signaling the nature of the weapon.</w:t>
+        <w:t>[K]nowledge can be inferred from circumstantial evidence, including any external indications signaling the nature of the weapon.</w:t>
       </w:r>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00B655E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E5CC4">
+      <w:r w:rsidRPr="00A45AE7">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Staples</w:t>
       </w:r>
-      <w:r w:rsidR="00B655E7">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003E5CC4">
+      <w:r w:rsidR="00B655E7" w:rsidRPr="00A45AE7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A45AE7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>v.</w:t>
       </w:r>
       <w:r w:rsidR="00B655E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5CC4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>United States,</w:t>
       </w:r>
       <w:r w:rsidR="00B655E7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5CC4">
         <w:t>511 U.S. 600, 615 n.11 (1994)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.” </w:t>
       </w:r>
       <w:r w:rsidRPr="003E5CC4">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Brown</w:t>
       </w:r>
       <w:r>
         <w:t>, 479 Mass. at</w:t>
       </w:r>
       <w:r w:rsidR="00B655E7">
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:t>608.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FEEEB070"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6FDCC1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -4367,194 +5545,1408 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1932273426">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="805005143">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2142720979">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1321542188">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="491679309">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1568609425">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="432"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F74A90"/>
+    <w:rsid w:val="00000C8B"/>
+    <w:rsid w:val="0000482B"/>
+    <w:rsid w:val="00004CF7"/>
+    <w:rsid w:val="00005F84"/>
+    <w:rsid w:val="00006314"/>
+    <w:rsid w:val="000108D4"/>
+    <w:rsid w:val="00010943"/>
+    <w:rsid w:val="00010ADA"/>
+    <w:rsid w:val="0001159F"/>
+    <w:rsid w:val="00011C30"/>
     <w:rsid w:val="000124CA"/>
+    <w:rsid w:val="000128D2"/>
+    <w:rsid w:val="00013F1E"/>
+    <w:rsid w:val="000168CD"/>
+    <w:rsid w:val="0001690E"/>
     <w:rsid w:val="00016CA0"/>
+    <w:rsid w:val="000205D1"/>
+    <w:rsid w:val="00022943"/>
+    <w:rsid w:val="00025100"/>
+    <w:rsid w:val="00025368"/>
+    <w:rsid w:val="00034F8D"/>
     <w:rsid w:val="00037245"/>
+    <w:rsid w:val="0003765D"/>
+    <w:rsid w:val="00037804"/>
+    <w:rsid w:val="00040A23"/>
+    <w:rsid w:val="00040A2F"/>
+    <w:rsid w:val="00040DEF"/>
+    <w:rsid w:val="00040EE8"/>
+    <w:rsid w:val="0004312F"/>
+    <w:rsid w:val="00044787"/>
+    <w:rsid w:val="000455E4"/>
     <w:rsid w:val="00045ACC"/>
+    <w:rsid w:val="00046048"/>
+    <w:rsid w:val="00047304"/>
+    <w:rsid w:val="00052931"/>
+    <w:rsid w:val="00054BDB"/>
+    <w:rsid w:val="00057A3D"/>
+    <w:rsid w:val="000609FA"/>
+    <w:rsid w:val="00062B93"/>
+    <w:rsid w:val="000667B1"/>
+    <w:rsid w:val="000722DC"/>
+    <w:rsid w:val="000732D2"/>
+    <w:rsid w:val="00073F2A"/>
+    <w:rsid w:val="00074EC5"/>
+    <w:rsid w:val="0008134A"/>
+    <w:rsid w:val="00084399"/>
+    <w:rsid w:val="0008474C"/>
+    <w:rsid w:val="00086601"/>
+    <w:rsid w:val="00087F13"/>
+    <w:rsid w:val="00090863"/>
+    <w:rsid w:val="0009093A"/>
+    <w:rsid w:val="0009364A"/>
+    <w:rsid w:val="00095519"/>
+    <w:rsid w:val="00095723"/>
+    <w:rsid w:val="000958A7"/>
+    <w:rsid w:val="000966F4"/>
+    <w:rsid w:val="000A0B68"/>
+    <w:rsid w:val="000A0CBF"/>
+    <w:rsid w:val="000A4372"/>
+    <w:rsid w:val="000A4AEE"/>
+    <w:rsid w:val="000A69F7"/>
+    <w:rsid w:val="000B2F89"/>
+    <w:rsid w:val="000B305E"/>
+    <w:rsid w:val="000B39DA"/>
+    <w:rsid w:val="000B5CAF"/>
+    <w:rsid w:val="000B6880"/>
+    <w:rsid w:val="000B7108"/>
     <w:rsid w:val="000B7B9E"/>
+    <w:rsid w:val="000C03F0"/>
+    <w:rsid w:val="000C2807"/>
     <w:rsid w:val="000C4304"/>
+    <w:rsid w:val="000C529C"/>
+    <w:rsid w:val="000D341B"/>
     <w:rsid w:val="000D70C6"/>
+    <w:rsid w:val="000E32CE"/>
+    <w:rsid w:val="000E3928"/>
     <w:rsid w:val="000E7622"/>
+    <w:rsid w:val="000F26D8"/>
+    <w:rsid w:val="000F2840"/>
+    <w:rsid w:val="000F4F5D"/>
+    <w:rsid w:val="000F6365"/>
+    <w:rsid w:val="000F6D32"/>
+    <w:rsid w:val="000F6E15"/>
+    <w:rsid w:val="00106C12"/>
     <w:rsid w:val="0010739E"/>
+    <w:rsid w:val="0011089F"/>
+    <w:rsid w:val="00111B25"/>
+    <w:rsid w:val="00113C75"/>
+    <w:rsid w:val="001143F8"/>
+    <w:rsid w:val="00116796"/>
+    <w:rsid w:val="00117ED9"/>
+    <w:rsid w:val="00122177"/>
+    <w:rsid w:val="0012477E"/>
+    <w:rsid w:val="001253F7"/>
     <w:rsid w:val="00130F23"/>
+    <w:rsid w:val="00130FEC"/>
+    <w:rsid w:val="00131DB8"/>
+    <w:rsid w:val="001329E2"/>
+    <w:rsid w:val="00132E8D"/>
+    <w:rsid w:val="00133071"/>
+    <w:rsid w:val="001347B9"/>
+    <w:rsid w:val="00135CBD"/>
+    <w:rsid w:val="001379B2"/>
+    <w:rsid w:val="00143A29"/>
+    <w:rsid w:val="00144131"/>
+    <w:rsid w:val="00146B4D"/>
+    <w:rsid w:val="00146C19"/>
+    <w:rsid w:val="001476E5"/>
+    <w:rsid w:val="00151479"/>
+    <w:rsid w:val="00154B94"/>
+    <w:rsid w:val="00154E24"/>
+    <w:rsid w:val="00157CA0"/>
+    <w:rsid w:val="00160EC1"/>
+    <w:rsid w:val="00160F37"/>
+    <w:rsid w:val="00163D5D"/>
+    <w:rsid w:val="00165DCB"/>
+    <w:rsid w:val="001674B5"/>
+    <w:rsid w:val="00172D9D"/>
     <w:rsid w:val="0017397B"/>
+    <w:rsid w:val="001747AC"/>
+    <w:rsid w:val="00177366"/>
+    <w:rsid w:val="00184D21"/>
+    <w:rsid w:val="001859DA"/>
+    <w:rsid w:val="00185BEF"/>
+    <w:rsid w:val="00190C31"/>
+    <w:rsid w:val="00191F6E"/>
+    <w:rsid w:val="00193B12"/>
+    <w:rsid w:val="001944B6"/>
+    <w:rsid w:val="00195CA9"/>
+    <w:rsid w:val="00195F4E"/>
+    <w:rsid w:val="00196CE5"/>
+    <w:rsid w:val="00197D56"/>
+    <w:rsid w:val="001A0ACB"/>
+    <w:rsid w:val="001A0F12"/>
+    <w:rsid w:val="001B312D"/>
     <w:rsid w:val="001B7748"/>
+    <w:rsid w:val="001C1407"/>
+    <w:rsid w:val="001C3460"/>
+    <w:rsid w:val="001C3ACC"/>
+    <w:rsid w:val="001C3C3A"/>
     <w:rsid w:val="001C5FA5"/>
+    <w:rsid w:val="001C6641"/>
+    <w:rsid w:val="001D2A31"/>
+    <w:rsid w:val="001D519B"/>
+    <w:rsid w:val="001D546D"/>
+    <w:rsid w:val="001D5F1C"/>
     <w:rsid w:val="001D701D"/>
+    <w:rsid w:val="001E10B9"/>
+    <w:rsid w:val="001E131C"/>
     <w:rsid w:val="001E2162"/>
+    <w:rsid w:val="001E2FF5"/>
+    <w:rsid w:val="001E3015"/>
+    <w:rsid w:val="001E4D0E"/>
+    <w:rsid w:val="001F1A94"/>
+    <w:rsid w:val="001F2FD6"/>
+    <w:rsid w:val="001F335D"/>
+    <w:rsid w:val="001F39E4"/>
+    <w:rsid w:val="001F3ACC"/>
+    <w:rsid w:val="001F647A"/>
+    <w:rsid w:val="001F6C11"/>
+    <w:rsid w:val="001F6E07"/>
+    <w:rsid w:val="001F75BC"/>
+    <w:rsid w:val="001F7921"/>
+    <w:rsid w:val="00200493"/>
+    <w:rsid w:val="00200AD8"/>
+    <w:rsid w:val="00205768"/>
+    <w:rsid w:val="00205FD1"/>
+    <w:rsid w:val="00207E0F"/>
+    <w:rsid w:val="00210408"/>
+    <w:rsid w:val="00210E13"/>
+    <w:rsid w:val="0021672C"/>
+    <w:rsid w:val="00216EE7"/>
+    <w:rsid w:val="002172B2"/>
     <w:rsid w:val="00221552"/>
+    <w:rsid w:val="0022299A"/>
+    <w:rsid w:val="00223B33"/>
+    <w:rsid w:val="00230881"/>
+    <w:rsid w:val="00231399"/>
+    <w:rsid w:val="002331E2"/>
+    <w:rsid w:val="00234C1F"/>
+    <w:rsid w:val="00235685"/>
+    <w:rsid w:val="00240B93"/>
+    <w:rsid w:val="00241043"/>
+    <w:rsid w:val="00241FFC"/>
+    <w:rsid w:val="00242CDB"/>
+    <w:rsid w:val="00245153"/>
+    <w:rsid w:val="002501E5"/>
+    <w:rsid w:val="00250C7B"/>
+    <w:rsid w:val="00252829"/>
+    <w:rsid w:val="00256E82"/>
     <w:rsid w:val="00257345"/>
+    <w:rsid w:val="0025768F"/>
+    <w:rsid w:val="002577DB"/>
+    <w:rsid w:val="00262AE6"/>
+    <w:rsid w:val="00264001"/>
+    <w:rsid w:val="00267C59"/>
+    <w:rsid w:val="00270000"/>
+    <w:rsid w:val="0027045D"/>
+    <w:rsid w:val="0027230A"/>
+    <w:rsid w:val="0027252B"/>
+    <w:rsid w:val="002725B5"/>
+    <w:rsid w:val="00275011"/>
+    <w:rsid w:val="00277292"/>
+    <w:rsid w:val="00277517"/>
+    <w:rsid w:val="00277E68"/>
+    <w:rsid w:val="00282660"/>
+    <w:rsid w:val="002841EE"/>
+    <w:rsid w:val="00284623"/>
+    <w:rsid w:val="002860A7"/>
+    <w:rsid w:val="002868CE"/>
+    <w:rsid w:val="002911EE"/>
     <w:rsid w:val="00294F89"/>
+    <w:rsid w:val="0029687E"/>
+    <w:rsid w:val="00296CD8"/>
+    <w:rsid w:val="002A2732"/>
     <w:rsid w:val="002A2C60"/>
+    <w:rsid w:val="002B3EE4"/>
+    <w:rsid w:val="002B45F5"/>
+    <w:rsid w:val="002B7791"/>
+    <w:rsid w:val="002C0564"/>
+    <w:rsid w:val="002C0C35"/>
+    <w:rsid w:val="002C2CE8"/>
+    <w:rsid w:val="002C2FB2"/>
+    <w:rsid w:val="002C3734"/>
+    <w:rsid w:val="002C3948"/>
+    <w:rsid w:val="002C4154"/>
+    <w:rsid w:val="002C4C3B"/>
+    <w:rsid w:val="002C6642"/>
+    <w:rsid w:val="002C7600"/>
+    <w:rsid w:val="002D0EE8"/>
+    <w:rsid w:val="002D10CE"/>
+    <w:rsid w:val="002D11CC"/>
+    <w:rsid w:val="002D282D"/>
+    <w:rsid w:val="002D46E9"/>
+    <w:rsid w:val="002D4B60"/>
+    <w:rsid w:val="002D7B77"/>
+    <w:rsid w:val="002E021B"/>
+    <w:rsid w:val="002E031E"/>
+    <w:rsid w:val="002E1B4C"/>
+    <w:rsid w:val="002E2BBA"/>
+    <w:rsid w:val="002E3414"/>
+    <w:rsid w:val="002E5B51"/>
+    <w:rsid w:val="002E68FB"/>
+    <w:rsid w:val="002F0F43"/>
+    <w:rsid w:val="002F26A8"/>
+    <w:rsid w:val="002F4687"/>
+    <w:rsid w:val="002F6BA1"/>
+    <w:rsid w:val="00302164"/>
+    <w:rsid w:val="00302439"/>
     <w:rsid w:val="00303039"/>
+    <w:rsid w:val="00304A38"/>
+    <w:rsid w:val="0030769D"/>
+    <w:rsid w:val="00310297"/>
+    <w:rsid w:val="00314945"/>
+    <w:rsid w:val="00314DAB"/>
+    <w:rsid w:val="003151D6"/>
+    <w:rsid w:val="003166F4"/>
+    <w:rsid w:val="00320E0E"/>
+    <w:rsid w:val="003219DB"/>
     <w:rsid w:val="00321D30"/>
+    <w:rsid w:val="00321F71"/>
+    <w:rsid w:val="0033126C"/>
+    <w:rsid w:val="00331B06"/>
+    <w:rsid w:val="00332A5E"/>
+    <w:rsid w:val="00333375"/>
+    <w:rsid w:val="00333460"/>
+    <w:rsid w:val="00333536"/>
+    <w:rsid w:val="00333ADF"/>
     <w:rsid w:val="00334E0F"/>
+    <w:rsid w:val="00337711"/>
+    <w:rsid w:val="00343148"/>
+    <w:rsid w:val="00343D6C"/>
+    <w:rsid w:val="0034514C"/>
+    <w:rsid w:val="00346520"/>
+    <w:rsid w:val="003471F1"/>
+    <w:rsid w:val="00347C7C"/>
+    <w:rsid w:val="00350946"/>
+    <w:rsid w:val="00353B23"/>
+    <w:rsid w:val="0035487E"/>
+    <w:rsid w:val="0035610E"/>
+    <w:rsid w:val="00363C27"/>
+    <w:rsid w:val="00366083"/>
+    <w:rsid w:val="003668E4"/>
+    <w:rsid w:val="00367032"/>
+    <w:rsid w:val="003721C7"/>
+    <w:rsid w:val="003809F9"/>
+    <w:rsid w:val="00380B04"/>
+    <w:rsid w:val="0038137D"/>
+    <w:rsid w:val="00381C89"/>
+    <w:rsid w:val="00381F7D"/>
+    <w:rsid w:val="00383488"/>
+    <w:rsid w:val="003840A2"/>
+    <w:rsid w:val="00384C86"/>
+    <w:rsid w:val="0038595B"/>
+    <w:rsid w:val="00386045"/>
+    <w:rsid w:val="00390388"/>
+    <w:rsid w:val="00393E46"/>
+    <w:rsid w:val="00394073"/>
+    <w:rsid w:val="00395EBA"/>
+    <w:rsid w:val="003A2247"/>
+    <w:rsid w:val="003A30D2"/>
+    <w:rsid w:val="003A46E0"/>
+    <w:rsid w:val="003A49B1"/>
+    <w:rsid w:val="003A4B91"/>
+    <w:rsid w:val="003A5764"/>
+    <w:rsid w:val="003A7D05"/>
+    <w:rsid w:val="003B171C"/>
+    <w:rsid w:val="003B2C8C"/>
+    <w:rsid w:val="003B4B84"/>
+    <w:rsid w:val="003B5560"/>
+    <w:rsid w:val="003C0EA2"/>
+    <w:rsid w:val="003C2106"/>
+    <w:rsid w:val="003C453B"/>
+    <w:rsid w:val="003C7851"/>
+    <w:rsid w:val="003D2230"/>
+    <w:rsid w:val="003D3664"/>
+    <w:rsid w:val="003D3C8A"/>
+    <w:rsid w:val="003D45AC"/>
+    <w:rsid w:val="003D57A8"/>
+    <w:rsid w:val="003D5A72"/>
+    <w:rsid w:val="003D70A9"/>
+    <w:rsid w:val="003D7332"/>
+    <w:rsid w:val="003F0C4D"/>
+    <w:rsid w:val="003F2913"/>
+    <w:rsid w:val="003F2F8E"/>
+    <w:rsid w:val="003F3708"/>
+    <w:rsid w:val="003F55B8"/>
+    <w:rsid w:val="003F6BDF"/>
+    <w:rsid w:val="003F7100"/>
+    <w:rsid w:val="003F74CA"/>
+    <w:rsid w:val="00400CF3"/>
+    <w:rsid w:val="00401010"/>
+    <w:rsid w:val="004017A7"/>
+    <w:rsid w:val="00404C27"/>
+    <w:rsid w:val="00406022"/>
+    <w:rsid w:val="0040692C"/>
+    <w:rsid w:val="004073F0"/>
+    <w:rsid w:val="004114CC"/>
+    <w:rsid w:val="00413CBC"/>
+    <w:rsid w:val="00417704"/>
     <w:rsid w:val="00420329"/>
+    <w:rsid w:val="00420D09"/>
+    <w:rsid w:val="00423837"/>
+    <w:rsid w:val="00424354"/>
+    <w:rsid w:val="0042466C"/>
+    <w:rsid w:val="00424869"/>
+    <w:rsid w:val="004253C2"/>
+    <w:rsid w:val="004278A4"/>
+    <w:rsid w:val="004278CB"/>
+    <w:rsid w:val="00431465"/>
+    <w:rsid w:val="0043376E"/>
+    <w:rsid w:val="00433971"/>
+    <w:rsid w:val="00433A56"/>
+    <w:rsid w:val="00435F82"/>
+    <w:rsid w:val="00437D50"/>
+    <w:rsid w:val="0044007D"/>
+    <w:rsid w:val="00440859"/>
+    <w:rsid w:val="004413D4"/>
+    <w:rsid w:val="00441F4A"/>
+    <w:rsid w:val="004431F8"/>
+    <w:rsid w:val="004438E7"/>
+    <w:rsid w:val="00445109"/>
+    <w:rsid w:val="00445D49"/>
+    <w:rsid w:val="00446147"/>
+    <w:rsid w:val="00447CDB"/>
+    <w:rsid w:val="00454FC9"/>
+    <w:rsid w:val="004551A9"/>
+    <w:rsid w:val="00455D16"/>
+    <w:rsid w:val="004564A1"/>
+    <w:rsid w:val="00457F2D"/>
+    <w:rsid w:val="00460582"/>
+    <w:rsid w:val="00460F86"/>
+    <w:rsid w:val="004612FA"/>
+    <w:rsid w:val="004623AE"/>
+    <w:rsid w:val="00463A0B"/>
+    <w:rsid w:val="00470813"/>
+    <w:rsid w:val="0047609B"/>
     <w:rsid w:val="004761DE"/>
+    <w:rsid w:val="00480A61"/>
+    <w:rsid w:val="00480C98"/>
     <w:rsid w:val="004848CB"/>
+    <w:rsid w:val="00485CCB"/>
+    <w:rsid w:val="00487005"/>
+    <w:rsid w:val="00491D5E"/>
+    <w:rsid w:val="00494952"/>
+    <w:rsid w:val="00494BF9"/>
+    <w:rsid w:val="004951DB"/>
+    <w:rsid w:val="0049624D"/>
+    <w:rsid w:val="004966B7"/>
     <w:rsid w:val="004A3BE2"/>
+    <w:rsid w:val="004A54DE"/>
+    <w:rsid w:val="004A5A3F"/>
+    <w:rsid w:val="004A69DA"/>
     <w:rsid w:val="004A790E"/>
+    <w:rsid w:val="004B3D7D"/>
+    <w:rsid w:val="004B439B"/>
+    <w:rsid w:val="004B6528"/>
+    <w:rsid w:val="004B6C9A"/>
+    <w:rsid w:val="004B7AA4"/>
+    <w:rsid w:val="004C1708"/>
+    <w:rsid w:val="004C3642"/>
+    <w:rsid w:val="004C382E"/>
+    <w:rsid w:val="004C4468"/>
     <w:rsid w:val="004C647C"/>
+    <w:rsid w:val="004D12EB"/>
+    <w:rsid w:val="004D3EA6"/>
     <w:rsid w:val="004D419B"/>
+    <w:rsid w:val="004D4AEB"/>
+    <w:rsid w:val="004E0FFA"/>
+    <w:rsid w:val="004E1926"/>
+    <w:rsid w:val="004E495C"/>
+    <w:rsid w:val="004F2394"/>
+    <w:rsid w:val="004F350F"/>
+    <w:rsid w:val="004F36E9"/>
+    <w:rsid w:val="004F7802"/>
+    <w:rsid w:val="004F7816"/>
+    <w:rsid w:val="0050025A"/>
+    <w:rsid w:val="005028F2"/>
+    <w:rsid w:val="005054F4"/>
+    <w:rsid w:val="005055E6"/>
+    <w:rsid w:val="00506CB4"/>
+    <w:rsid w:val="00506DB7"/>
+    <w:rsid w:val="00507103"/>
+    <w:rsid w:val="00510330"/>
+    <w:rsid w:val="0051080A"/>
+    <w:rsid w:val="005109DA"/>
+    <w:rsid w:val="005116FB"/>
+    <w:rsid w:val="00512D05"/>
+    <w:rsid w:val="0051585C"/>
+    <w:rsid w:val="00516269"/>
     <w:rsid w:val="00516C98"/>
+    <w:rsid w:val="00520ADE"/>
+    <w:rsid w:val="00520B76"/>
+    <w:rsid w:val="00521B5B"/>
+    <w:rsid w:val="0052256C"/>
+    <w:rsid w:val="00522990"/>
+    <w:rsid w:val="00524511"/>
+    <w:rsid w:val="0052507E"/>
+    <w:rsid w:val="005253EF"/>
+    <w:rsid w:val="00525863"/>
+    <w:rsid w:val="00530CB9"/>
+    <w:rsid w:val="00532228"/>
+    <w:rsid w:val="0053257B"/>
+    <w:rsid w:val="00532C9A"/>
+    <w:rsid w:val="00535E94"/>
+    <w:rsid w:val="00537BA2"/>
+    <w:rsid w:val="00540129"/>
+    <w:rsid w:val="00540CDC"/>
+    <w:rsid w:val="00541291"/>
+    <w:rsid w:val="005415E5"/>
     <w:rsid w:val="005446C0"/>
+    <w:rsid w:val="0054582E"/>
+    <w:rsid w:val="0054676B"/>
+    <w:rsid w:val="0054698C"/>
     <w:rsid w:val="00550249"/>
+    <w:rsid w:val="00551732"/>
+    <w:rsid w:val="00552745"/>
+    <w:rsid w:val="00552DB7"/>
+    <w:rsid w:val="005548B7"/>
+    <w:rsid w:val="00555A95"/>
+    <w:rsid w:val="00556A0B"/>
+    <w:rsid w:val="00557E1F"/>
+    <w:rsid w:val="005649E6"/>
+    <w:rsid w:val="00564F96"/>
+    <w:rsid w:val="00565731"/>
+    <w:rsid w:val="005667DD"/>
+    <w:rsid w:val="0056744D"/>
+    <w:rsid w:val="0057534C"/>
+    <w:rsid w:val="005756E9"/>
+    <w:rsid w:val="00576B36"/>
+    <w:rsid w:val="00577D5D"/>
     <w:rsid w:val="0058001B"/>
+    <w:rsid w:val="0058323B"/>
+    <w:rsid w:val="005867D3"/>
+    <w:rsid w:val="00587118"/>
+    <w:rsid w:val="00587CDA"/>
+    <w:rsid w:val="00590238"/>
+    <w:rsid w:val="0059175B"/>
+    <w:rsid w:val="00592ADC"/>
+    <w:rsid w:val="00592B22"/>
+    <w:rsid w:val="00593604"/>
+    <w:rsid w:val="005939FA"/>
+    <w:rsid w:val="00593DE5"/>
     <w:rsid w:val="00594672"/>
+    <w:rsid w:val="0059528C"/>
+    <w:rsid w:val="00596AA9"/>
     <w:rsid w:val="00596E5A"/>
+    <w:rsid w:val="005A1359"/>
+    <w:rsid w:val="005A2A07"/>
+    <w:rsid w:val="005A3980"/>
+    <w:rsid w:val="005A55B9"/>
+    <w:rsid w:val="005A5616"/>
+    <w:rsid w:val="005A6F8F"/>
+    <w:rsid w:val="005A75E9"/>
+    <w:rsid w:val="005B0B01"/>
     <w:rsid w:val="005B14D6"/>
+    <w:rsid w:val="005B48B6"/>
     <w:rsid w:val="005B548B"/>
+    <w:rsid w:val="005B77BF"/>
+    <w:rsid w:val="005C030E"/>
+    <w:rsid w:val="005C168E"/>
+    <w:rsid w:val="005C1DD1"/>
+    <w:rsid w:val="005C7918"/>
+    <w:rsid w:val="005C7A42"/>
+    <w:rsid w:val="005D0F92"/>
+    <w:rsid w:val="005D2D3E"/>
+    <w:rsid w:val="005D2DA4"/>
+    <w:rsid w:val="005D3F0E"/>
+    <w:rsid w:val="005D5735"/>
+    <w:rsid w:val="005D5F74"/>
+    <w:rsid w:val="005D72CC"/>
+    <w:rsid w:val="005E1BF1"/>
+    <w:rsid w:val="005E5118"/>
+    <w:rsid w:val="005E560C"/>
+    <w:rsid w:val="005E6E2A"/>
+    <w:rsid w:val="005F0AD7"/>
+    <w:rsid w:val="005F0D69"/>
+    <w:rsid w:val="005F2691"/>
+    <w:rsid w:val="005F2FE9"/>
+    <w:rsid w:val="005F59B7"/>
+    <w:rsid w:val="00601361"/>
+    <w:rsid w:val="00601E1C"/>
+    <w:rsid w:val="00602659"/>
+    <w:rsid w:val="006048B5"/>
+    <w:rsid w:val="0060503B"/>
+    <w:rsid w:val="0060604D"/>
+    <w:rsid w:val="00610E19"/>
+    <w:rsid w:val="00611612"/>
+    <w:rsid w:val="00611F20"/>
+    <w:rsid w:val="00614028"/>
+    <w:rsid w:val="00614140"/>
+    <w:rsid w:val="00614EBB"/>
+    <w:rsid w:val="00615AA4"/>
+    <w:rsid w:val="00615DF1"/>
+    <w:rsid w:val="00615F2C"/>
+    <w:rsid w:val="0061744D"/>
+    <w:rsid w:val="00617CCE"/>
+    <w:rsid w:val="0062101E"/>
+    <w:rsid w:val="00624017"/>
+    <w:rsid w:val="00627E26"/>
+    <w:rsid w:val="00632860"/>
+    <w:rsid w:val="00633BE5"/>
+    <w:rsid w:val="00635641"/>
+    <w:rsid w:val="00635B79"/>
+    <w:rsid w:val="00635E57"/>
+    <w:rsid w:val="00642C6C"/>
+    <w:rsid w:val="00642FC3"/>
+    <w:rsid w:val="00647082"/>
+    <w:rsid w:val="006505E1"/>
+    <w:rsid w:val="00652335"/>
+    <w:rsid w:val="0065379C"/>
+    <w:rsid w:val="00654B4E"/>
+    <w:rsid w:val="0065532C"/>
+    <w:rsid w:val="0065644D"/>
+    <w:rsid w:val="00660A39"/>
+    <w:rsid w:val="00661A8D"/>
+    <w:rsid w:val="006661A5"/>
+    <w:rsid w:val="0066634D"/>
+    <w:rsid w:val="00666873"/>
+    <w:rsid w:val="0067445C"/>
+    <w:rsid w:val="00676935"/>
     <w:rsid w:val="00676B44"/>
+    <w:rsid w:val="00682210"/>
+    <w:rsid w:val="00682A9A"/>
+    <w:rsid w:val="00685EC2"/>
+    <w:rsid w:val="00686D4B"/>
+    <w:rsid w:val="00691BE0"/>
+    <w:rsid w:val="00692FAE"/>
+    <w:rsid w:val="00695796"/>
+    <w:rsid w:val="006A3C9F"/>
+    <w:rsid w:val="006A4DD2"/>
+    <w:rsid w:val="006A7A11"/>
+    <w:rsid w:val="006B5137"/>
+    <w:rsid w:val="006B6064"/>
+    <w:rsid w:val="006C035E"/>
+    <w:rsid w:val="006C07DE"/>
+    <w:rsid w:val="006C118B"/>
+    <w:rsid w:val="006C5B16"/>
+    <w:rsid w:val="006C6612"/>
+    <w:rsid w:val="006C6BAA"/>
+    <w:rsid w:val="006C7511"/>
+    <w:rsid w:val="006D2935"/>
+    <w:rsid w:val="006D3651"/>
+    <w:rsid w:val="006D3DE4"/>
+    <w:rsid w:val="006D40ED"/>
+    <w:rsid w:val="006D4390"/>
+    <w:rsid w:val="006D4E0E"/>
+    <w:rsid w:val="006D4E28"/>
+    <w:rsid w:val="006D6059"/>
+    <w:rsid w:val="006D6379"/>
+    <w:rsid w:val="006D788C"/>
+    <w:rsid w:val="006F14F3"/>
+    <w:rsid w:val="006F329A"/>
+    <w:rsid w:val="006F4645"/>
+    <w:rsid w:val="006F5F1C"/>
+    <w:rsid w:val="006F6175"/>
+    <w:rsid w:val="006F7208"/>
+    <w:rsid w:val="006F7CB0"/>
+    <w:rsid w:val="0070129B"/>
+    <w:rsid w:val="00702D9B"/>
+    <w:rsid w:val="007032C7"/>
+    <w:rsid w:val="00704C41"/>
+    <w:rsid w:val="00705894"/>
+    <w:rsid w:val="0070798A"/>
+    <w:rsid w:val="00711CB2"/>
+    <w:rsid w:val="00711D2A"/>
+    <w:rsid w:val="007128A2"/>
+    <w:rsid w:val="00716DC7"/>
+    <w:rsid w:val="00723A5B"/>
+    <w:rsid w:val="00724B14"/>
+    <w:rsid w:val="007322DE"/>
+    <w:rsid w:val="00732C0B"/>
+    <w:rsid w:val="00733636"/>
+    <w:rsid w:val="00734692"/>
+    <w:rsid w:val="00734843"/>
+    <w:rsid w:val="00737AF8"/>
+    <w:rsid w:val="00742AE7"/>
+    <w:rsid w:val="00743E77"/>
+    <w:rsid w:val="00750C35"/>
+    <w:rsid w:val="00751E31"/>
+    <w:rsid w:val="00754E92"/>
+    <w:rsid w:val="00760793"/>
+    <w:rsid w:val="00761788"/>
+    <w:rsid w:val="007666BF"/>
+    <w:rsid w:val="00767010"/>
+    <w:rsid w:val="00770157"/>
+    <w:rsid w:val="007704F9"/>
+    <w:rsid w:val="0077132D"/>
+    <w:rsid w:val="0077232D"/>
+    <w:rsid w:val="00772F2E"/>
+    <w:rsid w:val="007737E0"/>
+    <w:rsid w:val="00776B1F"/>
+    <w:rsid w:val="00781201"/>
+    <w:rsid w:val="0078221A"/>
     <w:rsid w:val="007831A5"/>
+    <w:rsid w:val="00785076"/>
+    <w:rsid w:val="00787151"/>
+    <w:rsid w:val="00790C61"/>
+    <w:rsid w:val="00791528"/>
+    <w:rsid w:val="00792B33"/>
+    <w:rsid w:val="00792D21"/>
     <w:rsid w:val="007A274F"/>
+    <w:rsid w:val="007A308E"/>
+    <w:rsid w:val="007A3A16"/>
+    <w:rsid w:val="007A4608"/>
+    <w:rsid w:val="007A46C5"/>
+    <w:rsid w:val="007A4FF7"/>
+    <w:rsid w:val="007B0052"/>
+    <w:rsid w:val="007B01C4"/>
+    <w:rsid w:val="007B36A4"/>
+    <w:rsid w:val="007B43FF"/>
+    <w:rsid w:val="007B562A"/>
+    <w:rsid w:val="007B622E"/>
+    <w:rsid w:val="007B7998"/>
     <w:rsid w:val="007C149F"/>
+    <w:rsid w:val="007C1C17"/>
+    <w:rsid w:val="007C21E8"/>
+    <w:rsid w:val="007C5148"/>
+    <w:rsid w:val="007C55DD"/>
+    <w:rsid w:val="007C73D3"/>
+    <w:rsid w:val="007C7D2D"/>
+    <w:rsid w:val="007D467A"/>
+    <w:rsid w:val="007D5BEF"/>
+    <w:rsid w:val="007D6578"/>
+    <w:rsid w:val="007D6588"/>
+    <w:rsid w:val="007E0583"/>
+    <w:rsid w:val="007E113C"/>
+    <w:rsid w:val="007E13DE"/>
+    <w:rsid w:val="007E3C75"/>
+    <w:rsid w:val="007E6013"/>
     <w:rsid w:val="007E7B77"/>
+    <w:rsid w:val="007F1B10"/>
+    <w:rsid w:val="007F5B70"/>
+    <w:rsid w:val="008016E2"/>
+    <w:rsid w:val="00803A84"/>
+    <w:rsid w:val="00810822"/>
+    <w:rsid w:val="008114FA"/>
+    <w:rsid w:val="0081471B"/>
+    <w:rsid w:val="00814FC0"/>
+    <w:rsid w:val="0081777A"/>
+    <w:rsid w:val="0082109F"/>
+    <w:rsid w:val="00823168"/>
+    <w:rsid w:val="00825C3E"/>
+    <w:rsid w:val="00826758"/>
+    <w:rsid w:val="008268A5"/>
+    <w:rsid w:val="008270E7"/>
+    <w:rsid w:val="0083094E"/>
+    <w:rsid w:val="00833C87"/>
     <w:rsid w:val="00834E34"/>
+    <w:rsid w:val="00835705"/>
+    <w:rsid w:val="00835950"/>
+    <w:rsid w:val="008374A2"/>
+    <w:rsid w:val="00844BF1"/>
+    <w:rsid w:val="00850C62"/>
+    <w:rsid w:val="00856840"/>
+    <w:rsid w:val="00863B67"/>
+    <w:rsid w:val="00864B85"/>
+    <w:rsid w:val="00864F0C"/>
+    <w:rsid w:val="00865DD7"/>
+    <w:rsid w:val="0087021D"/>
+    <w:rsid w:val="008729FF"/>
     <w:rsid w:val="008733AA"/>
+    <w:rsid w:val="00874B49"/>
+    <w:rsid w:val="00875477"/>
+    <w:rsid w:val="00877E4B"/>
     <w:rsid w:val="00880AA6"/>
+    <w:rsid w:val="00884F28"/>
+    <w:rsid w:val="0089231C"/>
+    <w:rsid w:val="00893416"/>
+    <w:rsid w:val="00894646"/>
+    <w:rsid w:val="008962B7"/>
+    <w:rsid w:val="00896F19"/>
+    <w:rsid w:val="008A0A53"/>
+    <w:rsid w:val="008A5BAB"/>
+    <w:rsid w:val="008B1C93"/>
+    <w:rsid w:val="008B1DBB"/>
+    <w:rsid w:val="008B548B"/>
+    <w:rsid w:val="008B5A9F"/>
+    <w:rsid w:val="008C0454"/>
+    <w:rsid w:val="008C2352"/>
+    <w:rsid w:val="008C31EF"/>
+    <w:rsid w:val="008C32B1"/>
+    <w:rsid w:val="008C7E8E"/>
+    <w:rsid w:val="008D17FD"/>
+    <w:rsid w:val="008D2377"/>
+    <w:rsid w:val="008D23CD"/>
+    <w:rsid w:val="008D4917"/>
+    <w:rsid w:val="008D594A"/>
+    <w:rsid w:val="008D5A57"/>
+    <w:rsid w:val="008D7459"/>
+    <w:rsid w:val="008E229B"/>
+    <w:rsid w:val="008E2DB5"/>
+    <w:rsid w:val="008E350C"/>
+    <w:rsid w:val="008E4E32"/>
+    <w:rsid w:val="008E5A8F"/>
+    <w:rsid w:val="008E5B30"/>
+    <w:rsid w:val="008E6F67"/>
+    <w:rsid w:val="008E7E38"/>
+    <w:rsid w:val="008F1C87"/>
+    <w:rsid w:val="008F4712"/>
+    <w:rsid w:val="008F5AC3"/>
+    <w:rsid w:val="008F77C3"/>
+    <w:rsid w:val="008F7D24"/>
+    <w:rsid w:val="00901E75"/>
+    <w:rsid w:val="00901F97"/>
+    <w:rsid w:val="00902133"/>
+    <w:rsid w:val="009046ED"/>
+    <w:rsid w:val="0090781C"/>
+    <w:rsid w:val="0091325E"/>
+    <w:rsid w:val="009144FC"/>
+    <w:rsid w:val="00916FAD"/>
+    <w:rsid w:val="00920A7F"/>
+    <w:rsid w:val="00921BE4"/>
+    <w:rsid w:val="0092220C"/>
+    <w:rsid w:val="00922595"/>
+    <w:rsid w:val="009234D0"/>
+    <w:rsid w:val="0092389F"/>
+    <w:rsid w:val="00924445"/>
+    <w:rsid w:val="00925C36"/>
+    <w:rsid w:val="00930210"/>
+    <w:rsid w:val="009302BA"/>
+    <w:rsid w:val="00930474"/>
+    <w:rsid w:val="009339F3"/>
+    <w:rsid w:val="00933EC1"/>
+    <w:rsid w:val="0093572C"/>
+    <w:rsid w:val="00936523"/>
+    <w:rsid w:val="00937781"/>
     <w:rsid w:val="0094500B"/>
+    <w:rsid w:val="0094507B"/>
+    <w:rsid w:val="00947C4A"/>
+    <w:rsid w:val="00952BF6"/>
+    <w:rsid w:val="00952C45"/>
+    <w:rsid w:val="00956544"/>
+    <w:rsid w:val="00957544"/>
+    <w:rsid w:val="00963C5A"/>
     <w:rsid w:val="00964012"/>
+    <w:rsid w:val="00965466"/>
+    <w:rsid w:val="009663FC"/>
+    <w:rsid w:val="00966A4B"/>
+    <w:rsid w:val="00971923"/>
+    <w:rsid w:val="00973C49"/>
+    <w:rsid w:val="009751D9"/>
+    <w:rsid w:val="00977AA3"/>
+    <w:rsid w:val="00982331"/>
+    <w:rsid w:val="00983026"/>
+    <w:rsid w:val="00983674"/>
+    <w:rsid w:val="00986417"/>
+    <w:rsid w:val="00987EAB"/>
+    <w:rsid w:val="00990560"/>
+    <w:rsid w:val="009910FA"/>
     <w:rsid w:val="00992410"/>
+    <w:rsid w:val="00996159"/>
+    <w:rsid w:val="00997DF5"/>
+    <w:rsid w:val="00997E80"/>
+    <w:rsid w:val="009A5335"/>
+    <w:rsid w:val="009B025A"/>
+    <w:rsid w:val="009B1B3F"/>
     <w:rsid w:val="009B481F"/>
+    <w:rsid w:val="009B610C"/>
+    <w:rsid w:val="009C02D9"/>
+    <w:rsid w:val="009C0513"/>
+    <w:rsid w:val="009C1886"/>
+    <w:rsid w:val="009C1B06"/>
+    <w:rsid w:val="009C36CD"/>
+    <w:rsid w:val="009C54BF"/>
+    <w:rsid w:val="009C6E99"/>
+    <w:rsid w:val="009D4F7C"/>
+    <w:rsid w:val="009D573F"/>
+    <w:rsid w:val="009E3ABD"/>
+    <w:rsid w:val="009E5D82"/>
+    <w:rsid w:val="009E6742"/>
+    <w:rsid w:val="009F0DD6"/>
+    <w:rsid w:val="009F3EE2"/>
+    <w:rsid w:val="009F4DE4"/>
+    <w:rsid w:val="009F54A2"/>
+    <w:rsid w:val="009F5834"/>
+    <w:rsid w:val="009F6FA3"/>
+    <w:rsid w:val="009F7E1B"/>
+    <w:rsid w:val="00A01A75"/>
+    <w:rsid w:val="00A056AB"/>
     <w:rsid w:val="00A05B86"/>
+    <w:rsid w:val="00A071BF"/>
+    <w:rsid w:val="00A07849"/>
+    <w:rsid w:val="00A14043"/>
+    <w:rsid w:val="00A1426B"/>
+    <w:rsid w:val="00A155E6"/>
+    <w:rsid w:val="00A161CB"/>
     <w:rsid w:val="00A164C0"/>
+    <w:rsid w:val="00A17862"/>
+    <w:rsid w:val="00A2025D"/>
+    <w:rsid w:val="00A2423E"/>
+    <w:rsid w:val="00A24A8C"/>
+    <w:rsid w:val="00A24C60"/>
+    <w:rsid w:val="00A264FD"/>
     <w:rsid w:val="00A2789E"/>
+    <w:rsid w:val="00A321D6"/>
+    <w:rsid w:val="00A400AB"/>
+    <w:rsid w:val="00A40848"/>
+    <w:rsid w:val="00A410BC"/>
+    <w:rsid w:val="00A42C2B"/>
+    <w:rsid w:val="00A43BD5"/>
+    <w:rsid w:val="00A45AE7"/>
+    <w:rsid w:val="00A47C5A"/>
+    <w:rsid w:val="00A50657"/>
+    <w:rsid w:val="00A5222F"/>
+    <w:rsid w:val="00A54447"/>
     <w:rsid w:val="00A55E4E"/>
     <w:rsid w:val="00A56498"/>
+    <w:rsid w:val="00A57A60"/>
+    <w:rsid w:val="00A61DEF"/>
+    <w:rsid w:val="00A61FF4"/>
+    <w:rsid w:val="00A628C5"/>
+    <w:rsid w:val="00A64F86"/>
     <w:rsid w:val="00A7013D"/>
+    <w:rsid w:val="00A739B1"/>
     <w:rsid w:val="00A76145"/>
+    <w:rsid w:val="00A76806"/>
+    <w:rsid w:val="00A77709"/>
+    <w:rsid w:val="00A80A64"/>
+    <w:rsid w:val="00A812DF"/>
+    <w:rsid w:val="00A845EB"/>
+    <w:rsid w:val="00A878BA"/>
     <w:rsid w:val="00A917A4"/>
     <w:rsid w:val="00A95EAD"/>
+    <w:rsid w:val="00AA2145"/>
+    <w:rsid w:val="00AA3C5F"/>
+    <w:rsid w:val="00AA419E"/>
+    <w:rsid w:val="00AA4D7C"/>
+    <w:rsid w:val="00AA5A7F"/>
+    <w:rsid w:val="00AA67C7"/>
+    <w:rsid w:val="00AA758A"/>
+    <w:rsid w:val="00AB190D"/>
+    <w:rsid w:val="00AB372F"/>
+    <w:rsid w:val="00AB4F1C"/>
+    <w:rsid w:val="00AB5622"/>
+    <w:rsid w:val="00AB5BBA"/>
+    <w:rsid w:val="00AB75C9"/>
+    <w:rsid w:val="00AC2D68"/>
+    <w:rsid w:val="00AC69A4"/>
+    <w:rsid w:val="00AD0A64"/>
+    <w:rsid w:val="00AD3755"/>
+    <w:rsid w:val="00AE1FDD"/>
+    <w:rsid w:val="00AE29F0"/>
+    <w:rsid w:val="00AE2B04"/>
+    <w:rsid w:val="00AE4E8B"/>
+    <w:rsid w:val="00AE667A"/>
+    <w:rsid w:val="00AE6D08"/>
+    <w:rsid w:val="00AE7F3F"/>
+    <w:rsid w:val="00AF4E56"/>
+    <w:rsid w:val="00AF51EF"/>
+    <w:rsid w:val="00AF5FF6"/>
     <w:rsid w:val="00AF6831"/>
+    <w:rsid w:val="00B00D33"/>
+    <w:rsid w:val="00B017E2"/>
     <w:rsid w:val="00B02468"/>
+    <w:rsid w:val="00B04CD6"/>
+    <w:rsid w:val="00B10452"/>
+    <w:rsid w:val="00B120B0"/>
+    <w:rsid w:val="00B133B5"/>
+    <w:rsid w:val="00B14C8F"/>
+    <w:rsid w:val="00B17317"/>
+    <w:rsid w:val="00B206CE"/>
+    <w:rsid w:val="00B20762"/>
     <w:rsid w:val="00B2579A"/>
+    <w:rsid w:val="00B26AE8"/>
+    <w:rsid w:val="00B30341"/>
+    <w:rsid w:val="00B31900"/>
+    <w:rsid w:val="00B32CBC"/>
+    <w:rsid w:val="00B40C1B"/>
+    <w:rsid w:val="00B42FA6"/>
+    <w:rsid w:val="00B43698"/>
+    <w:rsid w:val="00B438F1"/>
+    <w:rsid w:val="00B47639"/>
+    <w:rsid w:val="00B5063D"/>
+    <w:rsid w:val="00B51A82"/>
     <w:rsid w:val="00B520AB"/>
+    <w:rsid w:val="00B52102"/>
+    <w:rsid w:val="00B52C87"/>
+    <w:rsid w:val="00B52E74"/>
+    <w:rsid w:val="00B53F48"/>
+    <w:rsid w:val="00B5679D"/>
+    <w:rsid w:val="00B6463D"/>
     <w:rsid w:val="00B655E7"/>
+    <w:rsid w:val="00B673C8"/>
+    <w:rsid w:val="00B7069F"/>
+    <w:rsid w:val="00B71452"/>
+    <w:rsid w:val="00B714AD"/>
+    <w:rsid w:val="00B72454"/>
+    <w:rsid w:val="00B73627"/>
+    <w:rsid w:val="00B73E6E"/>
     <w:rsid w:val="00B75859"/>
+    <w:rsid w:val="00B802FA"/>
+    <w:rsid w:val="00B80FBD"/>
+    <w:rsid w:val="00B84078"/>
+    <w:rsid w:val="00B8555A"/>
+    <w:rsid w:val="00B86532"/>
+    <w:rsid w:val="00B87AFF"/>
+    <w:rsid w:val="00B977E7"/>
+    <w:rsid w:val="00B97F33"/>
+    <w:rsid w:val="00BA18EF"/>
+    <w:rsid w:val="00BA395D"/>
+    <w:rsid w:val="00BA482C"/>
+    <w:rsid w:val="00BA5229"/>
+    <w:rsid w:val="00BB14D7"/>
+    <w:rsid w:val="00BB2E85"/>
+    <w:rsid w:val="00BB5EE2"/>
+    <w:rsid w:val="00BC03B4"/>
+    <w:rsid w:val="00BC2C56"/>
+    <w:rsid w:val="00BC4081"/>
+    <w:rsid w:val="00BC732C"/>
+    <w:rsid w:val="00BC7666"/>
+    <w:rsid w:val="00BC7F00"/>
+    <w:rsid w:val="00BC7F63"/>
+    <w:rsid w:val="00BD0313"/>
     <w:rsid w:val="00BD1A48"/>
+    <w:rsid w:val="00BD20C7"/>
+    <w:rsid w:val="00BD20D3"/>
+    <w:rsid w:val="00BD7C2C"/>
+    <w:rsid w:val="00BE3CBF"/>
+    <w:rsid w:val="00BE42A0"/>
+    <w:rsid w:val="00BE47A9"/>
+    <w:rsid w:val="00BE511B"/>
+    <w:rsid w:val="00BE6071"/>
     <w:rsid w:val="00BE7335"/>
+    <w:rsid w:val="00BE7916"/>
+    <w:rsid w:val="00BF049E"/>
     <w:rsid w:val="00BF0717"/>
     <w:rsid w:val="00BF08B5"/>
+    <w:rsid w:val="00BF351E"/>
+    <w:rsid w:val="00BF379D"/>
+    <w:rsid w:val="00BF581A"/>
+    <w:rsid w:val="00BF734C"/>
+    <w:rsid w:val="00C00B1E"/>
+    <w:rsid w:val="00C0112D"/>
+    <w:rsid w:val="00C0229B"/>
+    <w:rsid w:val="00C04297"/>
     <w:rsid w:val="00C04612"/>
+    <w:rsid w:val="00C11C53"/>
+    <w:rsid w:val="00C20FBF"/>
+    <w:rsid w:val="00C2164A"/>
+    <w:rsid w:val="00C2218D"/>
+    <w:rsid w:val="00C23139"/>
+    <w:rsid w:val="00C23AC7"/>
+    <w:rsid w:val="00C2412C"/>
     <w:rsid w:val="00C24494"/>
+    <w:rsid w:val="00C27267"/>
+    <w:rsid w:val="00C27B07"/>
+    <w:rsid w:val="00C33CC9"/>
+    <w:rsid w:val="00C3590E"/>
+    <w:rsid w:val="00C35E24"/>
+    <w:rsid w:val="00C366BE"/>
+    <w:rsid w:val="00C36CE4"/>
+    <w:rsid w:val="00C36FE2"/>
+    <w:rsid w:val="00C371AD"/>
+    <w:rsid w:val="00C37726"/>
+    <w:rsid w:val="00C40341"/>
+    <w:rsid w:val="00C414C4"/>
+    <w:rsid w:val="00C42E40"/>
+    <w:rsid w:val="00C43183"/>
+    <w:rsid w:val="00C43293"/>
     <w:rsid w:val="00C43AEF"/>
+    <w:rsid w:val="00C45867"/>
+    <w:rsid w:val="00C53FA9"/>
+    <w:rsid w:val="00C545BC"/>
+    <w:rsid w:val="00C54FFF"/>
     <w:rsid w:val="00C5670C"/>
+    <w:rsid w:val="00C56D6D"/>
+    <w:rsid w:val="00C573B2"/>
+    <w:rsid w:val="00C57491"/>
+    <w:rsid w:val="00C57E24"/>
+    <w:rsid w:val="00C61371"/>
+    <w:rsid w:val="00C613A0"/>
+    <w:rsid w:val="00C640EA"/>
+    <w:rsid w:val="00C658B4"/>
+    <w:rsid w:val="00C65C35"/>
+    <w:rsid w:val="00C71E96"/>
+    <w:rsid w:val="00C720AE"/>
+    <w:rsid w:val="00C72479"/>
+    <w:rsid w:val="00C7376B"/>
+    <w:rsid w:val="00C73CD5"/>
+    <w:rsid w:val="00C74FE8"/>
+    <w:rsid w:val="00C81962"/>
+    <w:rsid w:val="00C82446"/>
+    <w:rsid w:val="00C829C7"/>
+    <w:rsid w:val="00C860A5"/>
+    <w:rsid w:val="00C871FB"/>
+    <w:rsid w:val="00C912E5"/>
+    <w:rsid w:val="00C93B1C"/>
+    <w:rsid w:val="00C93D9E"/>
+    <w:rsid w:val="00C95344"/>
+    <w:rsid w:val="00C9688A"/>
+    <w:rsid w:val="00CA2C8D"/>
+    <w:rsid w:val="00CA2CC1"/>
+    <w:rsid w:val="00CA424D"/>
+    <w:rsid w:val="00CB07AF"/>
+    <w:rsid w:val="00CB19FB"/>
+    <w:rsid w:val="00CB1BDB"/>
+    <w:rsid w:val="00CB1C99"/>
+    <w:rsid w:val="00CB285F"/>
+    <w:rsid w:val="00CB3C1D"/>
+    <w:rsid w:val="00CB6958"/>
+    <w:rsid w:val="00CC1C42"/>
+    <w:rsid w:val="00CC2095"/>
+    <w:rsid w:val="00CC259C"/>
+    <w:rsid w:val="00CC3B87"/>
+    <w:rsid w:val="00CC4046"/>
+    <w:rsid w:val="00CC51F3"/>
+    <w:rsid w:val="00CC62BE"/>
+    <w:rsid w:val="00CD011A"/>
+    <w:rsid w:val="00CD081E"/>
+    <w:rsid w:val="00CD603D"/>
+    <w:rsid w:val="00CD6BAF"/>
+    <w:rsid w:val="00CD6E4D"/>
     <w:rsid w:val="00CD7576"/>
+    <w:rsid w:val="00CE09E5"/>
+    <w:rsid w:val="00CE1315"/>
+    <w:rsid w:val="00CE1C64"/>
+    <w:rsid w:val="00CE25E6"/>
+    <w:rsid w:val="00CE287C"/>
+    <w:rsid w:val="00CE3DD3"/>
+    <w:rsid w:val="00CF019C"/>
+    <w:rsid w:val="00CF119E"/>
+    <w:rsid w:val="00CF1E46"/>
+    <w:rsid w:val="00CF3FF2"/>
+    <w:rsid w:val="00CF5464"/>
+    <w:rsid w:val="00CF6C35"/>
+    <w:rsid w:val="00D00334"/>
+    <w:rsid w:val="00D0219E"/>
+    <w:rsid w:val="00D02C67"/>
+    <w:rsid w:val="00D033B8"/>
+    <w:rsid w:val="00D04F4F"/>
+    <w:rsid w:val="00D05646"/>
+    <w:rsid w:val="00D06BD9"/>
+    <w:rsid w:val="00D06E3B"/>
+    <w:rsid w:val="00D23B93"/>
+    <w:rsid w:val="00D26E68"/>
+    <w:rsid w:val="00D275C9"/>
+    <w:rsid w:val="00D30C6F"/>
+    <w:rsid w:val="00D31AD2"/>
+    <w:rsid w:val="00D32507"/>
+    <w:rsid w:val="00D36318"/>
+    <w:rsid w:val="00D366AB"/>
+    <w:rsid w:val="00D371E3"/>
+    <w:rsid w:val="00D37430"/>
+    <w:rsid w:val="00D43B18"/>
+    <w:rsid w:val="00D442FF"/>
+    <w:rsid w:val="00D4507B"/>
+    <w:rsid w:val="00D45FBA"/>
+    <w:rsid w:val="00D50953"/>
+    <w:rsid w:val="00D51ABF"/>
+    <w:rsid w:val="00D537AE"/>
+    <w:rsid w:val="00D564D4"/>
+    <w:rsid w:val="00D56D71"/>
+    <w:rsid w:val="00D57093"/>
+    <w:rsid w:val="00D61D7F"/>
+    <w:rsid w:val="00D62A63"/>
+    <w:rsid w:val="00D63BC3"/>
+    <w:rsid w:val="00D64672"/>
+    <w:rsid w:val="00D66429"/>
+    <w:rsid w:val="00D71AF9"/>
     <w:rsid w:val="00D71FE5"/>
+    <w:rsid w:val="00D7285A"/>
+    <w:rsid w:val="00D72C23"/>
+    <w:rsid w:val="00D73E21"/>
+    <w:rsid w:val="00D76527"/>
+    <w:rsid w:val="00D76FA7"/>
+    <w:rsid w:val="00D77945"/>
+    <w:rsid w:val="00D81D95"/>
+    <w:rsid w:val="00D82932"/>
+    <w:rsid w:val="00D82946"/>
+    <w:rsid w:val="00D82AB1"/>
+    <w:rsid w:val="00D83B59"/>
     <w:rsid w:val="00D8732A"/>
+    <w:rsid w:val="00D87F64"/>
     <w:rsid w:val="00D9196F"/>
+    <w:rsid w:val="00D92B9C"/>
+    <w:rsid w:val="00D92FCE"/>
+    <w:rsid w:val="00D97A21"/>
+    <w:rsid w:val="00DA1BC9"/>
+    <w:rsid w:val="00DA273A"/>
+    <w:rsid w:val="00DA3B1B"/>
+    <w:rsid w:val="00DA49B8"/>
+    <w:rsid w:val="00DA5C94"/>
+    <w:rsid w:val="00DA6257"/>
+    <w:rsid w:val="00DA7AB3"/>
+    <w:rsid w:val="00DB10EC"/>
+    <w:rsid w:val="00DB2B71"/>
+    <w:rsid w:val="00DB4B86"/>
+    <w:rsid w:val="00DB51F9"/>
     <w:rsid w:val="00DB6604"/>
+    <w:rsid w:val="00DB70B4"/>
+    <w:rsid w:val="00DC0D8D"/>
+    <w:rsid w:val="00DC3B88"/>
+    <w:rsid w:val="00DC494F"/>
     <w:rsid w:val="00DC61A7"/>
+    <w:rsid w:val="00DD06FB"/>
+    <w:rsid w:val="00DD3A9A"/>
+    <w:rsid w:val="00DD4104"/>
+    <w:rsid w:val="00DD4EEC"/>
+    <w:rsid w:val="00DD68C5"/>
+    <w:rsid w:val="00DD6BEE"/>
+    <w:rsid w:val="00DD7C13"/>
     <w:rsid w:val="00DE3348"/>
+    <w:rsid w:val="00DE33D2"/>
+    <w:rsid w:val="00DE4B1A"/>
+    <w:rsid w:val="00DE4F78"/>
+    <w:rsid w:val="00DE6B47"/>
+    <w:rsid w:val="00DF21CB"/>
+    <w:rsid w:val="00DF5EB2"/>
+    <w:rsid w:val="00DF6B6B"/>
+    <w:rsid w:val="00DF7706"/>
+    <w:rsid w:val="00DF7FA1"/>
+    <w:rsid w:val="00E0031B"/>
+    <w:rsid w:val="00E03383"/>
+    <w:rsid w:val="00E04919"/>
+    <w:rsid w:val="00E0503D"/>
+    <w:rsid w:val="00E050D4"/>
+    <w:rsid w:val="00E05DFF"/>
     <w:rsid w:val="00E174B0"/>
+    <w:rsid w:val="00E21967"/>
+    <w:rsid w:val="00E22A36"/>
+    <w:rsid w:val="00E23426"/>
+    <w:rsid w:val="00E23887"/>
+    <w:rsid w:val="00E25E3C"/>
+    <w:rsid w:val="00E27491"/>
+    <w:rsid w:val="00E30875"/>
+    <w:rsid w:val="00E3126B"/>
+    <w:rsid w:val="00E3221F"/>
+    <w:rsid w:val="00E33565"/>
+    <w:rsid w:val="00E4012C"/>
+    <w:rsid w:val="00E41B08"/>
+    <w:rsid w:val="00E44461"/>
+    <w:rsid w:val="00E628C7"/>
+    <w:rsid w:val="00E645EE"/>
+    <w:rsid w:val="00E64D16"/>
+    <w:rsid w:val="00E663A9"/>
+    <w:rsid w:val="00E706C2"/>
+    <w:rsid w:val="00E74C8D"/>
+    <w:rsid w:val="00E8121D"/>
+    <w:rsid w:val="00E833B0"/>
+    <w:rsid w:val="00E84A2B"/>
+    <w:rsid w:val="00E84C9E"/>
+    <w:rsid w:val="00E91165"/>
+    <w:rsid w:val="00E92829"/>
+    <w:rsid w:val="00E92FFE"/>
+    <w:rsid w:val="00E93E17"/>
+    <w:rsid w:val="00E942E5"/>
+    <w:rsid w:val="00E9494F"/>
+    <w:rsid w:val="00E94E2C"/>
+    <w:rsid w:val="00E973A7"/>
+    <w:rsid w:val="00EA0924"/>
+    <w:rsid w:val="00EA0AA7"/>
+    <w:rsid w:val="00EA4C34"/>
+    <w:rsid w:val="00EA7146"/>
+    <w:rsid w:val="00EA7340"/>
+    <w:rsid w:val="00EB1E56"/>
+    <w:rsid w:val="00EB497E"/>
+    <w:rsid w:val="00EB7BDF"/>
+    <w:rsid w:val="00EB7F6E"/>
+    <w:rsid w:val="00EC0F44"/>
+    <w:rsid w:val="00EC59BF"/>
+    <w:rsid w:val="00ED171A"/>
+    <w:rsid w:val="00ED4541"/>
+    <w:rsid w:val="00ED580D"/>
+    <w:rsid w:val="00EE0AE8"/>
+    <w:rsid w:val="00EE52B2"/>
+    <w:rsid w:val="00EE70DC"/>
+    <w:rsid w:val="00EE7B15"/>
+    <w:rsid w:val="00EF05DE"/>
+    <w:rsid w:val="00EF38EE"/>
+    <w:rsid w:val="00EF413D"/>
+    <w:rsid w:val="00EF5CBD"/>
+    <w:rsid w:val="00EF69C9"/>
+    <w:rsid w:val="00F03635"/>
+    <w:rsid w:val="00F03A0C"/>
+    <w:rsid w:val="00F03A5E"/>
+    <w:rsid w:val="00F050ED"/>
     <w:rsid w:val="00F10AE9"/>
     <w:rsid w:val="00F11C6F"/>
+    <w:rsid w:val="00F15148"/>
+    <w:rsid w:val="00F15A6A"/>
+    <w:rsid w:val="00F15C20"/>
+    <w:rsid w:val="00F15D06"/>
+    <w:rsid w:val="00F1619B"/>
+    <w:rsid w:val="00F207AE"/>
+    <w:rsid w:val="00F2092B"/>
+    <w:rsid w:val="00F22B32"/>
+    <w:rsid w:val="00F24DC7"/>
+    <w:rsid w:val="00F25588"/>
+    <w:rsid w:val="00F27221"/>
+    <w:rsid w:val="00F30714"/>
+    <w:rsid w:val="00F31EE5"/>
+    <w:rsid w:val="00F33DBF"/>
+    <w:rsid w:val="00F343A1"/>
+    <w:rsid w:val="00F36038"/>
+    <w:rsid w:val="00F417A5"/>
+    <w:rsid w:val="00F45210"/>
+    <w:rsid w:val="00F46137"/>
+    <w:rsid w:val="00F46160"/>
+    <w:rsid w:val="00F52705"/>
+    <w:rsid w:val="00F53629"/>
+    <w:rsid w:val="00F553E1"/>
+    <w:rsid w:val="00F570E6"/>
+    <w:rsid w:val="00F57965"/>
+    <w:rsid w:val="00F6261A"/>
+    <w:rsid w:val="00F63099"/>
+    <w:rsid w:val="00F64F10"/>
+    <w:rsid w:val="00F66554"/>
+    <w:rsid w:val="00F667B4"/>
+    <w:rsid w:val="00F67D03"/>
+    <w:rsid w:val="00F7279E"/>
+    <w:rsid w:val="00F741D9"/>
+    <w:rsid w:val="00F74777"/>
     <w:rsid w:val="00F74A90"/>
+    <w:rsid w:val="00F74C95"/>
+    <w:rsid w:val="00F77BD8"/>
+    <w:rsid w:val="00F8001D"/>
     <w:rsid w:val="00F83046"/>
+    <w:rsid w:val="00F83494"/>
+    <w:rsid w:val="00F845D6"/>
+    <w:rsid w:val="00F86B43"/>
+    <w:rsid w:val="00F86E26"/>
+    <w:rsid w:val="00F87B8B"/>
+    <w:rsid w:val="00F906D4"/>
+    <w:rsid w:val="00F91ED9"/>
+    <w:rsid w:val="00F9318D"/>
+    <w:rsid w:val="00F94F52"/>
+    <w:rsid w:val="00F97426"/>
+    <w:rsid w:val="00F97DFB"/>
+    <w:rsid w:val="00FA1148"/>
+    <w:rsid w:val="00FA1A9A"/>
+    <w:rsid w:val="00FA20C3"/>
+    <w:rsid w:val="00FA2C94"/>
+    <w:rsid w:val="00FA3304"/>
+    <w:rsid w:val="00FA4B7F"/>
+    <w:rsid w:val="00FA7E90"/>
+    <w:rsid w:val="00FB096E"/>
+    <w:rsid w:val="00FB36E9"/>
+    <w:rsid w:val="00FB4278"/>
+    <w:rsid w:val="00FB658D"/>
+    <w:rsid w:val="00FB73C5"/>
+    <w:rsid w:val="00FB79CB"/>
+    <w:rsid w:val="00FC1121"/>
+    <w:rsid w:val="00FC36D3"/>
+    <w:rsid w:val="00FC51E7"/>
+    <w:rsid w:val="00FD4095"/>
+    <w:rsid w:val="00FD420C"/>
+    <w:rsid w:val="00FD5853"/>
+    <w:rsid w:val="00FD5CC5"/>
+    <w:rsid w:val="00FD6264"/>
     <w:rsid w:val="00FD6881"/>
+    <w:rsid w:val="00FD708C"/>
+    <w:rsid w:val="00FD7FC8"/>
+    <w:rsid w:val="00FE0B5A"/>
+    <w:rsid w:val="00FE0DBC"/>
     <w:rsid w:val="00FE4A20"/>
+    <w:rsid w:val="00FF202B"/>
+    <w:rsid w:val="00FF2734"/>
+    <w:rsid w:val="00FF2AE2"/>
+    <w:rsid w:val="00FF30ED"/>
+    <w:rsid w:val="00FF4D03"/>
+    <w:rsid w:val="00FF5680"/>
+    <w:rsid w:val="00FF5A62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72AF33E3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0DCD95B-F6BC-7E4C-A645-37CF44BDD299}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5297,62 +7689,73 @@
     <w:rsid w:val="00016CA0"/>
     <w:pPr>
       <w:ind w:left="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008733AA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2592"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="2160" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI Historic" w:hAnsi="Segoe UI Historic"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00040EE8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:kern w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5606,74 +8009,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2687C827-69AD-49CF-922A-A7EDAEAB4918}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8228</Characters>
+  <Pages>8</Pages>
+  <Words>1183</Words>
+  <Characters>6749</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>187</Lines>
-  <Paragraphs>118</Paragraphs>
+  <Lines>56</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9799</CharactersWithSpaces>
+  <CharactersWithSpaces>7917</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KWS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>