--- v0 (2026-02-08)
+++ v1 (2026-09-14)
@@ -1,74 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="22268ACB" w14:textId="77777777" w:rsidR="00D74F10" w:rsidRPr="00E96FF2" w:rsidRDefault="00D74F10" w:rsidP="00D74F10">
+    <w:p w14:paraId="22268ACB" w14:textId="64E8740E" w:rsidR="00D74F10" w:rsidRPr="00E96FF2" w:rsidRDefault="00D74F10" w:rsidP="00D74F10">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720E2B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Publication Date: </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>July 12, 2021</w:t>
+      <w:r w:rsidR="009D2EBE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>August 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4472ABB3" w14:textId="7FC34C90" w:rsidR="007E0EBA" w:rsidRDefault="00D74F10" w:rsidP="00D74F10">
       <w:pPr>
         <w:pStyle w:val="JuryInst2"/>
       </w:pPr>
       <w:r>
         <w:t>Mayhem</w:t>
       </w:r>
       <w:r w:rsidR="007E0EBA" w:rsidRPr="00B70E23">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E31BBE8" w14:textId="77777777" w:rsidR="007E0EBA" w:rsidRDefault="007E0EBA" w:rsidP="00D74F10">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="00F165ED">
         <w:t>DFT</w:t>
       </w:r>
@@ -608,102 +615,96 @@
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2E4E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">such as a </w:t>
       </w:r>
       <w:r w:rsidRPr="002A2E4E">
         <w:t>person striking another</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> with an object</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2E4E">
         <w:t>, or it may be indirect</w:t>
       </w:r>
       <w:r>
         <w:t>, such as a person causing another to come in contact with an object or surface.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A2E4E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7181B6FD" w14:textId="77777777" w:rsidR="007E0EBA" w:rsidRPr="002A2E4E" w:rsidRDefault="007E0EBA" w:rsidP="00D74F10">
+    <w:p w14:paraId="4C626ECA" w14:textId="18B58C46" w:rsidR="009D2EBE" w:rsidRPr="009D2EBE" w:rsidRDefault="007E0EBA" w:rsidP="00D74F10">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t>As to the second element, the Commonwealth must prove that DFT did the touching with a weapon, substance or chemical that is dangerous, meaning that by its design or how it is used can cause serious bodily injury or death. For instance, an object such as a gun, dagger, sword or the like</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is a dangerous weapon based on its designed purpose to cause serious bodily </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">injury or death. </w:t>
       </w:r>
+      <w:r w:rsidR="009D2EBE">
+        <w:t>[</w:t>
+      </w:r>
       <w:r w:rsidRPr="00647AE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>&lt;If the object is dangerous by use, include:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  Another object, substance, or chemical such as a </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2EBE">
+        <w:t xml:space="preserve">Another object, substance, or chemical such as a </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidR="009D2EBE">
         <w:t>pocket knife</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="009D2EBE">
+        <w:t>, baseball bat, lighter fluid, or even a pencil, that is not designed to cause injury or harm, becomes a dangerous weapon if a person uses it to cut, strike, burn, or otherwise injure someone.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18560C16" w14:textId="5144BFFE" w:rsidR="007E0EBA" w:rsidRDefault="007E0EBA" w:rsidP="00D74F10">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For the third element, the Commonwealth must prove that DFT acted with a specific malicious intent to maim or disfigure. </w:t>
       </w:r>
       <w:r w:rsidR="00D74F10">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7CAC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>&lt;I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -796,184 +797,184 @@
         <w:t>Finally, the Commonwealth must prove that as a result of DFT’s action, AVM was disfigured, or crippled, or suffered serious or permanent physical injury. “Crippled” means left without the use of a limb, lame, or lacking the strength or capability to work, even if the injury is not permanent.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B75859" w:rsidRPr="007E0EBA" w:rsidSect="00F74A90">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="648" w:footer="648" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E1B488F" w14:textId="77777777" w:rsidR="001E19DB" w:rsidRDefault="001E19DB" w:rsidP="00F74A90">
+    <w:p w14:paraId="70405886" w14:textId="77777777" w:rsidR="0046050D" w:rsidRDefault="0046050D" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="739B9AFB" w14:textId="77777777" w:rsidR="001E19DB" w:rsidRDefault="001E19DB" w:rsidP="00F74A90">
+    <w:p w14:paraId="2AA24C1C" w14:textId="77777777" w:rsidR="0046050D" w:rsidRDefault="0046050D" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6BF42F6D" w14:textId="2BA91F15" w:rsidR="00037D40" w:rsidRDefault="00992410" w:rsidP="003511A1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C678838" w14:textId="77777777" w:rsidR="001E19DB" w:rsidRDefault="001E19DB" w:rsidP="00F74A90">
+    <w:p w14:paraId="6CF83281" w14:textId="77777777" w:rsidR="0046050D" w:rsidRDefault="0046050D" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38B7C40A" w14:textId="77777777" w:rsidR="001E19DB" w:rsidRDefault="001E19DB" w:rsidP="00F74A90">
+    <w:p w14:paraId="57C33422" w14:textId="77777777" w:rsidR="0046050D" w:rsidRDefault="0046050D" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="45412FEE" w14:textId="262BE422" w:rsidR="007E0EBA" w:rsidRPr="00DE7CAC" w:rsidRDefault="007E0EBA" w:rsidP="00D74F10">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00DE7CAC">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DE7CAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7CAC">
         <w:tab/>
         <w:t xml:space="preserve">G.L. c. 265, § 14 contains two “distinctive and independent” bases for liability. </w:t>
@@ -1422,51 +1423,51 @@
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DE7CAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7CAC">
         <w:tab/>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r w:rsidRPr="00D74F10">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Farrell</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE7CAC">
         <w:t>, 322 Mass. at 619 (“The word ‘cripple’ has been defined as meaning to deprive of the use of a limb, particularly of a leg or foot, to lame, to deprive of strength, activity, or capability for service.  . . . And so a crippling may be found under the third part of the definition even though there may be complete recovery in time.”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8C9C9F38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A3D255F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -2095,177 +2096,186 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="210"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="432"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F74A90"/>
     <w:rsid w:val="000124CA"/>
     <w:rsid w:val="00016CA0"/>
     <w:rsid w:val="00037245"/>
     <w:rsid w:val="000B7B9E"/>
     <w:rsid w:val="000D70C6"/>
     <w:rsid w:val="000E7622"/>
     <w:rsid w:val="0010739E"/>
     <w:rsid w:val="00130F23"/>
     <w:rsid w:val="0017397B"/>
     <w:rsid w:val="001B7748"/>
     <w:rsid w:val="001C5FA5"/>
     <w:rsid w:val="001D701D"/>
     <w:rsid w:val="001E19DB"/>
     <w:rsid w:val="001E2162"/>
     <w:rsid w:val="00221552"/>
     <w:rsid w:val="00257345"/>
     <w:rsid w:val="00294F89"/>
     <w:rsid w:val="002A2C60"/>
     <w:rsid w:val="00303039"/>
     <w:rsid w:val="00420329"/>
+    <w:rsid w:val="0046050D"/>
     <w:rsid w:val="004848CB"/>
+    <w:rsid w:val="004868F5"/>
     <w:rsid w:val="004A3BE2"/>
     <w:rsid w:val="00516C98"/>
+    <w:rsid w:val="00532A9B"/>
     <w:rsid w:val="005446C0"/>
     <w:rsid w:val="00550249"/>
     <w:rsid w:val="00594672"/>
     <w:rsid w:val="00596E5A"/>
     <w:rsid w:val="00676B44"/>
+    <w:rsid w:val="006B79C2"/>
+    <w:rsid w:val="006D5344"/>
+    <w:rsid w:val="00703B86"/>
     <w:rsid w:val="007E0EBA"/>
     <w:rsid w:val="007E7B77"/>
     <w:rsid w:val="00834E34"/>
+    <w:rsid w:val="008501E8"/>
     <w:rsid w:val="008733AA"/>
     <w:rsid w:val="00880AA6"/>
+    <w:rsid w:val="00934C6D"/>
     <w:rsid w:val="0094500B"/>
     <w:rsid w:val="00965BB5"/>
     <w:rsid w:val="00992410"/>
     <w:rsid w:val="009B481F"/>
+    <w:rsid w:val="009D2EBE"/>
     <w:rsid w:val="00A05B86"/>
     <w:rsid w:val="00A164C0"/>
     <w:rsid w:val="00A2789E"/>
+    <w:rsid w:val="00A404F0"/>
     <w:rsid w:val="00A55E4E"/>
     <w:rsid w:val="00A56498"/>
     <w:rsid w:val="00A76145"/>
     <w:rsid w:val="00A917A4"/>
     <w:rsid w:val="00A95EAD"/>
     <w:rsid w:val="00AF6831"/>
     <w:rsid w:val="00B02468"/>
     <w:rsid w:val="00B2579A"/>
     <w:rsid w:val="00B520AB"/>
     <w:rsid w:val="00B75859"/>
+    <w:rsid w:val="00BA4717"/>
     <w:rsid w:val="00BE7335"/>
     <w:rsid w:val="00BF0717"/>
     <w:rsid w:val="00BF08B5"/>
     <w:rsid w:val="00C43AEF"/>
     <w:rsid w:val="00C5670C"/>
-    <w:rsid w:val="00C635AF"/>
+    <w:rsid w:val="00CD2C5B"/>
     <w:rsid w:val="00CD7576"/>
     <w:rsid w:val="00D71FE5"/>
     <w:rsid w:val="00D74F10"/>
     <w:rsid w:val="00D8732A"/>
+    <w:rsid w:val="00D87D11"/>
     <w:rsid w:val="00D9196F"/>
     <w:rsid w:val="00DB6604"/>
     <w:rsid w:val="00DC61A7"/>
     <w:rsid w:val="00E174B0"/>
+    <w:rsid w:val="00E350E4"/>
+    <w:rsid w:val="00EF6788"/>
     <w:rsid w:val="00F10AE9"/>
     <w:rsid w:val="00F11C6F"/>
     <w:rsid w:val="00F74A90"/>
     <w:rsid w:val="00F83046"/>
+    <w:rsid w:val="00FA0AC0"/>
     <w:rsid w:val="00FD6881"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72AF33E3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0DCD95B-F6BC-7E4C-A645-37CF44BDD299}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3030,51 +3040,51 @@
       <w:rFonts w:ascii="Segoe UI Historic" w:hAnsi="Segoe UI Historic"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007E0EBA"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3340,69 +3350,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>631</Words>
-  <Characters>3603</Characters>
+  <Words>635</Words>
+  <Characters>3622</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4226</CharactersWithSpaces>
+  <CharactersWithSpaces>4249</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Superior Court Jury Instructions - Mayhem</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>KWS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>