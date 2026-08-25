--- v0 (2026-05-13)
+++ v1 (2026-08-25)
@@ -1,2241 +1,1255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7FB1D210" w14:textId="3E784788" w:rsidR="00541AB1" w:rsidRPr="00206EA2" w:rsidRDefault="00206EA2" w:rsidP="002633DB">
-      <w:pPr>
+    <w:p w14:paraId="3493328D" w14:textId="2DA69641" w:rsidR="00E2701C" w:rsidRPr="0038191B" w:rsidRDefault="00E2701C" w:rsidP="00E2701C">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cs="Segoe UI Historic"/>
-[...3 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038191B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publication Date: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE343E" w:rsidRPr="0038191B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>June 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038191B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09640B3D" w14:textId="20F6E6B7" w:rsidR="00016CA0" w:rsidRDefault="005D0E55" w:rsidP="00016CA0">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst2"/>
+        <w:rPr>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00206EA2">
-[...5 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="005D0E55">
+        <w:rPr>
+          <w:bCs/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Publication Date: </w:t>
-[...1445 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:t>Rape of a Child Aggravated by [Age Difference or Mandated Reporter]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D0E55">
+        <w:rPr>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088DF480" w14:textId="374B9118" w:rsidR="008C5A3F" w:rsidRPr="008C5A3F" w:rsidRDefault="004867CA" w:rsidP="008C5A3F">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dft is charged with rape of a child aggravated by </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04F70">
+        <w:t>[the age difference between Dft and Avm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC585F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC585F" w:rsidRPr="00AC585F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC585F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04F70">
+        <w:t xml:space="preserve">Dft being a mandated reporter]. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C5A3F" w:rsidRPr="008C5A3F">
+        <w:t xml:space="preserve">To prove </w:t>
+      </w:r>
+      <w:r w:rsidR="009A159C">
+        <w:t xml:space="preserve">Dft guilty of </w:t>
+      </w:r>
+      <w:r w:rsidR="00D04F70">
+        <w:t>this offense</w:t>
+      </w:r>
+      <w:r w:rsidR="008C5A3F" w:rsidRPr="008C5A3F">
+        <w:t xml:space="preserve">, the Commonwealth must prove the following three elements beyond a reasonable doubt: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48E991A0" w14:textId="4CB135DC" w:rsidR="008C5A3F" w:rsidRDefault="008C5A3F" w:rsidP="008C5A3F">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5A3F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If the indictment alleges aggravated by age difference where the alleged victim was </w:t>
+      </w:r>
+      <w:r w:rsidR="00764B4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>UNDER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5A3F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the age of </w:t>
+      </w:r>
+      <w:r w:rsidR="00764B4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TWELVE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5A3F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, instruct as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD49622" w14:textId="6EDD204D" w:rsidR="000E08A5" w:rsidRPr="000E08A5" w:rsidRDefault="000E08A5" w:rsidP="000E08A5">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E08A5">
+        <w:t xml:space="preserve">Dft engaged in sexual intercourse with Avm; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429062B4" w14:textId="7D71798C" w:rsidR="000E08A5" w:rsidRPr="000E08A5" w:rsidRDefault="000E08A5" w:rsidP="000E08A5">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E08A5">
+        <w:t xml:space="preserve">Avm was under twelve years </w:t>
+      </w:r>
+      <w:r w:rsidR="00764B4E">
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E08A5">
+        <w:t xml:space="preserve"> at the time; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382770C1" w14:textId="7B23E7DE" w:rsidR="000E08A5" w:rsidRDefault="000E08A5" w:rsidP="000E08A5">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000E08A5">
+        <w:t>Dft was more than five years older than Avm at the time.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B7556C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E33E48" w14:textId="691A5888" w:rsidR="002B1E9B" w:rsidRPr="002B1E9B" w:rsidRDefault="002B1E9B" w:rsidP="002B1E9B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B1E9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If the indictment alleges aggravated by age difference where the alleged victim was </w:t>
+      </w:r>
+      <w:r w:rsidR="00764B4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>BETWEEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1E9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the ages of </w:t>
+      </w:r>
+      <w:r w:rsidR="00764B4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TWELVE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1E9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00764B4E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SIXTEEN,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B1E9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instruct as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC78252" w14:textId="56FBA5EB" w:rsidR="009F03A7" w:rsidRPr="009F03A7" w:rsidRDefault="009F03A7" w:rsidP="009F03A7">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F03A7">
+        <w:t xml:space="preserve">Dft engaged in sexual intercourse with Avm; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DF67F8" w14:textId="3BEB613A" w:rsidR="009F03A7" w:rsidRPr="009F03A7" w:rsidRDefault="009F03A7" w:rsidP="009F03A7">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F03A7">
+        <w:t xml:space="preserve">Avm was between twelve and sixteen years </w:t>
+      </w:r>
+      <w:r w:rsidR="00764B4E">
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F03A7">
+        <w:t xml:space="preserve"> at the time; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA46950" w14:textId="40D5EA0F" w:rsidR="009F03A7" w:rsidRDefault="009F03A7" w:rsidP="009F03A7">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F03A7">
+        <w:t>Dft was more than ten years older than Avm at the time.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F03A7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FFC218" w14:textId="77777777" w:rsidR="003A2F90" w:rsidRPr="003A2F90" w:rsidRDefault="003A2F90" w:rsidP="003A2F90">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A2F90">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[If the indictment alleges aggravated by mandated reporter, instruct as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC5FB51" w14:textId="6A9570FC" w:rsidR="003A2F90" w:rsidRPr="003A2F90" w:rsidRDefault="003A2F90" w:rsidP="003A2F90">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2F90">
+        <w:t xml:space="preserve">Dft engaged in sexual intercourse with Avm; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C474225" w14:textId="05EE9B9E" w:rsidR="003A2F90" w:rsidRPr="003A2F90" w:rsidRDefault="003A2F90" w:rsidP="003A2F90">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2F90">
+        <w:t xml:space="preserve">Avm was under sixteen years </w:t>
+      </w:r>
+      <w:r>
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2F90">
+        <w:t xml:space="preserve"> at the time; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C1589C" w14:textId="43C8750C" w:rsidR="003A2F90" w:rsidRDefault="003A2F90" w:rsidP="003A2F90">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003A2F90">
+        <w:t>Dft was a mandated reporter at the time.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A2F90">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A419D3" w14:textId="3625E91C" w:rsidR="000E08A5" w:rsidRDefault="00923846" w:rsidP="000E08A5">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00923846">
+        <w:lastRenderedPageBreak/>
+        <w:t>The first element the Commonwealth must prove beyond a reasonable doubt is that Dft engaged in sexual intercourse with Avm. There are several types of sexual intercourse; all of them involve penetration of a bodily opening, however slight.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923846">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00923846">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923846">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If a specific act </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA27AD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923846">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charged, the judge should instruct the jury:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923846">
+        <w:t xml:space="preserve"> Here, the Commonwealth alleges that Dft raped Avm by [specify charged manner of penetration].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923846">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DBBF00" w14:textId="41E47AA6" w:rsidR="00202EBB" w:rsidRPr="00202EBB" w:rsidRDefault="00202EBB" w:rsidP="00202EBB">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00202EBB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Select whichever of the following </w:t>
+      </w:r>
+      <w:r w:rsidR="0093570A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charged:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="273B320D" w14:textId="7541FE34" w:rsidR="00202EBB" w:rsidRPr="00202EBB" w:rsidRDefault="00202EBB" w:rsidP="0093570A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00202EBB">
+        <w:t xml:space="preserve">Sexual intercourse occurs when the penis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert as applicable: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:t>or a finger, another body part, or foreign object</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:t xml:space="preserve"> penetrates the female genital opening. In addition to the vagina, the female genital opening includes the parts known as the vulva and labia. Penetration into the vagina itself is not required.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FBE867" w14:textId="77777777" w:rsidR="00202EBB" w:rsidRPr="00202EBB" w:rsidRDefault="00202EBB" w:rsidP="0093570A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00202EBB">
+        <w:t>Sexual intercourse [also] includes oral sex, which occurs when a tongue [or other part of a person’s mouth] penetrates the female genital opening,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:t xml:space="preserve"> or when a penis penetrates another person’s mouth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F0F7C6D" w14:textId="7D9A15B7" w:rsidR="00202EBB" w:rsidRPr="00202EBB" w:rsidRDefault="00202EBB" w:rsidP="0093570A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:ind w:left="432"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00202EBB">
+        <w:t xml:space="preserve">Sexual intercourse [also] includes anal sex, which occurs when </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert as relevant: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:t>a penis, tongue, finger, or other body part</w:t>
+      </w:r>
+      <w:r w:rsidR="000A37E0">
         <w:t>,</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidRPr="00202EBB">
+        <w:t xml:space="preserve"> or a foreign object under the defendant’s control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:t xml:space="preserve"> penetrates another person’s anus. It is not enough to penetrate the groove between the buttocks; penetration of the anal opening is necessary.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:rPr>
+          <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00202EBB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2FD494" w14:textId="1ED751F6" w:rsidR="00760DE6" w:rsidRPr="00760DE6" w:rsidRDefault="0093570A" w:rsidP="00760DE6">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0093570A">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The second element the Commonwealth must prove beyond a reasonable doubt is that Avm was </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044640B">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093570A">
+        <w:t xml:space="preserve">under twelve / between twelve and sixteen / under sixteen] years </w:t>
+      </w:r>
+      <w:r w:rsidR="0044640B">
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0093570A">
+        <w:t xml:space="preserve"> at the time of the sexual intercourse.</w:t>
+      </w:r>
+      <w:r w:rsidR="00086CC0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F84727">
-[...5 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00760DE6" w:rsidRPr="00760DE6">
+        <w:t xml:space="preserve">The Commonwealth does not have to prove that Dft knew </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5892">
+        <w:t>Avm’s actual age</w:t>
+      </w:r>
+      <w:r w:rsidR="00760DE6" w:rsidRPr="00760DE6">
+        <w:t xml:space="preserve"> at the time</w:t>
+      </w:r>
+      <w:r w:rsidR="00760DE6" w:rsidRPr="00760DE6">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="00760DE6" w:rsidRPr="00760DE6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00760DE6" w:rsidRPr="00760DE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[add if appropriate:</w:t>
+      </w:r>
+      <w:r w:rsidR="00760DE6" w:rsidRPr="00760DE6">
+        <w:t xml:space="preserve"> even if Avm lied to Dft about Avm’s age</w:t>
+      </w:r>
+      <w:r w:rsidR="00760DE6" w:rsidRPr="00760DE6">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidR="00760DE6" w:rsidRPr="00760DE6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00760DE6" w:rsidRPr="00760DE6">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFB2621" w14:textId="033F8578" w:rsidR="00760DE6" w:rsidRPr="00760DE6" w:rsidRDefault="00760DE6" w:rsidP="00760DE6">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk221279698"/>
+      <w:r w:rsidRPr="00760DE6">
+        <w:t xml:space="preserve">Under Massachusetts law, children under the age of sixteen cannot consent to sexual intercourse. Therefore, if you find Avm was under the age of sixteen at the time of the alleged sexual intercourse, then you may not consider whether Avm was willing to have sexual intercourse. If Avm is under sixteen years </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD242B">
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760DE6">
+        <w:t xml:space="preserve">, it is irrelevant whether Avm </w:t>
+      </w:r>
+      <w:r w:rsidR="004B0DFF">
+        <w:t>agreed to have sexual intercourse.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6E8C8FDB" w14:textId="5EF38139" w:rsidR="00477F69" w:rsidRPr="00477F69" w:rsidRDefault="00477F69" w:rsidP="00477F69">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00477F69">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If alleged aggravation is by age difference: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477F69">
+        <w:t>The third element the Commonwealth must prove beyond a reasonable doubt is that Dft was more than [five</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E46162">
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477F69">
+        <w:t>ten] years older than Avm at the time of the sexual intercourse.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477F69">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B85D6D7" w14:textId="384F32C0" w:rsidR="00572C0E" w:rsidRPr="00572C0E" w:rsidRDefault="00572C0E" w:rsidP="00572C0E">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00572C0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[If alleged aggravation is by mandated reporter:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572C0E">
+        <w:t xml:space="preserve"> The third element the Commonwealth must prove beyond a reasonable doubt is that Dft was a mandated reporter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572C0E">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00572C0E">
+        <w:t xml:space="preserve"> of suspected child abuse or neglect at the time of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572C0E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">sexual intercourse. Under the law, a [insert appropriate designation] is a mandated reporter. If you find beyond a reasonable doubt that Dft was </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00572C0E">
+        <w:t>a [</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00572C0E">
+        <w:t>insert appropriate designation] at the time of the sexual intercourse, the Commonwealth has proven this element.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00572C0E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020592F9" w14:textId="77777777" w:rsidR="00282195" w:rsidRPr="00282195" w:rsidRDefault="00282195" w:rsidP="00F85F7B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk221280517"/>
+      <w:r w:rsidRPr="00282195">
+        <w:t>Rape of a Child – Lesser-Included Offense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:rPr>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:rPr>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693F423F" w14:textId="17690462" w:rsidR="00871A76" w:rsidRDefault="004C79BB" w:rsidP="00BC1A93">
+    <w:p w14:paraId="2AE41547" w14:textId="1814F6BB" w:rsidR="00282195" w:rsidRPr="00282195" w:rsidRDefault="00282195" w:rsidP="00282195">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...36 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00282195">
+        <w:t xml:space="preserve">If you find Dft not guilty of rape of a child aggravated by [the age difference between Dft and Avm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:t xml:space="preserve"> Dft being a mandated reporter], then you must consider the lesser-included offense of rape of a child. To prove </w:t>
+      </w:r>
+      <w:r w:rsidR="00A612E3">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:t xml:space="preserve"> guilty of the lesser-included offense of rape of a child, the Commonwealth must prove the following two elements beyond a reasonable doubt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B110ED4" w14:textId="5E39C8F3" w:rsidR="00282195" w:rsidRPr="00282195" w:rsidRDefault="00A612E3" w:rsidP="00A612E3">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00282195" w:rsidRPr="00282195">
+        <w:t>Dft engaged in sexual intercourse with Avm; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287290D1" w14:textId="3B52FDEE" w:rsidR="00282195" w:rsidRPr="00282195" w:rsidRDefault="00A612E3" w:rsidP="00A612E3">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00282195" w:rsidRPr="00282195">
+        <w:t xml:space="preserve">Avm was under sixteen years </w:t>
+      </w:r>
+      <w:r>
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidR="00282195" w:rsidRPr="00282195">
+        <w:t xml:space="preserve"> at the time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2A6570" w14:textId="77777777" w:rsidR="00282195" w:rsidRPr="00282195" w:rsidRDefault="00282195" w:rsidP="00282195">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208148326"/>
+      <w:r w:rsidRPr="00282195">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">For the first element, you should refer to my earlier instruction on sexual intercourse. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="4B82466A" w14:textId="655C878F" w:rsidR="00282195" w:rsidRPr="00282195" w:rsidRDefault="00282195" w:rsidP="00282195">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00282195">
+        <w:t>For the second</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:t xml:space="preserve">element, the Commonwealth must prove beyond a reasonable doubt that Avm was under sixteen years </w:t>
+      </w:r>
+      <w:r w:rsidR="005172E1">
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:t xml:space="preserve"> at the time of the sexual intercourse. As I explained earlier, the Commonwealth does not have to prove that Dft knew Avm’s actual age at the time </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[add if appropriate:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:t xml:space="preserve"> even if Avm lied to Dft about Avm’s age</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282195">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-    <w:p w14:paraId="283BAE87" w14:textId="77777777" w:rsidR="009E78A3" w:rsidRDefault="00B40279" w:rsidP="00BC1A93">
+      <w:r w:rsidRPr="00282195">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C1CE03" w14:textId="7340F1EA" w:rsidR="005C43A0" w:rsidRPr="000E08A5" w:rsidRDefault="00282195" w:rsidP="00282195">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-        <w:numPr>
-[...159 lines deleted...]
-      </w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk221279712"/>
+      <w:r w:rsidRPr="00282195">
+        <w:t xml:space="preserve">Under Massachusetts law, children under the age of sixteen cannot consent to sexual intercourse. Therefore, if you find Avm was under the age of sixteen at the time of the alleged sexual intercourse, then you may not consider whether Avm was willing to have sexual intercourse. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="3"/>
-    </w:p>
-[...154 lines deleted...]
-      <w:pgMar w:top="1876" w:right="1080" w:bottom="1080" w:left="1080" w:header="1080" w:footer="1440" w:gutter="0"/>
+      <w:r w:rsidR="009B152D" w:rsidRPr="00760DE6">
+        <w:t xml:space="preserve">If Avm is under sixteen years </w:t>
+      </w:r>
+      <w:r w:rsidR="009B152D" w:rsidRPr="009B152D">
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidR="009B152D" w:rsidRPr="00760DE6">
+        <w:t xml:space="preserve">, it is irrelevant whether Avm </w:t>
+      </w:r>
+      <w:r w:rsidR="009B152D" w:rsidRPr="009B152D">
+        <w:t>agreed to have sexual intercourse.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="005C43A0" w:rsidRPr="000E08A5" w:rsidSect="00F74A90">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="648" w:footer="648" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D9C96AF" w14:textId="77777777" w:rsidR="009C3B68" w:rsidRDefault="009C3B68" w:rsidP="00F74A90">
+    <w:p w14:paraId="0BD041B3" w14:textId="77777777" w:rsidR="006E34EF" w:rsidRDefault="006E34EF" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26DC6332" w14:textId="77777777" w:rsidR="009C3B68" w:rsidRDefault="009C3B68" w:rsidP="00F74A90">
+    <w:p w14:paraId="5A19B1F8" w14:textId="77777777" w:rsidR="006E34EF" w:rsidRDefault="006E34EF" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BF42F6D" w14:textId="6712923F" w:rsidR="00370F08" w:rsidRDefault="00370F08" w:rsidP="00B205A7">
+  <w:p w14:paraId="6BF42F6D" w14:textId="2BA91F15" w:rsidR="00251EAE" w:rsidRDefault="00992410" w:rsidP="003511A1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>39</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="407AE0FB" w14:textId="77777777" w:rsidR="009C3B68" w:rsidRDefault="009C3B68" w:rsidP="00F74A90">
+    <w:p w14:paraId="635FC3AA" w14:textId="77777777" w:rsidR="006E34EF" w:rsidRDefault="006E34EF" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7173D806" w14:textId="77777777" w:rsidR="009C3B68" w:rsidRDefault="009C3B68" w:rsidP="00F74A90">
+    <w:p w14:paraId="60D366DF" w14:textId="77777777" w:rsidR="006E34EF" w:rsidRDefault="006E34EF" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="5650815A" w14:textId="30624256" w:rsidR="00BE2267" w:rsidRDefault="00BE2267">
+    <w:p w14:paraId="331A7852" w14:textId="5B8BBF8C" w:rsidR="005D0E55" w:rsidRDefault="005D0E55" w:rsidP="005D0E55">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C16908">
+      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:t>G. L. c. 265, § 23A</w:t>
       </w:r>
-      <w:r w:rsidR="005C6FA3">
-[...3 lines deleted...]
-    <w:p w14:paraId="19969BA4" w14:textId="1E1C6E6F" w:rsidR="005C6FA3" w:rsidRDefault="005C6FA3">
+      <w:r w:rsidR="00A86F0F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> provides: “</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70266">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">hoever unlawfully has sexual intercourse or unnatural </w:t>
+      </w:r>
+      <w:r w:rsidR="00F2442E">
+        <w:t xml:space="preserve">sexual </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intercourse, and abuses a child under 16 years of age and:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1986A3CE" w14:textId="77777777" w:rsidR="005D0E55" w:rsidRDefault="005D0E55" w:rsidP="005D0E55">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>(a) there exists more than a 5 year age difference between the defendant and the victim and the victim is under 12 years of age;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06975F81" w14:textId="4AD42C3F" w:rsidR="005C6FA3" w:rsidRDefault="003172F7">
+        <w:t xml:space="preserve">(a) there exists more than a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>5 year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> age difference between the defendant and the victim and the victim is under 12 years of age;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D46CA49" w14:textId="575D2478" w:rsidR="005D0E55" w:rsidRDefault="005D0E55" w:rsidP="005D0E55">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">(b) there exists more than a 10 year age difference between the defendant and the victim where the victim is between the age of 12 and 16 years of age; or </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A13C1F4" w14:textId="097B6968" w:rsidR="003172F7" w:rsidRDefault="003172F7">
+        <w:t xml:space="preserve">(b) there exists more than a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>10 year</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> age difference between the defendant and the victim where the victim is between the age of 12 and 16 years of age; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCB320D" w14:textId="0027C11A" w:rsidR="005D0E55" w:rsidRDefault="005D0E55" w:rsidP="005D0E55">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:tab/>
-      </w:r>
-[...7 lines deleted...]
-        <w:t>, was a mandated reporter as defined in [G. L. c. 119, § 21] . . . shall be punished . . . .”</w:t>
+        <w:t xml:space="preserve">(c) at the time of such intercourse, was a mandated reporter as defined in [G. L. c. 119, § 21] </w:t>
+      </w:r>
+      <w:r w:rsidR="004F220A">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>. . . shall be punished . . . .”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6494F6E0" w14:textId="7ABD430E" w:rsidR="0095357D" w:rsidRDefault="0095357D">
+    <w:p w14:paraId="417FE67C" w14:textId="77777777" w:rsidR="00923846" w:rsidRDefault="00923846" w:rsidP="00923846">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00075EF7">
+      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidR="0027785E">
         <w:t xml:space="preserve">“Penetration may be of the vagina, the mouth, or the anus and may be by penis, finger, tongue or other animate or inanimate object.” </w:t>
       </w:r>
-      <w:r w:rsidR="0027785E">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
-      <w:r w:rsidR="0027785E">
+      <w:r>
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
-      <w:r w:rsidR="0027785E">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Gallant</w:t>
       </w:r>
-      <w:r w:rsidR="0027785E">
+      <w:r>
         <w:t>, 373 Mass. 577, 584 (1977).</w:t>
       </w:r>
-      <w:r w:rsidR="0027785E" w:rsidRPr="002E013F">
+      <w:r w:rsidRPr="002E013F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0027785E">
+      <w:r>
         <w:t xml:space="preserve">“[I]t is well settled that penetration, however slight, of a person’s genital opening is sufficient” to constitute sexual intercourse. </w:t>
       </w:r>
-      <w:r w:rsidR="0027785E">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth v. Todd</w:t>
       </w:r>
-      <w:r w:rsidR="0027785E">
+      <w:r>
         <w:t xml:space="preserve">, 87 Mass. App. Ct. 780, 783 (2015), citing </w:t>
       </w:r>
-      <w:r w:rsidR="0027785E">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth v. Lopez</w:t>
       </w:r>
-      <w:r w:rsidR="0027785E">
+      <w:r>
         <w:t>, 433 Mass. 722, 726-727 (2001).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="127D9518" w14:textId="77777777" w:rsidR="00C762A0" w:rsidRDefault="00C762A0" w:rsidP="00C762A0">
+    <w:p w14:paraId="4025469A" w14:textId="77777777" w:rsidR="00202EBB" w:rsidRDefault="00202EBB" w:rsidP="00202EBB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -2256,1069 +1270,959 @@
         </w:rPr>
         <w:t>inter alia</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Donlan</w:t>
       </w:r>
       <w:r>
         <w:t>, 436 Mass. 329, 336 (2002).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="76CD6AB8" w14:textId="7D5B272F" w:rsidR="00C762A0" w:rsidRDefault="00C762A0" w:rsidP="00C762A0">
+    <w:p w14:paraId="71125616" w14:textId="77777777" w:rsidR="00202EBB" w:rsidRDefault="00202EBB" w:rsidP="00202EBB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth v. Edward</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 34 Mass. App. Ct. 521, 523 (1993) </w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, 34 Mass. App. Ct. 521, 523 (1993) (rape established by defendant’s lips contacting victim’s vagina, vulva, or labia).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="41840D1B" w14:textId="01F8579E" w:rsidR="00C762A0" w:rsidRDefault="00C762A0" w:rsidP="00C762A0">
+    <w:p w14:paraId="677D8985" w14:textId="77777777" w:rsidR="00202EBB" w:rsidRDefault="00202EBB" w:rsidP="00202EBB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Nylander</w:t>
       </w:r>
       <w:r>
-        <w:t>, 26 Mass. App. Ct. 784, 788</w:t>
-[...5 lines deleted...]
-        <w:t>789 (1989).</w:t>
+        <w:t>, 26 Mass. App. Ct. 784, 788–789 (1989).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3AEC02FE" w14:textId="77777777" w:rsidR="00F05EF9" w:rsidRPr="003E7C91" w:rsidRDefault="00F05EF9" w:rsidP="00F05EF9">
+    <w:p w14:paraId="63F29D46" w14:textId="289C3C76" w:rsidR="00760DE6" w:rsidRPr="003E7C91" w:rsidRDefault="00760DE6" w:rsidP="00760DE6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Harris</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 74 Mass. App. Ct. 105, 110 (2009) (“[I]t has long been the law of this Commonwealth that it is no defense that the defendant did not know that the victim was under the statutory age of consent. Further it is immaterial that the defendant reasonably believed that the victim was sixteen year of age or older or that he may have attempted to ascertain her age.”), quoting </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, 74 Mass. App. Ct. 105, 110 (2009)</w:t>
+      </w:r>
+      <w:r w:rsidR="00185358">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00185358" w:rsidRPr="00185358">
+        <w:t xml:space="preserve">quoting </w:t>
+      </w:r>
+      <w:r w:rsidR="00185358" w:rsidRPr="00185358">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00185358" w:rsidRPr="00185358">
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00185358" w:rsidRPr="00185358">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Miller</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">, 385 Mass. 521, 522 (1982), and citing </w:t>
+      <w:r w:rsidR="00185358" w:rsidRPr="00185358">
+        <w:t>, 385 Mass. 521, 522 (1982)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (“</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27C5F">
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r>
+        <w:t>[I]t has long been the law of this Commonwealth that it is no defense that the defendant did not know that the victim was under the statutory age of consent. Further it is immaterial that the defendant reasonably believed that the victim was sixteen year</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6593">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> of age or older or that he may have attempted to ascertain her age.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27C5F">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r>
+        <w:t>”)</w:t>
+      </w:r>
+      <w:r w:rsidR="00503A92">
+        <w:t>. See also</w:t>
+      </w:r>
+      <w:r w:rsidR="006B232A">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dunne</w:t>
       </w:r>
       <w:r>
-        <w:t>, 394 Mass. 10, 18 (1985) (“conviction of statutory rape requires that the Commonwealth prove that the defendant had sexual intercourse with a person under the age of sixteen, nothing more”).</w:t>
+        <w:t>, 394 Mass. 10, 18 (1985) (</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5B17">
+        <w:t xml:space="preserve">Commonwealth need not prove defendant knew victim was younger </w:t>
+      </w:r>
+      <w:r w:rsidR="006B52B8">
+        <w:t>than sixteen</w:t>
+      </w:r>
+      <w:r w:rsidR="0071272B">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00444E62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00924FB4">
+        <w:t>whether defendant was aware of victim’s age “is irrelevant”</w:t>
+      </w:r>
+      <w:r w:rsidR="006B52B8">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0B3B8FC6" w14:textId="77777777" w:rsidR="00F05EF9" w:rsidRPr="00246AC2" w:rsidRDefault="00F05EF9" w:rsidP="00F05EF9">
+    <w:p w14:paraId="6D8865BC" w14:textId="77777777" w:rsidR="00760DE6" w:rsidRPr="00246AC2" w:rsidRDefault="00760DE6" w:rsidP="00760DE6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dunne</w:t>
       </w:r>
       <w:r>
         <w:t>, 394 Mass. at 19 n.17 (“Even if the victim had so convincingly misrepresented her age as to give rise to a reasonable belief that she was older than sixteen, a consideration of the reasonableness of the defendant’s belief would circumvent the rule that consent is no defense.”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="268CCCFE" w14:textId="51A7506F" w:rsidR="00207681" w:rsidRDefault="00207681" w:rsidP="00207681">
+    <w:p w14:paraId="688FCFF1" w14:textId="77777777" w:rsidR="00572C0E" w:rsidRDefault="00572C0E" w:rsidP="00572C0E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE4B8C">
+      <w:r>
         <w:tab/>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>“</w:t>
+        <w:t>A “</w:t>
       </w:r>
       <w:r w:rsidRPr="009566FE">
         <w:t>'</w:t>
       </w:r>
-      <w:r w:rsidR="004E3477">
+      <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="009566FE">
         <w:t>andated reporter</w:t>
       </w:r>
-      <w:r w:rsidR="00DE1636">
-[...6 lines deleted...]
-        <w:t>includes any “</w:t>
+      <w:r>
+        <w:t>” includes any “</w:t>
       </w:r>
       <w:r w:rsidRPr="009566FE">
         <w:t>person who is: (i) a physician, medical intern, hospital personnel engaged in the examination, care or treatment of persons, medical examiner, psychologist, emergency medical technician, dentist, nurse, chiropractor, podiatrist, optometrist, osteopath, allied mental health and human services professional licensed under section 165 of chapter 112, drug and alcoholism counselor, psychiatrist or clinical social worker; (ii) a public or private school teacher, educational administrator, guidance or family counselor, child care worker, person paid to care for or work with a child in any public or private facility, or home or program funded by the commonwealth or licensed under chapter 15D that provides child care or residential services to children or that provides the services of child care resource and referral agencies, voucher management agencies or family child care systems or child care food programs, licensor of the department of early education and care or school attendance officer; (iii) a probation officer, clerk-magistrate of a district court, parole officer, social worker, foster parent, firefighter, police officer or animal control officer; (iv) a priest, rabbi, clergy member, ordained or licensed minister, leader of any church or religious body, accredited Christian Science practitioner, person performing official duties on behalf of a church or religious body that are recognized as the duties of a priest, rabbi, clergy, ordained or licensed minister, leader of any church or religious body, accredited Christian Science practitioner, or person employed by a church or religious body to supervise, educate, coach, train or counsel a child on a regular basis; (v) in charge of a medical or other public or private institution, school or facility or that person's designated agent; or (vi) the child advocate.</w:t>
       </w:r>
-      <w:r w:rsidR="00802224">
+      <w:r>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="009566FE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>G. L. c. 119, § 21.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="11652768" w14:textId="129106DC" w:rsidR="004C79BB" w:rsidRPr="00317AC3" w:rsidRDefault="004C79BB" w:rsidP="004C79BB">
+    <w:p w14:paraId="69696A00" w14:textId="77777777" w:rsidR="00282195" w:rsidRPr="00317AC3" w:rsidRDefault="00282195" w:rsidP="00282195">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00F81AF3">
+      <w:r>
         <w:tab/>
-      </w:r>
-      <w:r>
         <w:t xml:space="preserve">Rape of a child, sometimes referred to as “statutory rape,” is prohibited by G. L. c. 265, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 23, which provides: “</w:t>
       </w:r>
       <w:r w:rsidRPr="00865E16">
         <w:t>Whoever unlawfully has sexual intercourse or unnatural sexual intercourse, and abuses a child under 16 years of age, shall be punished</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> . . . .”</w:t>
       </w:r>
       <w:r w:rsidRPr="00865E16">
         <w:t> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="70A56BA3" w14:textId="5467A3B1" w:rsidR="004C79BB" w:rsidRDefault="004C79BB" w:rsidP="004C79BB">
+    <w:p w14:paraId="0C1481C2" w14:textId="77777777" w:rsidR="00282195" w:rsidRDefault="00282195" w:rsidP="00282195">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00FB3B06" w:rsidRPr="00FB3B06">
+      <w:r w:rsidRPr="00FB3B06">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Claudio</w:t>
       </w:r>
-      <w:r w:rsidR="00FB3B06" w:rsidRPr="00FB3B06">
+      <w:r w:rsidRPr="00FB3B06">
         <w:t>, 484 Mass. 203, 204 n.2 (2020)</w:t>
       </w:r>
-      <w:r w:rsidR="00E32BB1" w:rsidRPr="00E32BB1">
+      <w:r w:rsidRPr="00E32BB1">
         <w:t> (statutory rape is lesser-included offense of rape aggravated by age difference).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56BE3694"/>
+    <w:tmpl w:val="EAD8FA48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AA63536"/>
+    <w:tmpl w:val="306644DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE7AF6DE"/>
+    <w:tmpl w:val="03E81F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E0A57FC"/>
+    <w:tmpl w:val="E51025E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D08805A"/>
+    <w:tmpl w:val="8E90BE1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DCEC28C"/>
+    <w:tmpl w:val="BD982A02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A905D14"/>
+    <w:tmpl w:val="1128AFC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3744BC6A"/>
+    <w:tmpl w:val="0EE61018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D07E0BC8"/>
+    <w:tmpl w:val="6AFCD734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9A4090A"/>
+    <w:tmpl w:val="B51C73EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000402"/>
+    <w:nsid w:val="04FD0377"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000885"/>
+    <w:tmpl w:val="D6EA8F28"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%1)"/>
-[...28 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000403"/>
+    <w:nsid w:val="1DD2298F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000886"/>
+    <w:tmpl w:val="8CAAE80C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="120" w:hanging="720"/>
-[...8 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="10800"/>
+        </w:tabs>
+        <w:ind w:left="10080" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="11520"/>
+        </w:tabs>
+        <w:ind w:left="10800" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="12240"/>
+        </w:tabs>
+        <w:ind w:left="11520" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="12960"/>
+        </w:tabs>
+        <w:ind w:left="12240" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="13680"/>
+        </w:tabs>
+        <w:ind w:left="12960" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04805AEC"/>
-[...5 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:nsid w:val="2D4B48A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...61 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0912232F"/>
-[...225 lines deleted...]
-    <w:nsid w:val="144F4A83"/>
+    <w:nsid w:val="2F3840D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="851ADF10"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
@@ -3359,1177 +2263,579 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B155061"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5BC2FBA"/>
+    <w:lvl w:ilvl="0" w:tplc="2988ADB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CF77F92"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2490F2B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-27946" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-27442" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-26938" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-26434" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-25858" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B722686"/>
+    <w:nsid w:val="3E0C20F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC8E5BC2"/>
+    <w:lvl w:ilvl="0" w:tplc="B6209AF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="JuryInstructionBullets"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2304" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5184" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7344" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41633DC1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5218CAB0"/>
+    <w:tmpl w:val="6BEE2240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="JuryInst1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Q.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="JuryInst3"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="864" w:hanging="432"/>
+        <w:ind w:left="504" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="JuryInst4"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="JuryInst5"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1728" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="JuryInst6"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="432"/>
+        <w:ind w:left="3600" w:hanging="1872"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2592" w:hanging="432"/>
+        <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3024" w:hanging="173"/>
+        <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3456" w:hanging="432"/>
+        <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-      </w:rPr>
-[...111 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E9161E2"/>
-[...8 lines deleted...]
-        <w:ind w:left="1224" w:hanging="360"/>
+    <w:nsid w:val="43420EA6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D5BC2FBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1944" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2664" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3384" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4104" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4824" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5544" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6264" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6984" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22CE61C9"/>
-[...802 lines deleted...]
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C6E5776"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="851ADF10"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4571,253 +2877,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...201 lines deleted...]
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5290235E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D88C1EF6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4859,913 +2963,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...861 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FCD38F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="851ADF10"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5807,2569 +3049,450 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="182981370">
-[...32 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="417409586">
+  <w:num w:numId="1" w16cid:durableId="305008938">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="35856317">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2066250069">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1032339615">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1436363814">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1873032515">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2022076156">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1741752549">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="623846399">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="968122599">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="111828917">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1620181879">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2022781221">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1448038178">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1114057456">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="47845206">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1986931134">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="646666474">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1407996288">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1708990345">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2018995720">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="233902614">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2066684063">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="540703521">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2058435051">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="109131131">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="283731791">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1848208449">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1054353686">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="905147047">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1142382085">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="37357806">
+  <w:num w:numId="32" w16cid:durableId="398862915">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="465705963">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1774587993">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1372266844">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1050692984">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="901060156">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="2103986166">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="927619482">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1041444982">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1220628692">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1693533127">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1428385289">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1069377969">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1216313208">
-[...47 lines deleted...]
-  <w:num w:numId="21" w16cid:durableId="1551112748">
+  <w:num w:numId="45" w16cid:durableId="1129788402">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="418911604">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="2015496457">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1856267452">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1938555302">
-[...32 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="1407073007">
+  <w:num w:numId="49" w16cid:durableId="2093811742">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1361203007">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="432"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F74A90"/>
-    <w:rsid w:val="00000815"/>
-[...9 lines deleted...]
-    <w:rsid w:val="000117C9"/>
     <w:rsid w:val="000124CA"/>
-    <w:rsid w:val="00012F55"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000157F2"/>
     <w:rsid w:val="00016CA0"/>
-    <w:rsid w:val="00017B5D"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00037005"/>
     <w:rsid w:val="00037245"/>
-    <w:rsid w:val="0004006B"/>
-[...83 lines deleted...]
-    <w:rsid w:val="000D6D4D"/>
+    <w:rsid w:val="00086CC0"/>
+    <w:rsid w:val="000A37E0"/>
     <w:rsid w:val="000D70C6"/>
-    <w:rsid w:val="000E2164"/>
-[...44 lines deleted...]
-    <w:rsid w:val="00130EB8"/>
+    <w:rsid w:val="000E08A5"/>
     <w:rsid w:val="00130F23"/>
-    <w:rsid w:val="00130FB3"/>
-[...73 lines deleted...]
-    <w:rsid w:val="001B49F6"/>
+    <w:rsid w:val="00185358"/>
+    <w:rsid w:val="001A5A76"/>
     <w:rsid w:val="001B7748"/>
-    <w:rsid w:val="001B7B09"/>
-[...20 lines deleted...]
-    <w:rsid w:val="001D4347"/>
     <w:rsid w:val="001D701D"/>
-    <w:rsid w:val="001D7FC3"/>
-[...26 lines deleted...]
-    <w:rsid w:val="002209E3"/>
+    <w:rsid w:val="00202EBB"/>
     <w:rsid w:val="00221552"/>
-    <w:rsid w:val="002229F7"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00256005"/>
+    <w:rsid w:val="00251EAE"/>
     <w:rsid w:val="00257345"/>
-    <w:rsid w:val="0025790E"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00294349"/>
+    <w:rsid w:val="002638C3"/>
+    <w:rsid w:val="00282195"/>
     <w:rsid w:val="00294F89"/>
-    <w:rsid w:val="0029599E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002975B1"/>
     <w:rsid w:val="002A2C60"/>
-    <w:rsid w:val="002A4F12"/>
-[...191 lines deleted...]
-    <w:rsid w:val="00417F69"/>
+    <w:rsid w:val="002B1E9B"/>
+    <w:rsid w:val="002D19B6"/>
+    <w:rsid w:val="0038191B"/>
+    <w:rsid w:val="003A2F90"/>
     <w:rsid w:val="00420329"/>
-    <w:rsid w:val="00420E33"/>
-[...54 lines deleted...]
-    <w:rsid w:val="00484048"/>
+    <w:rsid w:val="00444E62"/>
+    <w:rsid w:val="0044640B"/>
+    <w:rsid w:val="004631E5"/>
+    <w:rsid w:val="00477F69"/>
     <w:rsid w:val="004848CB"/>
-    <w:rsid w:val="00487450"/>
-[...16 lines deleted...]
-    <w:rsid w:val="004A2D40"/>
+    <w:rsid w:val="004867CA"/>
     <w:rsid w:val="004A3BE2"/>
-    <w:rsid w:val="004A3D04"/>
-[...59 lines deleted...]
-    <w:rsid w:val="005161C0"/>
+    <w:rsid w:val="004A60DC"/>
+    <w:rsid w:val="004B0DFF"/>
+    <w:rsid w:val="004B1095"/>
+    <w:rsid w:val="004F220A"/>
+    <w:rsid w:val="00503A92"/>
     <w:rsid w:val="00516C98"/>
-    <w:rsid w:val="00517050"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00541CD1"/>
+    <w:rsid w:val="005172E1"/>
     <w:rsid w:val="005446C0"/>
-    <w:rsid w:val="005451FC"/>
-[...44 lines deleted...]
-    <w:rsid w:val="00593433"/>
+    <w:rsid w:val="00572C0E"/>
+    <w:rsid w:val="0057391C"/>
     <w:rsid w:val="00594672"/>
     <w:rsid w:val="00596E5A"/>
-    <w:rsid w:val="0059759C"/>
-[...317 lines deleted...]
-    <w:rsid w:val="007E6EAB"/>
+    <w:rsid w:val="005C43A0"/>
+    <w:rsid w:val="005D0E55"/>
+    <w:rsid w:val="00616C6C"/>
+    <w:rsid w:val="00682474"/>
+    <w:rsid w:val="006B232A"/>
+    <w:rsid w:val="006B52B8"/>
+    <w:rsid w:val="006D5B17"/>
+    <w:rsid w:val="006E34EF"/>
+    <w:rsid w:val="0071272B"/>
+    <w:rsid w:val="00760DE6"/>
+    <w:rsid w:val="00764B4E"/>
     <w:rsid w:val="007E7B77"/>
-    <w:rsid w:val="007E7FA5"/>
-[...79 lines deleted...]
-    <w:rsid w:val="00880350"/>
+    <w:rsid w:val="007F0A7F"/>
     <w:rsid w:val="00880AA6"/>
-    <w:rsid w:val="008817CC"/>
-[...98 lines deleted...]
-    <w:rsid w:val="009449FB"/>
+    <w:rsid w:val="008C5A3F"/>
+    <w:rsid w:val="008D0378"/>
+    <w:rsid w:val="008E5892"/>
+    <w:rsid w:val="00916AB9"/>
+    <w:rsid w:val="00923846"/>
+    <w:rsid w:val="00924FB4"/>
+    <w:rsid w:val="0093570A"/>
     <w:rsid w:val="0094500B"/>
-    <w:rsid w:val="00945DF2"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00991F68"/>
     <w:rsid w:val="00992410"/>
-    <w:rsid w:val="009927B1"/>
-[...15 lines deleted...]
-    <w:rsid w:val="009B3FD4"/>
+    <w:rsid w:val="009A159C"/>
+    <w:rsid w:val="009B152D"/>
     <w:rsid w:val="009B481F"/>
-    <w:rsid w:val="009B4879"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00A05161"/>
+    <w:rsid w:val="009F03A7"/>
     <w:rsid w:val="00A05B86"/>
-    <w:rsid w:val="00A05BC8"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00A23DBC"/>
+    <w:rsid w:val="00A14068"/>
     <w:rsid w:val="00A2789E"/>
-    <w:rsid w:val="00A33055"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00A55205"/>
+    <w:rsid w:val="00A33639"/>
+    <w:rsid w:val="00A36B69"/>
     <w:rsid w:val="00A56498"/>
-    <w:rsid w:val="00A56F15"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00A73B77"/>
+    <w:rsid w:val="00A57B86"/>
+    <w:rsid w:val="00A612E3"/>
     <w:rsid w:val="00A76145"/>
-    <w:rsid w:val="00A835CC"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00A95B29"/>
+    <w:rsid w:val="00A86F0F"/>
     <w:rsid w:val="00A95EAD"/>
-    <w:rsid w:val="00A96FEE"/>
-[...58 lines deleted...]
-    <w:rsid w:val="00AF4E03"/>
+    <w:rsid w:val="00AC585F"/>
     <w:rsid w:val="00AF6831"/>
-    <w:rsid w:val="00AF6BC6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B01E2E"/>
     <w:rsid w:val="00B02468"/>
-    <w:rsid w:val="00B02B92"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00B24A4A"/>
     <w:rsid w:val="00B2579A"/>
-    <w:rsid w:val="00B25E28"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00B50013"/>
     <w:rsid w:val="00B520AB"/>
-    <w:rsid w:val="00B52990"/>
-[...93 lines deleted...]
-    <w:rsid w:val="00BF05F0"/>
+    <w:rsid w:val="00B70266"/>
+    <w:rsid w:val="00B7556C"/>
     <w:rsid w:val="00BF0717"/>
-    <w:rsid w:val="00BF0953"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00C42E5F"/>
+    <w:rsid w:val="00C34346"/>
     <w:rsid w:val="00C43AEF"/>
-    <w:rsid w:val="00C43C44"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00C54A9B"/>
     <w:rsid w:val="00C5670C"/>
-    <w:rsid w:val="00C579DC"/>
-[...65 lines deleted...]
-    <w:rsid w:val="00CD6CEB"/>
+    <w:rsid w:val="00CA6593"/>
+    <w:rsid w:val="00CB67B3"/>
     <w:rsid w:val="00CD7576"/>
-    <w:rsid w:val="00CD75DD"/>
-[...73 lines deleted...]
-    <w:rsid w:val="00D716B8"/>
+    <w:rsid w:val="00D04F70"/>
     <w:rsid w:val="00D71FE5"/>
-    <w:rsid w:val="00D7266D"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00D8562C"/>
     <w:rsid w:val="00D8732A"/>
-    <w:rsid w:val="00D915AF"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00DB56E3"/>
     <w:rsid w:val="00DB6604"/>
-    <w:rsid w:val="00DB6AB5"/>
-[...189 lines deleted...]
-    <w:rsid w:val="00F10859"/>
+    <w:rsid w:val="00E2701C"/>
+    <w:rsid w:val="00E46162"/>
     <w:rsid w:val="00F10AE9"/>
-    <w:rsid w:val="00F10C57"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F11A3B"/>
     <w:rsid w:val="00F11C6F"/>
-    <w:rsid w:val="00F12A70"/>
-[...48 lines deleted...]
-    <w:rsid w:val="00F73A2F"/>
+    <w:rsid w:val="00F2442E"/>
+    <w:rsid w:val="00F27C5F"/>
+    <w:rsid w:val="00F353D0"/>
     <w:rsid w:val="00F74A90"/>
-    <w:rsid w:val="00F752B9"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00F82A3E"/>
     <w:rsid w:val="00F83046"/>
-    <w:rsid w:val="00F8446E"/>
-[...63 lines deleted...]
-    <w:rsid w:val="00FF6071"/>
+    <w:rsid w:val="00F85F7B"/>
+    <w:rsid w:val="00FA27AD"/>
+    <w:rsid w:val="00FA696F"/>
+    <w:rsid w:val="00FD242B"/>
+    <w:rsid w:val="00FE343E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72AF33E3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0DCD95B-F6BC-7E4C-A645-37CF44BDD299}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8639,1479 +3762,447 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D3354F"/>
+    <w:rsid w:val="004848CB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI Historic" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Historic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:kern w:val="20"/>
-    </w:rPr>
-[...150 lines deleted...]
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F10AE9"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F10AE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="Calibri" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CenterBold">
     <w:name w:val="Center Bold"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F82A3E"/>
+    <w:rsid w:val="00F83046"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00257345"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="0" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="288" w:hanging="288"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="00257345"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI Historic" w:hAnsi="Segoe UI Historic" w:cs="Times New Roman"/>
       <w:kern w:val="20"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes">
     <w:name w:val="Notes"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00594672"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00661E87"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:right="720"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00661E87"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="432" w:right="720"/>
+      <w:ind w:left="864" w:right="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00E4102C"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1296"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="864" w:right="720"/>
+      <w:ind w:left="1296" w:right="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E4102C"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1728"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="1296" w:right="720"/>
+      <w:ind w:left="1728" w:right="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F10AE9"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E4102C"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="2160"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
+        <w:tab w:val="left" w:pos="3600"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="1728" w:right="720"/>
+      <w:ind w:left="2160" w:right="1152" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes-Hanging">
     <w:name w:val="Notes - Hanging"/>
     <w:basedOn w:val="Notes"/>
     <w:next w:val="Notes"/>
     <w:qFormat/>
     <w:rsid w:val="00594672"/>
     <w:pPr>
       <w:ind w:left="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F74A90"/>
     <w:rPr>
       <w:b/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst2">
     <w:name w:val="JuryInst2"/>
-    <w:basedOn w:val="JuryInst1"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00A56498"/>
     <w:pPr>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps w:val="0"/>
-      <w:spacing w:val="12"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionText">
     <w:name w:val="Jury Instruction Text"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004848CB"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="400" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Segoe UI Historic" w:eastAsia="Calibri" w:hAnsi="Segoe UI Historic"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionElements">
     <w:name w:val="Jury Instruction Elements"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:qFormat/>
     <w:rsid w:val="005446C0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="340" w:lineRule="exact"/>
       <w:ind w:left="864" w:right="432" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst1">
     <w:name w:val="JuryInst1"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00F74A90"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="32"/>
       </w:numPr>
-      <w:spacing w:before="80"/>
+      <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:smallCaps/>
-      <w:spacing w:val="20"/>
+      <w:caps/>
       <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst3">
     <w:name w:val="JuryInst3"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00A56498"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="32"/>
       </w:numPr>
-      <w:snapToGrid w:val="0"/>
+      <w:ind w:left="864"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst4">
     <w:name w:val="JuryInst4"/>
-    <w:basedOn w:val="JuryInst3"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00A56498"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
+        <w:numId w:val="32"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst5">
     <w:name w:val="JuryInst5"/>
-    <w:basedOn w:val="JuryInst4"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00F74A90"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
+        <w:numId w:val="32"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
       <w:spacing w:after="120"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst6">
     <w:name w:val="JuryInst6"/>
-    <w:basedOn w:val="JuryInst5"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00F74A90"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
+        <w:numId w:val="32"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionBullets">
     <w:name w:val="Jury Instruction Bullets"/>
     <w:basedOn w:val="JuryInstructionElements"/>
     <w:qFormat/>
     <w:rsid w:val="005446C0"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="44"/>
       </w:numPr>
       <w:ind w:left="864"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionIndent">
     <w:name w:val="Jury Instruction Indent"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
     <w:qFormat/>
     <w:rsid w:val="00016CA0"/>
     <w:pPr>
       <w:ind w:left="432"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...486 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...417 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10365,91 +4456,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>4371</Characters>
+  <Pages>5</Pages>
+  <Words>773</Words>
+  <Characters>4409</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>36</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Superior Court Model Criminal Jury Instructions Final Charge Script Master Template</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5127</CharactersWithSpaces>
+  <CharactersWithSpaces>5172</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Superior Court Model Criminal Jury Instructions Final Charge Script Master Template</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>KWS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>