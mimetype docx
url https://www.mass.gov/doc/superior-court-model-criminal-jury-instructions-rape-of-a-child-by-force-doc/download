--- v0 (2026-05-13)
+++ v1 (2026-08-25)
@@ -1,3922 +1,1560 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7FB1D210" w14:textId="74217BD7" w:rsidR="00541AB1" w:rsidRPr="00206EA2" w:rsidRDefault="00206EA2" w:rsidP="00541AB1">
-[...1 lines deleted...]
-        <w:spacing w:before="200"/>
+    <w:p w14:paraId="046ADB5F" w14:textId="0BBC2486" w:rsidR="00FD5A35" w:rsidRPr="00042814" w:rsidRDefault="00FD5A35" w:rsidP="00FD5A35">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cs="Segoe UI Historic"/>
-[...3 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00042814">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publication Date: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C1659A" w:rsidRPr="00042814">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>June 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00042814">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09640B3D" w14:textId="44858D00" w:rsidR="00016CA0" w:rsidRDefault="007D4F41" w:rsidP="00016CA0">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst2"/>
+        <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00206EA2">
-[...5 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="007D4F41">
+        <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Publication </w:t>
-[...7 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:t>Rape of a Child by Force</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D4F41">
+        <w:rPr>
+          <w:bCs/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...58 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F0DD99" w14:textId="14F7A806" w:rsidR="00783269" w:rsidRPr="0040236B" w:rsidRDefault="000B2C0F" w:rsidP="00783269">
-[...33 lines deleted...]
-          <w:szCs w:val="28"/>
+    <w:p w14:paraId="6E1FA980" w14:textId="6AD4586D" w:rsidR="007D4F41" w:rsidRDefault="00491031" w:rsidP="007D4F41">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491031">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dft is charged with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>rape of a child by force.</w:t>
+      </w:r>
+      <w:r w:rsidR="0079531A" w:rsidRPr="0079531A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00491031">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B40279">
-[...133 lines deleted...]
-          <w:szCs w:val="28"/>
+      <w:r w:rsidR="00EF0F46" w:rsidRPr="00EF0F46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">To prove Dft guilty of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>this offense</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0F46" w:rsidRPr="00EF0F46">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, the Commonwealth must prove the following four elements beyond a reasonable doubt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A828062" w14:textId="5DC874A1" w:rsidR="00893ACE" w:rsidRPr="00893ACE" w:rsidRDefault="00893ACE" w:rsidP="00893ACE">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00893ACE">
+        <w:t>Dft engaged in sexual intercourse with Avm;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893ACE">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2B835A" w14:textId="3EE72E04" w:rsidR="0001085C" w:rsidRPr="007C5981" w:rsidRDefault="0001085C" w:rsidP="0001085C">
-[...173 lines deleted...]
-    <w:p w14:paraId="6FBA4BCD" w14:textId="2E01BF73" w:rsidR="000F426B" w:rsidRDefault="00806961" w:rsidP="000F426B">
+    <w:p w14:paraId="4B83D896" w14:textId="355D7131" w:rsidR="00893ACE" w:rsidRPr="00893ACE" w:rsidRDefault="00893ACE" w:rsidP="00893ACE">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00893ACE">
+        <w:t xml:space="preserve">Avm was under sixteen years </w:t>
+      </w:r>
+      <w:r w:rsidR="0039369E">
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00893ACE">
+        <w:t xml:space="preserve"> at the time;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C18DA0C" w14:textId="346E3D23" w:rsidR="00893ACE" w:rsidRPr="00893ACE" w:rsidRDefault="00893ACE" w:rsidP="00893ACE">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00893ACE">
+        <w:t>Dft used force or the threat of force or bodily injury, actual or implied, to engage in the sexual intercourse; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D7ACD9" w14:textId="081BE4BC" w:rsidR="00EF0F46" w:rsidRPr="00893ACE" w:rsidRDefault="00893ACE" w:rsidP="00893ACE">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00893ACE">
+        <w:t>the sexual intercourse was against Avm’s will.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3301163A" w14:textId="348EFD7E" w:rsidR="00A76145" w:rsidRPr="002E2413" w:rsidRDefault="00A13801" w:rsidP="002E2413">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00806961">
+        <w:keepNext/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A13801">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00681E3F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000D7EF4">
         <w:t>first</w:t>
       </w:r>
-      <w:r w:rsidRPr="00806961">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00806961">
+      <w:r w:rsidRPr="00A13801">
+        <w:t xml:space="preserve"> element that the Commonwealth must prove is that Dft engaged in sexual intercourse with Avm. There are several types of sexual intercourse; all of them involve penetration of a bodily opening, however slight.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13801">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="002E2413">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B62F1C">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00806961">
+      <w:r w:rsidR="00F2377C" w:rsidRPr="00F2377C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If a specific act </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1D48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2377C" w:rsidRPr="00F2377C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charged, the judge should instruct the jury:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2377C" w:rsidRPr="00F2377C">
+        <w:t xml:space="preserve"> Here, the Commonwealth alleges that Dft raped Avm by [specify charged manner of penetration].</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2377C" w:rsidRPr="00F2377C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5347E252" w14:textId="50A71B71" w:rsidR="006D0186" w:rsidRPr="006D0186" w:rsidRDefault="006D0186" w:rsidP="006D0186">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Select whichever of the following </w:t>
+      </w:r>
+      <w:r w:rsidR="007C1D48">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charged:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C237A3" w14:textId="2E800469" w:rsidR="006D0186" w:rsidRPr="006D0186" w:rsidRDefault="006D0186" w:rsidP="006D0186">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0186">
+        <w:t xml:space="preserve">Sexual intercourse occurs when the penis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert as applicable: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t>or a finger, another body part, or foreign object</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t xml:space="preserve"> penetrates the female genital opening. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk213079404"/>
+      <w:r w:rsidRPr="006D0186">
+        <w:t>In addition to the vagina, the female genital opening includes the parts known as the vulva and labia. Penetration into the vagina itself is not required.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DD2582" w14:textId="77777777" w:rsidR="006D0186" w:rsidRPr="006D0186" w:rsidRDefault="006D0186" w:rsidP="006D0186">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0186">
+        <w:t>Sexual intercourse [also] includes oral sex, which occurs when a tongue [or other part of a person’s mouth] penetrates the female genital opening,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t xml:space="preserve"> or when a penis penetrates another person’s mouth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7254C3" w14:textId="31CF27D4" w:rsidR="00F2377C" w:rsidRDefault="006D0186" w:rsidP="006D0186">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:ind w:left="432"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0186">
+        <w:t xml:space="preserve">Sexual intercourse [also] includes anal sex, which occurs when </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert as relevant: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t>a penis, tongue, finger, or other body part</w:t>
+      </w:r>
+      <w:r w:rsidR="00E9345D">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t>or a foreign object under the defendant’s control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t xml:space="preserve"> penetrates another person’s anus. It is not enough to penetrate the groove between the buttocks; penetration of the anal opening is necessary.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206616C1" w14:textId="1ADECE23" w:rsidR="00615EA1" w:rsidRDefault="00615EA1" w:rsidP="004C32DC">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00615EA1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B312B1">
+        <w:t>second</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615EA1">
+        <w:t xml:space="preserve"> element that the Commonwealth must prove is that Avm was under sixteen years </w:t>
+      </w:r>
+      <w:r w:rsidR="00B312B1">
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615EA1">
+        <w:t xml:space="preserve"> at the time of the sexual intercourse. The Commonwealth does not have to prove that Dft knew Avm was under sixteen at the time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615EA1">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00615EA1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615EA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[add if appropriate:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615EA1">
+        <w:t xml:space="preserve"> even if Avm lied to Dft about Avm’s age</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615EA1">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidRPr="00615EA1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615EA1">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F3EC3">
+    </w:p>
+    <w:p w14:paraId="0384506A" w14:textId="78CC99AC" w:rsidR="002220F5" w:rsidRPr="002220F5" w:rsidRDefault="002220F5" w:rsidP="004C32DC">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002220F5">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7F02">
+        <w:t>third</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002220F5">
+        <w:t xml:space="preserve"> element the Commonwealth must prove is that Dft used force or threat of force or bodily injury, actual or implied, </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1D3A" w:rsidRPr="002220F5">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002220F5">
+        <w:t xml:space="preserve"> engage in the sexual intercourse. To prove that Dft used actual force to penetrate Avm, the Commonwealth must prove that Dft used enough physical force to overcome Avm’s ability to resist.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002220F5">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B953D3" w:rsidRPr="00806961">
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="002220F5">
+        <w:t xml:space="preserve"> To prove that Dft used the threat of force or bodily injury to penetrate Avm, the Commonwealth must prove that Dft used the threat </w:t>
+      </w:r>
+      <w:r w:rsidR="002B1D3A" w:rsidRPr="002220F5">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002220F5">
+        <w:t xml:space="preserve"> engage in the sexual intercourse.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002220F5">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4350BEE1" w14:textId="637AA949" w:rsidR="007C76BB" w:rsidRDefault="00DE6C04" w:rsidP="004C32DC">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE6C04">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035EDB">
+        <w:t>fourth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6C04">
+        <w:t xml:space="preserve"> element the Commonwealth must prove is that the sexual intercourse was against Avm’s will. This means that Avm did not want to engage in sexual intercourse. The question is whether Avm chose freely. If Avm submitted to sexual intercourse because of fear or intimidation, it was against Avm’s will. The law does not require Avm to resist the intercourse.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6C04">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE6C04">
+        <w:t xml:space="preserve"> In deciding whether the Commonwealth has proved that the intercourse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6C04">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">was against Avm’s will, you should consider all the surrounding circumstances. A person may demonstrate his or her will by words, physical gestures, or other actions. Dft has no burden to prove that Avm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6C04">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>wanted to engage in the sexual intercourse.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE6C04">
+        <w:t xml:space="preserve"> Instead, the Commonwealth has the burden of proving beyond a reasonable doubt that the intercourse was against Avm’s will, that is, that Avm did not want to participate in the sexual intercourse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4AA03E" w14:textId="77777777" w:rsidR="00B55FFD" w:rsidRDefault="00751FD7" w:rsidP="00B55FFD">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C32DC">
+        <w:t>Supplemental Instruction</w:t>
+      </w:r>
+      <w:r w:rsidR="00B55FFD">
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A604B93" w14:textId="041B6622" w:rsidR="00751FD7" w:rsidRPr="004C32DC" w:rsidRDefault="00751FD7" w:rsidP="00B55FFD">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C32DC">
+        <w:t>Aggravated Rape of a Child by Force</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C32DC">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="004C32DC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B7B09">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00806961">
+    </w:p>
+    <w:p w14:paraId="1B401335" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRPr="004C32DC" w:rsidRDefault="00751FD7" w:rsidP="004C32DC">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C32DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[If the indictment alleges the offense of aggravated rape of a child by force, the judge will instruct on a fifth element – the presence of the aggravating factor.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042D9E2A" w14:textId="5D68CA40" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="004C32DC" w:rsidP="004C32DC">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00751FD7" w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">The sexual intercourse </w:t>
+      </w:r>
+      <w:r w:rsidR="00751FD7" w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[select all that apply</w:t>
+      </w:r>
+      <w:r w:rsidR="00751FD7" w:rsidRPr="00751FD7">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651976CA" w14:textId="742C93CC" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00C3558D">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:lastRenderedPageBreak/>
+        <w:t>occurred during the commission [or attempted commission] of certain specified offenses; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEF12CE" w14:textId="62902A0F" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00C3558D">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>resulted in, or occurred by means of an act or acts resulting in, substantial bodily injury; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB12023" w14:textId="50F171FA" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00C3558D">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>occurred while Avm was tied, bound, or gagged; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182A9424" w14:textId="36C58C71" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00C3558D">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>occurred after Dft administered, or caused to be administered, alcohol or a controlled substance to Avm without Avm’s consent; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3481F01C" w14:textId="3F3CAF36" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00C3558D">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>occurred by a joint enterprise; and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77E54380" w14:textId="6AD0EEC0" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00C3558D">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">occurred in </w:t>
+      </w:r>
+      <w:r w:rsidR="00720698" w:rsidRPr="00751FD7">
+        <w:t>a way</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> Avm could contract a sexually transmitted disease or infection of which Dft knew or should have known </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD634C">
+        <w:t>he was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> a carrier.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315B83D5" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="003575B4">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">I will now explain this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007D4B">
+        <w:t>fifth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> element to you in more detail. Rape of a child by force is aggravated if the intercourse </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[select all that apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDD3F73" w14:textId="2EBFF9AF" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="001B2984">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">occurred during the commission [or attempted commission] of certain specific offenses. In this case, Dft is charged with rape of a child by force during </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[specify applicable offense]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005240D5">
-[...27 lines deleted...]
-      <w:r w:rsidR="00F86A03" w:rsidRPr="00806961">
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">To find that the Commonwealth has proved this element, therefore, you must find that the sexual intercourse occurred while Dft was committing, or attempting to commit, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[specify applicable offense]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D7D3AE" w14:textId="699C1699" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="004046D3">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepNext/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:left="864"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If the aggravating offense </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0556">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charged in a separate count of the indictment, instruct as follows:] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">Dft is charged with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[specify the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">aggravating offense] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">in Count __ of the indictment. I will instruct you [already have instructed you] on that offense separately. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE076D3" w14:textId="519520B6" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00A7254E">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:left="864"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[If the aggravating offense</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1E64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00806961">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00806961">
+      <w:r w:rsidR="00CA1E64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charged in a separate count of the indictment, instruct as follows:]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> To decide whether the Commonwealth has proved this element, you have to know the elements of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[specify the aggravating offense]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">. I will now instruct you on those elements. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Instruct </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6EBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>jury on the elements of the aggravating offense.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103B7AD6" w14:textId="0E03A82C" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00A7254E">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:left="864"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">If you find that Dft committed [or attempted to commit] the offense of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[specify the aggravating offense] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">and that the sexual intercourse occurred during Dft’s commission [or attempted commission] of that </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6EBF">
+        <w:t>offense,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> then the Commonwealth has established this fifth element. If, however, you have a reasonable doubt as to whether Dft committed [or attempted to commit] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[specify the aggravating offense]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> or that the sexual intercourse occurred during the commission [or attempted commission] of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[specify the aggravating offense]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>, then the Commonwealth has not proved this element.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E412B9" w14:textId="2B0DDC1A" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00A7254E">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:left="864"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[If the case raises the issue of an attempt to commit the offense that </w:t>
+      </w:r>
+      <w:r w:rsidR="00607D41" w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>constitutes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the aggravating factor, instruct on attempt here.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAF18C6" w14:textId="01E2F383" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="0019107B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>resulted in, or was committed by means of an act or acts resulting in, substantial bodily injury. “Substantial bodily injury” is injury to the body that creates: a permanent disfigurement; a protracted loss or impairment of a bodily function, limb or organ; or a substantial risk of death.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74564E66" w14:textId="27638C40" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="0019107B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>occurred while the victim was tied, bound, or gagged. As to this element, you may give the words “tied,” “bound,” and “gagged” their ordinary meaning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0AA388" w14:textId="68FA9B41" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="0019107B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>occurred after the defendant administered, or caused to be administered, alcohol or a controlled substance to Avm without Avm’s consent.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> Alcohol or a controlled substance may be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:lastRenderedPageBreak/>
+        <w:t>administered by injection, inhalation, ingestion, or any other means.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69305146" w14:textId="7C8E5857" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="0019107B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">was committed by a joint enterprise. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Instruct on joint enterprise.]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DAAE575" w14:textId="58418232" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="0019107B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">was committed in a way in which Avm could contract a sexually transmitted disease or infection. The Commonwealth must also prove that Dft knew or should have known that </w:t>
+      </w:r>
+      <w:r w:rsidR="00126FAE">
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> was carrying the disease or infection and could transmit it to another through sexual intercourse.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00963F49">
-[...13 lines deleted...]
-    <w:p w14:paraId="1F9A1EE4" w14:textId="5F8F3531" w:rsidR="00806961" w:rsidRPr="003B2A00" w:rsidRDefault="000F426B" w:rsidP="000F426B">
+    </w:p>
+    <w:p w14:paraId="7E656F8A" w14:textId="77777777" w:rsidR="00D30F62" w:rsidRDefault="00751FD7" w:rsidP="00D30F62">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>Implied (or Constructive) Force</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2031C373" w14:textId="4FD234BC" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00D30F62">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-        <w:spacing w:before="120" w:line="360" w:lineRule="auto"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="11782FBE" w14:textId="71573A96" w:rsidR="007B64F6" w:rsidRPr="00806961" w:rsidRDefault="00806961" w:rsidP="00CA4672">
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t>Implied force is the use of threatening words, gestures, actions, or other circumstances to overcome another person’s will. Implied force operates to instill fear and to make someone have intercourse against their will.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302524">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> In deciding whether Dft used implied force, you may consider all the circumstances, including each person’s age and size, and the entire relationship between them (if any), including whether Dft was an authority figure.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00302524">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3023D5B1" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRPr="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00111238">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...66 lines deleted...]
-      <w:r w:rsidRPr="00806961">
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:lastRenderedPageBreak/>
+        <w:t>In considering how much force was necessary to compel the sexual intercourse against Avm’s will, you may consider Avm’s ability to resist under the circumstances.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E5110F7" w14:textId="26352B9F" w:rsidR="00806961" w:rsidRPr="00806961" w:rsidRDefault="00806961" w:rsidP="009B6F85">
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C9A2A4" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRPr="00CB49E8" w:rsidRDefault="00751FD7" w:rsidP="00FB7B01">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB49E8">
+        <w:t>Rape of a Child – Lesser-Included Offense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB49E8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r w:rsidRPr="00CB49E8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB49E8">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E402A3B" w14:textId="619EC616" w:rsidR="00815160" w:rsidRPr="00CB49E8" w:rsidRDefault="00751FD7" w:rsidP="00CB49E8">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...2365 lines deleted...]
-      <w:pgMar w:top="1876" w:right="1080" w:bottom="1080" w:left="1080" w:header="1080" w:footer="1440" w:gutter="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve">If you find Dft not guilty of rape of a child by force, then you must consider the lesser-included offense of rape of a child. To prove the defendant guilty of the lesser-included offense of rape of a child, the Commonwealth must prove the first two elements of forcible rape of a child beyond a reasonable doubt: (1) Dft engaged in sexual intercourse with Avm; and (2) Avm was under sixteen years </w:t>
+      </w:r>
+      <w:r w:rsidR="007B43B6">
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751FD7">
+        <w:t xml:space="preserve"> at the time. In making these determinations, you should refer to my instructions on the first two elements of rape of a child by force.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00815160" w:rsidRPr="00CB49E8" w:rsidSect="00F74A90">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="648" w:footer="648" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02CE4FDE" w14:textId="77777777" w:rsidR="007F3C97" w:rsidRDefault="007F3C97" w:rsidP="00F74A90">
+    <w:p w14:paraId="415BA18E" w14:textId="77777777" w:rsidR="003608CF" w:rsidRDefault="003608CF" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41C1695C" w14:textId="77777777" w:rsidR="007F3C97" w:rsidRDefault="007F3C97" w:rsidP="00F74A90">
+    <w:p w14:paraId="1E120371" w14:textId="77777777" w:rsidR="003608CF" w:rsidRDefault="003608CF" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BF42F6D" w14:textId="6712923F" w:rsidR="00370F08" w:rsidRDefault="00370F08" w:rsidP="00B205A7">
+  <w:p w14:paraId="6BF42F6D" w14:textId="2BA91F15" w:rsidR="00251EAE" w:rsidRDefault="00992410" w:rsidP="003511A1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>39</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D72ED7A" w14:textId="77777777" w:rsidR="007F3C97" w:rsidRDefault="007F3C97" w:rsidP="00F74A90">
+    <w:p w14:paraId="163357CF" w14:textId="77777777" w:rsidR="003608CF" w:rsidRDefault="003608CF" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C564B96" w14:textId="77777777" w:rsidR="007F3C97" w:rsidRDefault="007F3C97" w:rsidP="00F74A90">
+    <w:p w14:paraId="3769D3EF" w14:textId="77777777" w:rsidR="003608CF" w:rsidRDefault="003608CF" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="05FBFC3B" w14:textId="3872B571" w:rsidR="00650943" w:rsidRPr="00650943" w:rsidRDefault="00060890" w:rsidP="00FD4C27">
+    <w:p w14:paraId="1D5AB71A" w14:textId="4EB3A820" w:rsidR="007D4F41" w:rsidRPr="00911CED" w:rsidRDefault="007D4F41" w:rsidP="00911CED">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00246760">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00911CED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911CED">
+        <w:tab/>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidR="00582F61">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911CED">
+        <w:t>L. c. 265, § 22A</w:t>
+      </w:r>
+      <w:r w:rsidR="00806E87">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911CED">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2676">
+        <w:t>states</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911CED">
+        <w:t>: “</w:t>
+      </w:r>
+      <w:r w:rsidR="007269A3" w:rsidRPr="00911CED">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911CED">
+        <w:t xml:space="preserve">hoever has sexual intercourse or unnatural sexual intercourse with a child under 16, and compels such child to submit by force and against his will or compels such child to submit by threat of bodily injury, shall be punished . . . .”  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00911CED">
+        <w:tab/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="0BE803D4" w14:textId="5D45B6E7" w:rsidR="0079531A" w:rsidRPr="0035445D" w:rsidRDefault="0079531A" w:rsidP="0079531A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">   T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4C27">
+        <w:t xml:space="preserve">he distinction between rape of a child </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00263D3B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>by force</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4C27">
+        <w:t xml:space="preserve"> and rape of a child is that rape of a child by force requires proof of force (or threat of force) and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that the intercourse occurred against the child’s will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4C27">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD4C27">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...51 lines deleted...]
-        <w:t>T</w:t>
+        <w:t xml:space="preserve">Campbell </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4C27">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">he distinction between rape of a child </w:t>
+        <w:t xml:space="preserve">v. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4C27">
         <w:rPr>
-          <w:rFonts w:cs="Segoe UI Historic"/>
-          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>by force</w:t>
+        </w:rPr>
+        <w:t>Commonwealth</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4C27">
-        <w:rPr>
-[...23 lines deleted...]
-        <w:t>intercourse occurred against the child’s will</w:t>
+        <w:t>, 494 Mass. 750, 761 (2024)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4C27">
-        <w:rPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Although, under Massachusetts law, a child under sixteen cannot legally consent to sexual intercourse, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>if the child actually “consented</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3F0E">
+        <w:t xml:space="preserve">” (agreed to </w:t>
+      </w:r>
+      <w:r w:rsidR="00786EE2">
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3F0E">
+        <w:t xml:space="preserve"> sexual intercourse),</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> then the sexual intercourse would not be rape of a child by force but would be rape of a child. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4C27">
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:t>The model instructions reflect this distinction</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. To avoid confusion between legal and factual consent, and to reflect the language of G.</w:t>
+      </w:r>
+      <w:r w:rsidR="00582F61">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>L. c. 265,</w:t>
+      </w:r>
+      <w:r w:rsidR="003D3F0E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>§ 22A, the fourth element of the instruction on rape of a child by force uses the phrase “against the child’s will” instead of “without the child’s consent.”</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="24E86E9B" w14:textId="77777777" w:rsidR="00893ACE" w:rsidRPr="00A13801" w:rsidRDefault="00893ACE" w:rsidP="00A13801">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B427ED">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00A13801">
+        <w:t xml:space="preserve">   This instruction does not use the phrase “unnatural sexual intercourse.” The phrase is anachronistic and legally superfluous. In some cases, however, the phrase appears in the indictment and, therefore, may require some explanation. For example, a judge could instruct the jury: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E7F65F" w14:textId="229050D3" w:rsidR="00893ACE" w:rsidRPr="00A13801" w:rsidRDefault="00893ACE" w:rsidP="00A13801">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A13801">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13801">
+        <w:tab/>
+        <w:t xml:space="preserve">“You heard the phrase ‘unnatural sexual intercourse’ when the clerk read the indictment. That term used to be used to refer to any type of intercourse other than penile/vaginal intercourse. In determining whether the Commonwealth has proved the element of sexual intercourse, you </w:t>
+      </w:r>
+      <w:r w:rsidR="00D870D9">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13801">
+        <w:t xml:space="preserve"> consider my instructions on the definition of sexual intercourse.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E3531E" w14:textId="77777777" w:rsidR="00893ACE" w:rsidRDefault="00893ACE" w:rsidP="00893ACE">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="7F52C932" w14:textId="77777777" w:rsidR="00A13801" w:rsidRPr="00517F82" w:rsidRDefault="00A13801" w:rsidP="00517F82">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E036A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00517F82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00517F82">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="006E036A">
+        <w:t xml:space="preserve">“Penetration may be of the vagina, the mouth, or the anus and may be by penis, finger, tongue or other animate or inanimate object.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E036A">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+        <w:t>Commonwealth v. Gallant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E036A">
+        <w:t xml:space="preserve">, 373 Mass. 577, 584 (1977). “[I]t is well settled that penetration, however slight, of a person’s genital opening is sufficient” to constitute sexual intercourse. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E036A">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="22"/>
-[...386 lines deleted...]
-        <w:ind w:left="720"/>
+        </w:rPr>
+        <w:t>Commonwealth v. Todd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E036A">
+        <w:t xml:space="preserve">, 87 Mass. App. Ct. 780, 783 (2015), citing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E036A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...92 lines deleted...]
-        </w:rPr>
         <w:t>Commonwealth v. Lopez</w:t>
       </w:r>
-      <w:r w:rsidR="002E013F">
-[...6 lines deleted...]
-        <w:t>727 (2001).</w:t>
+      <w:r w:rsidRPr="006E036A">
+        <w:t>, 433 Mass. 722, 726–727 (2001).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="186039DD" w14:textId="2A4CCE5F" w:rsidR="00806961" w:rsidRDefault="00806961" w:rsidP="00806961">
+    <w:p w14:paraId="0CF82787" w14:textId="77777777" w:rsidR="006D0186" w:rsidRDefault="006D0186" w:rsidP="006D0186">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -3937,2934 +1575,2137 @@
         </w:rPr>
         <w:t>inter alia</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Donlan</w:t>
       </w:r>
       <w:r>
         <w:t>, 436 Mass. 329, 336 (2002).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3E9884BD" w14:textId="40522464" w:rsidR="00806961" w:rsidRDefault="00806961" w:rsidP="00806961">
+    <w:p w14:paraId="2711189F" w14:textId="77777777" w:rsidR="006D0186" w:rsidRDefault="006D0186" w:rsidP="006D0186">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth v. Edward</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 34 Mass. App. Ct. 521, 523 (1993) </w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, 34 Mass. App. Ct. 521, 523 (1993) (rape established by defendant’s lips contacting victim’s vagina, vulva, or labia).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="7C291C00" w14:textId="21DEF4F7" w:rsidR="00806961" w:rsidRDefault="00806961" w:rsidP="00806961">
+    <w:p w14:paraId="55EA568A" w14:textId="0165D82D" w:rsidR="006D0186" w:rsidRDefault="006D0186" w:rsidP="006D0186">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Nylander</w:t>
       </w:r>
       <w:r>
-        <w:t>, 26 Mass. App. Ct. 784, 788-789 (1989).</w:t>
+        <w:t>, 26 Mass. App. Ct. 784, 788</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50E78">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>789 (1989).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="5E45F29B" w14:textId="6D61FDF9" w:rsidR="00AA7145" w:rsidRPr="003E7C91" w:rsidRDefault="00AA7145" w:rsidP="00AA7145">
+    <w:p w14:paraId="0783A217" w14:textId="75AB786A" w:rsidR="00615EA1" w:rsidRPr="003E7C91" w:rsidRDefault="00615EA1" w:rsidP="00615EA1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000114F7">
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000E5C04">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000E5C04">
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000E5C04">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Harris</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000E5C04">
+        <w:t xml:space="preserve">, 74 Mass. App. Ct. 105, 110 (2009), </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5C04" w:rsidRPr="00185358">
+        <w:t xml:space="preserve">quoting </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5C04" w:rsidRPr="00185358">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000E5C04" w:rsidRPr="00185358">
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000E5C04" w:rsidRPr="00185358">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Miller</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000E5C04" w:rsidRPr="00185358">
+        <w:t>, 385 Mass. 521, 522 (1982)</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5C04">
+        <w:t xml:space="preserve"> (“‘[I]t has long been the law of this Commonwealth that it is no defense that the defendant did not know that the victim was under the statutory age of consent. Further it is immaterial that the defendant reasonably believed that the victim was sixteen years of age or older or that he may have attempted to ascertain her age.’”). See also </w:t>
+      </w:r>
+      <w:r w:rsidR="000E5C04">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000E5C04">
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="000E5C04">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dunne</w:t>
       </w:r>
-      <w:r>
-        <w:t>, 394 Mass. 10, 18 (1985) (“conviction of statutory rape requires that the Commonwealth prove that the defendant had sexual intercourse with a person under the age of sixteen, nothing more”).</w:t>
+      <w:r w:rsidR="000E5C04">
+        <w:t>, 394 Mass. 10, 18 (1985) (Commonwealth need not prove defendant knew victim was younger than sixteen</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4C68">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="000E5C04">
+        <w:t xml:space="preserve"> whether defendant was aware of victim’s age “is irrelevant”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="3C791646" w14:textId="39C780EA" w:rsidR="00AA7145" w:rsidRPr="00246AC2" w:rsidRDefault="00AA7145" w:rsidP="00AA7145">
+    <w:p w14:paraId="5FEDF3C4" w14:textId="77777777" w:rsidR="00615EA1" w:rsidRPr="00246AC2" w:rsidRDefault="00615EA1" w:rsidP="00615EA1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000114F7">
+      <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dunne</w:t>
       </w:r>
       <w:r>
         <w:t>, 394 Mass. at 19 n.17 (“Even if the victim had so convincingly misrepresented her age as to give rise to a reasonable belief that she was older than sixteen, a consideration of the reasonableness of the defendant’s belief would circumvent the rule that consent is no defense.”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="405BA684" w14:textId="0168773C" w:rsidR="005B2C7D" w:rsidRDefault="005B2C7D" w:rsidP="005B2C7D">
+    <w:p w14:paraId="060D9F2B" w14:textId="77777777" w:rsidR="002220F5" w:rsidRDefault="002220F5" w:rsidP="002220F5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth v. Eldridge</w:t>
       </w:r>
       <w:r>
         <w:t>, 28 Mass. App. Ct. 936, 937 (1990).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="7B1E7F59" w14:textId="67DB3687" w:rsidR="006072A6" w:rsidRPr="00F91E1D" w:rsidRDefault="006072A6">
+    <w:p w14:paraId="539FF1FD" w14:textId="59DDCEE4" w:rsidR="002220F5" w:rsidRPr="00F91E1D" w:rsidRDefault="002220F5" w:rsidP="002220F5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">See </w:t>
+        <w:t xml:space="preserve">  See </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000D167C">
+        <w:t>Campbell,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 494 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C12849">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 754</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6559">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6559" w:rsidRPr="000D6559">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">quoting </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6559" w:rsidRPr="000D6559">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ampbell </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Commonwealth </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6559" w:rsidRPr="000D6559">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
-      <w:r w:rsidR="000D167C">
+      <w:r w:rsidR="000D6559" w:rsidRPr="000D6559">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Commo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00136028">
+        <w:t>Caracciola</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6559" w:rsidRPr="000D6559">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, 409 Mass. 648, 651 (1991)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (“the penetration must occur ‘by means of physical force; nonphysical, constructive force; or threats of bodily harm, either explicit or implicit’ and without consent . . . .”)</w:t>
+      </w:r>
+      <w:r w:rsidR="000D6559">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="73BD3C9E" w14:textId="7E1805C1" w:rsidR="00DE6C04" w:rsidRDefault="00DE6C04" w:rsidP="00DE6C04">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Caracciola</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 409 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="007531BD">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 651; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commonwealth </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">v. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sherry</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 386 Mass. 682, 688 (1982).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="54BE6CA3" w14:textId="5686AF9B" w:rsidR="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidR="00582F61">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">L. c. 265, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 22B</w:t>
+      </w:r>
+      <w:r w:rsidR="005C38C4">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> provides:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="285A9EEE" w14:textId="30963640" w:rsidR="00751FD7" w:rsidRPr="00D5511F" w:rsidRDefault="00FF721A" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00751FD7" w:rsidRPr="00D5511F">
+        <w:t>Whoever has sexual intercourse or unnatural sexual intercourse with a child under 16, and compels such child to submit by force and against his will or compels such child to submit by threat of bodily injury and:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378FD1A6" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRPr="00D5511F" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D5511F">
+        <w:t>(a) the sexual intercourse or unnatural sexual intercourse is committed during the commission or attempted commission of any of the following offenses: (1) armed burglary as set forth in section 14 of chapter 266; (2) unarmed burglary as set forth in section 15 of said chapter 266; (3) breaking and entering as set forth in section 16 of said chapter 266; (4) entering without breaking as set forth in section 17 of said chapter 266; (5) breaking and entering into a dwelling house as set forth in section 18 of said chapter 266; (6) kidnapping as set forth in section 26 of chapter 265; (7) armed robbery as set forth in section 17 of said chapter 265; (8) unarmed robbery as set forth in section 19 of said chapter 265; (9) assault and battery with a dangerous weapon or assault with a dangerous weapon as set forth in sections 15A and 15B of said chapter 265; (10) home invasion as set forth in section 18C of said chapter 265; or (11) posing or exhibiting child in state of nudity or sexual conduct as set forth in section 29A of chapter 272;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236AA832" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRPr="00D5511F" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D5511F">
+        <w:t>(b) the sexual intercourse or unnatural sexual intercourse results in, or is committed by means of an act or acts resulting in, substantial bodily injury as defined in section 13J;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC3464D" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRPr="00D5511F" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D5511F">
+        <w:t>(c) the sexual intercourse or unnatural sexual intercourse is committed while the victim is tied, bound or gagged;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576CE465" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRPr="00D5511F" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D5511F">
+        <w:t>(d) the sexual intercourse or unnatural sexual intercourse is committed after the defendant administered, or caused to be administered, alcohol or a controlled substance by injection, inhalation, ingestion, or any other means to the victim without the victim's consent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0782CA2A" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRPr="00D5511F" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D5511F">
+        <w:t>(e) the sexual intercourse or unnatural sexual intercourse is committed by a joint enterprise; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F926E12" w14:textId="151FB95F" w:rsidR="00751FD7" w:rsidRPr="00D5511F" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D5511F">
+        <w:t xml:space="preserve">(f) the sexual intercourse or unnatural sexual intercourse was committed in a manner in which the victim could contract a sexually transmitted disease or infection of which the defendant knew or should have known he was a carrier, shall be punished </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. . . </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D5511F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF721A">
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9586F2" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="5666ED05" w14:textId="080BB889" w:rsidR="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  G.</w:t>
+      </w:r>
+      <w:r w:rsidR="00582F61">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">L. c. 265, § 13J. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="459FC370" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00296632">
+        <w:t xml:space="preserve">If the indictment specifies </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a specific substance, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296632">
+        <w:t xml:space="preserve">the judge may need to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>explain that the substance is a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00296632">
+        <w:t xml:space="preserve"> “controlled substance.”</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="1D198BBD" w14:textId="44B31079" w:rsidR="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E57F35">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>nw</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000D167C">
+        <w:t>Commonwealth v. LeBlanc</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 73 Mass. App. Ct. 624, 629–630 (2009) (“[A]dministers to” in </w:t>
+      </w:r>
+      <w:r w:rsidR="00747FD2">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="003644EA">
+        <w:t>G.</w:t>
+      </w:r>
+      <w:r w:rsidR="00582F61">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003644EA">
+        <w:t>L. c. 272, § 3</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (drugging for sexual intercourse)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003644EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“require[s] some forceful action or deceit or trickery on the part of the defendant that amount[s] to more than merely supplying drugs or alcohol to a willing individual. . . . [It] encompass[es] the conduct of a person who, for example, by trickery slips a . . . ‘date rape pill’ into a drink.”).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="78128249" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="005E4B86">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>ealth,</w:t>
-[...504 lines deleted...]
-        </w:rPr>
         <w:t>Commonwealth v. Jansen</w:t>
       </w:r>
       <w:r>
         <w:t>, 459 Mass. 21, 27 (2011) (aggravated rape by joint enterprise requires “united act” of two or more people in committing the rape; evidence insufficient to prove aggravating factor of rape by joint enterprise where “[t]here was no evidence that any sexual act committed by the defendant was done in the presence of or with the knowledge of [either of two codefendants], or that [either codefendant was] willing and available to assist the defendant at the time of any sexual intercourse between him (the defendant) and the [complainant]”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="170FE228" w14:textId="5D4522B2" w:rsidR="005B2C7D" w:rsidRDefault="005B2C7D" w:rsidP="005B2C7D">
+    <w:p w14:paraId="791D264C" w14:textId="08075F9A" w:rsidR="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0015109A">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Commonwealth </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">v. </w:t>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Vasquez</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 462 Mass. 827, 846 (2012); </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>C</w:t>
-[...23 lines deleted...]
-        <w:t>aracciola</w:t>
+        <w:t>Caracciola</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 409 Mass. </w:t>
       </w:r>
-      <w:r w:rsidR="000D375F">
-[...9 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="008E0672">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 652.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="5763E7F4" w14:textId="3DA8FA71" w:rsidR="005B2C7D" w:rsidRDefault="005B2C7D" w:rsidP="005B2C7D">
+    <w:p w14:paraId="6E533482" w14:textId="52873924" w:rsidR="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00132541">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00932628">
+        <w:t>Caracciola</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 409 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92E9C">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 651 (“[A]n examination of the circumstances or fear in which the victim is placed, the impact of those circumstances or fear on the victim’s power to resist and the defendant’s conduct are all relevant to the determination of whether conduct complained of by the victim was accomplished by force and against the victim’s will.”); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015109A">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">ommonwealth </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00932628">
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>C</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00132541">
+        <w:t>Newcomb</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 80 Mass. App. Ct. 519, 521</w:t>
+      </w:r>
+      <w:r w:rsidR="0015109A">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">526 (2011) (rape charge permits jury to look at entire relationship between defendant and victim in evaluating force). See also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015109A">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>aracciola</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> (“[A]n examination of the circumstances or fear in which the victim is placed, the impact of those circumstances or fear on the victim’s power to resist and the defendant’s conduct are all relevant to the determination of whether conduct complained of by the victim was accomplished by force and against the victim’s will.”); </w:t>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
+        <w:t>Moniz</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 87 Mass. App. Ct. 532, 535–536 (2015); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Newcomb</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> See also</w:t>
+        <w:t>Wallace</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 76 Mass. App. Ct. 411, 418 n.11 (2010). The critical issue is whether “the defendant’s ‘course of conduct . . . was designed to instill fear in order to achieve . . . [the defendant’s] goal.’” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0015109A">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Commonwealth </w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t>Dumas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 83 Mass. App. Ct. 536, 539 (2013), quoting </w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">v. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Wallace</w:t>
       </w:r>
       <w:r>
         <w:t>, 76 Mass. App. Ct. at 418 n.11.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="170DF82A" w14:textId="535B67EB" w:rsidR="00C46EF4" w:rsidRDefault="00C46EF4">
+    <w:p w14:paraId="091245A8" w14:textId="573ACAF3" w:rsidR="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...79 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">If the evidence raises questions about whether Avm withdrew consent, whether Avm was unable to consent, whether </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35D89">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> took advantage of a third party’s force against Avm, or whether </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6636">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> used force to compel Avm to submit to intercourse with a third party, refer to the supplemental instructions on these topics in the model instructions on adult rape.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="335BD48D" w14:textId="0D0107D9" w:rsidR="00705215" w:rsidRPr="00317AC3" w:rsidRDefault="00705215" w:rsidP="00F84727">
+    <w:p w14:paraId="1D06FD33" w14:textId="46C9A6FA" w:rsidR="00751FD7" w:rsidRPr="00317AC3" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">  Rape of a child, sometimes referred to as “statutory rape,” is prohibited by G.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D55DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F84727">
-[...11 lines deleted...]
-      <w:r w:rsidR="00164943">
+      <w:r>
+        <w:t xml:space="preserve">L. c. 265, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
-      <w:r w:rsidR="00164943">
-[...11 lines deleted...]
-      <w:r w:rsidR="00865E16" w:rsidRPr="00865E16">
+      <w:r>
+        <w:t xml:space="preserve"> 23, which provides: “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00865E16">
         <w:t>Whoever unlawfully has sexual intercourse or unnatural sexual intercourse, and abuses a child under 16 years of age, shall be punished</w:t>
       </w:r>
-      <w:r w:rsidR="00865E16">
+      <w:r>
         <w:t xml:space="preserve"> . . . .”</w:t>
       </w:r>
-      <w:r w:rsidR="00865E16" w:rsidRPr="00865E16">
+      <w:r w:rsidRPr="00865E16">
         <w:t> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="3E4C4559" w14:textId="135D1622" w:rsidR="00F84727" w:rsidRDefault="00F84727">
+    <w:p w14:paraId="302C45BA" w14:textId="77777777" w:rsidR="00751FD7" w:rsidRDefault="00751FD7" w:rsidP="00751FD7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84727">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">J.H. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84727">
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F84727">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth</w:t>
       </w:r>
       <w:r w:rsidRPr="00F84727">
         <w:t>, 479 Mass. 285, 289 (2018) (“It is well established that statutory rape is a lesser included offense of rape of a child with force.”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56BE3694"/>
+    <w:tmpl w:val="EAD8FA48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AA63536"/>
+    <w:tmpl w:val="306644DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE7AF6DE"/>
+    <w:tmpl w:val="03E81F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E0A57FC"/>
+    <w:tmpl w:val="E51025E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D08805A"/>
+    <w:tmpl w:val="8E90BE1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DCEC28C"/>
+    <w:tmpl w:val="BD982A02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A905D14"/>
+    <w:tmpl w:val="1128AFC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3744BC6A"/>
+    <w:tmpl w:val="0EE61018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D07E0BC8"/>
+    <w:tmpl w:val="6AFCD734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9A4090A"/>
+    <w:tmpl w:val="B51C73EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000402"/>
+    <w:nsid w:val="04FD0377"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000885"/>
+    <w:tmpl w:val="D6EA8F28"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="2"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%1)"/>
-[...28 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000403"/>
+    <w:nsid w:val="1DD2298F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000886"/>
+    <w:tmpl w:val="8CAAE80C"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="10800"/>
+        </w:tabs>
+        <w:ind w:left="10080" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="11520"/>
+        </w:tabs>
+        <w:ind w:left="10800" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="12240"/>
+        </w:tabs>
+        <w:ind w:left="11520" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="12960"/>
+        </w:tabs>
+        <w:ind w:left="12240" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="13680"/>
+        </w:tabs>
+        <w:ind w:left="12960" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9161E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="267CAC74"/>
+    <w:lvl w:ilvl="0" w:tplc="295C05F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1944" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2664" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3384" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4104" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4824" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5544" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6264" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6984" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22CE61C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7967C40"/>
+    <w:lvl w:ilvl="0" w:tplc="295C05F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1872" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2592" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3312" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4032" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4752" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5472" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6192" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6912" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D4B48A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B155061"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5BC2FBA"/>
+    <w:lvl w:ilvl="0" w:tplc="2988ADB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="120" w:hanging="720"/>
-[...8 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CF77F92"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2490F2B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-27946" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-27442" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-26938" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-26434" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-25858" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E0C20F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC8E5BC2"/>
+    <w:lvl w:ilvl="0" w:tplc="B6209AF6">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:pStyle w:val="JuryInstructionBullets"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...50 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="5184" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="5904" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="6624" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="7344" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="8064" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="8784" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-    <w:nsid w:val="1B722686"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41633DC1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5218CAB0"/>
+    <w:tmpl w:val="6BEE2240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="JuryInst1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Q.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="JuryInst3"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="864" w:hanging="432"/>
+        <w:ind w:left="504" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="JuryInst4"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="JuryInst5"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1728" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="JuryInst6"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="432"/>
+        <w:ind w:left="3600" w:hanging="1872"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2592" w:hanging="432"/>
+        <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3024" w:hanging="173"/>
+        <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3456" w:hanging="432"/>
+        <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...289 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28295D81"/>
-[...541 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43294FA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8438E398"/>
     <w:lvl w:ilvl="0" w:tplc="E39EC2EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6910,3742 +3751,599 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43420EA6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D5BC2FBA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...1150 lines deleted...]
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="1" w16cid:durableId="305008938">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1797719936">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="2" w16cid:durableId="35856317">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="417409586">
+  <w:num w:numId="3" w16cid:durableId="2066250069">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1032339615">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1436363814">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1873032515">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2022076156">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1741752549">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="623846399">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="968122599">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="111828917">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1620181879">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2022781221">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1448038178">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1114057456">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="47845206">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1986931134">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="646666474">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1407996288">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1708990345">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2018995720">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="233902614">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2066684063">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="540703521">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2058435051">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="109131131">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="283731791">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1848208449">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1054353686">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="905147047">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1142382085">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="398862915">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="465705963">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1774587993">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1372266844">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1050692984">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="901060156">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="2103986166">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="927619482">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1041444982">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1220628692">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1693533127">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1428385289">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="37357806">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="44" w16cid:durableId="1069377969">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1216313208">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="45" w16cid:durableId="1129788402">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="313678810">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="46" w16cid:durableId="1798600816">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="838808088">
-[...38 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="233971638">
+  <w:num w:numId="47" w16cid:durableId="2102337991">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1551112748">
+  <w:num w:numId="48" w16cid:durableId="1479180140">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1938555302">
-[...50 lines deleted...]
-  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="432"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F74A90"/>
-    <w:rsid w:val="000008F5"/>
-[...8 lines deleted...]
-    <w:rsid w:val="000117C9"/>
+    <w:rsid w:val="00007D4B"/>
     <w:rsid w:val="000124CA"/>
-    <w:rsid w:val="00012F55"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000157F2"/>
     <w:rsid w:val="00016CA0"/>
-    <w:rsid w:val="00020CC6"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00037005"/>
+    <w:rsid w:val="00025002"/>
+    <w:rsid w:val="00035EDB"/>
+    <w:rsid w:val="0003659D"/>
     <w:rsid w:val="00037245"/>
-    <w:rsid w:val="0004006B"/>
-[...80 lines deleted...]
-    <w:rsid w:val="000D66F0"/>
+    <w:rsid w:val="00042814"/>
+    <w:rsid w:val="00052E04"/>
+    <w:rsid w:val="0008191C"/>
+    <w:rsid w:val="000A4E82"/>
+    <w:rsid w:val="000B1191"/>
+    <w:rsid w:val="000C2BBE"/>
+    <w:rsid w:val="000D09B8"/>
+    <w:rsid w:val="000D6559"/>
     <w:rsid w:val="000D70C6"/>
-    <w:rsid w:val="000E2164"/>
-[...44 lines deleted...]
-    <w:rsid w:val="00130EB8"/>
+    <w:rsid w:val="000D7EF4"/>
+    <w:rsid w:val="000E5C04"/>
+    <w:rsid w:val="00111238"/>
+    <w:rsid w:val="00126FAE"/>
     <w:rsid w:val="00130F23"/>
-    <w:rsid w:val="00130FB3"/>
-[...71 lines deleted...]
-    <w:rsid w:val="001B49F6"/>
+    <w:rsid w:val="0015109A"/>
+    <w:rsid w:val="001618D7"/>
+    <w:rsid w:val="0019107B"/>
+    <w:rsid w:val="001A4B26"/>
+    <w:rsid w:val="001B2984"/>
     <w:rsid w:val="001B7748"/>
-    <w:rsid w:val="001B7B09"/>
-[...20 lines deleted...]
-    <w:rsid w:val="001D4347"/>
+    <w:rsid w:val="001C58F1"/>
     <w:rsid w:val="001D701D"/>
-    <w:rsid w:val="001D7FC3"/>
-[...25 lines deleted...]
-    <w:rsid w:val="002209E3"/>
+    <w:rsid w:val="00217AEA"/>
     <w:rsid w:val="00221552"/>
-    <w:rsid w:val="002229F7"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00256081"/>
+    <w:rsid w:val="002220F5"/>
+    <w:rsid w:val="00246760"/>
+    <w:rsid w:val="00251EAE"/>
     <w:rsid w:val="00257345"/>
-    <w:rsid w:val="0025790E"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00294349"/>
+    <w:rsid w:val="00263D3B"/>
+    <w:rsid w:val="002646C9"/>
     <w:rsid w:val="00294F89"/>
-    <w:rsid w:val="0029599E"/>
-[...2 lines deleted...]
-    <w:rsid w:val="002975B1"/>
     <w:rsid w:val="002A2C60"/>
-    <w:rsid w:val="002A4270"/>
-[...190 lines deleted...]
-    <w:rsid w:val="0041769C"/>
+    <w:rsid w:val="002B1D3A"/>
+    <w:rsid w:val="002B5884"/>
+    <w:rsid w:val="002E2413"/>
+    <w:rsid w:val="002F7581"/>
+    <w:rsid w:val="00302524"/>
+    <w:rsid w:val="00306B9A"/>
+    <w:rsid w:val="003575B4"/>
+    <w:rsid w:val="003608CF"/>
+    <w:rsid w:val="00365BD4"/>
+    <w:rsid w:val="0039369E"/>
+    <w:rsid w:val="003D3F0E"/>
+    <w:rsid w:val="003D4C68"/>
+    <w:rsid w:val="004046D3"/>
     <w:rsid w:val="00420329"/>
-    <w:rsid w:val="00420E33"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00484048"/>
     <w:rsid w:val="004848CB"/>
-    <w:rsid w:val="00487450"/>
-[...16 lines deleted...]
-    <w:rsid w:val="004A2D40"/>
+    <w:rsid w:val="00491031"/>
+    <w:rsid w:val="004A2676"/>
     <w:rsid w:val="004A3BE2"/>
-    <w:rsid w:val="004A3D04"/>
-[...57 lines deleted...]
-    <w:rsid w:val="005161C0"/>
+    <w:rsid w:val="004B1095"/>
+    <w:rsid w:val="004B5995"/>
+    <w:rsid w:val="004C32DC"/>
+    <w:rsid w:val="004F690F"/>
     <w:rsid w:val="00516C98"/>
-    <w:rsid w:val="00517050"/>
-[...19 lines deleted...]
-    <w:rsid w:val="005436FB"/>
+    <w:rsid w:val="00517F82"/>
     <w:rsid w:val="005446C0"/>
-    <w:rsid w:val="005451FC"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00593433"/>
+    <w:rsid w:val="00566B91"/>
+    <w:rsid w:val="0057080D"/>
+    <w:rsid w:val="0057391C"/>
+    <w:rsid w:val="00582F61"/>
+    <w:rsid w:val="005857E2"/>
+    <w:rsid w:val="00586111"/>
     <w:rsid w:val="00594672"/>
     <w:rsid w:val="00596E5A"/>
-    <w:rsid w:val="0059759C"/>
-[...310 lines deleted...]
-    <w:rsid w:val="007E6EAB"/>
+    <w:rsid w:val="005C190F"/>
+    <w:rsid w:val="005C38C4"/>
+    <w:rsid w:val="005C7F02"/>
+    <w:rsid w:val="0060319C"/>
+    <w:rsid w:val="00607D41"/>
+    <w:rsid w:val="00615EA1"/>
+    <w:rsid w:val="00625701"/>
+    <w:rsid w:val="006479C3"/>
+    <w:rsid w:val="006D0186"/>
+    <w:rsid w:val="006D0D3A"/>
+    <w:rsid w:val="006E036A"/>
+    <w:rsid w:val="00720698"/>
+    <w:rsid w:val="007269A3"/>
+    <w:rsid w:val="00747FD2"/>
+    <w:rsid w:val="00751FD7"/>
+    <w:rsid w:val="007531BD"/>
+    <w:rsid w:val="00786EE2"/>
+    <w:rsid w:val="0079531A"/>
+    <w:rsid w:val="007978F7"/>
+    <w:rsid w:val="007A0674"/>
+    <w:rsid w:val="007B43B6"/>
+    <w:rsid w:val="007C1D48"/>
+    <w:rsid w:val="007C76BB"/>
+    <w:rsid w:val="007D4F41"/>
+    <w:rsid w:val="007D55DA"/>
+    <w:rsid w:val="007E0556"/>
+    <w:rsid w:val="007E76CC"/>
     <w:rsid w:val="007E7B77"/>
-    <w:rsid w:val="007E7FA5"/>
-[...75 lines deleted...]
-    <w:rsid w:val="00880350"/>
+    <w:rsid w:val="007F17C3"/>
+    <w:rsid w:val="00806E87"/>
+    <w:rsid w:val="00815160"/>
+    <w:rsid w:val="00857F82"/>
     <w:rsid w:val="00880AA6"/>
-    <w:rsid w:val="008817CC"/>
-[...99 lines deleted...]
-    <w:rsid w:val="009449FB"/>
+    <w:rsid w:val="0088247C"/>
+    <w:rsid w:val="00891AB0"/>
+    <w:rsid w:val="00893ACE"/>
+    <w:rsid w:val="008B3B55"/>
+    <w:rsid w:val="008C0EE8"/>
+    <w:rsid w:val="008E0672"/>
+    <w:rsid w:val="00904950"/>
+    <w:rsid w:val="00911CED"/>
+    <w:rsid w:val="00916AB9"/>
     <w:rsid w:val="0094500B"/>
-    <w:rsid w:val="00945DF2"/>
-[...40 lines deleted...]
-    <w:rsid w:val="00991F68"/>
     <w:rsid w:val="00992410"/>
-    <w:rsid w:val="009927B1"/>
-[...14 lines deleted...]
-    <w:rsid w:val="009B34A5"/>
     <w:rsid w:val="009B481F"/>
-    <w:rsid w:val="009B4879"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00A05161"/>
+    <w:rsid w:val="009C4126"/>
     <w:rsid w:val="00A05B86"/>
-    <w:rsid w:val="00A05BC8"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00A23DBC"/>
+    <w:rsid w:val="00A13801"/>
     <w:rsid w:val="00A2789E"/>
-    <w:rsid w:val="00A33055"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00A5574B"/>
     <w:rsid w:val="00A56498"/>
-    <w:rsid w:val="00A56F15"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00A73B77"/>
+    <w:rsid w:val="00A65E39"/>
+    <w:rsid w:val="00A7254E"/>
     <w:rsid w:val="00A76145"/>
-    <w:rsid w:val="00A835CC"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00A95B29"/>
     <w:rsid w:val="00A95EAD"/>
-    <w:rsid w:val="00A96FEE"/>
-[...60 lines deleted...]
-    <w:rsid w:val="00AF4E03"/>
+    <w:rsid w:val="00A96E7E"/>
+    <w:rsid w:val="00AD634C"/>
     <w:rsid w:val="00AF6831"/>
-    <w:rsid w:val="00AF6BC6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00B01E2E"/>
     <w:rsid w:val="00B02468"/>
-    <w:rsid w:val="00B02B92"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00B24A4A"/>
     <w:rsid w:val="00B2579A"/>
-    <w:rsid w:val="00B25E28"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00B50013"/>
+    <w:rsid w:val="00B30080"/>
+    <w:rsid w:val="00B312B1"/>
+    <w:rsid w:val="00B427ED"/>
     <w:rsid w:val="00B520AB"/>
-    <w:rsid w:val="00B52990"/>
-[...93 lines deleted...]
-    <w:rsid w:val="00BE7965"/>
+    <w:rsid w:val="00B55FFD"/>
+    <w:rsid w:val="00B86AD0"/>
+    <w:rsid w:val="00BB15A3"/>
     <w:rsid w:val="00BF0717"/>
-    <w:rsid w:val="00BF0953"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00C42E5F"/>
+    <w:rsid w:val="00BF6EBF"/>
+    <w:rsid w:val="00C12849"/>
+    <w:rsid w:val="00C1659A"/>
+    <w:rsid w:val="00C254E5"/>
+    <w:rsid w:val="00C3558D"/>
     <w:rsid w:val="00C43AEF"/>
-    <w:rsid w:val="00C43C44"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00C54A9B"/>
+    <w:rsid w:val="00C50E78"/>
     <w:rsid w:val="00C5670C"/>
-    <w:rsid w:val="00C579DC"/>
-[...59 lines deleted...]
-    <w:rsid w:val="00CD72CD"/>
+    <w:rsid w:val="00CA1E64"/>
+    <w:rsid w:val="00CB49E8"/>
+    <w:rsid w:val="00CB4F16"/>
     <w:rsid w:val="00CD7576"/>
-    <w:rsid w:val="00CD75DD"/>
-[...76 lines deleted...]
-    <w:rsid w:val="00D716B8"/>
+    <w:rsid w:val="00D15A47"/>
+    <w:rsid w:val="00D30F62"/>
     <w:rsid w:val="00D71FE5"/>
-    <w:rsid w:val="00D7266D"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00D8562C"/>
+    <w:rsid w:val="00D870D9"/>
     <w:rsid w:val="00D8732A"/>
-    <w:rsid w:val="00D915AF"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00DB56E3"/>
+    <w:rsid w:val="00D92E9C"/>
     <w:rsid w:val="00DB6604"/>
-    <w:rsid w:val="00DB6AB5"/>
-[...177 lines deleted...]
-    <w:rsid w:val="00F10859"/>
+    <w:rsid w:val="00DE6C04"/>
+    <w:rsid w:val="00DF78F7"/>
+    <w:rsid w:val="00E35D89"/>
+    <w:rsid w:val="00E56E53"/>
+    <w:rsid w:val="00E823CA"/>
+    <w:rsid w:val="00E9345D"/>
+    <w:rsid w:val="00E95D56"/>
+    <w:rsid w:val="00EF0F46"/>
     <w:rsid w:val="00F10AE9"/>
-    <w:rsid w:val="00F10C57"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F11A3B"/>
     <w:rsid w:val="00F11C6F"/>
-    <w:rsid w:val="00F12A70"/>
-[...48 lines deleted...]
-    <w:rsid w:val="00F73A2F"/>
+    <w:rsid w:val="00F2377C"/>
+    <w:rsid w:val="00F24ACC"/>
+    <w:rsid w:val="00F41770"/>
     <w:rsid w:val="00F74A90"/>
-    <w:rsid w:val="00F75459"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F82A3E"/>
     <w:rsid w:val="00F83046"/>
-    <w:rsid w:val="00F8446E"/>
-[...59 lines deleted...]
-    <w:rsid w:val="00FF6071"/>
+    <w:rsid w:val="00FB7B01"/>
+    <w:rsid w:val="00FD5A35"/>
+    <w:rsid w:val="00FE6636"/>
+    <w:rsid w:val="00FF721A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72AF33E3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0DCD95B-F6BC-7E4C-A645-37CF44BDD299}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10915,1479 +4613,447 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D3354F"/>
+    <w:rsid w:val="004848CB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI Historic" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Historic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:kern w:val="20"/>
-    </w:rPr>
-[...150 lines deleted...]
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F10AE9"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F10AE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="Calibri" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CenterBold">
     <w:name w:val="Center Bold"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F82A3E"/>
+    <w:rsid w:val="00F83046"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00257345"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="0" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="288" w:hanging="288"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="00257345"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI Historic" w:hAnsi="Segoe UI Historic" w:cs="Times New Roman"/>
       <w:kern w:val="20"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes">
     <w:name w:val="Notes"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00594672"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00661E87"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:right="720"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00661E87"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="432" w:right="720"/>
+      <w:ind w:left="864" w:right="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00E4102C"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1296"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="864" w:right="720"/>
+      <w:ind w:left="1296" w:right="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E4102C"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1728"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="1296" w:right="720"/>
+      <w:ind w:left="1728" w:right="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F10AE9"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E4102C"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="2160"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
+        <w:tab w:val="left" w:pos="3600"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="1728" w:right="720"/>
+      <w:ind w:left="2160" w:right="1152" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes-Hanging">
     <w:name w:val="Notes - Hanging"/>
     <w:basedOn w:val="Notes"/>
     <w:next w:val="Notes"/>
     <w:qFormat/>
     <w:rsid w:val="00594672"/>
     <w:pPr>
       <w:ind w:left="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F74A90"/>
     <w:rPr>
       <w:b/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst2">
     <w:name w:val="JuryInst2"/>
-    <w:basedOn w:val="JuryInst1"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00A56498"/>
     <w:pPr>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps w:val="0"/>
-      <w:spacing w:val="12"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionText">
     <w:name w:val="Jury Instruction Text"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004848CB"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="400" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Segoe UI Historic" w:eastAsia="Calibri" w:hAnsi="Segoe UI Historic"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionElements">
     <w:name w:val="Jury Instruction Elements"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:qFormat/>
     <w:rsid w:val="005446C0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="340" w:lineRule="exact"/>
       <w:ind w:left="864" w:right="432" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst1">
     <w:name w:val="JuryInst1"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00F74A90"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="32"/>
       </w:numPr>
-      <w:spacing w:before="80"/>
+      <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:smallCaps/>
-      <w:spacing w:val="20"/>
+      <w:caps/>
       <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst3">
     <w:name w:val="JuryInst3"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00A56498"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="32"/>
       </w:numPr>
-      <w:snapToGrid w:val="0"/>
+      <w:ind w:left="864"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst4">
     <w:name w:val="JuryInst4"/>
-    <w:basedOn w:val="JuryInst3"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00A56498"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
+        <w:numId w:val="32"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst5">
     <w:name w:val="JuryInst5"/>
-    <w:basedOn w:val="JuryInst4"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00F74A90"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
+        <w:numId w:val="32"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
       <w:spacing w:after="120"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst6">
     <w:name w:val="JuryInst6"/>
-    <w:basedOn w:val="JuryInst5"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00F74A90"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
+        <w:numId w:val="32"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionBullets">
     <w:name w:val="Jury Instruction Bullets"/>
     <w:basedOn w:val="JuryInstructionElements"/>
     <w:qFormat/>
     <w:rsid w:val="005446C0"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="44"/>
       </w:numPr>
       <w:ind w:left="864"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionIndent">
     <w:name w:val="Jury Instruction Indent"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
     <w:qFormat/>
     <w:rsid w:val="00016CA0"/>
     <w:pPr>
       <w:ind w:left="432"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...486 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...417 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -12641,91 +5307,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>7234</Characters>
+  <Pages>8</Pages>
+  <Words>1244</Words>
+  <Characters>7094</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
+  <Lines>59</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Superior Court Model Criminal Jury Instructions Final Charge Script Master Template</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8487</CharactersWithSpaces>
+  <CharactersWithSpaces>8322</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Superior Court Model Criminal Jury Instructions Final Charge Script Master Template</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>KWS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>