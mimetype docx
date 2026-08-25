--- v0 (2026-05-13)
+++ v1 (2026-08-25)
@@ -1,1035 +1,617 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7FB1D210" w14:textId="094BB5EE" w:rsidR="00541AB1" w:rsidRPr="00206EA2" w:rsidRDefault="00206EA2" w:rsidP="00CE6816">
-[...1 lines deleted...]
-        <w:spacing w:before="200" w:after="240"/>
+    <w:p w14:paraId="3495AC2C" w14:textId="10534C65" w:rsidR="002D4883" w:rsidRPr="006649D9" w:rsidRDefault="002D4883" w:rsidP="002D4883">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:cs="Segoe UI Historic"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006649D9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Publication Date: June 16, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09640B3D" w14:textId="6388323B" w:rsidR="00016CA0" w:rsidRPr="00FC1AF5" w:rsidRDefault="00FC1AF5" w:rsidP="00016CA0">
+      <w:pPr>
+        <w:pStyle w:val="JuryInst2"/>
+        <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00206EA2">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+      <w:r w:rsidRPr="00FC1AF5">
+        <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Publication Date: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+        <w:t>Rape of a Child</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1AF5">
+        <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:t>April 13, 2026</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736C937E" w14:textId="41479C3B" w:rsidR="009E78A3" w:rsidRDefault="00BE4B6D" w:rsidP="005A32BF">
+    <w:p w14:paraId="5DB495D8" w14:textId="07E0848A" w:rsidR="00C621D7" w:rsidRPr="00C621D7" w:rsidRDefault="00C621D7" w:rsidP="00C621D7">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dft is charged with rape of a child. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C621D7">
+        <w:t xml:space="preserve">To prove </w:t>
+      </w:r>
+      <w:r w:rsidR="00764AE4">
+        <w:t xml:space="preserve">Dft guilty of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>this offense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C621D7">
+        <w:t>, the Commonwealth must prove the following two elements beyond a reasonable doubt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E567D7" w14:textId="4AE0252D" w:rsidR="00C621D7" w:rsidRPr="00C621D7" w:rsidRDefault="00C621D7" w:rsidP="00C621D7">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C621D7">
+        <w:t>Dft engaged in sexual intercourse with Avm; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CDA448" w14:textId="527E26C2" w:rsidR="00C621D7" w:rsidRPr="00C621D7" w:rsidRDefault="00C621D7" w:rsidP="00C621D7">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C621D7">
+        <w:t xml:space="preserve">Avm was under sixteen years </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11D72">
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C621D7">
+        <w:t xml:space="preserve"> at the time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E88F300" w14:textId="77777777" w:rsidR="00127713" w:rsidRDefault="00127713" w:rsidP="00127713">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk208148326"/>
+      <w:r w:rsidRPr="00127713">
+        <w:t xml:space="preserve">The first element the Commonwealth must prove is that Dft engaged in sexual intercourse with Avm. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00127713">
+        <w:t xml:space="preserve">There are several types of sexual intercourse; all of them involve penetration of a bodily opening, however slight. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127713">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>R</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+        <w:t xml:space="preserve">[If a specific act </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ape of a Child</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127713">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
-[...176 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> charged, the judge should instruct the jury: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127713">
+        <w:t>Here, the Commonwealth alleges that Dft raped Avm by [specify charged manner of penetration].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00127713">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>first</w:t>
-[...64 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF082D9" w14:textId="77777777" w:rsidR="002353E9" w:rsidRPr="006D0186" w:rsidRDefault="002353E9" w:rsidP="002353E9">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>[</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">If a specific act or acts are charged, then the judge should instruct the jury: </w:t>
-[...75 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+        <w:t xml:space="preserve">[Select whichever of the following </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">] </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+        <w:t xml:space="preserve"> charged:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08D89D65" w14:textId="2E54E4ED" w:rsidR="002353E9" w:rsidRPr="006D0186" w:rsidRDefault="002353E9" w:rsidP="002353E9">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0186">
+        <w:t xml:space="preserve">Sexual intercourse occurs when the penis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>[Select whichever of the following is/are charged</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Segoe UI Historic"/>
+        <w:t xml:space="preserve">[insert as applicable: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t>or a finger, another body part, or foreign object</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t xml:space="preserve"> penetrates the female genital opening. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk213079404"/>
+      <w:r w:rsidRPr="006D0186">
+        <w:t>In addition to the vagina, the female genital opening includes the parts known as the vulva and labia. Penetration into the vagina itself is not required.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60767D87" w14:textId="77777777" w:rsidR="00884F5A" w:rsidRPr="00806961" w:rsidRDefault="00884F5A" w:rsidP="00884F5A">
+    <w:p w14:paraId="791AE801" w14:textId="77777777" w:rsidR="002353E9" w:rsidRPr="006D0186" w:rsidRDefault="002353E9" w:rsidP="002353E9">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="432"/>
       </w:pPr>
-      <w:r w:rsidRPr="00806961">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BA648D">
+      <w:r w:rsidRPr="006D0186">
+        <w:t>Sexual intercourse [also] includes oral sex, which occurs when a tongue [or other part of a person’s mouth] penetrates the female genital opening,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t xml:space="preserve"> or when a penis penetrates another person’s mouth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116807B4" w14:textId="5C06BE38" w:rsidR="00BA4C73" w:rsidRPr="00BA4C73" w:rsidRDefault="002353E9" w:rsidP="002353E9">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D0186">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Sexual intercourse [also] includes anal sex, which occurs when </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">[insert as relevant: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t>a penis, tongue, finger, or other body part</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF722C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t>or a foreign object under the defendant’s control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">insert as applicable: </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BA648D">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:t xml:space="preserve"> penetrates another person’s anus. It is not enough to penetrate the groove between the buttocks; penetration of the anal opening is necessary.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="006D0186">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="381C576E" w14:textId="22CB76F2" w:rsidR="008B3AF3" w:rsidRPr="008B3AF3" w:rsidRDefault="008B3AF3" w:rsidP="008B3AF3">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008B3AF3">
+        <w:t>The second</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3AF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E80FA1">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00806961">
+      <w:r w:rsidRPr="008B3AF3">
+        <w:t xml:space="preserve">element the Commonwealth must prove is that Avm was under sixteen years </w:t>
+      </w:r>
+      <w:r>
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3AF3">
+        <w:t xml:space="preserve"> at the time of the sexual intercourse. The Commonwealth does not have to prove that Dft knew Avm </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB78F4">
+        <w:t>was under sixteen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3AF3">
+        <w:t xml:space="preserve"> at the time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3AF3">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00806961">
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="008B3AF3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3AF3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[add if appropriate:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3AF3">
+        <w:t xml:space="preserve"> even if Avm lied to Dft about Avm’s age</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3AF3">
         <w:rPr>
           <w:b/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...15 lines deleted...]
-        <w:ind w:left="432"/>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="008B3AF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...29 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidRPr="008B3AF3">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602F7BD2" w14:textId="016B0FD4" w:rsidR="00DE4422" w:rsidRDefault="00DE4422" w:rsidP="00DE4422">
+    <w:p w14:paraId="3252DB4C" w14:textId="2C03C21C" w:rsidR="008B3AF3" w:rsidRPr="008B3AF3" w:rsidRDefault="008B3AF3" w:rsidP="008B3AF3">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk221279698"/>
+      <w:r w:rsidRPr="008B3AF3">
+        <w:t xml:space="preserve">Under Massachusetts law, children under the age of sixteen cannot consent to sexual intercourse. Therefore, if you find Avm was under the age of sixteen at the time of the alleged sexual intercourse, then you may not consider whether Avm was willing to have sexual intercourse. If Avm is under sixteen years </w:t>
+      </w:r>
+      <w:r>
+        <w:t>old</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B3AF3">
+        <w:t xml:space="preserve">, it is irrelevant whether Avm </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>agreed to have sexual intercourse.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798A767F" w14:textId="2E9AEE5B" w:rsidR="00106DCD" w:rsidRDefault="005A37B6" w:rsidP="005A2A27">
+    <w:p w14:paraId="3301163A" w14:textId="6879C6E5" w:rsidR="00A76145" w:rsidRPr="000124CA" w:rsidRDefault="00A76145" w:rsidP="00A76145">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...85 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="176AC1DA" w14:textId="4752ECE5" w:rsidR="00F754A4" w:rsidRPr="00A55DF0" w:rsidRDefault="00A55DF0" w:rsidP="00A55DF0">
-[...20 lines deleted...]
-      <w:pgMar w:top="1876" w:right="1080" w:bottom="1080" w:left="1080" w:header="1080" w:footer="1440" w:gutter="0"/>
+    <w:sectPr w:rsidR="00A76145" w:rsidRPr="000124CA" w:rsidSect="00F74A90">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="648" w:footer="648" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:noEndnote/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56D0F9F6" w14:textId="77777777" w:rsidR="0005609F" w:rsidRDefault="0005609F" w:rsidP="00F74A90">
+    <w:p w14:paraId="43DF4136" w14:textId="77777777" w:rsidR="0094500B" w:rsidRDefault="0094500B" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15D50353" w14:textId="77777777" w:rsidR="0005609F" w:rsidRDefault="0005609F" w:rsidP="00F74A90">
+    <w:p w14:paraId="27686B77" w14:textId="77777777" w:rsidR="0094500B" w:rsidRDefault="0094500B" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Palatino Linotype">
+    <w:panose1 w:val="02040502050505030304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Century">
-[...28 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6BF42F6D" w14:textId="6712923F" w:rsidR="00370F08" w:rsidRDefault="00370F08" w:rsidP="00B205A7">
+  <w:p w14:paraId="6BF42F6D" w14:textId="2BA91F15" w:rsidR="00251EAE" w:rsidRDefault="00992410" w:rsidP="003511A1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>39</w:t>
+      <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="71CE11BD" w14:textId="77777777" w:rsidR="0005609F" w:rsidRDefault="0005609F" w:rsidP="00F74A90">
+    <w:p w14:paraId="76A5C204" w14:textId="77777777" w:rsidR="0094500B" w:rsidRDefault="0094500B" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48C626D2" w14:textId="77777777" w:rsidR="0005609F" w:rsidRDefault="0005609F" w:rsidP="00F74A90">
+    <w:p w14:paraId="364392C9" w14:textId="77777777" w:rsidR="0094500B" w:rsidRDefault="0094500B" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="73415B2C" w14:textId="6DF8AE91" w:rsidR="00CB647C" w:rsidRPr="00317AC3" w:rsidRDefault="00CB647C" w:rsidP="00CB647C">
+    <w:p w14:paraId="14F409C0" w14:textId="7AFBFCC3" w:rsidR="00FC1AF5" w:rsidRPr="00317AC3" w:rsidRDefault="00FC1AF5" w:rsidP="00FC1AF5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  G. L. c. 265, </w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">G. L. c. 265, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 23, provides: “</w:t>
       </w:r>
       <w:r w:rsidRPr="00865E16">
         <w:t>Whoever unlawfully has sexual intercourse or unnatural sexual intercourse, and abuses a child under 16 years of age, shall be punished</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> . . . .”</w:t>
       </w:r>
       <w:r w:rsidRPr="00865E16">
         <w:t> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="11D53D37" w14:textId="77777777" w:rsidR="00884F5A" w:rsidRDefault="00884F5A" w:rsidP="00884F5A">
+    <w:p w14:paraId="6F3A53BB" w14:textId="77777777" w:rsidR="002353E9" w:rsidRDefault="002353E9" w:rsidP="002353E9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -1050,2272 +632,1333 @@
         </w:rPr>
         <w:t>inter alia</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Donlan</w:t>
       </w:r>
       <w:r>
         <w:t>, 436 Mass. 329, 336 (2002).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="3C9A1A3B" w14:textId="641A6E53" w:rsidR="00884F5A" w:rsidRDefault="00884F5A" w:rsidP="00884F5A">
+    <w:p w14:paraId="2BAB275E" w14:textId="77777777" w:rsidR="002353E9" w:rsidRDefault="002353E9" w:rsidP="002353E9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth v. Edward</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 34 Mass. App. Ct. 521, 523 (1993) </w:t>
-[...11 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, 34 Mass. App. Ct. 521, 523 (1993) (rape established by defendant’s lips contacting victim’s vagina, vulva, or labia).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="7EED2C8F" w14:textId="6507605C" w:rsidR="00884F5A" w:rsidRDefault="00884F5A" w:rsidP="00884F5A">
+    <w:p w14:paraId="6012137E" w14:textId="77777777" w:rsidR="002353E9" w:rsidRDefault="002353E9" w:rsidP="002353E9">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Nylander</w:t>
       </w:r>
       <w:r>
-        <w:t>, 26 Mass. App. Ct. 784, 788</w:t>
-[...5 lines deleted...]
-        <w:t>789 (1989).</w:t>
+        <w:t>, 26 Mass. App. Ct. 784, 788-789 (1989).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="02089A16" w14:textId="77777777" w:rsidR="005A37B6" w:rsidRPr="003E7C91" w:rsidRDefault="005A37B6" w:rsidP="005A37B6">
+    <w:p w14:paraId="2FB3BF43" w14:textId="6E1E5D10" w:rsidR="008B3AF3" w:rsidRPr="003E7C91" w:rsidRDefault="008B3AF3" w:rsidP="008B3AF3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D7354A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D7354A">
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D7354A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Harris</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D7354A">
+        <w:t xml:space="preserve">, 74 Mass. App. Ct. 105, 110 (2009), </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7354A" w:rsidRPr="00185358">
+        <w:t xml:space="preserve">quoting </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7354A" w:rsidRPr="00185358">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D7354A" w:rsidRPr="00185358">
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D7354A" w:rsidRPr="00185358">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Miller</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D7354A" w:rsidRPr="00185358">
+        <w:t>, 385 Mass. 521, 522 (1982)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7354A">
+        <w:t xml:space="preserve"> (“‘[I]t has long been the law of this Commonwealth that it is no defense that the defendant did not know that the victim was under the statutory age of consent. Further it is immaterial that the defendant reasonably believed that the victim was sixteen years of age or older or that he may have attempted to ascertain her age.’”). See also </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7354A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D7354A">
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D7354A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dunne</w:t>
       </w:r>
-      <w:r>
-        <w:t>, 394 Mass. 10, 18 (1985) (“conviction of statutory rape requires that the Commonwealth prove that the defendant had sexual intercourse with a person under the age of sixteen, nothing more”).</w:t>
+      <w:r w:rsidR="00D7354A">
+        <w:t>, 394 Mass. 10, 18 (1985) (Commonwealth need not prove defendant knew victim was younger than sixteen</w:t>
+      </w:r>
+      <w:r w:rsidR="00923061">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D7354A">
+        <w:t xml:space="preserve"> whether defendant was aware of victim’s age “is irrelevant”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="1F0BEED9" w14:textId="77777777" w:rsidR="005A37B6" w:rsidRPr="00246AC2" w:rsidRDefault="005A37B6" w:rsidP="005A37B6">
+    <w:p w14:paraId="1DBD4037" w14:textId="77777777" w:rsidR="008B3AF3" w:rsidRPr="00246AC2" w:rsidRDefault="008B3AF3" w:rsidP="008B3AF3">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dunne</w:t>
       </w:r>
       <w:r>
         <w:t>, 394 Mass. at 19 n.17 (“Even if the victim had so convincingly misrepresented her age as to give rise to a reasonable belief that she was older than sixteen, a consideration of the reasonableness of the defendant’s belief would circumvent the rule that consent is no defense.”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56BE3694"/>
+    <w:tmpl w:val="EAD8FA48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AA63536"/>
+    <w:tmpl w:val="306644DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE7AF6DE"/>
+    <w:tmpl w:val="03E81F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E0A57FC"/>
+    <w:tmpl w:val="E51025E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D08805A"/>
+    <w:tmpl w:val="8E90BE1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DCEC28C"/>
+    <w:tmpl w:val="BD982A02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A905D14"/>
+    <w:tmpl w:val="1128AFC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3744BC6A"/>
+    <w:tmpl w:val="0EE61018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D07E0BC8"/>
+    <w:tmpl w:val="6AFCD734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9A4090A"/>
+    <w:tmpl w:val="B51C73EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000402"/>
+    <w:nsid w:val="04FD0377"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000885"/>
+    <w:tmpl w:val="D6EA8F28"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="2"/>
-[...13 lines deleted...]
-        <w:szCs w:val="18"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000403"/>
+    <w:nsid w:val="1DD2298F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="00000886"/>
+    <w:tmpl w:val="8CAAE80C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="120" w:hanging="720"/>
-[...8 lines deleted...]
-        <w:szCs w:val="18"/>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Century" w:hAnsi="Century" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="10800"/>
+        </w:tabs>
+        <w:ind w:left="10080" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="11520"/>
+        </w:tabs>
+        <w:ind w:left="10800" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="12240"/>
+        </w:tabs>
+        <w:ind w:left="11520" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="12960"/>
+        </w:tabs>
+        <w:ind w:left="12240" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="bullet"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="13680"/>
+        </w:tabs>
+        <w:ind w:left="12960" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04805AEC"/>
+    <w:nsid w:val="2D4B48A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B155061"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C95E8E2A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="D5BC2FBA"/>
+    <w:lvl w:ilvl="0" w:tplc="2988ADB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CF77F92"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2490F2B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-27946" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-27442" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-26938" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-26434" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-25858" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E0C20F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC8E5BC2"/>
+    <w:lvl w:ilvl="0" w:tplc="B6209AF6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="JuryInstructionBullets"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2304" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3744" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="4464" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5184" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5904" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="6624" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="7344" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-    <w:nsid w:val="1B722686"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41633DC1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5218CAB0"/>
+    <w:tmpl w:val="6BEE2240"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="JuryInst1"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...4 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Q.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="JuryInst3"/>
       <w:lvlText w:val="(%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="864" w:hanging="432"/>
+        <w:ind w:left="504" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="JuryInst4"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="JuryInst5"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1728" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="JuryInst6"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="432"/>
+        <w:ind w:left="3600" w:hanging="1872"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2592" w:hanging="432"/>
+        <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3024" w:hanging="173"/>
+        <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3456" w:hanging="432"/>
+        <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-      </w:rPr>
-[...111 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E9161E2"/>
-[...8 lines deleted...]
-        <w:ind w:left="1224" w:hanging="360"/>
+    <w:nsid w:val="43420EA6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D5BC2FBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1944" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B">
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2664" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3384" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4104" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4824" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5544" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6264" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6984" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22CE61C9"/>
-[...1004 lines deleted...]
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5290235E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D88C1EF6"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3357,3281 +2000,399 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...894 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="417409586">
+  <w:num w:numId="1" w16cid:durableId="305008938">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="35856317">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2066250069">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1032339615">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1436363814">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1873032515">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2022076156">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1741752549">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="623846399">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="968122599">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="111828917">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1620181879">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2022781221">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1448038178">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1114057456">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="47845206">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1986931134">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="646666474">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1407996288">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1708990345">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2018995720">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="233902614">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="2066684063">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="540703521">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="2058435051">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="109131131">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="283731791">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="37357806">
+  <w:num w:numId="28" w16cid:durableId="1848208449">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1054353686">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="905147047">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1142382085">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="398862915">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="465705963">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1774587993">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1372266844">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1050692984">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="901060156">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="2103986166">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="927619482">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1041444982">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1220628692">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1693533127">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1428385289">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1069377969">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1216313208">
-[...74 lines deleted...]
-  <w:num w:numId="30" w16cid:durableId="2102337991">
+  <w:num w:numId="45" w16cid:durableId="1129788402">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1798600816">
-[...2 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="1479180140">
+  <w:num w:numId="46" w16cid:durableId="2093811742">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1407073007">
-[...17 lines deleted...]
-  <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="432"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F74A90"/>
-    <w:rsid w:val="000008F5"/>
-[...8 lines deleted...]
-    <w:rsid w:val="000117C9"/>
     <w:rsid w:val="000124CA"/>
-    <w:rsid w:val="00012F55"/>
-[...1 lines deleted...]
-    <w:rsid w:val="000157F2"/>
     <w:rsid w:val="00016CA0"/>
-    <w:rsid w:val="00020CC6"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00037005"/>
     <w:rsid w:val="00037245"/>
-    <w:rsid w:val="0004006B"/>
-[...80 lines deleted...]
-    <w:rsid w:val="000D66F0"/>
+    <w:rsid w:val="00077EA1"/>
     <w:rsid w:val="000D70C6"/>
-    <w:rsid w:val="000E2164"/>
-[...43 lines deleted...]
-    <w:rsid w:val="00130EB8"/>
+    <w:rsid w:val="00125451"/>
+    <w:rsid w:val="00127713"/>
     <w:rsid w:val="00130F23"/>
-    <w:rsid w:val="00130FB3"/>
-[...67 lines deleted...]
-    <w:rsid w:val="001B49F6"/>
+    <w:rsid w:val="001679D2"/>
     <w:rsid w:val="001B7748"/>
-    <w:rsid w:val="001B7B09"/>
-[...21 lines deleted...]
-    <w:rsid w:val="001D4347"/>
+    <w:rsid w:val="001C58F1"/>
     <w:rsid w:val="001D701D"/>
-    <w:rsid w:val="001D7FC3"/>
-[...24 lines deleted...]
-    <w:rsid w:val="002209E3"/>
     <w:rsid w:val="00221552"/>
-    <w:rsid w:val="002229F7"/>
-[...32 lines deleted...]
-    <w:rsid w:val="00256005"/>
+    <w:rsid w:val="002353E9"/>
+    <w:rsid w:val="00251EAE"/>
     <w:rsid w:val="00257345"/>
-    <w:rsid w:val="0025790E"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00294349"/>
     <w:rsid w:val="00294F89"/>
-    <w:rsid w:val="0029599E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002975B1"/>
     <w:rsid w:val="002A2C60"/>
-    <w:rsid w:val="002A4F12"/>
-[...174 lines deleted...]
-    <w:rsid w:val="0041769C"/>
+    <w:rsid w:val="002D4883"/>
     <w:rsid w:val="00420329"/>
-    <w:rsid w:val="00420E33"/>
-[...51 lines deleted...]
-    <w:rsid w:val="00484048"/>
     <w:rsid w:val="004848CB"/>
-    <w:rsid w:val="00487450"/>
-[...13 lines deleted...]
-    <w:rsid w:val="004A2D40"/>
     <w:rsid w:val="004A3BE2"/>
-    <w:rsid w:val="004A3D04"/>
-[...56 lines deleted...]
-    <w:rsid w:val="005163D2"/>
+    <w:rsid w:val="004B1095"/>
     <w:rsid w:val="00516C98"/>
-    <w:rsid w:val="00517050"/>
-[...19 lines deleted...]
-    <w:rsid w:val="0054446D"/>
     <w:rsid w:val="005446C0"/>
-    <w:rsid w:val="005451FC"/>
-[...40 lines deleted...]
-    <w:rsid w:val="00593433"/>
+    <w:rsid w:val="0057391C"/>
     <w:rsid w:val="00594672"/>
     <w:rsid w:val="00596E5A"/>
-    <w:rsid w:val="0059759C"/>
-[...300 lines deleted...]
-    <w:rsid w:val="007E6EAB"/>
+    <w:rsid w:val="0062440A"/>
+    <w:rsid w:val="006649D9"/>
+    <w:rsid w:val="00764AE4"/>
     <w:rsid w:val="007E7B77"/>
-    <w:rsid w:val="007E7FA5"/>
-[...74 lines deleted...]
-    <w:rsid w:val="00880350"/>
     <w:rsid w:val="00880AA6"/>
-    <w:rsid w:val="008817CC"/>
-[...92 lines deleted...]
-    <w:rsid w:val="009449FB"/>
+    <w:rsid w:val="008B3AF3"/>
+    <w:rsid w:val="00923061"/>
     <w:rsid w:val="0094500B"/>
-    <w:rsid w:val="00945DF2"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00991F68"/>
+    <w:rsid w:val="009855F0"/>
     <w:rsid w:val="00992410"/>
-    <w:rsid w:val="009927B1"/>
-[...12 lines deleted...]
-    <w:rsid w:val="009B34A5"/>
     <w:rsid w:val="009B481F"/>
-    <w:rsid w:val="009B4879"/>
-[...37 lines deleted...]
-    <w:rsid w:val="00A05161"/>
     <w:rsid w:val="00A05B86"/>
-    <w:rsid w:val="00A05BC8"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00A23DBC"/>
     <w:rsid w:val="00A2789E"/>
-    <w:rsid w:val="00A33055"/>
-[...21 lines deleted...]
-    <w:rsid w:val="00A55DF0"/>
     <w:rsid w:val="00A56498"/>
-    <w:rsid w:val="00A56F15"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00A73B77"/>
     <w:rsid w:val="00A76145"/>
-    <w:rsid w:val="00A774CE"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00A95B29"/>
     <w:rsid w:val="00A95EAD"/>
-    <w:rsid w:val="00A96FEE"/>
-[...56 lines deleted...]
-    <w:rsid w:val="00AF4E03"/>
+    <w:rsid w:val="00A96C49"/>
+    <w:rsid w:val="00AB78F4"/>
     <w:rsid w:val="00AF6831"/>
-    <w:rsid w:val="00AF6BC6"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B01E2E"/>
     <w:rsid w:val="00B02468"/>
-    <w:rsid w:val="00B02B92"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00B24A4A"/>
     <w:rsid w:val="00B2579A"/>
-    <w:rsid w:val="00B25E28"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00B50013"/>
     <w:rsid w:val="00B520AB"/>
-    <w:rsid w:val="00B52990"/>
-[...88 lines deleted...]
-    <w:rsid w:val="00BE7965"/>
+    <w:rsid w:val="00BA4C73"/>
+    <w:rsid w:val="00BB1F50"/>
     <w:rsid w:val="00BF0717"/>
-    <w:rsid w:val="00BF0953"/>
-[...34 lines deleted...]
-    <w:rsid w:val="00C42E5F"/>
+    <w:rsid w:val="00C11D72"/>
+    <w:rsid w:val="00C27F31"/>
     <w:rsid w:val="00C43AEF"/>
-    <w:rsid w:val="00C43C44"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00C54A9B"/>
     <w:rsid w:val="00C5670C"/>
-    <w:rsid w:val="00C579DC"/>
-[...58 lines deleted...]
-    <w:rsid w:val="00CD6CEB"/>
+    <w:rsid w:val="00C60C63"/>
+    <w:rsid w:val="00C621D7"/>
     <w:rsid w:val="00CD7576"/>
-    <w:rsid w:val="00CD75DD"/>
-[...73 lines deleted...]
-    <w:rsid w:val="00D716B8"/>
+    <w:rsid w:val="00CF722C"/>
     <w:rsid w:val="00D71FE5"/>
-    <w:rsid w:val="00D7266D"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00D8562C"/>
+    <w:rsid w:val="00D7354A"/>
     <w:rsid w:val="00D8732A"/>
-    <w:rsid w:val="00D915AF"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00DB56E3"/>
     <w:rsid w:val="00DB6604"/>
-    <w:rsid w:val="00DB6AB5"/>
-[...173 lines deleted...]
-    <w:rsid w:val="00F10859"/>
+    <w:rsid w:val="00E17B3C"/>
     <w:rsid w:val="00F10AE9"/>
-    <w:rsid w:val="00F10C57"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00F11A3B"/>
     <w:rsid w:val="00F11C6F"/>
-    <w:rsid w:val="00F12A70"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00F73A2F"/>
+    <w:rsid w:val="00F67E26"/>
     <w:rsid w:val="00F74A90"/>
-    <w:rsid w:val="00F75459"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00F82A3E"/>
     <w:rsid w:val="00F83046"/>
-    <w:rsid w:val="00F8446E"/>
-[...59 lines deleted...]
-    <w:rsid w:val="00FF6071"/>
+    <w:rsid w:val="00FC1AF5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72AF33E3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0DCD95B-F6BC-7E4C-A645-37CF44BDD299}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6901,1479 +2662,447 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D3354F"/>
+    <w:rsid w:val="004848CB"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI Historic" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Historic" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:kern w:val="20"/>
-    </w:rPr>
-[...150 lines deleted...]
-      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F10AE9"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="exact"/>
       <w:ind w:firstLine="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:link w:val="BodyText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F10AE9"/>
     <w:rPr>
       <w:rFonts w:ascii="Century" w:eastAsia="Calibri" w:hAnsi="Century" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CenterBold">
     <w:name w:val="Center Bold"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00F82A3E"/>
+    <w:rsid w:val="00F83046"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00257345"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="0" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="288" w:hanging="288"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="00257345"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI Historic" w:hAnsi="Segoe UI Historic" w:cs="Times New Roman"/>
       <w:kern w:val="20"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes">
     <w:name w:val="Notes"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00594672"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00661E87"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:right="720"/>
+      <w:ind w:left="720" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00661E87"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9350"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="432" w:right="720"/>
+      <w:ind w:left="864" w:right="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:qFormat/>
-    <w:rsid w:val="00E4102C"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1296"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="864" w:right="720"/>
+      <w:ind w:left="1296" w:right="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E4102C"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1728"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="1296" w:right="720"/>
+      <w:ind w:left="1728" w:right="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F10AE9"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:ind w:left="1440" w:right="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00E4102C"/>
+    <w:rsid w:val="00CD7576"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="2160"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
+        <w:tab w:val="left" w:pos="3600"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9360"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="10070"/>
       </w:tabs>
       <w:spacing w:after="120"/>
-      <w:ind w:left="1728" w:right="720"/>
+      <w:ind w:left="2160" w:right="1152" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notes-Hanging">
     <w:name w:val="Notes - Hanging"/>
     <w:basedOn w:val="Notes"/>
     <w:next w:val="Notes"/>
     <w:qFormat/>
     <w:rsid w:val="00594672"/>
     <w:pPr>
       <w:ind w:left="432" w:hanging="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F74A90"/>
     <w:rPr>
       <w:b/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst2">
     <w:name w:val="JuryInst2"/>
-    <w:basedOn w:val="JuryInst1"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00A56498"/>
     <w:pPr>
+      <w:keepNext/>
       <w:keepLines/>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps w:val="0"/>
-      <w:spacing w:val="12"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionText">
     <w:name w:val="Jury Instruction Text"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004848CB"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="400" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Segoe UI Historic" w:eastAsia="Calibri" w:hAnsi="Segoe UI Historic"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionElements">
     <w:name w:val="Jury Instruction Elements"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:qFormat/>
     <w:rsid w:val="005446C0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="340" w:lineRule="exact"/>
       <w:ind w:left="864" w:right="432" w:hanging="360"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst1">
     <w:name w:val="JuryInst1"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00F74A90"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="32"/>
       </w:numPr>
-      <w:spacing w:before="80"/>
+      <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:smallCaps/>
-      <w:spacing w:val="20"/>
+      <w:caps/>
       <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst3">
     <w:name w:val="JuryInst3"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00A56498"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="4"/>
+        <w:numId w:val="32"/>
       </w:numPr>
-      <w:snapToGrid w:val="0"/>
+      <w:ind w:left="864"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst4">
     <w:name w:val="JuryInst4"/>
-    <w:basedOn w:val="JuryInst3"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00A56498"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
+        <w:numId w:val="32"/>
       </w:numPr>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst5">
     <w:name w:val="JuryInst5"/>
-    <w:basedOn w:val="JuryInst4"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00F74A90"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
+        <w:numId w:val="32"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
       <w:spacing w:after="120"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInst6">
     <w:name w:val="JuryInst6"/>
-    <w:basedOn w:val="JuryInst5"/>
+    <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
-    <w:rsid w:val="00EF2075"/>
+    <w:rsid w:val="00F74A90"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
+        <w:numId w:val="32"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="360"/>
+      </w:tabs>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionBullets">
     <w:name w:val="Jury Instruction Bullets"/>
     <w:basedOn w:val="JuryInstructionElements"/>
     <w:qFormat/>
     <w:rsid w:val="005446C0"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="44"/>
       </w:numPr>
       <w:ind w:left="864"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="JuryInstructionIndent">
     <w:name w:val="Jury Instruction Indent"/>
     <w:basedOn w:val="JuryInstructionText"/>
     <w:next w:val="JuryInstructionText"/>
     <w:qFormat/>
     <w:rsid w:val="00016CA0"/>
     <w:pPr>
       <w:ind w:left="432"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...486 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:divs>
-[...417 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8627,91 +3356,74 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1859</Characters>
+  <Pages>2</Pages>
+  <Words>331</Words>
+  <Characters>1888</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Superior Court Model Criminal Jury Instructions Final Charge Script Master Template</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2181</CharactersWithSpaces>
+  <CharactersWithSpaces>2215</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Superior Court Model Criminal Jury Instructions Final Charge Script Master Template</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>KWS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>