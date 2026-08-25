--- v0 (2026-03-29)
+++ v1 (2026-08-25)
@@ -1,2137 +1,3154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5730EEF1" w14:textId="772A6FE7" w:rsidR="00FB1A8F" w:rsidRPr="00FB1A8F" w:rsidRDefault="00FB1A8F" w:rsidP="00FB1A8F">
+    <w:p w14:paraId="5730EEF1" w14:textId="15FFCEDC" w:rsidR="00FB1A8F" w:rsidRPr="00F95378" w:rsidRDefault="00FB1A8F" w:rsidP="00FB1A8F">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:i/>
-[...6 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F95378">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Publication Date: </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>September 28, 2021</w:t>
+      <w:r w:rsidR="009F57A7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>July 21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F95378">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001321D0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708B1078" w14:textId="77777777" w:rsidR="009B6D73" w:rsidRPr="00654C00" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="708B1078" w14:textId="75EAA780" w:rsidR="009B6D73" w:rsidRPr="00654C00" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="JuryInst2"/>
       </w:pPr>
       <w:r w:rsidRPr="00654C00">
         <w:t>Rape</w:t>
       </w:r>
+      <w:r w:rsidR="00F225FE" w:rsidRPr="00F225FE">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2203B40C" w14:textId="1EE81173" w:rsidR="009B6D73" w:rsidRPr="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="2203B40C" w14:textId="659DE86E" w:rsidR="009B6D73" w:rsidRPr="009B6D73" w:rsidRDefault="00F95378" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00654C00">
-        <w:t>DFT is charged with rape.</w:t>
+      <w:r>
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6D73" w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> is charged with rape. </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6D73">
+        <w:t xml:space="preserve">To prove </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC1F06">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6D73" w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> guilty of rape, the Commonwealth must prove three </w:t>
+      </w:r>
+      <w:r w:rsidR="009B6D73">
+        <w:t>elements</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6D73" w:rsidRPr="00AC1F06">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="009B6D73" w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> beyond a reasonable doubt:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031EEBEE" w14:textId="0F4AC573" w:rsidR="009B6D73" w:rsidRPr="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1A8F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43635">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0098358B">
+        <w:t>engaged in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> sexual intercourse with A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43635">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00C25FF9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544DCC72" w14:textId="617318D2" w:rsidR="009B6D73" w:rsidRPr="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B6D73">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1A8F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B6D73">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43635">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6D73">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E420F0" w:rsidRPr="00E420F0">
+        <w:t>used force or the threat of force or bodily injury, actual or implied, to engage in the sexual intercourse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6D73">
+        <w:t>; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A91A17" w14:textId="1CE9424D" w:rsidR="009B6D73" w:rsidRPr="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B6D73">
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1A8F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B6D73">
+        <w:t>the sexual intercourse was against A</w:t>
+      </w:r>
+      <w:r w:rsidR="009D509C">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6D73">
+        <w:t xml:space="preserve">’s will, that is, without </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3F4F">
+        <w:t>her</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B6D73">
+        <w:t xml:space="preserve"> consent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D0D04A" w14:textId="77777777" w:rsidR="00DF0A80" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">The first </w:t>
+      </w:r>
+      <w:r>
+        <w:t>element</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> that the Commonwealth must prove is that D</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3F4F">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00445F7D">
+        <w:t>engaged in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> sexual intercourse with A</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3F4F">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>. There are several types of sexual intercourse; all of them involve penetration</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6F3C" w:rsidRPr="009D6F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6F3C" w:rsidRPr="009D6F3C">
+        <w:t>of a bodily opening, however slight</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="1"/>
-[...11 lines deleted...]
-        <w:t>elements</w:t>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0A80" w:rsidRPr="00DF0A80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[If a specific act is charged, the judge should instruct the jury:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0A80" w:rsidRPr="00DF0A80">
+        <w:t xml:space="preserve"> Here, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0A80" w:rsidRPr="00DF0A80">
+        <w:lastRenderedPageBreak/>
+        <w:t>the Commonwealth alleges that Dft raped Avm by [specify charged manner of penetration].</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0A80" w:rsidRPr="00DF0A80">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D84A487" w14:textId="77777777" w:rsidR="004512EA" w:rsidRPr="004512EA" w:rsidRDefault="004512EA" w:rsidP="004512EA">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004512EA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[Select whichever of the following is charged:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C093FC" w14:textId="77777777" w:rsidR="00FE0506" w:rsidRPr="00FE0506" w:rsidRDefault="00FE0506" w:rsidP="00FE0506">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionIndent"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE0506">
+        <w:t xml:space="preserve">Sexual intercourse occurs when the penis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert as applicable: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0506">
+        <w:t>or a finger, another body part, or foreign object</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0506">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE0506">
+        <w:t xml:space="preserve"> penetrates the female genital opening. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk213079404"/>
+      <w:r w:rsidRPr="00FE0506">
+        <w:t>In addition to the vagina, the female genital opening includes the parts known as the vulva and labia. Penetration into the vagina itself is not required.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00FE0506">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AE388ED" w14:textId="77777777" w:rsidR="00367980" w:rsidRPr="00367980" w:rsidRDefault="00367980" w:rsidP="00367980">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionIndent"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00367980">
+        <w:t>Sexual intercourse [also] includes oral sex, which occurs when a tongue [or other part of a person’s mouth] penetrates the female genital opening,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00367980">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00367980">
+        <w:t xml:space="preserve"> or when a penis penetrates another person’s mouth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F2369C" w14:textId="77777777" w:rsidR="0099143B" w:rsidRPr="0099143B" w:rsidRDefault="0099143B" w:rsidP="0099143B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionIndent"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099143B">
+        <w:t xml:space="preserve">Sexual intercourse [also] includes anal sex, which occurs when </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099143B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">[insert as relevant: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099143B">
+        <w:t>a penis, tongue, finger, or other body part, or a foreign object under the defendant’s control</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099143B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099143B">
+        <w:t xml:space="preserve"> penetrates another person’s anus. It is not enough to penetrate the groove between the buttocks; penetration of the anal opening is necessary.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0099143B">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="0099143B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEDCC74" w14:textId="456E76EA" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">The second </w:t>
+      </w:r>
+      <w:r>
+        <w:t>element</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> the Commonwealth must prove is that D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B60200">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> used force or threat of force or bodily injury</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, actual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>or implied</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3A09">
+        <w:t>engage in the sexual intercourse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>. To prove that D</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3A09">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> used actual force to penetrate A</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3A09">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>, the Commonwealth must prove that D</w:t>
+      </w:r>
+      <w:r w:rsidR="00752513">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> used enough physical force to overcome A</w:t>
+      </w:r>
+      <w:r w:rsidR="00752513">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>’s ability to resist.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> beyond a reasonable doubt:</w:t>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> To prove that D</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0A65">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> used the threat of force</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0A65">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D0A65">
+        <w:lastRenderedPageBreak/>
+        <w:t>or bodily injury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> to penetrate </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0A65">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>, the Commonwealth must prove that D</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0A65">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> used </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60534">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> threat </w:t>
+      </w:r>
+      <w:r w:rsidR="00C60534">
+        <w:t>to engage in the sexual intercourse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00614978" w:rsidRPr="00614978">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00614978" w:rsidRPr="002220F5">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031EEBEE" w14:textId="3EA0ABD7" w:rsidR="009B6D73" w:rsidRPr="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
-[...16 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+    <w:p w14:paraId="6E93FB48" w14:textId="77777777" w:rsidR="00657EDE" w:rsidRDefault="00413554" w:rsidP="006430A0">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764EB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0090392F" w:rsidRPr="00764EB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Supplemental Instruction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764EB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00567735">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">— </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764EB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implied (or </w:t>
+      </w:r>
+      <w:r w:rsidR="006F016B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764EB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">onstructive) </w:t>
+      </w:r>
+      <w:r w:rsidR="006F016B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764EB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>orce</w:t>
+      </w:r>
+      <w:r w:rsidR="006430A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006F016B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="544DCC72" w14:textId="0BF414A6" w:rsidR="009B6D73" w:rsidRPr="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
-[...10 lines deleted...]
-        <w:t>DFT compelled AVM to submit to sexual intercourse by force or threat of force or violence, actual or implied; and</w:t>
+    <w:p w14:paraId="451E8B68" w14:textId="1EA706C8" w:rsidR="009B6D73" w:rsidRPr="006F016B" w:rsidRDefault="00ED6D0E" w:rsidP="006430A0">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED6D0E">
+        <w:t xml:space="preserve">Implied force is the use of threatening words, gestures, actions, or other circumstances to overcome another person’s will. Implied force operates to instill fear and to make someone have intercourse against </w:t>
+      </w:r>
+      <w:r w:rsidR="0010605C">
+        <w:t>her</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6D0E">
+        <w:t xml:space="preserve"> will</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2CDD">
+        <w:t>, that is, without her consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED6D0E">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A28EB" w:rsidRPr="008A28EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00ED6D0E">
+        <w:t xml:space="preserve"> In deciding whether Dft used implied force, you may consider all the circumstances, including each person’s age and size, and the entire relationship between them (if any), including whether Dft was an authority figure</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6D73" w:rsidRPr="00654C00">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007316E2" w:rsidRPr="007316E2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A91A17" w14:textId="0C8F4AE4" w:rsidR="009B6D73" w:rsidRPr="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
-[...10 lines deleted...]
-        <w:t>the sexual intercourse was against AVM’s will, that is, without [his/her] consent.</w:t>
+    <w:p w14:paraId="03C89D57" w14:textId="59ED2C16" w:rsidR="000412A9" w:rsidRPr="00654C00" w:rsidRDefault="000412A9" w:rsidP="006430A0">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000412A9">
+        <w:t>In considering how much force was necessary to compel the sexual intercourse against Avm’s will, you may consider Avm’s ability to resist under the circumstances.</w:t>
+      </w:r>
+      <w:r w:rsidR="006430A0" w:rsidRPr="006430A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5ACBAF" w14:textId="051DB0B3" w:rsidR="009B6D73" w:rsidRPr="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="3FD6F943" w14:textId="52A7197D" w:rsidR="009B6D73" w:rsidRPr="00654C00" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="00654C00">
-        <w:t xml:space="preserve">The first </w:t>
+        <w:t xml:space="preserve">The third </w:t>
       </w:r>
       <w:r>
         <w:t>element</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
-        <w:t xml:space="preserve"> that the Commonwealth must prove is that DFT </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> sexual intercourse with AVM. There are several types of sexual intercourse; all of them involve penetration.</w:t>
+        <w:t xml:space="preserve"> the Commonwealth must prove is that the sexual intercourse was against A</w:t>
+      </w:r>
+      <w:r w:rsidR="00567735">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>’s will</w:t>
+      </w:r>
+      <w:r w:rsidR="007D4F7D">
+        <w:t>, that is, without her consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>. This means that A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47014">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> did not </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47014">
+        <w:t>want</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47014">
+        <w:t xml:space="preserve"> engage in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> sexual intercourse. </w:t>
+      </w:r>
+      <w:r w:rsidR="00822E42">
+        <w:t>The question is whether Avm chose freely</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">. If </w:t>
+      </w:r>
+      <w:r w:rsidR="00822E42">
+        <w:t>Avm submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> to sexual intercourse because of fear or intimidation, it </w:t>
+      </w:r>
+      <w:r w:rsidR="00C368E1">
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> not consensual. The law does not require A</w:t>
+      </w:r>
+      <w:r w:rsidR="00C368E1">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:lastRenderedPageBreak/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>resist the intercourse</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> the female genital opening, however slightly.</w:t>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="0074306A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>In deciding whether the Commonwealth has proved that A</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5F94">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>did not consent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">, you </w:t>
+      </w:r>
+      <w:r>
+        <w:t>should consider all the surrounding circumstances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>. Consent or lack of consent</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> be expressed </w:t>
+      </w:r>
+      <w:r>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> words, physical gestures</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>other actions.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4F1B">
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> may consider all the circumstances and the entire sequence of events in evaluating A</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0CED">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>’s ability to resist as well as in deciding whether the sexual intercourse happened without A</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0CED">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>’s consent.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...12 lines deleted...]
-        <w:footnoteReference w:id="5"/>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76C2D">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> has no burden to prove that A</w:t>
+      </w:r>
+      <w:r w:rsidR="00484141">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76C2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>did</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> consent. Instead, the Commonwealth has the burden </w:t>
+      </w:r>
+      <w:r w:rsidR="00640D8D">
+        <w:t>to prove</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D32BA">
+        <w:t>beyond a reasonable doubt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> that A</w:t>
+      </w:r>
+      <w:r w:rsidR="004D32BA">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> did </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D32BA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">consent. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4F4073" w14:textId="77777777" w:rsidR="009B6D73" w:rsidRPr="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
-[...8 lines deleted...]
-        <w:t>se [also] occurs when a person penetrates the female genital opening, however slightly, with a finger or other body part, or with a foreign object.</w:t>
+    <w:p w14:paraId="52CF8971" w14:textId="77777777" w:rsidR="00657EDE" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C01485">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4750">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Supplemental Instruction (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C01485">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4750">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C01485">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4750">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Withdrawal of </w:t>
+      </w:r>
+      <w:r w:rsidR="006F016B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB4750">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>onsent</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3FC6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A686713" w14:textId="77777777" w:rsidR="009B6D73" w:rsidRPr="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
-[...48 lines deleted...]
-    <w:p w14:paraId="2DEDCC74" w14:textId="77777777" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="35254912" w14:textId="3E1BFD41" w:rsidR="009B6D73" w:rsidRPr="00654C00" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="00654C00">
-        <w:t xml:space="preserve">The second </w:t>
-[...66 lines deleted...]
-        <w:t>another person’s will. Implied force operates to instill fear and to make someone have intercourse without that person’s consent.</w:t>
+        <w:t>Although a sexual encounter may begin consensually, either party has the right to stop</w:t>
+      </w:r>
+      <w:r w:rsidR="008F621E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">A person can use words, gestures, or actions to communicate to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the other person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">in a way that an ordinary, reasonable person would understand that </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3FC6">
+        <w:t>she</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> no longer wishes to participate in </w:t>
+      </w:r>
+      <w:r w:rsidR="006430A0">
+        <w:t xml:space="preserve">sexual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>intercourse.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="000000">
                 <w14:alpha w14:val="1000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:footnoteReference w:id="9"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> relationship between them (if any), including whether DFT was an authority figure</w:t>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>If the Commonwealth alleges that A</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3FC6">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> withdrew </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3FC6">
+        <w:t>her</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> consent, the Commonwealth must prove that A</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3FC6">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> reasonably communicated </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3FC6">
+        <w:t>her</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> withdrawal of consent to D</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3FC6">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before or during </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3FC6">
+        <w:t xml:space="preserve">sexual </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intercourse. The Commonwealth must also prove that D</w:t>
+      </w:r>
+      <w:r w:rsidR="006430A0">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> did not stop after A</w:t>
+      </w:r>
+      <w:r w:rsidR="006430A0">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> reasonably communicated </w:t>
+      </w:r>
+      <w:r w:rsidR="006430A0">
+        <w:t>her</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> withdrawal of consent.</w:t>
+      </w:r>
+      <w:r w:rsidR="006430A0" w:rsidRPr="006430A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="50000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BF6F645" w14:textId="15D2F62D" w:rsidR="00657EDE" w:rsidRDefault="009B6D73" w:rsidP="00657EDE">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="006430A0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Supplemental Instruction (</w:t>
+      </w:r>
+      <w:r w:rsidR="006430A0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00657EDE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alleged Victim Unconscious or in a Stupor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="000000">
                 <w14:alpha w14:val="1000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
-[...8 lines deleted...]
-        <w:t>]</w:t>
+        <w:footnoteReference w:id="16"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451E8B68" w14:textId="77777777" w:rsidR="009B6D73" w:rsidRPr="00654C00" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="7271072F" w14:textId="5CFFF4D9" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00654C00">
-[...85 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:t xml:space="preserve">If a person is unable to consent to </w:t>
+      </w:r>
+      <w:r w:rsidR="00E23249">
+        <w:t xml:space="preserve">sexual </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intercourse because of the consumption of alcohol or drugs</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA273B">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00654C00">
-[...73 lines deleted...]
-        <w:t>in a way that an ordinary, reasonable person would understand, that [he/she/they] no longer wishes to participate in intercourse.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> or for some other reason</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA273B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and a defendant knows or reasonably should know that, then any resulting intercourse is without the person’s consent. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>In this case, there has been evidence that A</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC062D">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> [had consumed alcohol / had consumed drugs / was unconscious and/or insert relevant circumstance here]. If</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> because of the consumption of alcohol or drugs or for some other reason (for example, sleep, unconsciousness, intellectual disability, or helplessness), a person is so impaired </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15C46">
+        <w:t>that she is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> incapable of consenting to sexual intercourse, then intercourse that happens while the person is unable to consent is not consensual.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="000000">
                 <w14:alpha w14:val="1000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:footnoteReference w:id="15"/>
-[...35 lines deleted...]
-        <w:t>:</w:t>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> It is not enough for the Commonwealth to prove that A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15C46">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> was intoxicated or under the influence of alcohol or drugs to some degree. Instead, to prove that A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15C46">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> was incapable of consenting to </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15C46">
+        <w:t xml:space="preserve">sexual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">intercourse, the Commonwealth must prove that </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15C46">
+        <w:t xml:space="preserve">she </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>was so impaired that</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15C46">
+        <w:t>she</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">was </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>unable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> to consent.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="000000">
                 <w14:alpha w14:val="1000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:footnoteReference w:id="16"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00654C00">
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752D997F" w14:textId="1794D7FD" w:rsidR="009B6D73" w:rsidRPr="00654C00" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If you find that the </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1B8A">
+        <w:t xml:space="preserve">sexual </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intercourse happened while A</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1B8A">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> was so impaired </w:t>
+      </w:r>
+      <w:r w:rsidR="004B1B8A">
+        <w:t>that she was</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> incapable of consenting to intercourse, then the only force required to prove that D</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1B8A">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> raped A</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1B8A">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00B00CE9">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the force necessary to accomplish the act of intercourse – that is, only the force necessary to effect penetration.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="000000">
                 <w14:alpha w14:val="1000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:footnoteReference w:id="17"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> to consent.</w:t>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71668E0D" w14:textId="0DAD6E5A" w:rsidR="009B6D73" w:rsidRPr="00654C00" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00654C00">
+        <w:lastRenderedPageBreak/>
+        <w:t>If you find that A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E461D5">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> was so impaired </w:t>
+      </w:r>
+      <w:r w:rsidR="00E461D5">
+        <w:t>that she was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>unable to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> consent, then you have to decide whether the Commonwealth has proved that D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41159">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> knew or reasonably should have known </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6E71">
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="000000">
                 <w14:alpha w14:val="1000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:footnoteReference w:id="18"/>
-[...9 lines deleted...]
-      <w:r>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> To decide th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">, you must consider whether </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41159">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> actually knew, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">a reasonable person </w:t>
+      </w:r>
+      <w:r>
+        <w:t>under the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> circumstances would have known</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> that A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41159">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> was unable to consent.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="000000">
                 <w14:alpha w14:val="1000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:footnoteReference w:id="19"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> consent, then you have to decide whether the Commonwealth has proved that DFT knew or reasonably should have known that.</w:t>
+        <w:footnoteReference w:id="21"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D556F">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="008F621E" w:rsidRPr="00A41159">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="00A41159">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="008F621E" w:rsidRPr="00A41159">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>pplicable:</w:t>
+      </w:r>
+      <w:r w:rsidR="008F621E" w:rsidRPr="00A41159">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A41159">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n this regard, you may consider any evidence of D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41159">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’s state of intoxication or impairment in determining what D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41159">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> knew or should have known about A</w:t>
+      </w:r>
+      <w:r w:rsidR="00A41159">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’s inability to consent.</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="000000">
                 <w14:alpha w14:val="1000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:footnoteReference w:id="20"/>
-[...22 lines deleted...]
-      <w:r>
+        <w:footnoteReference w:id="22"/>
+      </w:r>
+      <w:r w:rsidR="003D00A8">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06647EBD" w14:textId="43F240FF" w:rsidR="009B6D73" w:rsidRPr="00654C00" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="50000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>To summarize</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23D72">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the Commonwealth can prove that the intercourse was against A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23D72">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’s will by proving either that A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23D72">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> did not consent or that </w:t>
+      </w:r>
+      <w:r w:rsidR="00B23D72">
+        <w:t>she</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> could not consent because of impairment and the defendant knew or should have known </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7CD9">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F621E" w:rsidRPr="004D556F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B32F76" w14:textId="77777777" w:rsidR="00E41823" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E41823">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D600AE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Supplemental Instruction (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51A3E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D600AE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E41823">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D600AE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Force</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D600AE">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by a Third Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585ECF6E" w14:textId="51106276" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">In this case, the Commonwealth alleges </w:t>
+      </w:r>
+      <w:r>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41823">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> took advantage of force, or the threat of force, used against A</w:t>
+      </w:r>
+      <w:r w:rsidR="00E41823">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> by a third person,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2755">
+        <w:t>insert third person’s name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, to compel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> A</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2755">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve"> to submit to sexual intercourse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with D</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2755">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>For D</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2755">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> to be legally responsible for the force applied by [</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC30E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>third person’s name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
-        <w:t xml:space="preserve"> that AVM was unable to consent.</w:t>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Commonwealth must prove that D</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC30E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC30E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>knew</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> that [</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC30E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>third person’s name] was</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> using force, or the threat of force, against A</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC30E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC30E1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> that D</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC30E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> took advantage of that </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">force </w:t>
+      </w:r>
+      <w:r w:rsidR="00344DB4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">[or </w:t>
+      </w:r>
+      <w:r w:rsidR="0086052D">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00344DB4">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">threat of force] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">sexual intercourse without </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC30E1">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00654C00">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> consent.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1777" w:rsidRPr="00EE1777">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000">
+                <w14:alpha w14:val="1000"/>
+              </w14:srgbClr>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00654C00">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w14:textFill>
             <w14:solidFill>
               <w14:srgbClr w14:val="000000">
                 <w14:alpha w14:val="1000"/>
               </w14:srgbClr>
             </w14:solidFill>
           </w14:textFill>
         </w:rPr>
-        <w:footnoteReference w:id="21"/>
-[...8 lines deleted...]
-        <w:rPr>
+        <w:footnoteReference w:id="23"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="615CBBF3" w14:textId="77777777" w:rsidR="00AC30E1" w:rsidRDefault="009B6D73" w:rsidP="00AC30E1">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...24 lines deleted...]
-        <w:footnoteReference w:id="22"/>
+        </w:rPr>
+        <w:t>Supplemental Instruction (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51A3E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC30E1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Forced Intercourse with Another</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06647EBD" w14:textId="2EC0A397" w:rsidR="009B6D73" w:rsidRPr="00654C00" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="21F33DD6" w14:textId="13875788" w:rsidR="00B75859" w:rsidRPr="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-      <w:r w:rsidR="008F621E">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A113A5">
+        <w:t>In this case, the Commonwealth alleges that D</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC30E1">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:t xml:space="preserve"> used force [or the threat of force] to compel A</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC30E1">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:t xml:space="preserve"> to submit to sexual intercourse with [</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC30E1">
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidR="0086052D">
+        <w:t xml:space="preserve">other person’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC30E1">
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:t>]. For D</w:t>
+      </w:r>
+      <w:r w:rsidR="004D34B1">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:t xml:space="preserve"> to be legally responsible for the alleged </w:t>
+      </w:r>
+      <w:r w:rsidR="004D34B1">
+        <w:t>acts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:t xml:space="preserve"> of another perso</w:t>
+      </w:r>
+      <w:r w:rsidR="004D34B1">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:t>, the Commonwealth must prove that D</w:t>
+      </w:r>
+      <w:r w:rsidR="004D34B1">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:t xml:space="preserve"> used force [</w:t>
+      </w:r>
+      <w:r w:rsidR="0086052D">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:t>r the threat of force] to compel A</w:t>
+      </w:r>
+      <w:r w:rsidR="004D34B1">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:t xml:space="preserve"> to submit to sexual intercourse with</w:t>
+      </w:r>
+      <w:r w:rsidR="004D34B1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006C4E52">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0086052D">
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1739D">
+        <w:t xml:space="preserve"> person’s name</w:t>
+      </w:r>
+      <w:r w:rsidR="006C4E52">
+        <w:t>] against Avm’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:t xml:space="preserve"> will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A113A5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0086052D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
-    </w:p>
-[...406 lines deleted...]
-      <w:r w:rsidRPr="00A113A5">
+      <w:r w:rsidRPr="00D73AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="24"/>
       </w:r>
-      <w:r w:rsidRPr="00A113A5">
+      <w:r w:rsidRPr="00D73AB8">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A113A5">
+      <w:r w:rsidRPr="00D73AB8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="25"/>
       </w:r>
       <w:r w:rsidRPr="00A113A5">
-        <w:t>]</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A113A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B75859" w:rsidRPr="009B6D73" w:rsidSect="00F74A90">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="648" w:footer="648" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="434BA2FA" w14:textId="77777777" w:rsidR="00E335D4" w:rsidRDefault="00E335D4" w:rsidP="00F74A90">
+    <w:p w14:paraId="4B43B09C" w14:textId="77777777" w:rsidR="00D91965" w:rsidRDefault="00D91965" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E29F3FF" w14:textId="77777777" w:rsidR="00E335D4" w:rsidRDefault="00E335D4" w:rsidP="00F74A90">
+    <w:p w14:paraId="3BE1ACDE" w14:textId="77777777" w:rsidR="00D91965" w:rsidRDefault="00D91965" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6BF42F6D" w14:textId="2BA91F15" w:rsidR="00037D40" w:rsidRDefault="00992410" w:rsidP="003511A1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6BF42F6D" w14:textId="2BA91F15" w:rsidR="00CF42AE" w:rsidRDefault="00992410" w:rsidP="003511A1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="510123E9" w14:textId="77777777" w:rsidR="00E335D4" w:rsidRDefault="00E335D4" w:rsidP="00F74A90">
+    <w:p w14:paraId="6E1A5795" w14:textId="77777777" w:rsidR="00D91965" w:rsidRDefault="00D91965" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F4D413B" w14:textId="77777777" w:rsidR="00E335D4" w:rsidRDefault="00E335D4" w:rsidP="00F74A90">
+    <w:p w14:paraId="00ACDFF2" w14:textId="77777777" w:rsidR="00D91965" w:rsidRDefault="00D91965" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="6CB16E9B" w14:textId="005DA1A8" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="4628D26F" w14:textId="77777777" w:rsidR="00F225FE" w:rsidRDefault="00F225FE" w:rsidP="00F225FE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>G. L. c. 265, § 22, states:</w:t>
-[...3 lines deleted...]
-        <w:t>“</w:t>
+        <w:t>G.L. c. 265, § 22(a), states: “W</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE4DA5">
-        <w:t xml:space="preserve">[w]hoever has sexual intercourse . . . with a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">hoever has sexual intercourse </w:t>
+      </w:r>
+      <w:r>
+        <w:t>or unnatural sexual intercourse</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EE4DA5">
-        <w:t>person, and</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> with a person, and compels such person to submit by force and against his will, or compels such person to submit by threat of bodily injury . . . shall be punished</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> . . . </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EE4DA5">
-        <w:t xml:space="preserve"> compels such person to submit by force and against his will, or compels such person to submit by threat of bodily injury . . . shall be punished.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="3F960179" w14:textId="230F600F" w:rsidR="009B6D73" w:rsidRPr="00C16CE4" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="3F960179" w14:textId="48914670" w:rsidR="009B6D73" w:rsidRPr="00C16CE4" w:rsidRDefault="009B6D73" w:rsidP="009D509C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">This instruction separates the traditional second element of rape “’by force and against his will,’ . . . [into] two separate elements each of which must independently be satisfied.” </w:t>
+        <w:t>This instruction separates the traditional second element of rape</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43635">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> “’by force and against his will,’ . . . [into] two separate elements each of which must independently be satisfied.” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth v. Lopez</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 433 Mass. 722, 727 (2001), citing, </w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t>, 433 Mass. 722, 727 (2001), citing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B018DC">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00520ABF" w:rsidRPr="00520ABF">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>inter alia</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">, </w:t>
+      <w:r w:rsidRPr="00B018DC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth v. Caracciola</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 409 Mass. 648, 653-654 (1991). See also </w:t>
+        <w:t>, 409 Mass. 648, 653</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6112">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">654 (1991). See also </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth v. Sherman</w:t>
       </w:r>
       <w:r>
         <w:t>, 481 Mass. 464, 471 (2019) (same).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C16CE4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="77B6ECD9" w14:textId="1FE4D181" w:rsidR="009B6D73" w:rsidRPr="009A1121" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="40D94EFD" w14:textId="77777777" w:rsidR="00633AE2" w:rsidRPr="00A13801" w:rsidRDefault="00C25FF9" w:rsidP="00633AE2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">“Penetration may be of the vagina, the mouth, or the anus and may be by penis, finger, tongue or other animate or inanimate object.” </w:t>
-[...17 lines deleted...]
-        <w:t>, 373 Mass. 577, 584 (1977).</w:t>
+      </w:r>
+      <w:r w:rsidR="00633AE2" w:rsidRPr="00A13801">
+        <w:t xml:space="preserve">This instruction does not use the phrase “unnatural sexual intercourse.” The phrase is anachronistic and legally superfluous. In some cases, however, the phrase appears in the indictment and, therefore, may require some explanation. For example, a judge could instruct the jury: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42858D71" w14:textId="6BB8273C" w:rsidR="00C25FF9" w:rsidRDefault="00633AE2" w:rsidP="00633AE2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A13801">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13801">
+        <w:tab/>
+        <w:t xml:space="preserve">“You heard the phrase ‘unnatural sexual intercourse’ when the clerk read the indictment. That term used to be used to refer to any type of intercourse other than penile/vaginal intercourse. In determining whether the Commonwealth has proved the element of sexual intercourse, you </w:t>
+      </w:r>
+      <w:r>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A13801">
+        <w:t xml:space="preserve"> consider my instructions on the definition of sexual intercourse.”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="61AA8830" w14:textId="1BA2A57D" w:rsidR="009B6D73" w:rsidRPr="000534A4" w:rsidRDefault="009B6D73" w:rsidP="00FB1A8F">
+    <w:p w14:paraId="77B6ECD9" w14:textId="7E388F5E" w:rsidR="009B6D73" w:rsidRPr="009A1121" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-      </w:r>
-[...11 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve">“Penetration may be of the vagina, the mouth, or the anus and may be by penis, finger, tongue or other animate or inanimate object.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6112">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Gallant</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 373 Mass. 577, 584 (1977).</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25D00" w:rsidRPr="00B25D00">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B25D00" w:rsidRPr="00B25D00">
+        <w:t xml:space="preserve">“[I]t is well settled that penetration, however slight, of a person’s genital opening is sufficient” to constitute sexual intercourse. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B25D00" w:rsidRPr="00B25D00">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Todd</w:t>
       </w:r>
-      <w:r w:rsidRPr="000534A4">
+      <w:r w:rsidR="00B25D00" w:rsidRPr="00B25D00">
         <w:t xml:space="preserve">, 87 Mass. App. Ct. 780, 783 (2015), citing </w:t>
       </w:r>
-      <w:r w:rsidRPr="000534A4">
-[...6 lines deleted...]
-        <w:t>, 433 Mass. 722, 726-727 (2001).</w:t>
+      <w:r w:rsidR="00B25D00" w:rsidRPr="00B25D00">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Lopez</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25D00" w:rsidRPr="00B25D00">
+        <w:t xml:space="preserve">, 433 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="00567574">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25D00" w:rsidRPr="00B25D00">
+        <w:t xml:space="preserve"> 726–727.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="66378482" w14:textId="77777777" w:rsidR="009B6D73" w:rsidRPr="00E8405E" w:rsidRDefault="009B6D73" w:rsidP="00FB1A8F">
+    <w:p w14:paraId="2BF9FF84" w14:textId="77777777" w:rsidR="00FE0506" w:rsidRDefault="00FE0506" w:rsidP="00FE0506">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E8405E">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00E8405E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8405E">
+      <w:r>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E8405E">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E8405E">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Centeno</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8405E">
+      <w:r>
         <w:t xml:space="preserve">, 87 Mass. App. Ct. 564, 568 (2015), citing, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8405E">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>inter alia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8405E">
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8405E">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Donlan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8405E">
+      <w:r>
         <w:t>, 436 Mass. 329, 336 (2002).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E8405E">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="7FB59D78" w14:textId="2DF672DA" w:rsidR="009B6D73" w:rsidRPr="00684681" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="6608D5BF" w14:textId="77777777" w:rsidR="00367980" w:rsidRDefault="00367980" w:rsidP="00367980">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth v. Edward</w:t>
       </w:r>
       <w:r>
-        <w:t>, 34 Mass. App. Ct. 521, 523 (1993) held that the crime of rape was established by the defendant’s lips contacting the victim’s vagina, vulva, or labia.</w:t>
+        <w:t>, 34 Mass. App. Ct. 521, 523 (1993) (rape established by defendant’s lips contacting victim’s vagina, vulva, or labia).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="0BDF5B7B" w14:textId="1DB00778" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="5525CEEB" w14:textId="671ADCC4" w:rsidR="0099143B" w:rsidRDefault="0099143B" w:rsidP="0099143B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">See </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">v. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6112">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Nylander</w:t>
       </w:r>
       <w:r>
-        <w:t>, 26 Mass. App. Ct. 784, 788-789 (1989).</w:t>
+        <w:t>, 26 Mass. App. Ct. 784, 788</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6112">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>789 (1989).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w14:paraId="330437AB" w14:textId="051B4277" w:rsidR="009B6D73" w:rsidRPr="00684681" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="330437AB" w14:textId="49D51903" w:rsidR="009B6D73" w:rsidRPr="00684681" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B57042">
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Commonwealth v. Eldridge</w:t>
       </w:r>
       <w:r>
         <w:t>, 28 Mass. App. Ct. 936, 937 (1990).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w14:paraId="43D87902" w14:textId="77777777" w:rsidR="009B6D73" w:rsidRPr="00DC377F" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="26EBF6F9" w14:textId="74D0853D" w:rsidR="00614978" w:rsidRPr="00F91E1D" w:rsidRDefault="00614978" w:rsidP="00614978">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E06A3F">
         <w:tab/>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00DA3259">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Campbell v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Commonwealth,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 494 Mass. 750, 754 (2024), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6559">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">quoting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6559">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Caracciola</w:t>
       </w:r>
-      <w:r>
-        <w:t>, 409 Mass. 648, 652 (1991).</w:t>
+      <w:r w:rsidRPr="000D6559">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 409 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A87">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D6559">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 651 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(“the penetration must occur </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3259">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>by means of physical force; nonphysical, constructive force; or threats of bodily harm, either explicit or implicit’ and without consent . . . .”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w14:paraId="62A70C0E" w14:textId="77777777" w:rsidR="009B6D73" w:rsidRPr="00DC377F" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="4A1C0D7C" w14:textId="5B8470A5" w:rsidR="008A28EB" w:rsidRDefault="008A28EB" w:rsidP="008A28EB">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...114 lines deleted...]
-        <w:t>, 76 Mass. App. Ct. at 418 n. 11).</w:t>
+      <w:r w:rsidRPr="00B84945">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v. Vasquez</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 462 Mass. 827, 846 (2012); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Caracciola</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 409 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3A87">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 652.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w14:paraId="3D86561E" w14:textId="77777777" w:rsidR="009B6D73" w:rsidRPr="00E81DF9" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="6ABCDF54" w14:textId="67C6F712" w:rsidR="007316E2" w:rsidRDefault="007316E2" w:rsidP="007316E2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00E81DF9">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E81DF9">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Caracciola</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E81DF9">
-        <w:t>, 409 Mass. 648, 651 (1991) (“[A]n examination of the circumstances or fear in which the victim is placed, the impact of those circumstances or fear on the victim’s power to resist and the defendant’s conduct are all relevant to the determination of whether conduct complained of by the victim was accomplished by force and against the victim’s will.”).</w:t>
+      <w:r>
+        <w:t xml:space="preserve">, 409 Mass. at 651 (“[A]n examination of the circumstances or fear in which the victim is placed, the impact of those circumstances or fear on the victim’s power to resist and the defendant’s conduct are all relevant to the determination of whether conduct complained of by the victim was accomplished by force and against the victim’s will.”); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84945">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Newcomb</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 80 Mass. App. Ct. 519, 521</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84945">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">526 (2011) (rape charge permits jury to look at entire relationship between defendant and victim in evaluating force). See also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84945">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Moniz</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 87 Mass. App. Ct. 532, 535–536 (2015); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B84945">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Wallace</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 76 Mass. App. Ct. 411, 418 n.11 (2010). The critical issue is whether “the defendant’s ‘course of conduct . . . was designed to instill fear in order to achieve . . . [the defendant’s] goal.’” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6112">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Dumas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 83 Mass. App. Ct. 536, 539 (2013), quoting </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Wallace</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 76 Mass. App. Ct. at 418 n.11.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
-    <w:p w14:paraId="2AC83376" w14:textId="1C23A7C6" w:rsidR="009B6D73" w:rsidRPr="00182BAD" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="2AC83376" w14:textId="7910D78D" w:rsidR="009B6D73" w:rsidRPr="00182BAD" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00E32DFC">
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Commonwealth </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Caracciola</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 409 Mass. 648, 651 (1991); </w:t>
+        <w:t xml:space="preserve">, 409 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7712">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 651; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Commonwealth </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Sherry</w:t>
       </w:r>
       <w:r>
         <w:t>, 386 Mass. 682, 688 (1982).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p w14:paraId="6D2CDC9B" w14:textId="0B1A6F0F" w:rsidR="009B6D73" w:rsidRPr="00D238F2" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
@@ -2180,597 +3197,706 @@
         <w:t xml:space="preserve">v. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Scott</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 98 Mass. App. Ct. 843, 855 (2020) (same), citing </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sherman</w:t>
       </w:r>
       <w:r>
         <w:t>, 481 Mass. at 474.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
-    <w:p w14:paraId="52FA5C5E" w14:textId="1F456A3E" w:rsidR="009B6D73" w:rsidRPr="00FB1A8F" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="52FA5C5E" w14:textId="7D64D44B" w:rsidR="009B6D73" w:rsidRPr="00FB1A8F" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00E32DFC">
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Commonwealth </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Caracciola</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 409 Mass. 648, 651 (1991); </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">v. </w:t>
+        <w:t xml:space="preserve">, 409 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7712">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 651; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Sherry</w:t>
       </w:r>
       <w:r>
-        <w:t>, 386 Mass. 682, 688 (1982).</w:t>
+        <w:t xml:space="preserve">, 386 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="000A7712">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 688.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
-    <w:p w14:paraId="14E53FB9" w14:textId="5E50C2C2" w:rsidR="009B6D73" w:rsidRPr="00BC5BE0" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="14E53FB9" w14:textId="65FDB579" w:rsidR="009B6D73" w:rsidRPr="00BC5BE0" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Commonwealth v. Sherman</w:t>
-[...2 lines deleted...]
-        <w:t>, 481 Mass. 464, 473-475 (2019).</w:t>
+        <w:t>Sherman</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 481 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="007076D7">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 473</w:t>
+      </w:r>
+      <w:r w:rsidR="007076D7">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>475.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
-    <w:p w14:paraId="212C0093" w14:textId="2B220D30" w:rsidR="009B6D73" w:rsidRPr="00565E77" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="212C0093" w14:textId="74280AE2" w:rsidR="009B6D73" w:rsidRPr="00565E77" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00E32DFC">
         <w:tab/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Supplemental Instruction (d) – Alleged Victim Unconscious or in a Stupor – is based closely on the instruction promulgated by the Supreme Judicial Court in </w:t>
-[...14 lines deleted...]
-        <w:t>Blache</w:t>
+        <w:t>Supplemental Instruction (</w:t>
+      </w:r>
+      <w:r w:rsidR="00A15C46">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) – Alleged Victim Unconscious or in a Stupor</w:t>
+      </w:r>
+      <w:r w:rsidR="00744C46">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6238F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is based closely on the instruction promulgated by the Supreme Judicial Court in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5A5C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v. Blache</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 450 Mass. 583, 595 n.19 (2008), as elucidated by </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">v. </w:t>
+      <w:r w:rsidRPr="001F5A5C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Mountry</w:t>
       </w:r>
       <w:r>
-        <w:t>, 463 Mass. 80, 90-92 (2012).</w:t>
+        <w:t>, 463 Mass. 80, 90</w:t>
+      </w:r>
+      <w:r w:rsidR="00744C46">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>92 (2012).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
-    <w:p w14:paraId="2B40DE5F" w14:textId="218A45BA" w:rsidR="009B6D73" w:rsidRPr="00837552" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="2B40DE5F" w14:textId="1C7CCE7B" w:rsidR="009B6D73" w:rsidRPr="00837552" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Commonwealth </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Blache</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 450 Mass. 583, 591-592 (2008); </w:t>
-[...17 lines deleted...]
-        <w:t>, 450 Mass. 608, 612-614 (2008).</w:t>
+        <w:t xml:space="preserve">, 450 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6238F">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 591</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5A5C">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">592; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F5A5C">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v. Urban</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 450 Mass. 608, 612</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5A5C">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>614 (2008).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
-    <w:p w14:paraId="729FA0ED" w14:textId="658961BC" w:rsidR="009B6D73" w:rsidRPr="009C30A4" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="729FA0ED" w14:textId="18D4BCCD" w:rsidR="009B6D73" w:rsidRPr="009C30A4" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00FB1A8F">
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Commonwealth </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Blache</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 450 Mass 583, 590 (2008) (“[W]here drugs or alcohol are concerned . . . consumption or even intoxication is not the issue. . . . The question instead, is whether, </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">v. </w:t>
+        <w:t>, 450 Mass</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4986">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6238F">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 590 (“[W]here drugs or alcohol are concerned . . . consumption or even intoxication</w:t>
+      </w:r>
+      <w:r w:rsidR="009C25B0">
+        <w:t xml:space="preserve"> by itself</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is not the issue. . . . The question instead is whether, as a result of the complainant’s consumption of drugs, alcohol, or both, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F11064">
+        <w:t>she</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> was unable to give or refuse consent.”).</w:t>
+      </w:r>
+      <w:r w:rsidR="00F11064">
+        <w:t xml:space="preserve"> See also</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Urban</w:t>
       </w:r>
       <w:r>
-        <w:t>, 450 Mass. 608, 613-614 (2008).</w:t>
+        <w:t xml:space="preserve">, 450 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D4986">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 613</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3C10">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>614.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
-    <w:p w14:paraId="63C87D8E" w14:textId="67F610FC" w:rsidR="009B6D73" w:rsidRPr="003A47F3" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="63C87D8E" w14:textId="5581CCC0" w:rsidR="009B6D73" w:rsidRPr="003A47F3" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidR="00FB1A8F">
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Commonwealth v. Blache</w:t>
-[...2 lines deleted...]
-        <w:t>, 450 Mass 583, 589 (2008).</w:t>
+        <w:t>Blache</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 450 Mass</w:t>
+      </w:r>
+      <w:r w:rsidR="003D4986">
+        <w:t xml:space="preserve">. at </w:t>
+      </w:r>
+      <w:r>
+        <w:t>589.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
-    <w:p w14:paraId="27D440FF" w14:textId="65F69253" w:rsidR="009B6D73" w:rsidRPr="009C30A4" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="27D440FF" w14:textId="0174D28F" w:rsidR="009B6D73" w:rsidRPr="009C30A4" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB1A8F">
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Commonwealth </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Blache</w:t>
       </w:r>
       <w:r>
-        <w:t>, 450 Mass. 583, 592-593 (2008).</w:t>
+        <w:t xml:space="preserve">, 450 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="007979A8">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 592</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4952">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>593.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
-    <w:p w14:paraId="44D924B5" w14:textId="3F5860E1" w:rsidR="009B6D73" w:rsidRPr="00D101C4" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="44D924B5" w14:textId="534AD676" w:rsidR="009B6D73" w:rsidRPr="00D101C4" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FB1A8F">
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Commonwealth </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Mountry</w:t>
       </w:r>
       <w:r>
-        <w:t>, 463 Mass. 80, 91-92 (2012) (“[I]n a rape prosecution in which the Commonwealth must prove that a defendant knew or reasonably should have known that a victim’s condition rendered him or her incapable of consenting, and where there is credible evidence of a defendant’s mental impairment, a defendant is entitled to the jury’s consideration of his mental condition as it relates to his ability to possess the requisite knowledge.”).</w:t>
+        <w:t xml:space="preserve">, 463 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4952">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 91</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4952">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>92 (“[I]n a rape prosecution in which the Commonwealth must prove that a defendant knew or reasonably should have known that a victim’s condition rendered him or her incapable of consenting, and where there is credible evidence of a defendant’s mental impairment, a defendant is entitled to the jury’s consideration of his mental condition as it relates to his ability to possess the requisite knowledge.”).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
-    <w:p w14:paraId="204BE1EE" w14:textId="07973E0D" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="204BE1EE" w14:textId="56C7D274" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Commonwealth </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>Mountry</w:t>
       </w:r>
       <w:r>
-        <w:t>, 463 Mass. 80, 91-92 (2012)</w:t>
+        <w:t xml:space="preserve">, 463 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4952">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 91</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4952">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>92</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4952">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
-    <w:p w14:paraId="6B07666C" w14:textId="50343C62" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="6B07666C" w14:textId="49287C7E" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r w:rsidRPr="00C56483">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="009A4952">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v. Therrien</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C56483">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Commonwealth </w:t>
+        <w:t>, 383 Mass. 529, 538</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4952">
+        <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00C56483">
-        <w:t xml:space="preserve">v. </w:t>
-[...23 lines deleted...]
-        <w:t>Coleman</w:t>
+        <w:t xml:space="preserve">539 (1981); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A4952">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commonwealth v. Coleman</w:t>
       </w:r>
       <w:r w:rsidRPr="00C56483">
         <w:t>, 30 Mass. App. Ct. 229, 233 (1991).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
-    <w:p w14:paraId="62E5C266" w14:textId="3A4DBEC7" w:rsidR="009B6D73" w:rsidRPr="005A4B52" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="62E5C266" w14:textId="66C7B796" w:rsidR="009B6D73" w:rsidRPr="005A4B52" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">“[T]here is no requirement that the sexual contact involve penetration of the victim by the perpetrator.” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Prado</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 94 Mass. App. Ct. 253, 258 (2018), quoting </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Guy</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, 24 Mass. App. Ct. 783, 786-787 (1987). See also </w:t>
+        <w:t>, 24 Mass. App. Ct. 783, 786</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7E82">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">787 (1987). See also </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Davidson</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 68 Mass. App. Ct. 72, 74 (2007). A defendant can be convicted of rape for compelling the victim to engage in sexual intercourse with another. See </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Commonwealth v. Nuby</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, 32 Mass. App. Ct. 360, 362 (1992) (defendant convicted of rape for forcing girlfriend’s son to penetrate her genital opening); </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Guy</w:t>
       </w:r>
       <w:r>
-        <w:t>, 24 Mass. App. Ct. at 784-787 (defendants convicted of rape for forcing victim to perform oral sex on two consenting females).</w:t>
+        <w:t>, 24 Mass. App. Ct. at 784</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7E82">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t>787 (defendants convicted of rape for forcing victim to perform oral sex on two consenting females).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
-    <w:p w14:paraId="235FA8CF" w14:textId="77777777" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
+    <w:p w14:paraId="3F1E8666" w14:textId="77777777" w:rsidR="00004D0B" w:rsidRDefault="009B6D73" w:rsidP="009B6D73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">Occasionally, a defendant is alleged to have raped a victim by using force, or the threat of force, to compel the victim to penetrate her-/himself against the victim’s will. In this circumstance, the judge should instruct the jury that “[F]or the Commonwealth to prove the defendant guilty of rape in this situation, the Commonwealth must prove that the defendant used force, or the threat of force, to compel AVM to penetrate [her/his] genital [and/or anal] opening with a part of [her/his] own body [and/or with an object] without [her/his] consent,.” See </w:t>
+        <w:t xml:space="preserve">Occasionally, a defendant is alleged to have raped a victim by using force, or the threat of force, to compel the victim to penetrate </w:t>
+      </w:r>
+      <w:r w:rsidR="0064309B">
+        <w:t>herself</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> against </w:t>
+      </w:r>
+      <w:r w:rsidR="00D367F1">
+        <w:t>her</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will. In this circumstance, the judge should instruct the jury</w:t>
+      </w:r>
+      <w:r w:rsidR="00D367F1">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235FA8CF" w14:textId="304013F6" w:rsidR="009B6D73" w:rsidRDefault="009B6D73" w:rsidP="00004D0B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="864" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>“[F]or the Commonwealth to prove the defendant guilty of rape in this situation, the Commonwealth must prove that the defendant used force, or the threat of force, to compel A</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4847">
+        <w:t>vm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to penetrate </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4847">
+        <w:t>her</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> genital [or anal] opening with a part of </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4847">
+        <w:t>her</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> own body [or with an object] without </w:t>
+      </w:r>
+      <w:r w:rsidR="001F4847">
+        <w:t>her</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> consent.” See </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Commonwealth v. Prado</w:t>
-[...2 lines deleted...]
-        <w:t>, 94 Mass. App. Ct. 253, 258 (2018).</w:t>
+        <w:t>Prado</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 94 Mass. App. Ct. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC387D">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 258.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C540A122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="1FEE4C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3414,230 +4540,382 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6624" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7344" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1301038688">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1822697832">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="889415770">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1639728080">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1254825726">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="341319058">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="961107554">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="313459222">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1980181362">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1819032702">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="669719667">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1240942273">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1591230463">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="153617627">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1923710042">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="432"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F74A90"/>
+    <w:rsid w:val="00004D0B"/>
+    <w:rsid w:val="00005600"/>
     <w:rsid w:val="000124CA"/>
     <w:rsid w:val="00016CA0"/>
     <w:rsid w:val="00037245"/>
+    <w:rsid w:val="000412A9"/>
+    <w:rsid w:val="00055A6D"/>
+    <w:rsid w:val="00063FB9"/>
+    <w:rsid w:val="000A7712"/>
     <w:rsid w:val="000B7B9E"/>
+    <w:rsid w:val="000B7CD9"/>
+    <w:rsid w:val="000C5F94"/>
+    <w:rsid w:val="000D0A65"/>
     <w:rsid w:val="000D70C6"/>
+    <w:rsid w:val="000E2755"/>
+    <w:rsid w:val="000E3A09"/>
     <w:rsid w:val="000E7622"/>
+    <w:rsid w:val="0010605C"/>
     <w:rsid w:val="0010739E"/>
     <w:rsid w:val="00130F23"/>
+    <w:rsid w:val="001321D0"/>
+    <w:rsid w:val="00171E01"/>
     <w:rsid w:val="0017397B"/>
+    <w:rsid w:val="00182015"/>
+    <w:rsid w:val="00194B0D"/>
+    <w:rsid w:val="001B3ED0"/>
     <w:rsid w:val="001B7748"/>
+    <w:rsid w:val="001C3A87"/>
     <w:rsid w:val="001C5FA5"/>
     <w:rsid w:val="001D701D"/>
     <w:rsid w:val="001E2162"/>
+    <w:rsid w:val="001F4847"/>
+    <w:rsid w:val="001F5A5C"/>
     <w:rsid w:val="00206534"/>
     <w:rsid w:val="00221552"/>
     <w:rsid w:val="00257345"/>
+    <w:rsid w:val="0026335B"/>
     <w:rsid w:val="00294F89"/>
+    <w:rsid w:val="0029657E"/>
     <w:rsid w:val="002A2C60"/>
+    <w:rsid w:val="002B3237"/>
+    <w:rsid w:val="002D0902"/>
     <w:rsid w:val="00303039"/>
     <w:rsid w:val="00317222"/>
+    <w:rsid w:val="00344DB4"/>
+    <w:rsid w:val="00352E4A"/>
+    <w:rsid w:val="00367980"/>
+    <w:rsid w:val="003D00A8"/>
+    <w:rsid w:val="003D4986"/>
+    <w:rsid w:val="00413554"/>
     <w:rsid w:val="00420329"/>
+    <w:rsid w:val="00445F7D"/>
+    <w:rsid w:val="004512EA"/>
+    <w:rsid w:val="00484141"/>
     <w:rsid w:val="004848CB"/>
     <w:rsid w:val="004A3BE2"/>
+    <w:rsid w:val="004B1B8A"/>
+    <w:rsid w:val="004D32BA"/>
+    <w:rsid w:val="004D34B1"/>
+    <w:rsid w:val="004D556F"/>
     <w:rsid w:val="00516C98"/>
+    <w:rsid w:val="00520ABF"/>
+    <w:rsid w:val="00525731"/>
     <w:rsid w:val="005446C0"/>
     <w:rsid w:val="00550249"/>
+    <w:rsid w:val="00567574"/>
+    <w:rsid w:val="00567735"/>
     <w:rsid w:val="00594672"/>
     <w:rsid w:val="00596E5A"/>
+    <w:rsid w:val="005B29C3"/>
+    <w:rsid w:val="005B3FC6"/>
+    <w:rsid w:val="006009EC"/>
+    <w:rsid w:val="00614978"/>
+    <w:rsid w:val="00633010"/>
+    <w:rsid w:val="00633AE2"/>
+    <w:rsid w:val="00640D8D"/>
+    <w:rsid w:val="0064309B"/>
+    <w:rsid w:val="006430A0"/>
+    <w:rsid w:val="00657EDE"/>
     <w:rsid w:val="00676B44"/>
+    <w:rsid w:val="006C4E52"/>
+    <w:rsid w:val="006F016B"/>
+    <w:rsid w:val="007076D7"/>
+    <w:rsid w:val="007316E2"/>
+    <w:rsid w:val="00744C46"/>
+    <w:rsid w:val="00752513"/>
+    <w:rsid w:val="00764EB7"/>
+    <w:rsid w:val="007979A8"/>
+    <w:rsid w:val="007C0F85"/>
+    <w:rsid w:val="007D4F7D"/>
     <w:rsid w:val="007E7B77"/>
+    <w:rsid w:val="00801BEA"/>
+    <w:rsid w:val="00822E42"/>
     <w:rsid w:val="00834E34"/>
+    <w:rsid w:val="00854CED"/>
+    <w:rsid w:val="00855641"/>
+    <w:rsid w:val="0086052D"/>
     <w:rsid w:val="008733AA"/>
     <w:rsid w:val="00880AA6"/>
+    <w:rsid w:val="008A28EB"/>
+    <w:rsid w:val="008A2CDD"/>
+    <w:rsid w:val="008E564B"/>
     <w:rsid w:val="008F621E"/>
+    <w:rsid w:val="009037DD"/>
+    <w:rsid w:val="0090392F"/>
+    <w:rsid w:val="00904DFD"/>
     <w:rsid w:val="0094500B"/>
+    <w:rsid w:val="00945D87"/>
+    <w:rsid w:val="0098358B"/>
+    <w:rsid w:val="0098585A"/>
+    <w:rsid w:val="0099143B"/>
     <w:rsid w:val="00992410"/>
+    <w:rsid w:val="009A4952"/>
     <w:rsid w:val="009B481F"/>
     <w:rsid w:val="009B6D73"/>
+    <w:rsid w:val="009C25B0"/>
+    <w:rsid w:val="009D2270"/>
+    <w:rsid w:val="009D509C"/>
+    <w:rsid w:val="009D6F3C"/>
+    <w:rsid w:val="009F3C10"/>
+    <w:rsid w:val="009F57A7"/>
+    <w:rsid w:val="00A01807"/>
     <w:rsid w:val="00A05B86"/>
+    <w:rsid w:val="00A15C46"/>
     <w:rsid w:val="00A164C0"/>
     <w:rsid w:val="00A2789E"/>
+    <w:rsid w:val="00A41159"/>
+    <w:rsid w:val="00A432DD"/>
+    <w:rsid w:val="00A51A3E"/>
     <w:rsid w:val="00A55E4E"/>
     <w:rsid w:val="00A56498"/>
     <w:rsid w:val="00A76145"/>
     <w:rsid w:val="00A917A4"/>
     <w:rsid w:val="00A95EAD"/>
+    <w:rsid w:val="00AC1F06"/>
+    <w:rsid w:val="00AC30E1"/>
+    <w:rsid w:val="00AD6B97"/>
+    <w:rsid w:val="00AE0F01"/>
     <w:rsid w:val="00AF6831"/>
+    <w:rsid w:val="00B00CE9"/>
+    <w:rsid w:val="00B018DC"/>
     <w:rsid w:val="00B02468"/>
+    <w:rsid w:val="00B23D72"/>
     <w:rsid w:val="00B2579A"/>
+    <w:rsid w:val="00B25D00"/>
     <w:rsid w:val="00B520AB"/>
+    <w:rsid w:val="00B57042"/>
+    <w:rsid w:val="00B60200"/>
+    <w:rsid w:val="00B751E9"/>
     <w:rsid w:val="00B75859"/>
+    <w:rsid w:val="00B76C2D"/>
+    <w:rsid w:val="00B84945"/>
+    <w:rsid w:val="00BA2331"/>
+    <w:rsid w:val="00BA6112"/>
+    <w:rsid w:val="00BB1F86"/>
+    <w:rsid w:val="00BD152F"/>
     <w:rsid w:val="00BE7335"/>
     <w:rsid w:val="00BF0717"/>
     <w:rsid w:val="00BF08B5"/>
+    <w:rsid w:val="00BF6082"/>
+    <w:rsid w:val="00BF7E82"/>
+    <w:rsid w:val="00C01485"/>
+    <w:rsid w:val="00C1503E"/>
+    <w:rsid w:val="00C25FF9"/>
+    <w:rsid w:val="00C368E1"/>
     <w:rsid w:val="00C43AEF"/>
+    <w:rsid w:val="00C47014"/>
     <w:rsid w:val="00C5670C"/>
+    <w:rsid w:val="00C60534"/>
+    <w:rsid w:val="00C709A5"/>
+    <w:rsid w:val="00C93B08"/>
+    <w:rsid w:val="00CC0C7A"/>
     <w:rsid w:val="00CD7576"/>
+    <w:rsid w:val="00CF42AE"/>
+    <w:rsid w:val="00D1739D"/>
+    <w:rsid w:val="00D367F1"/>
+    <w:rsid w:val="00D6238F"/>
     <w:rsid w:val="00D71FE5"/>
+    <w:rsid w:val="00D73AB8"/>
     <w:rsid w:val="00D80728"/>
     <w:rsid w:val="00D8732A"/>
+    <w:rsid w:val="00D91965"/>
     <w:rsid w:val="00D9196F"/>
+    <w:rsid w:val="00DA3259"/>
     <w:rsid w:val="00DB6604"/>
     <w:rsid w:val="00DC61A7"/>
+    <w:rsid w:val="00DD2379"/>
+    <w:rsid w:val="00DF0A80"/>
+    <w:rsid w:val="00DF0FBA"/>
     <w:rsid w:val="00DF5AD6"/>
+    <w:rsid w:val="00E06A3F"/>
     <w:rsid w:val="00E174B0"/>
+    <w:rsid w:val="00E23249"/>
     <w:rsid w:val="00E32DFC"/>
     <w:rsid w:val="00E335D4"/>
+    <w:rsid w:val="00E41823"/>
+    <w:rsid w:val="00E420F0"/>
+    <w:rsid w:val="00E43635"/>
+    <w:rsid w:val="00E461D5"/>
+    <w:rsid w:val="00EA273B"/>
     <w:rsid w:val="00EA3CA3"/>
+    <w:rsid w:val="00EA3F4F"/>
+    <w:rsid w:val="00EA6E71"/>
+    <w:rsid w:val="00EB4F1B"/>
+    <w:rsid w:val="00EB5FF5"/>
+    <w:rsid w:val="00EC2C84"/>
+    <w:rsid w:val="00EC387D"/>
+    <w:rsid w:val="00ED6D0E"/>
+    <w:rsid w:val="00EE1777"/>
+    <w:rsid w:val="00F00C15"/>
+    <w:rsid w:val="00F02F55"/>
     <w:rsid w:val="00F10AE9"/>
+    <w:rsid w:val="00F11064"/>
     <w:rsid w:val="00F11C6F"/>
+    <w:rsid w:val="00F225FE"/>
+    <w:rsid w:val="00F32438"/>
+    <w:rsid w:val="00F51460"/>
     <w:rsid w:val="00F74A90"/>
     <w:rsid w:val="00F83046"/>
+    <w:rsid w:val="00F95378"/>
     <w:rsid w:val="00FB1A8F"/>
+    <w:rsid w:val="00FC062D"/>
+    <w:rsid w:val="00FC0B91"/>
     <w:rsid w:val="00FD6881"/>
+    <w:rsid w:val="00FE0506"/>
+    <w:rsid w:val="00FE0CED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72AF33E3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0DCD95B-F6BC-7E4C-A645-37CF44BDD299}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4382,58 +5660,58 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008733AA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2592"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="2160" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI Historic" w:hAnsi="Segoe UI Historic"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4687,74 +5965,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D884CCCD-17F9-49A5-BFBE-2A47CE701815}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1221</Words>
-  <Characters>6960</Characters>
+  <Words>1152</Words>
+  <Characters>6572</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>58</Lines>
-  <Paragraphs>16</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8165</CharactersWithSpaces>
+  <CharactersWithSpaces>7709</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Superior Court Model Criminal Jury Instructions: Rape</dc:title>
   <dc:subject/>
   <dc:creator>KWS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>