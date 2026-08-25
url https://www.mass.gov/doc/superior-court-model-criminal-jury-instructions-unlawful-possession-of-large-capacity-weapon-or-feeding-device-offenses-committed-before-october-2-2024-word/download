--- v0 (2026-03-29)
+++ v1 (2026-08-25)
@@ -1,2245 +1,4274 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7AF244B9" w14:textId="12551A73" w:rsidR="00C24494" w:rsidRPr="005D4166" w:rsidRDefault="00C24494" w:rsidP="00C24494">
+    <w:p w14:paraId="7AF244B9" w14:textId="5CD216C3" w:rsidR="00C24494" w:rsidRPr="00B1121A" w:rsidRDefault="00C24494" w:rsidP="00C24494">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="00B1121A">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Publication Date: </w:t>
       </w:r>
-      <w:r w:rsidR="00AF126A">
-[...2 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidR="007535CB">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>November 13, 2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1EED975A" w14:textId="4D93C4F7" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+        <w:t>July 14, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EED975A" w14:textId="6F2D6264" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00A1420B">
       <w:pPr>
         <w:pStyle w:val="JuryInst2"/>
-        <w:jc w:val="center"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Unlawful </w:t>
       </w:r>
       <w:r w:rsidR="0022047B">
         <w:t>P</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ossession of a </w:t>
       </w:r>
       <w:r w:rsidR="0022047B">
         <w:t>L</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">arge </w:t>
       </w:r>
       <w:r w:rsidR="0022047B">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">apacity </w:t>
       </w:r>
-      <w:r w:rsidR="0022047B">
-[...6 lines deleted...]
-    <w:p w14:paraId="1BD41F41" w14:textId="6800717A" w:rsidR="00AF126A" w:rsidRPr="0022047B" w:rsidRDefault="0022047B" w:rsidP="0022047B">
+      <w:r w:rsidR="0066061B">
+        <w:t>Weapon/Firearm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [feeding device]</w:t>
+      </w:r>
+      <w:r w:rsidR="0089405F" w:rsidRPr="0089405F">
+        <w:rPr>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39118B27" w14:textId="5D245CDB" w:rsidR="00FC16FC" w:rsidRDefault="00A1420B" w:rsidP="00AF126A">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0022047B">
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF126A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00360C9C">
+        <w:t xml:space="preserve">is charged with unlawfully possessing a large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="0066061B">
+        <w:t>weapon/firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t xml:space="preserve"> [feeding device] </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00F165ED">
+        <w:t>on [</w:t>
+      </w:r>
+      <w:r>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00F165ED">
+        <w:t>].</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1BA91E" w14:textId="4434CFB7" w:rsidR="00AF126A" w:rsidRPr="00976C8D" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360C9C">
+        <w:t xml:space="preserve">o prove </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A1420B">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00360C9C">
+        <w:t xml:space="preserve"> guilty of this offense, the Commonwealth must prove four </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[five] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360C9C">
+        <w:t>elements beyond a reasonable doubt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4333C9CD" w14:textId="59BCC059" w:rsidR="00AF126A" w:rsidRPr="00976C8D" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A1420B">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>knowingly possessed the object in question [or knowingly had the object under his control in a vehicle]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34D19883" w14:textId="26EA82EA" w:rsidR="00AF126A" w:rsidRPr="00976C8D" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E67EFA">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">he object met the legal definition of a “large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="0066061B">
+        <w:t>weapon/firearm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” [“large capacity feeding device”]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976C8D">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D4A7AA" w14:textId="36E1C677" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E67EFA">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004325DC">
+        <w:t xml:space="preserve"> knew that the</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> object</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004325DC">
+        <w:t xml:space="preserve"> met the legal definition of a large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="0066061B">
+        <w:t>weapon/firearm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004325DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[large capacity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004325DC">
+        <w:t>feeding device</w:t>
+      </w:r>
+      <w:r>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004325DC">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004325DC">
+        <w:t>was capable of holding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004325DC">
+        <w:t xml:space="preserve"> more than ten rounds of ammunition</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [more than five shotgun shells];</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643108EF" w14:textId="060EE79C" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F568D7">
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> did not have a valid license to carry firearms at the time he possessed the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2AA0">
+        <w:t>weapon/firearm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [feeding device].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC4165">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4830B368" w14:textId="1CA6FE55" w:rsidR="00AF126A" w:rsidRPr="00F568D7" w:rsidRDefault="00F568D7" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk137796836"/>
+      <w:r w:rsidRPr="00F568D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00F568D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If there is evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00F568D7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0ABB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>defendant</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00F568D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was exempt from licensing requirements, add:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0F5F7CEB" w14:textId="49F3D297" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionElements"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DF271B">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="007600DD">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DF271B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">did not qualify for one of the legal exemptions that allow someone to possess a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00360C9C">
+        <w:t xml:space="preserve">large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2AA0">
+        <w:t>weapon/firearm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [feeding device] without a license</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14F59">
+        <w:t xml:space="preserve"> to carry firearms</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F568D7" w:rsidRPr="00F568D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00525244" w:rsidRPr="00F568D7">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D47F892" w14:textId="419910BB" w:rsidR="00AF126A" w:rsidRPr="00B80333" w:rsidRDefault="00424E50" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>The first element</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00B80333">
+        <w:t xml:space="preserve"> the Commonwealth must prove </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00B80333">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00B80333">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00891792">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00B80333">
+        <w:t xml:space="preserve"> knowingly possessed the object in question [or knowingly had the object under his control in a vehicle]. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40" w:rsidRPr="003166F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If further instruction on knowledge is appropriate, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>see</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Supplemental Instruction </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(a) “Knowingly,” below</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40" w:rsidRPr="00144131">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40">
+        <w:t xml:space="preserve"> A person can possess an object by having direct physical control over it. For example, you possess whatever you have in your pocket. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40" w:rsidRPr="00AC2D68">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40" w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If there is evidence of constructive possession</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40" w:rsidRPr="00037804">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4A40">
+        <w:t xml:space="preserve"> A person can also possess an object if the person:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D17D188" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="00B80333" w:rsidRDefault="00AF126A" w:rsidP="0022047B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80333">
+        <w:t xml:space="preserve">knows of the object; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CE15BE" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="00B80333" w:rsidRDefault="00AF126A" w:rsidP="0022047B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B80333">
+        <w:t>has the ability to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B80333">
+        <w:t xml:space="preserve"> exercise control over it, either directly or through another person; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E24CA80" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="00B80333" w:rsidRDefault="00AF126A" w:rsidP="0022047B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80333">
+        <w:t>has the intent to exercise control over it.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF258F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00B80333">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74797E58" w14:textId="19435CCE" w:rsidR="00AF126A" w:rsidRPr="00B80333" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B80333">
+        <w:t>For example, under the law, you possess items that you keep in your dresser drawer at home.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF258F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00DF258F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A64A4C0" w14:textId="77777777" w:rsidR="009C2AC5" w:rsidRDefault="009C2AC5" w:rsidP="009C2AC5">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You must determine whether </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> possessed the object in question from all the facts and the reasonable inferences that you may draw from those facts. Merely being present near an object </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[add as appropriate:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>This instruction applies to offenses committed before</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF126A" w:rsidRPr="0022047B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>being associated with a person who controls an object or controls a place where an object is found, living in an apartment where an object is found, or being in a vehicle where an object is present</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...142 lines deleted...]
-      <w:r>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="004325DC">
-[...18 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> does not amount to possession. To find that someone possessed an object, you must find that the person knew of the </w:t>
+      </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">4. </w:t>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="00DF271B">
+        <w:t xml:space="preserve">object and had the ability and intent to exercise control over it. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82932">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00DF271B">
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Add if relevant:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The possession does not have to be exclusive to one person. Someone can possess an item jointly with another person.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D82932">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="009C2AC5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="0052666C">
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A04B710" w14:textId="55D090D9" w:rsidR="00AF126A" w:rsidRDefault="007B026C" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The second element</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00B80333">
+        <w:t xml:space="preserve"> the Commonwealth must prove </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00B80333">
+        <w:t xml:space="preserve">that the object in question met the legal definition of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="005B4CB7">
+        <w:t xml:space="preserve">“large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2AA0">
+        <w:t>weapon/firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="005B4CB7">
+        <w:t>” [“large capacity feeding device”].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5816C1E5" w14:textId="688B0CA8" w:rsidR="00D00725" w:rsidRPr="006B5929" w:rsidRDefault="00815643" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
         <w:rPr>
           <w:b/>
-          <w:vertAlign w:val="superscript"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="5D47F892" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="00B80333" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00753451" w:rsidRPr="006B5929">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">For offenses that occurred BEFORE Oct. 2, 2024, use the following </w:t>
+      </w:r>
+      <w:r w:rsidR="00D00725" w:rsidRPr="006B5929">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>definitions</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2C02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, as appropriate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EFCD63" w14:textId="6E3725E5" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:keepLines/>
       </w:pPr>
-      <w:r w:rsidRPr="007B2099">
+      <w:r>
+        <w:t xml:space="preserve">A “large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5929">
+        <w:t>weapon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>” is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A70A16" w14:textId="5FBC7495" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="0022047B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>any firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="009228FA">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rifle</w:t>
+      </w:r>
+      <w:r w:rsidR="009228FA">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shotgun that is semiautomatic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D795A">
+        <w:t xml:space="preserve">and has a fixed large capacity feeding device or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007D795A">
+        <w:t>is capable of accepting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007D795A">
+        <w:t>, or readily modifiable to accept, any detachable large capacity feeding device</w:t>
+      </w:r>
+      <w:r>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D795A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022047B">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D795A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07737EB2" w14:textId="5D2E701F" w:rsidR="003E5C0B" w:rsidRDefault="00AF126A" w:rsidP="0022047B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D795A">
+        <w:t>any firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="009228FA">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D795A">
+        <w:t>rifle</w:t>
+      </w:r>
+      <w:r w:rsidR="009228FA">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D795A">
+        <w:t>shotgun that employs a rotating cylinder capable of accepting more than ten rounds of ammunition or more than five shotgun shells</w:t>
+      </w:r>
+      <w:r w:rsidR="003E5C0B">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3AAD88" w14:textId="50F3EAF7" w:rsidR="00AF126A" w:rsidRDefault="00A077B7" w:rsidP="0022047B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>any firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="009228FA">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t>rifle</w:t>
+      </w:r>
+      <w:r w:rsidR="009228FA">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shotgun </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t>that is an assault weapon.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA7A49F" w14:textId="401C24B7" w:rsidR="00722E57" w:rsidRDefault="00451E82" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r>
+        <w:t>I will now explain some of these terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3E1F4E" w14:textId="62D8ABA3" w:rsidR="00451E82" w:rsidRDefault="00102CBB" w:rsidP="0011401A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepLines/>
+        <w:ind w:left="432"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00932F36">
+      </w:pPr>
+      <w:r>
+        <w:t>A [</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF70CF">
+        <w:t>firearm/rifle/shotgun</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1362">
+        <w:t xml:space="preserve">] is </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE1362" w:rsidRPr="001B6EC0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>&lt;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00932F36">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="003465A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00932F36">
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB467E" w:rsidRPr="00AB467E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>&gt;</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00932F36">
+        <w:t>se the appropriate definition from the list of Firearms Definitions, under Criminal Instructions of the Superior Court Model Jury Instructions</w:t>
+      </w:r>
+      <w:r w:rsidR="0019550C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>[&lt;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00932F36">
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E072E96" w14:textId="4CC0F467" w:rsidR="00722E57" w:rsidRDefault="008C4855" w:rsidP="00F60D6C">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepLines/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">“Semiautomatic” means </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4E0B" w:rsidRPr="005D4E0B">
+        <w:t xml:space="preserve">capable of utilizing a portion of the energy of a firing cartridge to extract the fired cartridge case and chamber the next </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005D4E0B" w:rsidRPr="005D4E0B">
+        <w:t>round, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D4E0B" w:rsidRPr="005D4E0B">
+        <w:t xml:space="preserve"> requiring a separate pull of the trigger to fire each cartridge.</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4E0B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F75155" w14:textId="4E377DAC" w:rsidR="00FC0895" w:rsidRDefault="006A4C3C" w:rsidP="00D32372">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepLines/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A “large capacity feeding device” is</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5B18">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00294C06" w:rsidRPr="00294C06">
+        <w:t>a fixed or detachable magazine, box, drum, feed strip or similar device capable of accepting, or that can be readily converted to accept, more than ten rounds of ammunition or more than five shotgun shells</w:t>
+      </w:r>
+      <w:r w:rsidR="00294C06">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00297C14">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B325647" w14:textId="6643875D" w:rsidR="0041429F" w:rsidRDefault="00D80C55" w:rsidP="00D80C55">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0038029A">
+        <w:t xml:space="preserve">An “assault weapon” is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038029A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00932F36">
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk190861847"/>
+      <w:r w:rsidRPr="0038029A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>:&gt;</w:t>
-[...29 lines deleted...]
-        <w:rPr>
+        <w:t>fashion a case-specific definition from the statutory description quoted in the footnote</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="0038029A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038029A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038029A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="6"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="74797E58" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="00B80333" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2AB380" w14:textId="54AAB7A4" w:rsidR="006A4C3C" w:rsidRPr="002A288C" w:rsidRDefault="00815643" w:rsidP="00AF126A">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:keepLines/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="73F0DABF" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="00B80333" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="002A288C" w:rsidRPr="002A288C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>For offenses that occurred ON OR AFTER Oct. 2, 2024, use the following definitions</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2C02">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, as appropriate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D85CEAE" w14:textId="77777777" w:rsidR="00F82624" w:rsidRDefault="002A288C" w:rsidP="00AF126A">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:keepLines/>
       </w:pPr>
-      <w:r w:rsidRPr="00B80333">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007B2099">
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82624">
+        <w:t xml:space="preserve"> “large capacity firearm” is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4820635E" w14:textId="77777777" w:rsidR="009225E2" w:rsidRDefault="002273BA" w:rsidP="002273BA">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>any firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10450">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">that is semiautomatic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D795A">
+        <w:t>and has a fixed large capacity feeding device</w:t>
+      </w:r>
+      <w:r w:rsidR="009225E2">
+        <w:t>; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A0D1E8" w14:textId="6F4AA485" w:rsidR="002273BA" w:rsidRDefault="002755DA" w:rsidP="002273BA">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>any firearm that is semiautomatic and</w:t>
+      </w:r>
+      <w:r w:rsidR="002273BA" w:rsidRPr="007D795A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002273BA" w:rsidRPr="007D795A">
+        <w:t>is capable of accepting</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002273BA" w:rsidRPr="007D795A">
+        <w:t>, or readily modifiable to accept, any detachable large capacity feeding device</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF3162">
+        <w:t xml:space="preserve"> when both </w:t>
+      </w:r>
+      <w:r w:rsidR="00C425AB">
+        <w:t xml:space="preserve">the firearm and feeding device </w:t>
+      </w:r>
+      <w:r w:rsidR="007927B1">
+        <w:t xml:space="preserve">are in the same person’s possession or under </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA12D4">
+        <w:t>the person’s</w:t>
+      </w:r>
+      <w:r w:rsidR="007927B1">
+        <w:t xml:space="preserve"> control in a vehicle</w:t>
+      </w:r>
+      <w:r w:rsidR="002273BA">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="002273BA" w:rsidRPr="007D795A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002273BA" w:rsidRPr="0022047B">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidR="002273BA" w:rsidRPr="007D795A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E68DA7A" w14:textId="57296A5F" w:rsidR="006D279A" w:rsidRDefault="002273BA" w:rsidP="00E10450">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D795A">
+        <w:t>any firearm that employs a rotating cylinder capable of accepting more than ten rounds of ammunition or more than five shotgun shells</w:t>
+      </w:r>
+      <w:r w:rsidR="006D279A">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA12D4">
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE0A539" w14:textId="010F6476" w:rsidR="002A288C" w:rsidRDefault="00242986" w:rsidP="00E10450">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionBullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">any firearm </w:t>
+      </w:r>
+      <w:r w:rsidR="002273BA">
+        <w:t xml:space="preserve">that is an </w:t>
+      </w:r>
+      <w:r w:rsidR="00590CA0">
+        <w:t>assault-style firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10450">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00110849">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidR="002A288C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498C585D" w14:textId="397C05CE" w:rsidR="006A4C3C" w:rsidRDefault="00F37F22" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepLines/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37F22">
+        <w:t>I will now explain some of these terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="628DC8E2" w14:textId="73E2F02A" w:rsidR="00F37F22" w:rsidRDefault="00F37F22" w:rsidP="00F37F22">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepLines/>
+        <w:ind w:left="432"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="007B2099">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F37F22">
+        <w:t xml:space="preserve">A firearm is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F37F22">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...28 lines deleted...]
-      <w:r w:rsidRPr="007B2099">
+        </w:rPr>
+        <w:t>[use the appropriate definition from the list of Firearms Definitions, under Criminal Instructions of the Superior Court Model Jury Instructions</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-    <w:p w14:paraId="21EFCD63" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31658D71" w14:textId="77777777" w:rsidR="00353376" w:rsidRDefault="00353376" w:rsidP="00353376">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
         <w:keepLines/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0022047B">
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">“Semiautomatic” means </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4E0B">
+        <w:t xml:space="preserve">capable of utilizing a portion of the energy of a firing cartridge to extract the fired cartridge case and chamber the next </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005D4E0B">
+        <w:t>round, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005D4E0B">
+        <w:t xml:space="preserve"> requiring a separate pull of the trigger to fire each cartridge.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B9ED42" w14:textId="5E178AC4" w:rsidR="00353376" w:rsidRDefault="001514B8" w:rsidP="00F37F22">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepLines/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A “large capacity feeding device” is</w:t>
+      </w:r>
+      <w:r w:rsidR="00105213">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00105213" w:rsidRPr="00105213">
+        <w:t xml:space="preserve">a fixed or detachable magazine, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E04FD0">
+        <w:t xml:space="preserve">belt, drum, </w:t>
+      </w:r>
+      <w:r w:rsidR="00105213" w:rsidRPr="00105213">
+        <w:t xml:space="preserve">feed strip or similar device </w:t>
+      </w:r>
+      <w:r w:rsidR="009B7FFD">
+        <w:t xml:space="preserve">with a capacity of, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00105213" w:rsidRPr="00105213">
+        <w:t>that can be readily converted to accept, more than ten rounds of ammunition or more than five shotgun shells</w:t>
+      </w:r>
+      <w:r w:rsidR="004F24C2">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F24C2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77449E06" w14:textId="5322A89A" w:rsidR="00F57992" w:rsidRDefault="001A772D" w:rsidP="00F37F22">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepLines/>
+        <w:ind w:left="432"/>
+      </w:pPr>
+      <w:r>
+        <w:t>An “assault-style firearm” is</w:t>
+      </w:r>
+      <w:r w:rsidR="00C12EE1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1DB7" w:rsidRPr="00E55AC6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...56 lines deleted...]
-      <w:r w:rsidRPr="005840A0">
+        </w:rPr>
+        <w:t>[fashion a case-specific definition from the statutory description quoted in the footnote]</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1DB7" w:rsidRPr="00E55AC6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF1DB7" w:rsidRPr="00E55AC6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E3847E" w14:textId="5789534E" w:rsidR="00AF126A" w:rsidRDefault="001975F1" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001975F1">
+        <w:lastRenderedPageBreak/>
+        <w:t>The third element the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t xml:space="preserve"> Commonwealth must prove </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF126A">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07584">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00D07584">
+        <w:t>knew</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t xml:space="preserve"> that the weapon</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07584">
+        <w:t>/firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t>feeding device</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t xml:space="preserve"> met the legal definition of </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00165DB0">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t>large capacity</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t xml:space="preserve"> weapon</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07584">
+        <w:t>/firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00165DB0">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006115D2">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED21E0">
+        <w:t xml:space="preserve">“large capacity feeding device”] </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t xml:space="preserve">or that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF126A">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED21E0">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00ED21E0">
+        <w:t>knew</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t xml:space="preserve"> that the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t>weapon</w:t>
+      </w:r>
+      <w:r w:rsidR="00634227">
+        <w:t>/firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t>feeding device</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00877474">
+        <w:t>was capable of accepting, or readily modifiable to accept, more than ten rounds of ammunition or more than five shotgun shells.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B5B93" w:rsidRPr="000B5B93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005840A0">
+        </w:rPr>
+        <w:t>[If further instruction on knowledge is appropriate, see Supplemental Instruction (a) “Knowingly,” below.]</w:t>
+      </w:r>
+      <w:r w:rsidR="000B5B93">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t xml:space="preserve">In determining what </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF126A">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="002766DB">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF126A">
+        <w:t xml:space="preserve"> knew, you may consider his actions and words, </w:t>
+      </w:r>
+      <w:r w:rsidR="009812E1">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t xml:space="preserve"> the surrounding </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:lastRenderedPageBreak/>
+        <w:t>circumstances, and the reasonable inferences that you draw from the evidence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="545E9397" w14:textId="5CC96326" w:rsidR="00AF126A" w:rsidRPr="000620B6" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F572F">
+        <w:t>Fourth,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> the Commonwealth must prove that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="003F572F">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> did not have a valid license to carry </w:t>
+      </w:r>
+      <w:r w:rsidR="00974FF2">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000620B6">
+        <w:t>firearm</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB1225">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692F2552" w14:textId="0A217330" w:rsidR="0039790B" w:rsidRDefault="0039790B" w:rsidP="0039790B">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF21CB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="005840A0">
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...13 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>If there is a question about the difference between a license to carry and an FID card:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A “license to carry a firearm” is not the same thing as a “firearm identification card,” or “FID card.” A license to carry allows a person to possess a </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0C4D">
+        <w:t xml:space="preserve">large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="003F02E3">
+        <w:t>weapon/firearm [feeding device], but an FID card does not</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1C09">
+        <w:t xml:space="preserve"> allow a person to possess </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1C09" w:rsidRPr="00BE1C09">
+        <w:t>a large capacity weapon/firearm [feeding device</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1C09">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55685">
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C21DC8">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="15E3847E" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="0092220C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F68BC4" w14:textId="29B0FEE2" w:rsidR="00F93445" w:rsidRDefault="002E451E" w:rsidP="002E451E">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00B80333">
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C0454">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Third,</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00877474">
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>knew</w:t>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00877474">
+        <w:t>If there is evidence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000609FA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D09E4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>knew</w:t>
-[...34 lines deleted...]
-      <w:r w:rsidRPr="000620B6">
+        <w:t>defendant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E031E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Fourth</w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> was exempt from licensing requirements, add:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2325D5" w14:textId="676F19FA" w:rsidR="00AF126A" w:rsidRPr="000620B6" w:rsidRDefault="002E451E" w:rsidP="002E451E">
+      <w:pPr>
+        <w:pStyle w:val="JuryInstructionText"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E451E">
+        <w:t>The fifth element</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> the Commonwealth must prove </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="000620B6">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="000620B6">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2099">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> did not qualify for a statutory exemption from the requirement to have a license to carry </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="00770718">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E2099">
+        <w:t>firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000620B6">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="000620B6">
+      <w:r w:rsidR="0022047B" w:rsidRPr="00F47D4E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...107 lines deleted...]
-      <w:r w:rsidR="0022047B">
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="656F34DE" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="000620B6" w:rsidRDefault="00AF126A" w:rsidP="0022047B">
+      <w:r w:rsidR="00252141" w:rsidRPr="002210A5">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656F34DE" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="000620B6" w:rsidRDefault="00AF126A" w:rsidP="002E451E">
       <w:pPr>
         <w:pStyle w:val="JuryInst2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000620B6">
         <w:t>Supplemental Instructions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764C1657" w14:textId="651917B1" w:rsidR="00AF126A" w:rsidRPr="000620B6" w:rsidRDefault="00AF126A" w:rsidP="0022047B">
       <w:pPr>
         <w:pStyle w:val="JuryInst3"/>
       </w:pPr>
       <w:r w:rsidRPr="000620B6">
         <w:t>“Knowingly”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600204CF" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="000620B6" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+    <w:p w14:paraId="600204CF" w14:textId="38D4785D" w:rsidR="00AF126A" w:rsidRPr="000620B6" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="000620B6">
-        <w:t xml:space="preserve">DFT acted “knowingly” if he did something voluntarily and intentionally, and not because of mistake, accident, negligence or other innocent reason. You must determine what DFT himself actually did or did not know at the time, not what a reasonable person would have known. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="487F671E" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="000620B6" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+        <w:t xml:space="preserve">DFT acted “knowingly” if he did something voluntarily and intentionally, and not because of mistake, accident, negligence or other innocent reason. You must determine what </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2099">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> himself </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t>actually did</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> or did not know at the time, not what a reasonable person would have known. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487F671E" w14:textId="7B7ADCC2" w:rsidR="00AF126A" w:rsidRPr="000620B6" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="000620B6">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This requires you to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000620B6">
         <w:t>make a decision</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000620B6">
-        <w:t xml:space="preserve"> about DFT’s state of mind. It is obviously impossible to look directly into a person’s mind. But in our everyday affairs, we often look to the actions of others to decide what their state of mind is. You should consider all of the evidence, and any reasonable inferences you draw from the evidence, in determining whether the defendant acted with the knowledge that [he possessed the object] [the object was a </w:t>
+        <w:t xml:space="preserve"> about </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2099">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000620B6">
+        <w:t>’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> state of mind. It is obviously impossible to look directly into a person’s mind. But in our everyday affairs, we often look to the actions of others to decide what their state of mind is. You should consider </w:t>
+      </w:r>
+      <w:r w:rsidR="009812E1" w:rsidRPr="000620B6">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> the evidence, and any reasonable inferences you draw from the evidence, in determining whether the defendant acted with the knowledge that he possessed the object</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2D72">
+        <w:t xml:space="preserve"> [and/or]</w:t>
+      </w:r>
+      <w:r w:rsidR="0059241B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve">the object was a </w:t>
       </w:r>
       <w:r w:rsidRPr="00360C9C">
         <w:t xml:space="preserve">large capacity </w:t>
       </w:r>
       <w:r>
-        <w:t>weapon [feeding device]].</w:t>
+        <w:t>weapon</w:t>
+      </w:r>
+      <w:r w:rsidR="009E2099">
+        <w:t>/firearm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [feeding device].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA3D5A5" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="000620B6" w:rsidRDefault="00AF126A" w:rsidP="0022047B">
       <w:pPr>
         <w:pStyle w:val="JuryInst3"/>
       </w:pPr>
       <w:r w:rsidRPr="000620B6">
         <w:t>Ignorance of the Law</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F33DD6" w14:textId="67C5BF6A" w:rsidR="00B75859" w:rsidRPr="00B75859" w:rsidRDefault="00AF126A" w:rsidP="00B75859">
+    <w:p w14:paraId="21F33DD6" w14:textId="2351538E" w:rsidR="00B75859" w:rsidRPr="00B75859" w:rsidRDefault="00AF126A" w:rsidP="00B75859">
       <w:pPr>
         <w:pStyle w:val="JuryInstructionText"/>
       </w:pPr>
       <w:r w:rsidRPr="000620B6">
-        <w:t xml:space="preserve">You have heard evidence that DFT did not know that </w:t>
+        <w:t xml:space="preserve">You have heard evidence that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="006404A9">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> did not know that </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">he was </w:t>
       </w:r>
       <w:r w:rsidRPr="000620B6">
         <w:t xml:space="preserve">required to have a license to carry before possessing a </w:t>
       </w:r>
       <w:r w:rsidRPr="00360C9C">
         <w:t xml:space="preserve">large capacity </w:t>
       </w:r>
       <w:r>
-        <w:t>weapon [feeding device]</w:t>
+        <w:t>weapon</w:t>
+      </w:r>
+      <w:r w:rsidR="006404A9">
+        <w:t>/firearm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [feeding device]</w:t>
       </w:r>
       <w:r w:rsidRPr="000620B6">
-        <w:t xml:space="preserve">. The Commonwealth does not have to prove that DFT knew that the law required </w:t>
+        <w:t xml:space="preserve">. The Commonwealth does not have to prove that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="006404A9">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> knew that the law required </w:t>
       </w:r>
       <w:r>
         <w:t>him</w:t>
       </w:r>
       <w:r w:rsidRPr="000620B6">
         <w:t xml:space="preserve"> to have a license to carry before possessing </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00360C9C">
         <w:t xml:space="preserve">large capacity </w:t>
       </w:r>
       <w:r>
-        <w:t>weapon [feeding device]</w:t>
+        <w:t>weapon</w:t>
+      </w:r>
+      <w:r w:rsidR="006404A9">
+        <w:t>/firearm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> [feeding device]</w:t>
       </w:r>
       <w:r w:rsidRPr="000620B6">
-        <w:t>. For that reason, the evidence that DFT did not know of these requirements is not relevant to your deliberations and you should not discuss it at all during your deliberations.</w:t>
+        <w:t xml:space="preserve">. For that reason, the evidence that </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="006404A9">
+        <w:t>ft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> did not know of </w:t>
+      </w:r>
+      <w:r w:rsidR="00647275">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000620B6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C26BE">
+        <w:t xml:space="preserve">licensing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000620B6">
+        <w:t>requirement is not relevant to your deliberations and you should not discuss it at all during your deliberations.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B75859" w:rsidRPr="00B75859" w:rsidSect="00F74A90">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="648" w:footer="648" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D67D440" w14:textId="77777777" w:rsidR="00C04CF5" w:rsidRDefault="00C04CF5" w:rsidP="00F74A90">
+    <w:p w14:paraId="58435CC0" w14:textId="77777777" w:rsidR="00B17D78" w:rsidRDefault="00B17D78" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05E08D3D" w14:textId="77777777" w:rsidR="00C04CF5" w:rsidRDefault="00C04CF5" w:rsidP="00F74A90">
+    <w:p w14:paraId="528BD2F3" w14:textId="77777777" w:rsidR="00B17D78" w:rsidRDefault="00B17D78" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BF42F6D" w14:textId="2BA91F15" w:rsidR="00976A39" w:rsidRDefault="00992410" w:rsidP="003511A1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">- </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D5DAC55" w14:textId="77777777" w:rsidR="00C04CF5" w:rsidRDefault="00C04CF5" w:rsidP="00F74A90">
+    <w:p w14:paraId="4A217E93" w14:textId="77777777" w:rsidR="00B17D78" w:rsidRDefault="00B17D78" w:rsidP="00F74A90">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="366E9A7D" w14:textId="77777777" w:rsidR="00C04CF5" w:rsidRDefault="00C04CF5" w:rsidP="00F74A90">
+    <w:p w14:paraId="177664CC" w14:textId="77777777" w:rsidR="00B17D78" w:rsidRDefault="00B17D78" w:rsidP="00F74A90">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="515196C1" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="00A65115" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+    <w:p w14:paraId="538D5094" w14:textId="5EB44A16" w:rsidR="007D1C01" w:rsidRDefault="0089405F" w:rsidP="0089405F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004642FF">
+      </w:pPr>
+      <w:r w:rsidRPr="00E96EE2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="Segoe UI Historic"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:tab/>
         <w:t xml:space="preserve">G.L. c. </w:t>
       </w:r>
       <w:r>
         <w:t>269</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t>, § 1</w:t>
       </w:r>
       <w:r>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="004642FF">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> provides: “Notwithstanding the provisions of [G.L. c. 269, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§§</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> 10(a) &amp; (h)], </w:t>
+        <w:t xml:space="preserve"> 10(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A55C6B">
+        <w:t>or</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (h)], </w:t>
       </w:r>
       <w:r w:rsidRPr="00C366B7">
-        <w:t xml:space="preserve">any person not exempted by statute who knowingly has in his possession, or knowingly has under his control in a vehicle, a large capacity weapon or large capacity feeding device therefor who does not possess a valid license to carry firearms issued under </w:t>
+        <w:t xml:space="preserve">any person not exempted by statute who knowingly has in his possession, or knowingly has under his control in a vehicle, a large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="0066061B">
+        <w:t>weapon</w:t>
+      </w:r>
+      <w:r w:rsidR="00472812">
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1E19">
+        <w:t xml:space="preserve">“firearm” replaced “weapon” </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3386">
+        <w:t>in 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00716413">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3386">
+        <w:t xml:space="preserve">4, see </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86B4D">
+        <w:t xml:space="preserve">St. 2024, c. 135, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E86B4D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86B4D">
+        <w:t xml:space="preserve"> 125</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD073E">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="002828D3" w:rsidRPr="002828D3">
+        <w:t>eff. Oct. 2, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD073E">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00472812">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C366B7">
+        <w:t xml:space="preserve"> or large capacity feeding device therefor who does not possess a valid license to carry firearms issued under </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[G.L. c. 140, </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§§</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C366B7">
         <w:t>131 or 131F</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="00C366B7">
         <w:t xml:space="preserve">, except as permitted or otherwise provided under this section or chapter 140, shall be punished </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. . . </w:t>
       </w:r>
       <w:r w:rsidRPr="00C366B7">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004642FF">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="002F3A7E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00574364">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00574364" w:rsidRPr="00574364">
+        <w:t xml:space="preserve">arge capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4A88">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00574364" w:rsidRPr="002C4A88">
+        <w:t>weapon</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4A88">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00574364" w:rsidRPr="00574364">
+        <w:t xml:space="preserve"> applies to offenses that occurred before Oct. 2, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00574364">
+        <w:t>, while l</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4235">
+        <w:t xml:space="preserve">arge capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="002C4A88">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2030D" w:rsidRPr="002C4A88">
+        <w:t>firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="002C4A88">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2030D">
+        <w:t xml:space="preserve"> applies to offenses that occurred on or after Oct. 2, 2024.</w:t>
+      </w:r>
+      <w:r w:rsidR="00574364">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A2030D">
+        <w:t xml:space="preserve">Differences </w:t>
+      </w:r>
+      <w:r w:rsidR="006D0A0D">
+        <w:t>between th</w:t>
+      </w:r>
+      <w:r w:rsidR="00E56CA8">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0A0D">
+        <w:t xml:space="preserve">se </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76025">
+        <w:t>terms</w:t>
+      </w:r>
+      <w:r w:rsidR="006D0A0D">
+        <w:t xml:space="preserve"> are explained below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD1DB22" w14:textId="77BE3CD2" w:rsidR="0089405F" w:rsidRPr="00A65115" w:rsidRDefault="00C1722E" w:rsidP="007D1C01">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Possession of </w:t>
+      </w:r>
+      <w:r w:rsidR="009C6FDD">
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">large capacity feeding device is </w:t>
+      </w:r>
+      <w:r w:rsidR="00574364">
+        <w:t>additionally</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> prohibited by G.L. c. </w:t>
+      </w:r>
+      <w:r w:rsidR="00453554">
+        <w:t xml:space="preserve">140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00453554">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00453554">
+        <w:t xml:space="preserve"> 131M,</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7E1A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C25DF7">
+        <w:t>unless the device was “</w:t>
+      </w:r>
+      <w:r w:rsidR="00874960">
+        <w:t>lawfully possessed on September 13, 1994</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16742">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2089C">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16742">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4155F">
+        <w:t>subject to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16742">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42018">
+        <w:t>certain</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16742">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D16198">
+        <w:t>exemptions</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16742">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2089C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B537FD">
+        <w:t>See</w:t>
+      </w:r>
+      <w:r w:rsidR="00F16742">
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r w:rsidR="00B537FD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00203146">
+        <w:t xml:space="preserve">St. 2024, c. 135, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60A97">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60A97">
+        <w:t xml:space="preserve"> 71 (eff. Oct. 2, 2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31D3F">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60A97">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E76C1E">
+        <w:t>which</w:t>
+      </w:r>
+      <w:r w:rsidR="0037480B">
+        <w:t xml:space="preserve"> added </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3492">
+        <w:t xml:space="preserve">requirements </w:t>
+      </w:r>
+      <w:r w:rsidR="00467820">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="007128C8">
+        <w:t xml:space="preserve"> a device to qualify </w:t>
+      </w:r>
+      <w:r w:rsidR="00334847">
+        <w:t>under the</w:t>
+      </w:r>
+      <w:r w:rsidR="007128C8">
+        <w:t xml:space="preserve"> “lawfully possessed” </w:t>
+      </w:r>
+      <w:r w:rsidR="00334847">
+        <w:t>provision</w:t>
+      </w:r>
+      <w:r w:rsidR="00467820">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71D23">
+        <w:t xml:space="preserve"> If the defendant is charged under </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4539">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008B4539">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
-      <w:r>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> 71.</w:t>
+      <w:r w:rsidR="008B4539">
+        <w:t xml:space="preserve"> 131M</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71D23">
+        <w:t xml:space="preserve">, the judge should modify the </w:t>
+      </w:r>
+      <w:r w:rsidR="00676C17">
+        <w:t>instruction accordingly.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="42113830" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>If the indictment specifies a particular object, the judge should consider substituting the language in the indictment for “object in question” throughout the instruction.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="29A56D9E" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRPr="00A206BA" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+    <w:p w14:paraId="29A56D9E" w14:textId="4E116612" w:rsidR="00AF126A" w:rsidRPr="00A206BA" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E96EE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
       <w:r w:rsidRPr="00233482">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A206BA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commonwealth v. Cassidy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A206BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 479 Mass. 527, 536 (2018) (Commonwealth must prove defendant knew weapon or feeding device qualified as large capacity or that it </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A206BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>was capable of holding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A206BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more than ten rounds of ammunition). See also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00065078">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>id.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A206BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 541 (Appendix) (model jury instruction for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A206BA">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A206BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10[m] offenses)</w:t>
+      </w:r>
+      <w:r w:rsidR="008518D9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; G.L. c. </w:t>
+      </w:r>
+      <w:r w:rsidR="00444375">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00444375">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00444375">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 121</w:t>
+      </w:r>
+      <w:r w:rsidR="00B431D1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC085E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">defining </w:t>
+      </w:r>
+      <w:r w:rsidR="00B431D1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“large capacity feeding device” and “large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="00F947A8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weapon</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC085E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>” (“firearm” replaced “weapon”</w:t>
+      </w:r>
+      <w:r w:rsidR="00F947A8">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2024, see</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC085E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC085E" w:rsidRPr="00CC085E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">St. 2024, c. 135, § </w:t>
+      </w:r>
+      <w:r w:rsidR="00D75031">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301E0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC085E" w:rsidRPr="00CC085E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eff. Oct. 2, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00D301E0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D75031">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A206BA">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="3B5D11D8" w14:textId="77777777" w:rsidR="00630CD3" w:rsidRDefault="00AF126A" w:rsidP="002A622F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96EE2">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D80BB6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This instruction includes proof of lack of a valid license as an essential element even though, to date, n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4575D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>either the United States Supreme Court nor the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F4575D">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Supreme Judicial Court has recognized a Second Amendment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> right to possess large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2AA0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>weapons, firearms,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or feeding devices. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162CA9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162CA9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Commonwealth v. Guardado II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162CA9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>493</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162CA9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mass. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1, 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162CA9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n.2 (2023) (“We leave for another day . . . the question whether large capacity feeding devices are ’arms’ protected by the Second Amendment following” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162CA9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New York State Rifle &amp; Pistol </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00162CA9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ass’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00162CA9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> v. Bruen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00162CA9">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 142 S. Ct. 2111, 2122 (2022))</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7D8D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cassidy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 479 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="00920567">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 540 (pre-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C7D8D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bruen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, SJC held no Second Amendment right to possess large capacity magazine). See also </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ocean State Tactical, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5A63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LLC v.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Rhode Island</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 95 F.4th 38, 41–50 (1st Cir. 2024) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44022">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tate law barring possession of large capacity feeding devices or magazines did not violate Second Amendment); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B5A63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bianchi v.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brown</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 111 F.4th 438 (4th Cir. 2024) (</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44022">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tate law barring possession of military-style assault weapons did not violate Second Amendment); </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C099A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bevis v. City of Naperville, Illinois</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 85 F.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C099A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1175 (7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00923C7F">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cir. 2023) (split decision affirming trial courts’ refusals to enjoin state and municipal laws banning assault weapons and high-capacity magazines on ground that the record showed such items were much more like machine</w:t>
+      </w:r>
+      <w:r w:rsidR="00282451">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guns and military-grade weaponry than like firearms in common use for the lawful purpose of individual self-defense). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C27FF8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accord </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC1864">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC1864">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ass’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC1864">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Gun Rights v. Lamont</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, 2023 WL 4975979, at *1 (D. Conn. Aug. 3, 2023). I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5AC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5AC0">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>United States v. Rahimi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5AC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>144 S. Ct. 1889</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5AC0">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the United States Supreme Court refined the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005148EA">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Bruen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inquiry concerning whether a modern firearm regulation passes constitutional muster to focus on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335A65">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whether the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00335A65">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is “relevantly similar” to laws that our tradition is understood to permit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A6B1A9E" w14:textId="25C71108" w:rsidR="00AF126A" w:rsidRPr="00D76518" w:rsidRDefault="00630CD3" w:rsidP="002A622F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3991">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that, concerning large capacity feeding devices, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2C14">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F2C14">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="009F2C14">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 131(a),</w:t>
+      </w:r>
+      <w:r w:rsidR="00807B1B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> was amended in 2024 to say: </w:t>
+      </w:r>
+      <w:r w:rsidR="003F12A6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="003F12A6" w:rsidRPr="003F12A6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A license shall entitle a holder thereof </w:t>
+      </w:r>
+      <w:r w:rsidR="0003544E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. . .</w:t>
+      </w:r>
+      <w:r w:rsidR="003F12A6" w:rsidRPr="003F12A6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="0003544E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. . .</w:t>
+      </w:r>
+      <w:r w:rsidR="003F12A6" w:rsidRPr="003F12A6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> possess and carry firearms, including large capacity firearms and ammunition therefor. The license shall not entitle a holder thereof to </w:t>
+      </w:r>
+      <w:r w:rsidR="0003544E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. . .</w:t>
+      </w:r>
+      <w:r w:rsidR="003F12A6" w:rsidRPr="003F12A6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> possess or carry large capacity feeding devices </w:t>
+      </w:r>
+      <w:r w:rsidR="0003544E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. . .</w:t>
+      </w:r>
+      <w:r w:rsidR="003F12A6" w:rsidRPr="003F12A6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> unless such </w:t>
+      </w:r>
+      <w:r w:rsidR="0003544E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. . . </w:t>
+      </w:r>
+      <w:r w:rsidR="003F12A6" w:rsidRPr="003F12A6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">possession or carry is permitted under </w:t>
+      </w:r>
+      <w:r w:rsidR="0003544E">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00173D36">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00173D36">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="003F12A6" w:rsidRPr="003F12A6">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>131M</w:t>
+      </w:r>
+      <w:r w:rsidR="00807B1B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. St. 2024,</w:t>
+      </w:r>
+      <w:r w:rsidR="00173D36">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00807B1B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c. 135, </w:t>
+      </w:r>
+      <w:r w:rsidR="00807B1B">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">§ </w:t>
+      </w:r>
+      <w:r w:rsidR="000F594C">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidR="00807B1B">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (eff. Oct. 2, 2024). </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A" w:rsidRPr="002069FD">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF126A">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="125BAECA" w14:textId="77777777" w:rsidR="00525244" w:rsidRDefault="00525244" w:rsidP="00525244">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00942BDF">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00233482">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A206BA">
+      <w:bookmarkStart w:id="1" w:name="_Hlk135123244"/>
+      <w:r>
+        <w:t xml:space="preserve">G.L. c. 269, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 10(m) exempts from the licensing requirement: (1) any of the following persons, so long as he is authorized by a competent authority to acquire, possess, or carry a large capacity semiautomatic weapon and is acting within the scope of his duties: (a) any federal or state employee, agent, or officer, including local law enforcement personnel; (b) any state or federal military or other service personnel; and (c) any Massachusetts municipal law enforcement officer, agent, or employee; (2) any federally licensed gunsmith; and (3) any federal, state, or local museum, historical society, or institution collection open to the public.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="0D2E2F8B" w14:textId="01BFF92F" w:rsidR="009530EA" w:rsidRDefault="009530EA" w:rsidP="00525244">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00405398" w:rsidRPr="00405398">
+        <w:t>Exemptions from licensing requirements are affirmative defenses</w:t>
+      </w:r>
+      <w:r w:rsidR="00405398">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41C36" w:rsidRPr="00F41C36">
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:r w:rsidR="00831709" w:rsidRPr="00831709">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...104 lines deleted...]
-      <w:r w:rsidRPr="00162CA9">
+        </w:rPr>
+        <w:t>Commonwealth v.</w:t>
+      </w:r>
+      <w:r w:rsidR="00831709">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41C36" w:rsidRPr="00F41C36">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...33 lines deleted...]
-      <w:r w:rsidRPr="00162CA9">
+        </w:rPr>
+        <w:t>Guardado</w:t>
+      </w:r>
+      <w:r w:rsidR="00831709">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:szCs w:val="22"/>
-[...176 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> I</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41C36" w:rsidRPr="00F41C36">
+        <w:t xml:space="preserve">, 491 Mass. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A65FAC">
+        <w:t>666,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41C36" w:rsidRPr="00F41C36">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7375">
+        <w:t>682</w:t>
+      </w:r>
+      <w:r w:rsidR="00E25043">
+        <w:t>–683</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7375">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...152 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00F41C36" w:rsidRPr="00F41C36">
+        <w:t xml:space="preserve">685–686 </w:t>
+      </w:r>
+      <w:r w:rsidR="009A6665">
+        <w:t xml:space="preserve">(2023) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F41C36" w:rsidRPr="00F41C36">
+        <w:t>(equating exemption</w:t>
+      </w:r>
+      <w:r w:rsidR="00565380">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00F41C36" w:rsidRPr="00F41C36">
+        <w:t xml:space="preserve"> with affirmative defenses).</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="72600595" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00425736">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">“Possession implies ‘control and power,’ . . . exclusive or joint . . . , or, in the case of ‘constructive possession,’ knowledge coupled with the ability and intention to exercise dominion and control.” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Commonwealth v. Brzezinski</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 405 Mass. 401, 409 (1989) (citations omitted).</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="68C312D2" w14:textId="53A93B49" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">If the case involves a </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2AA0">
+        <w:t>weapon, firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="0051431A">
+        <w:t>, or feeding device</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> found in a dresser drawer, the judge should consider using a different example to avoid an appearance of commenting on the evidence. Alternatives include: "I am in possession of my car keys, even though they are next door on my desk."</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="72112FFD" w14:textId="77777777" w:rsidR="009C2AC5" w:rsidRDefault="009C2AC5" w:rsidP="009C2AC5">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00160EC1">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:footnoteRef/>
-[...1 lines deleted...]
-      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">“Possession implies ‘control and power,’ . . . exclusive or joint . . . , or, in the case of ‘constructive possession,’ knowledge coupled with the ability and intention to exercise dominion and control.” </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:r>
+      <w:r w:rsidRPr="00E2396E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Commonwealth v. Brzezinski</w:t>
-[...2 lines deleted...]
-        <w:t>, 405 Mass. 401, 409 (1989) (citations omitted).</w:t>
+        <w:t>Brzezinski</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2396E">
+        <w:t xml:space="preserve">, 405 Mass. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E2396E">
+        <w:t xml:space="preserve"> 409</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
-    <w:p w14:paraId="68C312D2" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+  <w:footnote w:id="9">
+    <w:p w14:paraId="53769CE3" w14:textId="345E7939" w:rsidR="002F1AD4" w:rsidRDefault="00AF126A" w:rsidP="00C705E2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">   “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A6B">
+        <w:t>The term</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ‘</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A6B">
+        <w:t>large capacity weapon</w:t>
+      </w:r>
+      <w:r>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B5A6B">
+        <w:t xml:space="preserve"> shall be a secondary designation and shall apply to a weapon in addition to its primary designation as a firearm, rifle or shotgun</w:t>
+      </w:r>
+      <w:r w:rsidR="008649BB">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00107" w:rsidRPr="00F00107">
+        <w:t xml:space="preserve">G.L. c. 140, § 121. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4717729E" w14:textId="6C846A3F" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00E61626">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D44178">
+        <w:t xml:space="preserve">“Large capacity weapon” </w:t>
+      </w:r>
+      <w:r w:rsidR="00F942B3">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00F942B3" w:rsidRPr="00F942B3">
+        <w:t>shall not include: (i) any weapon that was manufactured in or prior to the year 1899; (ii) any weapon that operates by manual bolt, pump, lever or slide action; (iii) any weapon that is a single-shot weapon; (iv) any weapon that has been modified so as to render it permanently inoperable or otherwise rendered permanently unable to be designated a large capacity weapon; or (v) any weapon that is an antique or relic, theatrical prop or other weapon that is not capable of firing a projectile and which is not intended for use as a functional weapon and cannot be readily modified through a combination of available parts into an operable large capacity weapon.”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> G.L. c. 140, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 121.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="3CB5D4D9" w14:textId="3EFE71BF" w:rsidR="005D4E0B" w:rsidRDefault="005D4E0B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D821A7">
         <w:tab/>
-        <w:t>If the case involves a firearm found in a dresser drawer, the judge should consider using a different example to avoid an appearance of commenting on the evidence. Alternatives include: "I am in possession of my car keys, even though they are next door on my desk."</w:t>
+        <w:t xml:space="preserve">G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D821A7">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00D821A7">
+        <w:t xml:space="preserve"> 121.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
-    <w:p w14:paraId="1EB5FF7F" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+  <w:footnote w:id="11">
+    <w:p w14:paraId="6EA575F3" w14:textId="77777777" w:rsidR="00BA1352" w:rsidRDefault="00297C14">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00BA1352">
+        <w:t xml:space="preserve">G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1352">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1352">
+        <w:t xml:space="preserve"> 121.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC65CF1" w14:textId="77777777" w:rsidR="00E66F76" w:rsidRDefault="00297C14" w:rsidP="007B19C4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A “large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="00F359EC">
+        <w:t xml:space="preserve">feeding device” is </w:t>
+      </w:r>
+      <w:r w:rsidR="004F702E">
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidR="00F359EC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00433F1A">
+        <w:t xml:space="preserve">defined </w:t>
+      </w:r>
+      <w:r w:rsidR="00F359EC">
+        <w:t xml:space="preserve">as: </w:t>
+      </w:r>
+      <w:r w:rsidR="0087221A">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0087221A" w:rsidRPr="0087221A">
+        <w:t>a large capacity ammunition feeding device as defined in the federal Public Safety and Recreational Firearms Use Protection Act, 18 U.S.C. section 921(a)(31) as appearing in such section on September 13, 1994.</w:t>
+      </w:r>
+      <w:r w:rsidR="0087221A">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00B477CB">
+        <w:t xml:space="preserve"> G.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6C23">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00B477CB">
+        <w:t xml:space="preserve">c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B477CB">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00B477CB">
+        <w:t xml:space="preserve"> 121. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6753964A" w14:textId="51F2702D" w:rsidR="00297C14" w:rsidRDefault="00B477CB" w:rsidP="007B19C4">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The term “large capacity feeding device” </w:t>
+      </w:r>
+      <w:r w:rsidR="0053321C">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0053321C" w:rsidRPr="0053321C">
+        <w:t xml:space="preserve">shall not include an attached tubular device designed to accept, and capable of operating only with, .22 caliber ammunition.” G.L. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B6C23">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0053321C" w:rsidRPr="0053321C">
+        <w:t>c. 140, § 121.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="0900BF34" w14:textId="6613157D" w:rsidR="00D80C55" w:rsidRDefault="00D80C55" w:rsidP="00D80C55">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F44A3">
+        <w:t>“Assault weapon” “shall have the same meaning as a semiautomatic assault weapon as defined in the federal Public Safety and Recreational Firearms Use Protection Act, 18 U.S.C. section 921(a)(30) as appearing in such section on September 13, 1994, and shall include, but not be limited to, any of the weapons, or copies or duplicates of the weapons, of any caliber, known as: (i) Avtomat Kalashnikov (AK) (all models); (ii) Action Arms Israeli Military Industries UZI and Galil; (iii) Beretta Ar70 (SC–70); (iv) Colt AR–15; (v) Fabrique National FN/FAL, FN/LAR and FNC; (vi) SWD M–10, M–11, M–11/9 and M–12; (vi) Steyr AUG; (vii) INTRATEC TEC–9, TEC–DC9 and TEC–22; and (viii) revolving cylinder shotguns, such as, or similar to, the Street Sweeper and Striker 12; provided, however, that the term assault weapon shall not include: (i) any of the weapons, or replicas or duplicates of such weapons, specified in appendix A to 18 U.S.C. section 922 as appearing in such appendix on September 13, 1994, as such weapons were manufactured on October 1, 1993; (ii) any weapon that is operated by manual bolt, pump, lever or slide action; (iii) any weapon that has been rendered permanently inoperable or otherwise rendered permanently unable to be designated a semiautomatic assault weapon; (iv) any weapon that was manufactured prior to the year 1899; (v) any weapon that is an antique or relic, theatrical prop or other weapon that is not capable of firing a projectile and which is not intended for use as a functional weapon and cannot be readily modified through a combination of available parts into an operable assault weapon; (vi) any semiautomatic rifle that cannot accept a detachable magazine that holds more than five rounds of ammunition; or (vii) any semiautomatic shotgun that cannot hold more than five rounds of ammunition in a fixed or detachable magazine.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D309A2" w:rsidRPr="00D309A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D309A2" w:rsidRPr="00D309A2">
+        <w:t>G.L. c. 140, § 121</w:t>
+      </w:r>
+      <w:r w:rsidR="00D309A2">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="3A5FE8F4" w14:textId="19E8E699" w:rsidR="008702BA" w:rsidRDefault="00110849">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76926">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001B15B4">
+        <w:t xml:space="preserve">The term </w:t>
+      </w:r>
+      <w:r w:rsidR="001B15B4" w:rsidRPr="001B15B4">
+        <w:t xml:space="preserve">“large capacity firearm” </w:t>
+      </w:r>
+      <w:r w:rsidR="0094072C">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="001B15B4" w:rsidRPr="001B15B4">
+        <w:t>shall be a secondary designation and shall apply to a firearm in addition to its primary designation as a firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="00077C1F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4026">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10D58">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00077C1F" w:rsidRPr="00077C1F">
+        <w:t>G.L. c. 140, § 121</w:t>
+      </w:r>
+      <w:r w:rsidR="00E10D58">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="468DB2E5" w14:textId="79ED1E05" w:rsidR="00110849" w:rsidRDefault="008702BA">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F35C8F">
+        <w:t xml:space="preserve">“Large capacity firearm” </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008702BA">
+        <w:t>shall not include, any firearm that: (a) operates by manual bolt, pump, lever or slide action; (b) is a single-shot firearm; (c) has been modified so as to render it permanently inoperable or otherwise rendered permanently unable to be designated a large capacity firearm; or (d) is an antique or relic, theatrical prop or other firearm that is not capable of firing a projectile and which is not intended for use as a functional firearm and cannot be readily modified through a combination of available parts into an operable large capacity firearm</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.” G.L. c. 140, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 121.</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4026">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00110849">
+        <w:tab/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="1FEFEB90" w14:textId="77777777" w:rsidR="00353376" w:rsidRDefault="00353376" w:rsidP="00353376">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">G.L. c. 140, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 121.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="040860F4" w14:textId="77777777" w:rsidR="00E66F76" w:rsidRDefault="004F24C2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E66F76">
+        <w:t xml:space="preserve">G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E66F76">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66F76">
+        <w:t xml:space="preserve"> 121.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="455466A4" w14:textId="77777777" w:rsidR="00E66F76" w:rsidRDefault="00CE7529" w:rsidP="00E66F76">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE7529">
+        <w:t xml:space="preserve">A “large capacity feeding device” is </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3844">
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE7529">
+        <w:t xml:space="preserve"> defined as: </w:t>
+      </w:r>
+      <w:r w:rsidR="008E7C0F">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="008E7C0F" w:rsidRPr="008E7C0F">
+        <w:t>any part or combination of parts from which a device can be assembled if those parts are in the possession or control of the same person</w:t>
+      </w:r>
+      <w:r w:rsidR="00695671">
+        <w:t>.”</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6665">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5591">
+        <w:t xml:space="preserve">G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5591">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5591">
+        <w:t xml:space="preserve"> 121. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4833630F" w14:textId="2F88E636" w:rsidR="004F24C2" w:rsidRDefault="00CF5591" w:rsidP="00E66F76">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The term </w:t>
+      </w:r>
+      <w:r w:rsidR="005E6665" w:rsidRPr="005E6665">
+        <w:t xml:space="preserve">“large capacity feeding device” </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6665" w:rsidRPr="005E6665">
+        <w:t>shall not include: (a) any device that has been permanently altered so that it cannot accommodate more than 10 rounds of ammunition or more than 5 shotgun shells; (b) an attached tubular device designed to accept and capable of operating only with .22 caliber rimfire ammunition; or (c) a tubular magazine that is contained in a lever-action firearm or on a pump shotgun</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.” G.L. c. 140, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 121.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7529">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F24C2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="73AAF58F" w14:textId="7E1BE2EB" w:rsidR="00DF1DB7" w:rsidRPr="00123FEA" w:rsidRDefault="00DF1DB7" w:rsidP="00DF1DB7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00123FEA">
+        <w:t>“Assault-style firearm” is “any firearm which is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009B6916" w14:textId="77777777" w:rsidR="00DF1DB7" w:rsidRPr="00123FEA" w:rsidRDefault="00DF1DB7" w:rsidP="00DF1DB7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00123FEA">
+        <w:t>(a) a semiautomatic, centerfire rifle with the capacity to accept a detachable feeding device and includes at least 2 of the following features: (i) a folding or telescopic stock; (ii) a thumbhole stock or pistol grip; (iii) a forward grip or second handgrip or protruding grip that can be held by the non-trigger hand; (iv) a threaded barrel designed to accommodate a flash suppressor or muzzle break or similar feature; or (v) a shroud that encircles either all or part of the barrel designed to shield the bearer's hand from heat, excluding a slide that encloses the barrel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651B2777" w14:textId="77777777" w:rsidR="00DF1DB7" w:rsidRPr="00123FEA" w:rsidRDefault="00DF1DB7" w:rsidP="00DF1DB7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00123FEA">
+        <w:t>(b) a semiautomatic pistol with the capacity to accept a detachable feeding device and includes at least 2 of the following features: (i) the capacity to accept a feeding device that attaches to the pistol outside of the pistol grip; (ii) a second handgrip or a protruding grip that can be held by the non-trigger hand; (iii) a threaded barrel capable of accepting a flash suppressor, forward handgrip or silencer; or (iv) a shroud that encircles either all or part of the barrel designed to shield the bearer's hand from heat, excluding a slide that encloses the barrel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC5DC18" w14:textId="77777777" w:rsidR="00DF1DB7" w:rsidRPr="00123FEA" w:rsidRDefault="00DF1DB7" w:rsidP="00DF1DB7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00123FEA">
+        <w:t>(c) a semiautomatic shotgun that includes at least 2 of the following features: (i) a folding or telescopic stock; (ii) a thumbhole stock or pistol grip; (iii) a protruding grip for the non-trigger hand; or (iv) the capacity to accept a detachable feeding device;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A995E30" w14:textId="77777777" w:rsidR="00DF1DB7" w:rsidRPr="00123FEA" w:rsidRDefault="00DF1DB7" w:rsidP="00DF1DB7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00123FEA">
+        <w:t>(d) Any firearm listed on the assault-style firearm roster pursuant to section 131¾;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BF0645" w14:textId="77777777" w:rsidR="00DF1DB7" w:rsidRPr="00123FEA" w:rsidRDefault="00DF1DB7" w:rsidP="00DF1DB7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00123FEA">
+        <w:t>(e) Any of the following firearms, or copies or duplicates of these firearms, of any caliber, identified as: (i) Avtomat Kalashnikov, or AK, all models; (ii) Action Arms Israeli Military Industries UZI and Galil; (iii) Beretta AR70 (SC-70); (iv) Colt AR-15; (v) Fabrique National FN/FAL, FN/LAR and FNC; (vi) SWD M-10, M-11, M-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123FEA">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123FEA">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123FEA">
+        <w:rPr>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00123FEA">
+        <w:t> and M-12; (vii) Steyr AUG; (viii) INTRATEC TEC-9, TEC-DC9 and TEC-22; and (ix) revolving cylinder shotguns including, but not limited to, the Street Sweeper and Striker 12;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13604CB3" w14:textId="77777777" w:rsidR="00DF1DB7" w:rsidRPr="00123FEA" w:rsidRDefault="00DF1DB7" w:rsidP="00DF1DB7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00123FEA">
+        <w:t>(f) a copy or duplicate of any firearm meeting the standards of or enumerated in clauses (d) and (e); provided, that for the purposes of this subsection, ‘copy or duplicate’ shall mean a firearm: (A) that was manufactured or subsequently configured with an ability to accept a detachable magazine; and (B)(i) that has internal functional components that are substantially similar in construction and configuration to those of an enumerated firearm in clauses (d) and (e); or (ii) that has a receiver that is the same as or interchangeable with the receiver of an enumerated firearm in said clauses (d) and (e); provided further, that the firearm shall not be considered a copy or duplicate of a firearm identified in clauses (d) and (e) if sold, owned and registered prior to July 20, 2016;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706B3B60" w14:textId="04FB5B9C" w:rsidR="00DF1DB7" w:rsidRDefault="00DF1DB7" w:rsidP="00DF1DB7">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00123FEA">
+        <w:t>(g) ‘Assault-style firearm’ shall not include any: (i) firearm that is operated by manual bolt, pump, lever or slide action; (ii) firearm that has been rendered permanently inoperable or otherwise rendered permanently unable to be designated as a semiautomatic assault-style firearm; (iii) firearm that is an antique or relic, theatrical prop or other firearm that is not capable of firing a projectile and which is not intended for use as a functional firearm and cannot be readily modified through a combination of available parts into an assault-style firearm; (iv) any of the firearms, or replicas or duplicates of such firearms, specified in appendix A to 18 U.S.C. section 922 as appearing in such appendix on September 13, 1994, as such firearms were manufactured on October 1, 1993; or (v) semiautomatic shotgun that cannot hold more than 5 rounds of ammunition in a fixed or detachable feeding device.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00643D8E" w:rsidRPr="00643D8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00643D8E" w:rsidRPr="00643D8E">
+        <w:t>G.L. c. 140, § 121</w:t>
+      </w:r>
+      <w:r w:rsidR="00643D8E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="35C84DD9" w14:textId="7F731BC6" w:rsidR="0045157B" w:rsidRDefault="00FB1225" w:rsidP="00CB396C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t>, 405 Mass. at 409.</w:t>
+      <w:r w:rsidR="00D53B3E">
+        <w:t xml:space="preserve">A license to carry </w:t>
+      </w:r>
+      <w:r w:rsidR="00E274CA">
+        <w:t xml:space="preserve">firearms </w:t>
+      </w:r>
+      <w:r w:rsidR="001F6EFA">
+        <w:t>is required</w:t>
+      </w:r>
+      <w:r w:rsidR="002F591C">
+        <w:t xml:space="preserve"> to possess a</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0FB5">
+        <w:t xml:space="preserve"> large capacity firearm</w:t>
+      </w:r>
+      <w:r w:rsidR="002F591C">
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0FB5">
+        <w:t>feeding device</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14B52">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74AE9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D74AE9" w:rsidRPr="00D74AE9">
+        <w:t>G.L. c. 269, § 10(m)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74AE9">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34242">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D0F">
+        <w:t xml:space="preserve">G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D0F">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="003A4D0F">
+        <w:t xml:space="preserve"> 131</w:t>
+      </w:r>
+      <w:r w:rsidR="00394205">
+        <w:t>(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D620D5">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00475096">
+        <w:t xml:space="preserve"> But</w:t>
+      </w:r>
+      <w:r w:rsidR="00475096" w:rsidRPr="00475096">
+        <w:t xml:space="preserve">, concerning large capacity feeding devices, </w:t>
+      </w:r>
+      <w:r w:rsidR="00475096">
+        <w:t xml:space="preserve">note that </w:t>
+      </w:r>
+      <w:r w:rsidR="00475096" w:rsidRPr="00475096">
+        <w:t xml:space="preserve">G.L. c. 140, § 131(a), was amended in 2024 to say: “A license shall entitle a holder thereof </w:t>
+      </w:r>
+      <w:r w:rsidR="00475096">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00475096" w:rsidRPr="00475096">
+        <w:t xml:space="preserve">. . . to . . . possess and carry firearms, including large capacity firearms and ammunition therefor. The license shall not entitle a holder thereof to . . . possess or carry large capacity feeding devices . . . unless such . . . possession or carry is permitted under [G.L. c. 140, §] 131M. St. 2024, c. 135, § 49 (eff. Oct. 2, 2024).   </w:t>
+      </w:r>
+      <w:r w:rsidR="00D620D5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1724F395" w14:textId="0CCD29C6" w:rsidR="00CF05C2" w:rsidRDefault="002C2B46" w:rsidP="0045157B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A firearm identification (FID) card does not authorize a person to possess a large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="00400D9D">
+        <w:t>firearm or feeding device</w:t>
+      </w:r>
+      <w:r w:rsidR="0010509B">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0043393D">
+        <w:t>absent</w:t>
+      </w:r>
+      <w:r w:rsidR="0010509B">
+        <w:t xml:space="preserve"> narrow exceptions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E117FE">
+        <w:t>. See</w:t>
+      </w:r>
+      <w:r w:rsidR="00400D9D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF79EA">
+        <w:t xml:space="preserve">G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF79EA">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF79EA">
+        <w:t xml:space="preserve"> 129B(6), as </w:t>
+      </w:r>
+      <w:r w:rsidR="00330F0E">
+        <w:t>in effect before Oct. 2, 2024</w:t>
+      </w:r>
+      <w:r w:rsidR="006A04FA">
+        <w:t>, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E117FE">
+        <w:t xml:space="preserve">nd G.L. c. 140, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E117FE">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00E117FE">
+        <w:t xml:space="preserve"> 129B(</w:t>
+      </w:r>
+      <w:r w:rsidR="00902D0D">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00E117FE">
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="006A04FA">
+        <w:t>added</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB11F1">
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="00E117FE">
+        <w:t xml:space="preserve">St. 2024, c. 135, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E117FE">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Historic"/>
+        </w:rPr>
+        <w:t>§</w:t>
+      </w:r>
+      <w:r w:rsidR="00E117FE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010509B">
+        <w:t>44</w:t>
+      </w:r>
+      <w:r w:rsidR="00F656F3">
+        <w:t xml:space="preserve"> (eff. Oct. 2, 2024).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
-    <w:p w14:paraId="4717729E" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+  <w:footnote w:id="18">
+    <w:p w14:paraId="0CB167E0" w14:textId="21EE7A46" w:rsidR="00C21DC8" w:rsidRDefault="00C21DC8">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">   G.L. c. 140, </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>See n.17, above.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F929E6">
+        <w:t xml:space="preserve"> Whether a defendant </w:t>
+      </w:r>
+      <w:r w:rsidR="00302C34">
+        <w:t>possessed</w:t>
+      </w:r>
+      <w:r w:rsidR="00F929E6">
+        <w:t xml:space="preserve"> a valid FID card is relevant to sentencing, under G.L. c. 269, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F929E6">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI Historic"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> 121.</w:t>
+      <w:r w:rsidR="00F929E6">
+        <w:t xml:space="preserve"> 10(m), but </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3E95">
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00F929E6">
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r w:rsidR="009C3E95">
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="0061316B">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00B522C4">
+        <w:t xml:space="preserve"> whether the defendant lawfully possessed a large capacity </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7C3B">
+        <w:t>weapon/</w:t>
+      </w:r>
+      <w:r w:rsidR="00B522C4">
+        <w:t>firearm or feeding device.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
-    <w:p w14:paraId="6994FC2D" w14:textId="77777777" w:rsidR="00AF126A" w:rsidRDefault="00AF126A" w:rsidP="00AF126A">
+  <w:footnote w:id="19">
+    <w:p w14:paraId="2C448295" w14:textId="6541A440" w:rsidR="00252141" w:rsidRDefault="00252141">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r w:rsidRPr="005840A0">
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="005840A0">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">G.L. c. 140, </w:t>
-[...96 lines deleted...]
-        <w:t xml:space="preserve">§§ 129B, 129C.”). </w:t>
+        <w:t>See n.5, above.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FEEEB070"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="6FDCC1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -3008,183 +5037,632 @@
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2142720979">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1321542188">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="491679309">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1568609425">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="222302991">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1014725550">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="2"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="432"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F74A90"/>
     <w:rsid w:val="0000068B"/>
+    <w:rsid w:val="00006EC4"/>
     <w:rsid w:val="000124CA"/>
+    <w:rsid w:val="0001286A"/>
     <w:rsid w:val="00016CA0"/>
+    <w:rsid w:val="000213AD"/>
+    <w:rsid w:val="00026323"/>
+    <w:rsid w:val="0003544E"/>
     <w:rsid w:val="00037245"/>
+    <w:rsid w:val="00040EBD"/>
+    <w:rsid w:val="000449C7"/>
+    <w:rsid w:val="000640A5"/>
+    <w:rsid w:val="00065078"/>
+    <w:rsid w:val="00077C1F"/>
+    <w:rsid w:val="00083C2C"/>
+    <w:rsid w:val="000953C0"/>
+    <w:rsid w:val="000A0C4D"/>
+    <w:rsid w:val="000B07C1"/>
+    <w:rsid w:val="000B2F89"/>
+    <w:rsid w:val="000B4470"/>
+    <w:rsid w:val="000B5B93"/>
     <w:rsid w:val="000B7B9E"/>
+    <w:rsid w:val="000C088B"/>
+    <w:rsid w:val="000C66C3"/>
     <w:rsid w:val="000D70C6"/>
     <w:rsid w:val="000E7622"/>
+    <w:rsid w:val="000F2D72"/>
+    <w:rsid w:val="000F594C"/>
+    <w:rsid w:val="00102CBB"/>
+    <w:rsid w:val="00103B29"/>
+    <w:rsid w:val="00104EFD"/>
+    <w:rsid w:val="0010509B"/>
+    <w:rsid w:val="00105213"/>
     <w:rsid w:val="0010739E"/>
+    <w:rsid w:val="00110849"/>
+    <w:rsid w:val="0011401A"/>
     <w:rsid w:val="00130F23"/>
+    <w:rsid w:val="001366CF"/>
+    <w:rsid w:val="001514B8"/>
+    <w:rsid w:val="00155043"/>
+    <w:rsid w:val="00165DB0"/>
+    <w:rsid w:val="00166E5F"/>
     <w:rsid w:val="0017397B"/>
+    <w:rsid w:val="00173D36"/>
+    <w:rsid w:val="0018321D"/>
+    <w:rsid w:val="0019550C"/>
+    <w:rsid w:val="001975F1"/>
+    <w:rsid w:val="001A09E8"/>
+    <w:rsid w:val="001A772D"/>
+    <w:rsid w:val="001B15B4"/>
+    <w:rsid w:val="001B6C23"/>
+    <w:rsid w:val="001B6EC0"/>
     <w:rsid w:val="001B7748"/>
+    <w:rsid w:val="001B7C3B"/>
+    <w:rsid w:val="001C34D3"/>
     <w:rsid w:val="001C5FA5"/>
+    <w:rsid w:val="001C7155"/>
+    <w:rsid w:val="001D0DE5"/>
     <w:rsid w:val="001D701D"/>
     <w:rsid w:val="001E2162"/>
+    <w:rsid w:val="001F6EFA"/>
+    <w:rsid w:val="00203146"/>
+    <w:rsid w:val="00213F2A"/>
     <w:rsid w:val="0022047B"/>
+    <w:rsid w:val="002210A5"/>
     <w:rsid w:val="00221552"/>
+    <w:rsid w:val="002273BA"/>
+    <w:rsid w:val="00231093"/>
+    <w:rsid w:val="00242986"/>
+    <w:rsid w:val="00243D18"/>
+    <w:rsid w:val="002456AF"/>
+    <w:rsid w:val="00246883"/>
+    <w:rsid w:val="00252141"/>
     <w:rsid w:val="00257345"/>
+    <w:rsid w:val="002755DA"/>
+    <w:rsid w:val="002766DB"/>
+    <w:rsid w:val="00282451"/>
+    <w:rsid w:val="002828D3"/>
+    <w:rsid w:val="00286C9E"/>
+    <w:rsid w:val="00294C06"/>
     <w:rsid w:val="00294F89"/>
+    <w:rsid w:val="00297C0C"/>
+    <w:rsid w:val="00297C14"/>
+    <w:rsid w:val="002A288C"/>
     <w:rsid w:val="002A2C60"/>
+    <w:rsid w:val="002A622F"/>
+    <w:rsid w:val="002B27A3"/>
+    <w:rsid w:val="002C2B46"/>
+    <w:rsid w:val="002C4A88"/>
+    <w:rsid w:val="002C4B85"/>
+    <w:rsid w:val="002C4C3B"/>
+    <w:rsid w:val="002D3EDD"/>
+    <w:rsid w:val="002E1955"/>
+    <w:rsid w:val="002E451E"/>
+    <w:rsid w:val="002F1AD4"/>
+    <w:rsid w:val="002F3A7E"/>
+    <w:rsid w:val="002F591C"/>
+    <w:rsid w:val="002F633B"/>
+    <w:rsid w:val="00302C34"/>
     <w:rsid w:val="00303039"/>
+    <w:rsid w:val="00307829"/>
+    <w:rsid w:val="00320C2F"/>
+    <w:rsid w:val="00321FD1"/>
+    <w:rsid w:val="00324719"/>
+    <w:rsid w:val="00330F0E"/>
+    <w:rsid w:val="00334847"/>
+    <w:rsid w:val="003465A9"/>
+    <w:rsid w:val="003479C6"/>
+    <w:rsid w:val="00350294"/>
+    <w:rsid w:val="00353376"/>
+    <w:rsid w:val="00370A43"/>
+    <w:rsid w:val="00374317"/>
+    <w:rsid w:val="0037480B"/>
+    <w:rsid w:val="00394205"/>
+    <w:rsid w:val="0039790B"/>
+    <w:rsid w:val="003A155C"/>
+    <w:rsid w:val="003A4D0F"/>
+    <w:rsid w:val="003A5DD6"/>
+    <w:rsid w:val="003B2C02"/>
+    <w:rsid w:val="003C5868"/>
+    <w:rsid w:val="003D0C48"/>
+    <w:rsid w:val="003E4D56"/>
+    <w:rsid w:val="003E5C0B"/>
+    <w:rsid w:val="003F02E3"/>
+    <w:rsid w:val="003F12A6"/>
+    <w:rsid w:val="003F572F"/>
+    <w:rsid w:val="003F7E1A"/>
+    <w:rsid w:val="00400D9D"/>
+    <w:rsid w:val="004033F5"/>
+    <w:rsid w:val="00405398"/>
+    <w:rsid w:val="0041429F"/>
     <w:rsid w:val="00420329"/>
+    <w:rsid w:val="00424E50"/>
+    <w:rsid w:val="0042548B"/>
+    <w:rsid w:val="00425736"/>
+    <w:rsid w:val="00425C45"/>
+    <w:rsid w:val="0043393D"/>
+    <w:rsid w:val="00433F1A"/>
+    <w:rsid w:val="00434AB1"/>
+    <w:rsid w:val="00434D5F"/>
+    <w:rsid w:val="00444375"/>
+    <w:rsid w:val="00445251"/>
+    <w:rsid w:val="00450DE8"/>
+    <w:rsid w:val="0045157B"/>
+    <w:rsid w:val="00451E82"/>
+    <w:rsid w:val="00453554"/>
+    <w:rsid w:val="0046529F"/>
+    <w:rsid w:val="00467820"/>
+    <w:rsid w:val="00470E8F"/>
+    <w:rsid w:val="00472812"/>
+    <w:rsid w:val="00475096"/>
     <w:rsid w:val="004848CB"/>
+    <w:rsid w:val="00484C13"/>
+    <w:rsid w:val="004931E6"/>
     <w:rsid w:val="004A3BE2"/>
+    <w:rsid w:val="004A4F6C"/>
+    <w:rsid w:val="004C328C"/>
+    <w:rsid w:val="004D09E4"/>
+    <w:rsid w:val="004D2525"/>
+    <w:rsid w:val="004E11DE"/>
+    <w:rsid w:val="004F17E1"/>
+    <w:rsid w:val="004F24C2"/>
+    <w:rsid w:val="004F702E"/>
+    <w:rsid w:val="005028F2"/>
+    <w:rsid w:val="00512E5E"/>
+    <w:rsid w:val="0051431A"/>
     <w:rsid w:val="00516C98"/>
+    <w:rsid w:val="005215F3"/>
+    <w:rsid w:val="005236A2"/>
+    <w:rsid w:val="00525244"/>
+    <w:rsid w:val="0053321C"/>
+    <w:rsid w:val="00541F5A"/>
+    <w:rsid w:val="00542920"/>
+    <w:rsid w:val="005436CA"/>
     <w:rsid w:val="005446C0"/>
     <w:rsid w:val="00550249"/>
+    <w:rsid w:val="00561621"/>
+    <w:rsid w:val="00565380"/>
+    <w:rsid w:val="00574364"/>
+    <w:rsid w:val="0058021B"/>
+    <w:rsid w:val="00590CA0"/>
+    <w:rsid w:val="0059241B"/>
     <w:rsid w:val="00594672"/>
     <w:rsid w:val="00596E5A"/>
+    <w:rsid w:val="005A2487"/>
+    <w:rsid w:val="005A267E"/>
+    <w:rsid w:val="005A2B39"/>
+    <w:rsid w:val="005A4D67"/>
+    <w:rsid w:val="005A5EBC"/>
+    <w:rsid w:val="005B0F00"/>
+    <w:rsid w:val="005B1E19"/>
+    <w:rsid w:val="005B4141"/>
+    <w:rsid w:val="005B5A63"/>
+    <w:rsid w:val="005C2FD8"/>
+    <w:rsid w:val="005C5BAD"/>
+    <w:rsid w:val="005D2580"/>
+    <w:rsid w:val="005D4E0B"/>
+    <w:rsid w:val="005E6665"/>
+    <w:rsid w:val="005E6A70"/>
+    <w:rsid w:val="0060604D"/>
+    <w:rsid w:val="006115D2"/>
+    <w:rsid w:val="0061316B"/>
+    <w:rsid w:val="006275FA"/>
+    <w:rsid w:val="00630CD3"/>
+    <w:rsid w:val="0063337D"/>
+    <w:rsid w:val="00634227"/>
+    <w:rsid w:val="006404A9"/>
+    <w:rsid w:val="00643D8E"/>
+    <w:rsid w:val="00644A46"/>
+    <w:rsid w:val="00647275"/>
+    <w:rsid w:val="00647FD9"/>
+    <w:rsid w:val="00655727"/>
+    <w:rsid w:val="0066061B"/>
+    <w:rsid w:val="006624B6"/>
+    <w:rsid w:val="00670A77"/>
     <w:rsid w:val="00676B44"/>
+    <w:rsid w:val="00676C17"/>
+    <w:rsid w:val="00693333"/>
+    <w:rsid w:val="00695671"/>
+    <w:rsid w:val="006A04FA"/>
+    <w:rsid w:val="006A0EC4"/>
+    <w:rsid w:val="006A3294"/>
+    <w:rsid w:val="006A4C3C"/>
+    <w:rsid w:val="006A713A"/>
+    <w:rsid w:val="006B0FB5"/>
+    <w:rsid w:val="006B2617"/>
+    <w:rsid w:val="006B5929"/>
+    <w:rsid w:val="006D0A0D"/>
+    <w:rsid w:val="006D0CD3"/>
+    <w:rsid w:val="006D279A"/>
+    <w:rsid w:val="006D3492"/>
+    <w:rsid w:val="006D3DE4"/>
+    <w:rsid w:val="006E2F0E"/>
+    <w:rsid w:val="006E33D1"/>
+    <w:rsid w:val="006F7D2E"/>
+    <w:rsid w:val="007128C8"/>
+    <w:rsid w:val="00716413"/>
+    <w:rsid w:val="00717207"/>
+    <w:rsid w:val="00722AC3"/>
+    <w:rsid w:val="00722E57"/>
+    <w:rsid w:val="00732F27"/>
+    <w:rsid w:val="00751A31"/>
+    <w:rsid w:val="00753451"/>
+    <w:rsid w:val="007535CB"/>
+    <w:rsid w:val="007600DD"/>
+    <w:rsid w:val="007742FD"/>
+    <w:rsid w:val="00781A79"/>
+    <w:rsid w:val="007927B1"/>
+    <w:rsid w:val="007B026C"/>
+    <w:rsid w:val="007B19C4"/>
+    <w:rsid w:val="007B52CA"/>
+    <w:rsid w:val="007D1C01"/>
+    <w:rsid w:val="007D797F"/>
+    <w:rsid w:val="007E3991"/>
+    <w:rsid w:val="007E4026"/>
     <w:rsid w:val="007E7B77"/>
+    <w:rsid w:val="007F0654"/>
+    <w:rsid w:val="007F2303"/>
+    <w:rsid w:val="00807B1B"/>
+    <w:rsid w:val="008137F6"/>
+    <w:rsid w:val="00815643"/>
+    <w:rsid w:val="00815DBE"/>
+    <w:rsid w:val="00823E16"/>
+    <w:rsid w:val="00825EDA"/>
+    <w:rsid w:val="00831709"/>
+    <w:rsid w:val="008317E5"/>
+    <w:rsid w:val="00831A70"/>
     <w:rsid w:val="00834E34"/>
+    <w:rsid w:val="008518D9"/>
+    <w:rsid w:val="0086274C"/>
+    <w:rsid w:val="00862C26"/>
+    <w:rsid w:val="008649BB"/>
+    <w:rsid w:val="008702BA"/>
+    <w:rsid w:val="0087221A"/>
     <w:rsid w:val="008733AA"/>
+    <w:rsid w:val="00874960"/>
     <w:rsid w:val="00880AA6"/>
+    <w:rsid w:val="008855F4"/>
+    <w:rsid w:val="00887AAF"/>
+    <w:rsid w:val="00891792"/>
+    <w:rsid w:val="00891AB9"/>
+    <w:rsid w:val="00892E86"/>
+    <w:rsid w:val="0089405F"/>
+    <w:rsid w:val="008B3386"/>
+    <w:rsid w:val="008B4539"/>
+    <w:rsid w:val="008C198C"/>
+    <w:rsid w:val="008C4855"/>
+    <w:rsid w:val="008E12D7"/>
+    <w:rsid w:val="008E33AD"/>
+    <w:rsid w:val="008E6D6E"/>
+    <w:rsid w:val="008E7C0F"/>
+    <w:rsid w:val="00902D0D"/>
+    <w:rsid w:val="0090531A"/>
+    <w:rsid w:val="00910B05"/>
+    <w:rsid w:val="00910B59"/>
+    <w:rsid w:val="00920567"/>
+    <w:rsid w:val="00920F1F"/>
+    <w:rsid w:val="009225E2"/>
+    <w:rsid w:val="009228FA"/>
+    <w:rsid w:val="0094072C"/>
     <w:rsid w:val="0094500B"/>
+    <w:rsid w:val="00947723"/>
+    <w:rsid w:val="009530EA"/>
+    <w:rsid w:val="009548AE"/>
+    <w:rsid w:val="00974FF2"/>
     <w:rsid w:val="00976A39"/>
+    <w:rsid w:val="009812E1"/>
     <w:rsid w:val="00992410"/>
+    <w:rsid w:val="009934C0"/>
+    <w:rsid w:val="009A31C7"/>
+    <w:rsid w:val="009A6665"/>
     <w:rsid w:val="009B481F"/>
+    <w:rsid w:val="009B5DFF"/>
     <w:rsid w:val="009B63B0"/>
+    <w:rsid w:val="009B7FFD"/>
+    <w:rsid w:val="009C187C"/>
+    <w:rsid w:val="009C26BE"/>
+    <w:rsid w:val="009C2AC5"/>
+    <w:rsid w:val="009C3E95"/>
+    <w:rsid w:val="009C6FDD"/>
+    <w:rsid w:val="009E2099"/>
+    <w:rsid w:val="009F2C14"/>
     <w:rsid w:val="00A05B86"/>
+    <w:rsid w:val="00A077B7"/>
+    <w:rsid w:val="00A10C14"/>
+    <w:rsid w:val="00A1420B"/>
+    <w:rsid w:val="00A14B52"/>
     <w:rsid w:val="00A164C0"/>
+    <w:rsid w:val="00A17A20"/>
+    <w:rsid w:val="00A2030D"/>
+    <w:rsid w:val="00A20594"/>
+    <w:rsid w:val="00A22800"/>
     <w:rsid w:val="00A2789E"/>
+    <w:rsid w:val="00A31D3F"/>
+    <w:rsid w:val="00A33E1D"/>
+    <w:rsid w:val="00A35EE1"/>
+    <w:rsid w:val="00A515BB"/>
+    <w:rsid w:val="00A55C6B"/>
     <w:rsid w:val="00A55E4E"/>
     <w:rsid w:val="00A56498"/>
+    <w:rsid w:val="00A60A97"/>
+    <w:rsid w:val="00A65FAC"/>
+    <w:rsid w:val="00A676F7"/>
     <w:rsid w:val="00A76145"/>
+    <w:rsid w:val="00A76CC9"/>
+    <w:rsid w:val="00A80CA6"/>
+    <w:rsid w:val="00A9092A"/>
     <w:rsid w:val="00A917A4"/>
+    <w:rsid w:val="00A923F3"/>
     <w:rsid w:val="00A95EAD"/>
+    <w:rsid w:val="00AA7BF8"/>
+    <w:rsid w:val="00AB0F3B"/>
+    <w:rsid w:val="00AB467E"/>
+    <w:rsid w:val="00AC0ABB"/>
+    <w:rsid w:val="00AC7828"/>
+    <w:rsid w:val="00AD4635"/>
+    <w:rsid w:val="00AE4F0A"/>
+    <w:rsid w:val="00AE6EA3"/>
     <w:rsid w:val="00AF126A"/>
     <w:rsid w:val="00AF6831"/>
+    <w:rsid w:val="00AF75B8"/>
     <w:rsid w:val="00B02468"/>
+    <w:rsid w:val="00B1121A"/>
+    <w:rsid w:val="00B17D78"/>
+    <w:rsid w:val="00B22DB3"/>
     <w:rsid w:val="00B2579A"/>
+    <w:rsid w:val="00B431D1"/>
+    <w:rsid w:val="00B477CB"/>
+    <w:rsid w:val="00B51459"/>
     <w:rsid w:val="00B520AB"/>
+    <w:rsid w:val="00B522C4"/>
+    <w:rsid w:val="00B537FD"/>
+    <w:rsid w:val="00B62021"/>
+    <w:rsid w:val="00B75744"/>
     <w:rsid w:val="00B75859"/>
+    <w:rsid w:val="00B76926"/>
+    <w:rsid w:val="00B9364E"/>
+    <w:rsid w:val="00BA1352"/>
+    <w:rsid w:val="00BB37DC"/>
+    <w:rsid w:val="00BC370B"/>
+    <w:rsid w:val="00BD02F9"/>
+    <w:rsid w:val="00BD3119"/>
+    <w:rsid w:val="00BE1C09"/>
     <w:rsid w:val="00BE7335"/>
+    <w:rsid w:val="00BE7606"/>
     <w:rsid w:val="00BF0717"/>
     <w:rsid w:val="00BF08B5"/>
+    <w:rsid w:val="00BF3162"/>
     <w:rsid w:val="00C04612"/>
     <w:rsid w:val="00C04CF5"/>
+    <w:rsid w:val="00C12EE1"/>
+    <w:rsid w:val="00C1722E"/>
+    <w:rsid w:val="00C2089C"/>
+    <w:rsid w:val="00C21DC8"/>
     <w:rsid w:val="00C24494"/>
+    <w:rsid w:val="00C25DF7"/>
+    <w:rsid w:val="00C3796F"/>
+    <w:rsid w:val="00C425AB"/>
     <w:rsid w:val="00C43AEF"/>
+    <w:rsid w:val="00C55685"/>
     <w:rsid w:val="00C5670C"/>
+    <w:rsid w:val="00C705E2"/>
+    <w:rsid w:val="00C7129D"/>
+    <w:rsid w:val="00C87CF1"/>
+    <w:rsid w:val="00CB07AF"/>
+    <w:rsid w:val="00CB35B6"/>
+    <w:rsid w:val="00CB396C"/>
+    <w:rsid w:val="00CC085E"/>
     <w:rsid w:val="00CD7576"/>
+    <w:rsid w:val="00CE5FDA"/>
+    <w:rsid w:val="00CE7529"/>
+    <w:rsid w:val="00CF05C2"/>
+    <w:rsid w:val="00CF1C32"/>
+    <w:rsid w:val="00CF34CE"/>
+    <w:rsid w:val="00CF5591"/>
+    <w:rsid w:val="00CF79EA"/>
+    <w:rsid w:val="00D00725"/>
+    <w:rsid w:val="00D04354"/>
+    <w:rsid w:val="00D07584"/>
+    <w:rsid w:val="00D16198"/>
+    <w:rsid w:val="00D20DA1"/>
+    <w:rsid w:val="00D244A0"/>
+    <w:rsid w:val="00D301E0"/>
+    <w:rsid w:val="00D309A2"/>
+    <w:rsid w:val="00D32372"/>
+    <w:rsid w:val="00D42018"/>
+    <w:rsid w:val="00D44022"/>
+    <w:rsid w:val="00D47F56"/>
+    <w:rsid w:val="00D500BE"/>
+    <w:rsid w:val="00D53B3E"/>
+    <w:rsid w:val="00D5456F"/>
+    <w:rsid w:val="00D55213"/>
+    <w:rsid w:val="00D614DE"/>
+    <w:rsid w:val="00D620D5"/>
     <w:rsid w:val="00D651B5"/>
+    <w:rsid w:val="00D71D23"/>
     <w:rsid w:val="00D71FE5"/>
+    <w:rsid w:val="00D74AE9"/>
+    <w:rsid w:val="00D75031"/>
+    <w:rsid w:val="00D80C55"/>
+    <w:rsid w:val="00D821A7"/>
     <w:rsid w:val="00D8732A"/>
     <w:rsid w:val="00D9196F"/>
+    <w:rsid w:val="00D92A39"/>
+    <w:rsid w:val="00D96A05"/>
+    <w:rsid w:val="00DB11F1"/>
+    <w:rsid w:val="00DB257D"/>
     <w:rsid w:val="00DB6604"/>
+    <w:rsid w:val="00DC544C"/>
     <w:rsid w:val="00DC61A7"/>
+    <w:rsid w:val="00DC7375"/>
+    <w:rsid w:val="00DE039D"/>
+    <w:rsid w:val="00DE3BAE"/>
+    <w:rsid w:val="00DE5B18"/>
+    <w:rsid w:val="00DF1DB7"/>
+    <w:rsid w:val="00DF258F"/>
     <w:rsid w:val="00E04AB8"/>
+    <w:rsid w:val="00E04FD0"/>
+    <w:rsid w:val="00E10450"/>
+    <w:rsid w:val="00E10D58"/>
+    <w:rsid w:val="00E117FE"/>
+    <w:rsid w:val="00E14F59"/>
     <w:rsid w:val="00E174B0"/>
+    <w:rsid w:val="00E20167"/>
+    <w:rsid w:val="00E25043"/>
+    <w:rsid w:val="00E274CA"/>
+    <w:rsid w:val="00E34242"/>
+    <w:rsid w:val="00E4155F"/>
+    <w:rsid w:val="00E56CA8"/>
+    <w:rsid w:val="00E573AC"/>
+    <w:rsid w:val="00E61626"/>
+    <w:rsid w:val="00E66F76"/>
+    <w:rsid w:val="00E67EFA"/>
     <w:rsid w:val="00E7032C"/>
+    <w:rsid w:val="00E76025"/>
+    <w:rsid w:val="00E76C1E"/>
+    <w:rsid w:val="00E83B05"/>
+    <w:rsid w:val="00E86B4D"/>
+    <w:rsid w:val="00E86C4B"/>
+    <w:rsid w:val="00E96EE2"/>
+    <w:rsid w:val="00EB4235"/>
+    <w:rsid w:val="00EB4A40"/>
+    <w:rsid w:val="00ED21E0"/>
+    <w:rsid w:val="00ED2E67"/>
+    <w:rsid w:val="00EE1362"/>
+    <w:rsid w:val="00EE4AE1"/>
+    <w:rsid w:val="00EF3844"/>
+    <w:rsid w:val="00F00107"/>
     <w:rsid w:val="00F10AE9"/>
     <w:rsid w:val="00F11C6F"/>
+    <w:rsid w:val="00F14A8E"/>
+    <w:rsid w:val="00F16742"/>
+    <w:rsid w:val="00F2692D"/>
+    <w:rsid w:val="00F30D2D"/>
+    <w:rsid w:val="00F33659"/>
+    <w:rsid w:val="00F34C12"/>
+    <w:rsid w:val="00F359EC"/>
+    <w:rsid w:val="00F35C8F"/>
+    <w:rsid w:val="00F37F22"/>
+    <w:rsid w:val="00F41121"/>
+    <w:rsid w:val="00F41C36"/>
+    <w:rsid w:val="00F446C8"/>
+    <w:rsid w:val="00F47D4E"/>
+    <w:rsid w:val="00F568D7"/>
+    <w:rsid w:val="00F57992"/>
+    <w:rsid w:val="00F60D6C"/>
+    <w:rsid w:val="00F61523"/>
+    <w:rsid w:val="00F656F3"/>
+    <w:rsid w:val="00F73A01"/>
     <w:rsid w:val="00F74A90"/>
+    <w:rsid w:val="00F7593A"/>
+    <w:rsid w:val="00F82624"/>
     <w:rsid w:val="00F83046"/>
+    <w:rsid w:val="00F929E6"/>
+    <w:rsid w:val="00F93445"/>
+    <w:rsid w:val="00F942B3"/>
+    <w:rsid w:val="00F947A8"/>
+    <w:rsid w:val="00FA12D4"/>
+    <w:rsid w:val="00FB1225"/>
+    <w:rsid w:val="00FC0895"/>
+    <w:rsid w:val="00FC16FC"/>
+    <w:rsid w:val="00FD073E"/>
+    <w:rsid w:val="00FD57FD"/>
     <w:rsid w:val="00FD6881"/>
+    <w:rsid w:val="00FE2AA0"/>
+    <w:rsid w:val="00FF70CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="72AF33E3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F0DCD95B-F6BC-7E4C-A645-37CF44BDD299}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3542,51 +6020,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004848CB"/>
     <w:rPr>
       <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
       <w:kern w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
@@ -3927,62 +6404,204 @@
     <w:rsid w:val="00016CA0"/>
     <w:pPr>
       <w:ind w:left="432"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008733AA"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2592"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9346"/>
       </w:tabs>
       <w:spacing w:after="120"/>
       <w:ind w:left="2160" w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI Historic" w:hAnsi="Segoe UI Historic"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1121A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype" w:cs="Times New Roman"/>
+      <w:kern w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00887AAF"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00887AAF"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="55592110">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="90127890">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1251620738">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1920672907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="240"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1469275696">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2030174749">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="754741370">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="480"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="866021510">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="480"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4236,74 +6855,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34D0F104-8E15-4401-8DBD-50198434FD55}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>5240</Characters>
+  <Pages>10</Pages>
+  <Words>1243</Words>
+  <Characters>7090</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>104</Lines>
-  <Paragraphs>39</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6251</CharactersWithSpaces>
+  <CharactersWithSpaces>8317</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>KWS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>