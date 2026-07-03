--- v0 (2025-10-29)
+++ v1 (2026-07-03)
@@ -1,87 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/nani_assefa1_mass_gov/Documents/All _older FY23/Desktop/website/New folder/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RKeane2\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8C5ACA81-6D0E-4E5F-9779-486807341BD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{62F40157-7E4B-4177-AF2A-2644B9618756}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32340" yWindow="3375" windowWidth="17625" windowHeight="11295" xr2:uid="{399AF652-3C7C-411B-AD8C-110B95F45575}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{399AF652-3C7C-411B-AD8C-110B95F45575}"/>
   </bookViews>
   <sheets>
-    <sheet name="SSDO-ASDO list " sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="418" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="248">
   <si>
     <t>Secretariat</t>
   </si>
   <si>
+    <t>Agency</t>
+  </si>
+  <si>
     <t>Name</t>
   </si>
   <si>
     <t>CPO</t>
   </si>
   <si>
     <t>ANF</t>
   </si>
   <si>
     <t>ADD</t>
   </si>
   <si>
     <t>Massachusetts Development Disabilities Council</t>
   </si>
   <si>
     <t>ALA</t>
   </si>
   <si>
     <t>Administrative Law Appeals</t>
   </si>
   <si>
     <t>Abiola Adelakun</t>
   </si>
   <si>
     <t>Additional</t>
@@ -92,110 +94,98 @@
   <si>
     <t>ATB</t>
   </si>
   <si>
     <t>Appellate Tax Board</t>
   </si>
   <si>
     <t>SDO</t>
   </si>
   <si>
     <t>BSB</t>
   </si>
   <si>
     <t>Bureau of the State House</t>
   </si>
   <si>
     <t>Tyrone Lawless</t>
   </si>
   <si>
     <t>CSC</t>
   </si>
   <si>
     <t>Civil Service Commission</t>
   </si>
   <si>
-    <t xml:space="preserve">Christopher Bowman </t>
-[...1 lines deleted...]
-  <si>
     <t>DCP</t>
   </si>
   <si>
     <t>Cheri Lee</t>
   </si>
   <si>
     <t>DOR</t>
   </si>
   <si>
-    <t>Joseph Bellofatto</t>
-[...1 lines deleted...]
-  <si>
     <t>GIC</t>
   </si>
   <si>
     <t>Group Insurance Commission</t>
   </si>
   <si>
     <t>HRD</t>
   </si>
   <si>
     <t>Human Resource Division</t>
   </si>
   <si>
     <t>Louis Chan</t>
   </si>
   <si>
     <t>LIB</t>
   </si>
   <si>
     <t>George Fingold Library</t>
   </si>
   <si>
-    <t>Christopher Dupuis</t>
-[...1 lines deleted...]
-  <si>
     <t>OHA</t>
   </si>
   <si>
     <t xml:space="preserve">Mike Dumont </t>
   </si>
   <si>
     <t>OSD</t>
   </si>
   <si>
     <t>Operational Services Division</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
     <t>Public Employee Retirement Adm. Comm.</t>
   </si>
   <si>
-    <t>Virginia Barrows</t>
-[...1 lines deleted...]
-  <si>
     <t>TRB</t>
   </si>
   <si>
     <t>Vjollca Avrami</t>
   </si>
   <si>
     <t>Andrea Kenney</t>
   </si>
   <si>
     <t>Darnell Williams</t>
   </si>
   <si>
     <t>Department of Elementary &amp; Secondary Education</t>
   </si>
   <si>
     <t>Jonna Willis</t>
   </si>
   <si>
     <t>Carolyn Zanotti Keane</t>
   </si>
   <si>
     <t>Executive Office of Education</t>
   </si>
   <si>
     <t>EEC</t>
@@ -218,1233 +208,838 @@
   <si>
     <t>SCA</t>
   </si>
   <si>
     <t>Office of Consumer Affairs and Business Regulation</t>
   </si>
   <si>
     <t xml:space="preserve">Dianne Handrahan </t>
   </si>
   <si>
     <t>EHS</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>John Couillard</t>
   </si>
   <si>
     <t>DMH</t>
   </si>
   <si>
     <t>Department of Mental Health</t>
   </si>
   <si>
-    <t>Kimberly DuBois</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Department of Developmental Services </t>
   </si>
   <si>
     <t>DPH</t>
   </si>
   <si>
     <t>Department of Public Health</t>
   </si>
   <si>
     <t>Sharon Dyer</t>
   </si>
   <si>
     <t>Department of Children and Families</t>
   </si>
   <si>
     <t>DYS</t>
   </si>
   <si>
     <t>Department of Youth Services</t>
   </si>
   <si>
     <t>Executive Office of Health and Human Services</t>
   </si>
   <si>
     <t>Rashiem Grant</t>
   </si>
   <si>
-    <t>ELD</t>
-[...4 lines deleted...]
-  <si>
     <t>HLY</t>
   </si>
   <si>
     <t>MCB</t>
   </si>
   <si>
     <t>Mass. Commission for the Blind</t>
   </si>
   <si>
     <t>Max Feldpausch</t>
   </si>
   <si>
     <t>MCD</t>
   </si>
   <si>
     <t>Mass. Commission for Deaf &amp; Hard of Hearing</t>
   </si>
   <si>
     <t>Jane Sokol Shulman</t>
   </si>
   <si>
     <t>Donna Ellis</t>
   </si>
   <si>
     <t>ORI</t>
   </si>
   <si>
     <t>Mass. Office for Refugees and Immigrants</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Department of Veterans' Services</t>
   </si>
   <si>
-    <t>Department of Transitional Assistance</t>
-[...1 lines deleted...]
-  <si>
     <t>AGR</t>
   </si>
   <si>
     <t>Department of Agricultural Resources</t>
   </si>
   <si>
     <t>Robert Monahan</t>
   </si>
   <si>
     <t>SRB</t>
   </si>
   <si>
     <t>DCR</t>
   </si>
   <si>
     <t>Department of Conservation and Recreation</t>
   </si>
   <si>
     <t>Robert Boncore</t>
   </si>
   <si>
     <t>DPU</t>
   </si>
   <si>
     <t>Department of Public Utilities</t>
   </si>
   <si>
     <t>ENE</t>
   </si>
   <si>
     <t>Division of Energy Resources</t>
   </si>
   <si>
     <t>Executive Office of Energy and Environmental Affairs</t>
   </si>
   <si>
     <t>Environmental Protection</t>
   </si>
   <si>
-    <t>Stephen Manning</t>
+    <t>FWE</t>
+  </si>
+  <si>
+    <t>Department of Fish and Game</t>
+  </si>
+  <si>
+    <t>EOL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">E.O. of Labor and Workforce Development </t>
+  </si>
+  <si>
+    <t>EPS</t>
+  </si>
+  <si>
+    <t>CDA</t>
+  </si>
+  <si>
+    <t>Massachusetts Emergency Management Agency</t>
+  </si>
+  <si>
+    <t>CHS</t>
+  </si>
+  <si>
+    <t>Department of Criminal Justice Information Services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Christina Lento </t>
+  </si>
+  <si>
+    <t>CME</t>
+  </si>
+  <si>
+    <t>Chief Medical Examiner</t>
+  </si>
+  <si>
+    <t>Michael Sandquist</t>
+  </si>
+  <si>
+    <t>DFS</t>
+  </si>
+  <si>
+    <t>Department of Fire Services</t>
+  </si>
+  <si>
+    <t>Julie Walrath</t>
+  </si>
+  <si>
+    <t>DOC</t>
+  </si>
+  <si>
+    <t>Department of Correction</t>
+  </si>
+  <si>
+    <t>Executive Office of Public Safety &amp; Security</t>
+  </si>
+  <si>
+    <t>Emi Joy</t>
+  </si>
+  <si>
+    <t>MIL</t>
+  </si>
+  <si>
+    <t>Andy Lapp</t>
+  </si>
+  <si>
+    <t>Military Division</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parole Board</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>Brian Kearnan</t>
+  </si>
+  <si>
+    <t>SOR</t>
+  </si>
+  <si>
+    <t>Sex Offender Registry Board</t>
+  </si>
+  <si>
+    <t>Dan Mullane</t>
+  </si>
+  <si>
+    <t>GOV</t>
+  </si>
+  <si>
+    <t>E.O. Technology and Security Services</t>
+  </si>
+  <si>
+    <t>Shawn Johnson</t>
+  </si>
+  <si>
+    <t>MGC</t>
+  </si>
+  <si>
+    <t>Derek Lennon</t>
+  </si>
+  <si>
+    <t>HPC</t>
+  </si>
+  <si>
+    <t>Healh Policy Commission</t>
+  </si>
+  <si>
+    <t>ASDO</t>
+  </si>
+  <si>
+    <t>SSDO</t>
+  </si>
+  <si>
+    <t>MA Teachers Retirement System</t>
+  </si>
+  <si>
+    <t>State Reclamation Board( mosquito control)</t>
+  </si>
+  <si>
+    <t>EOE</t>
+  </si>
+  <si>
+    <t>Dept of Revenue</t>
+  </si>
+  <si>
+    <t>Office of Travel and Tourism</t>
+  </si>
+  <si>
+    <t>MOTT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniela Decaro-Heavey </t>
+  </si>
+  <si>
+    <t>DDS</t>
+  </si>
+  <si>
+    <t>Susan Flanagan-Cahill</t>
+  </si>
+  <si>
+    <t>MA State Police</t>
+  </si>
+  <si>
+    <t>EEA</t>
+  </si>
+  <si>
+    <t>Govenors Office</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>Division of Insurance</t>
+  </si>
+  <si>
+    <t>Renee Stewart</t>
+  </si>
+  <si>
+    <t>EOTTS</t>
+  </si>
+  <si>
+    <t>DESE</t>
+  </si>
+  <si>
+    <t>EOHED</t>
+  </si>
+  <si>
+    <t>EOWLD</t>
+  </si>
+  <si>
+    <t>Early Education and Care</t>
+  </si>
+  <si>
+    <t>EOANF</t>
+  </si>
+  <si>
+    <t>EOHHS</t>
+  </si>
+  <si>
+    <t>Dept of Cap Asset Mgmt &amp; Maintenance</t>
+  </si>
+  <si>
+    <t>EOEEA</t>
+  </si>
+  <si>
+    <t>Anne Wong</t>
+  </si>
+  <si>
+    <t>DEP</t>
+  </si>
+  <si>
+    <t>Mass Gaming Commission</t>
+  </si>
+  <si>
+    <t>DPL</t>
+  </si>
+  <si>
+    <t>DHE</t>
+  </si>
+  <si>
+    <t>Holyoke Soldiers Home</t>
+  </si>
+  <si>
+    <t>EOPSS</t>
+  </si>
+  <si>
+    <t>Supplier Diversity Office</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Dept of Higher Education</t>
+  </si>
+  <si>
+    <t>Alex Powell</t>
+  </si>
+  <si>
+    <t>DOS</t>
+  </si>
+  <si>
+    <t>Division of Standards</t>
+  </si>
+  <si>
+    <t>TAC</t>
+  </si>
+  <si>
+    <t>Dept of Telecommunications &amp; Cable</t>
+  </si>
+  <si>
+    <t>Andrea Nixon</t>
+  </si>
+  <si>
+    <t>Ted Dobbin</t>
+  </si>
+  <si>
+    <t>Title</t>
+  </si>
+  <si>
+    <t>DCF</t>
+  </si>
+  <si>
+    <t>Quasi</t>
+  </si>
+  <si>
+    <t>EOPPS</t>
+  </si>
+  <si>
+    <t>CJT</t>
+  </si>
+  <si>
+    <t>Kris Gottlander</t>
+  </si>
+  <si>
+    <t>Municipal Police training Committee</t>
+  </si>
+  <si>
+    <t>Massachusetts Office on Disability</t>
+  </si>
+  <si>
+    <t>Mary Ellen Osborne</t>
+  </si>
+  <si>
+    <t>ODCR</t>
+  </si>
+  <si>
+    <t>Office of Diversity &amp; Civil Rights</t>
+  </si>
+  <si>
+    <t>MOBD</t>
+  </si>
+  <si>
+    <t>Mass. Office of Business Development</t>
+  </si>
+  <si>
+    <t>MMP</t>
+  </si>
+  <si>
+    <t>Mass. Marketing Partnership</t>
+  </si>
+  <si>
+    <t>Division of Occupational Licensure</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>Commission against Discrimination</t>
+  </si>
+  <si>
+    <t>Melanie Louie</t>
+  </si>
+  <si>
+    <t>Stephanie Miller</t>
+  </si>
+  <si>
+    <t>DAC</t>
+  </si>
+  <si>
+    <t>Disabled Persons Protection Commission</t>
+  </si>
+  <si>
+    <t>David Minucci</t>
+  </si>
+  <si>
+    <t>EOVS</t>
+  </si>
+  <si>
+    <t>KatIe Bozzi</t>
+  </si>
+  <si>
+    <t>DOT</t>
+  </si>
+  <si>
+    <t>Andy Vanholt-Mejia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shawn johnson </t>
+  </si>
+  <si>
+    <t>Pam Modugno</t>
+  </si>
+  <si>
+    <t>Erin Dellefemine</t>
+  </si>
+  <si>
+    <t>Melanie Gentile</t>
+  </si>
+  <si>
+    <t>Jess Wall</t>
+  </si>
+  <si>
+    <t>Miranda Mikshenas</t>
+  </si>
+  <si>
+    <t>Katrina Robinson</t>
+  </si>
+  <si>
+    <t>Jannelvy Martinez</t>
+  </si>
+  <si>
+    <t>MASSDOT</t>
+  </si>
+  <si>
+    <t>Dept of Transportation</t>
+  </si>
+  <si>
+    <t>Cameron McBean</t>
+  </si>
+  <si>
+    <t>EOHLC</t>
+  </si>
+  <si>
+    <t>Eleanor Baumgarten</t>
+  </si>
+  <si>
+    <t>EOED</t>
+  </si>
+  <si>
+    <t>Executive Office of Economic Development</t>
+  </si>
+  <si>
+    <t>MassAbility</t>
+  </si>
+  <si>
+    <t>MBY</t>
+  </si>
+  <si>
+    <t>E.O of Housing &amp; Livable Communities</t>
+  </si>
+  <si>
+    <t>Andrew Bridges</t>
+  </si>
+  <si>
+    <t>Richard Calderon</t>
+  </si>
+  <si>
+    <t>OCA</t>
+  </si>
+  <si>
+    <t>Office of Child Advocate</t>
+  </si>
+  <si>
+    <t>Spencer Gurley-Grenn</t>
+  </si>
+  <si>
+    <t>Christine Joyal</t>
+  </si>
+  <si>
+    <t>Michael Goldberg</t>
+  </si>
+  <si>
+    <t>Christopher Buzzell</t>
+  </si>
+  <si>
+    <t>Teresa Brodeur</t>
+  </si>
+  <si>
+    <t>Daniel Arnold</t>
+  </si>
+  <si>
+    <t>Whitney Sargent</t>
+  </si>
+  <si>
+    <t>Janice Little</t>
   </si>
   <si>
     <t>YitLing Slayman</t>
   </si>
   <si>
-    <t>FWE</t>
-[...446 lines deleted...]
-    <t>Agency Abbreviation</t>
+    <t>Dan Billings</t>
+  </si>
+  <si>
+    <t>Evelyn Perez</t>
+  </si>
+  <si>
+    <t>Danielle Gilpatrick</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chelsea Soldier's Home </t>
+  </si>
+  <si>
+    <t>Nancy Karas</t>
+  </si>
+  <si>
+    <t>Patricia Jackson</t>
+  </si>
+  <si>
+    <t>Medes Diaz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chris Bowman </t>
+  </si>
+  <si>
+    <t>Bryan Klepacki</t>
+  </si>
+  <si>
+    <t>Christ Dupuis</t>
+  </si>
+  <si>
+    <t>Joe Bellofatto</t>
+  </si>
+  <si>
+    <t>Kim DuBois</t>
+  </si>
+  <si>
+    <t>Jim Novello</t>
+  </si>
+  <si>
+    <t>Robin Labranche</t>
+  </si>
+  <si>
+    <t>Annemarie Rodriguez</t>
+  </si>
+  <si>
+    <t>Mike Woods</t>
+  </si>
+  <si>
+    <t>Manjula Nayak</t>
+  </si>
+  <si>
+    <t>Loretta lamoureux</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="10"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...70 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...9 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{303CB460-2022-434A-9CF1-FD6CDC86F539}"/>
   </cellStyles>
-  <dxfs count="11">
+  <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
-    </dxf>
-[...271 lines deleted...]
-      </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1506,51 +1101,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1648,1551 +1243,1585 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{256D07FF-DC5D-4C56-9A78-1854E366DEA7}">
-  <dimension ref="A1:U83"/>
+  <dimension ref="A1:J86"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:E1"/>
+      <selection activeCell="G85" sqref="G85"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="25" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="23.85546875" style="25" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="41.36328125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="22.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A1" s="2" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A2" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A3" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C3" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A4" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C5" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A6" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C6" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A7" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A8" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A9" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A10" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>189</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="J10" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A11" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A12" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>233</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A13" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="J13" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A14" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="J14" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A15" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>161</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="J15" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A16" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="J16" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A17" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="J17" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A18" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J18" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A19" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>173</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A20" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A21" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A22" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>138</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A23" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A24" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>156</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A25" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A26" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A27" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="E27" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A28" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>211</v>
+      </c>
+      <c r="J28" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A29" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A30" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A31" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C31" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="D31" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="E31" s="11" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A32" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C32" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A33" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A34" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B34" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C34" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A35" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C35" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A36" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C36" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A37" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="C37" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A38" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A39" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A40" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C40" s="6" t="s">
+        <v>158</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>187</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A41" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="4" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A43" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="D43" s="17" t="s">
+        <v>90</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="13" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C44" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A45" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C45" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A46" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C46" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A47" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A48" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A49" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B49" s="9" t="s">
+        <v>212</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>213</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A50" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A51" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C51" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A52" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A53" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C53" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A54" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A55" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A56" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B56" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B57" s="10"/>
+      <c r="C57" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A58" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D58" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A59" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B59" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C59" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="D59" s="16" t="s">
+        <v>128</v>
+      </c>
+      <c r="E59" s="6" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A60" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B60" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C60" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A61" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C61" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A62" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C62" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A63" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A64" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A65" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A66" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B66" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="C66" s="6" t="s">
+        <v>112</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="E66" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A67" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C67" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="D67" s="6" t="s">
         <v>186</v>
       </c>
-      <c r="B1" s="3" t="s">
-[...93 lines deleted...]
-      <c r="E6" s="10" t="s">
+      <c r="E67" s="6" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A68" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>183</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A69" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>148</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>136</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A70" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B70" s="15"/>
+      <c r="C70" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="D70" s="6" t="s">
         <v>220</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="C8" s="9" t="s">
+      <c r="E70" s="6" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A71" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="C71" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A72" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>197</v>
+      </c>
+      <c r="C72" s="6" t="s">
+        <v>181</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A73" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>179</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A74" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>152</v>
+      </c>
+      <c r="C74" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A75" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C75" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A76" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C76" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A77" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A78" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B78" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="C78" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A79" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C79" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D79" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E79" s="6" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A80" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C80" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E80" s="6" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A81" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B81" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="C81" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="9" t="s">
-[...74 lines deleted...]
-      <c r="E12" s="10" t="s">
+      <c r="D81" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A82" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>161</v>
+      </c>
+      <c r="C82" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>120</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A83" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>132</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A84" s="13" t="s">
+        <v>129</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C84" s="14" t="s">
         <v>168</v>
       </c>
-      <c r="J12" t="s">
-[...173 lines deleted...]
-      <c r="C22" s="9" t="s">
+      <c r="D84" s="14" t="s">
         <v>169</v>
       </c>
-      <c r="D22" s="9" t="s">
-[...656 lines deleted...]
-      <c r="C60" s="9" t="s">
+      <c r="E84" s="14" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A85" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>151</v>
+      </c>
+      <c r="C85" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="E85" s="6" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A86" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="C86" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="D60" s="9" t="s">
+      <c r="D86" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="E60" s="10" t="s">
-[...47 lines deleted...]
-      <c r="D63" s="9" t="s">
+      <c r="E86" s="6" t="s">
         <v>201</v>
       </c>
-      <c r="E63" s="10" t="s">
-[...339 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E82">
-    <sortCondition ref="C1:C83"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E86">
+    <sortCondition ref="C1:C86"/>
   </sortState>
-  <conditionalFormatting sqref="B16 B18:B80">
+  <conditionalFormatting sqref="B18:B84">
     <cfRule type="expression" dxfId="0" priority="2">
       <formula>ISNA(#REF!)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
-  <tableParts count="1">
-[...1 lines deleted...]
-  </tableParts>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>SSDO-ASDO list </vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Thomas, Katherine L. (SDO)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>