--- v0 (2025-10-25)
+++ v1 (2026-10-31)
@@ -1,533 +1,466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/nani_assefa1_mass_gov/Documents/All _older FY23/Desktop/website/New folder/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\RKeane2\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4D296E26-098D-4E64-8E02-31AC3974B0B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A2DE798B-B04B-4413-8923-1FB7DF26D976}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1755" yWindow="540" windowWidth="41835" windowHeight="14025" xr2:uid="{46096D8E-B21D-4CC0-AC63-AD647B7D6ACD}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{46096D8E-B21D-4CC0-AC63-AD647B7D6ACD}"/>
   </bookViews>
   <sheets>
     <sheet name="SDP Plan Form for POS" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A16" i="1" l="1"/>
-[...5 lines deleted...]
-  <c r="D20" i="1"/>
+  <c r="D24" i="1" l="1"/>
+  <c r="A20" i="1"/>
+  <c r="A19" i="1"/>
+  <c r="E30" i="1"/>
+  <c r="D30" i="1"/>
+  <c r="D31" i="1" s="1"/>
+  <c r="E24" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="38">
   <si>
     <t xml:space="preserve">Supplier Diversity Program (SDP) Form for Purchase of Service (POS) </t>
   </si>
   <si>
-    <t xml:space="preserve">Providers must complete this form in its entirety to be qualified to contract with Commonwealth Agencies for POS services.  </t>
-[...10 lines deleted...]
-  <si>
     <t>Part I</t>
   </si>
   <si>
-    <t>Contractor Contact Information (Required)</t>
-[...4 lines deleted...]
-  <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Contact Email</t>
   </si>
   <si>
     <t>Contact Phone</t>
   </si>
   <si>
     <t>     </t>
   </si>
   <si>
     <t>Part II</t>
   </si>
   <si>
     <t>Part III</t>
   </si>
   <si>
     <t>SDP Partner Information (Required) (Insert additional lines as needed)</t>
   </si>
   <si>
-    <t>Providers that are currently SDO Certified  may not list themselves as a Partner.</t>
-[...10 lines deleted...]
-  <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>PERCENT (%) OF POS SPEND</t>
   </si>
   <si>
-    <t>Acceptable Partnership Types</t>
-[...7 lines deleted...]
-  <si>
     <t>MBE - Minority Business Enterprise</t>
   </si>
   <si>
     <t>WBE - Woman Business Enterprise</t>
   </si>
   <si>
-    <t>*Eligible SDP Partners can be found by searching:</t>
-[...1 lines deleted...]
-  <si>
     <t>SDVOBE - Service-Disabled Veteran-Owned Business Enterprise</t>
   </si>
   <si>
-    <t>Supplier Diversity Office Directory of Certified Businesses</t>
-[...1 lines deleted...]
-  <si>
     <t>VBE - Veteran-Owned Business Enterprise</t>
   </si>
   <si>
-    <t>Veteran Small Business Certification (sba.gov)</t>
-[...1 lines deleted...]
-  <si>
     <t>M/NPO - Minority Non-Profit Organization</t>
   </si>
   <si>
     <t>W/NPO - Women Non-Profit Organization</t>
   </si>
   <si>
-    <t>How to Submit this Form:</t>
-[...1 lines deleted...]
-  <si>
     <t>DOBE - Disability-Owned Business Enterprise</t>
   </si>
   <si>
-    <t>• "Save as" an Excel 97-2003 Workbook (*.xls)</t>
-[...1 lines deleted...]
-  <si>
     <t>LGBTBE - Lesbian, Gay, Bisexual or Transgender Business Enterprise</t>
   </si>
   <si>
-    <t>• Important: Do not use the current Excel Workbook (*.xlsx) format.</t>
-[...2 lines deleted...]
-    <t>• Submit with your UFR filing. Enter "SDP Form" under Document Category.</t>
+    <t xml:space="preserve"> V/NPO - Veteran Non-Profit Organization</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> following categories:</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> All eligible SDP Partners must be certified in one of the</t>
+  </si>
+  <si>
+    <t>Form updated 10/26</t>
+  </si>
+  <si>
+    <t>Part IV</t>
+  </si>
+  <si>
+    <t>Subcontracting</t>
+  </si>
+  <si>
+    <t>Ancillary</t>
+  </si>
+  <si>
+    <t>Planned and Current SDP Partners</t>
+  </si>
+  <si>
+    <t>Certification Type</t>
+  </si>
+  <si>
+    <t>Relationship Type (Subcontracting or Ancillary)</t>
+  </si>
+  <si>
+    <t>Providers that are currently Certified by the Supplier Diversity Office (SDO) may not list themselves as a partner.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Providers must submit supplier diversity spending information to be qualified to contract with MA Executive Agencies for POS services.  </t>
+  </si>
+  <si>
+    <t>Provider Revenue Information for the UFR Reporting Fiscal Year (Required)</t>
+  </si>
+  <si>
+    <t>UFR Reporting Fiscal Year, YYYY Format (Required)</t>
+  </si>
+  <si>
+    <t>Provider Contact Information (Required)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  Organization  Legal Name</t>
   </si>
   <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      <t>•</t>
+      <t>·</t>
     </r>
     <r>
       <rPr>
-        <sz val="11"/>
+        <sz val="7"/>
         <color theme="1"/>
-        <rFont val="Calibri"/>
-[...1 lines deleted...]
-        <scheme val="minor"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
       </rPr>
-      <t xml:space="preserve"> Complete the form electronically. No signature is required.</t>
-[...13 lines deleted...]
-      <t xml:space="preserve">● </t>
+      <t xml:space="preserve">       </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="9"/>
-        <rFont val="Calibri"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t>Subcontracting</t>
+      <t>Providers who have filed UFR</t>
     </r>
     <r>
       <rPr>
-        <sz val="9"/>
-        <rFont val="Calibri"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> is a business relationship in which the SDP partner is involved in the provision of services directly to the client or to the Commonwealth. </t>
+      <t xml:space="preserve"> must submit with their response a copy of the most recent SDP reporting information filed in the UFR.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">● Ancillary Products and Services is a business relationship in which the SDP partner provides products or services that are not directly related to the prime contractor’s contract with the Commonwealth but instead are related to their general business operations. </t>
+    <r>
+      <t>·</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">       </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t>Providers who have not filed UFR</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> (e.g. new providers) must complete and submit this form with their response.</t>
+    </r>
+  </si>
+  <si>
+    <t>Nonprofit organizations are required to submit this information; municipalities and municipal departments are exempt from this requirement</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...15 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...12 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...14 lines deleted...]
-    <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color theme="2" tint="-0.499984740745262"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FFED0000"/>
+      <sz val="14"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Symbol"/>
+      <family val="1"/>
+      <charset val="2"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.59999389629810485"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14996795556505021"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="20">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-[...9 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...24 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -564,1171 +497,1082 @@
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...24 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...51 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="9" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="9" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="9" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="9" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="9" fontId="9" fillId="6" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="12" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...71 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
-    <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Percent" xfId="3" builtinId="5"/>
+    <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>110548</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>109219</xdr:rowOff>
+      <xdr:colOff>98714</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>227270</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="10802804" cy="6666998"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E953111B-495D-F6FD-0BB9-D482F3B6788B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="110548" y="8669019"/>
-          <a:ext cx="10838612" cy="6702748"/>
+          <a:off x="98714" y="6314611"/>
+          <a:ext cx="10802804" cy="6666998"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" u="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>FORM INSTRUCTIONS</a:t>
+            <a:t>PURCHASE OF SERVICE (POS) FORM INSTRUCTIONS</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
-[...9 lines deleted...]
-          </a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Providers on Purchase Of Service (POS) contracts with executive agencies are required to file a "Supplier Diversity Program (SDP) Form for POS each year with their Uniform Financial Report (UFR).  This requirement includes Providers who have already been certified by the Supplier Diversity Office (SDO) in one of the diverse business categories, e.g. a Minority- and/or Women Business/Organization. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Providers responding to POS bids posted on COMMBUYS will be directed to submit the most recent completed copy of this form with their proposals/quotes. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Providers that hold POS contracts with Commonwealth departments are required to file a "Supplier Diversity Program (SDP) Form for Purchase of Service (POS)" each year and upload it with their Uniform Financial Report (UFR).  This requirement includes Providers who have already been certified by the Supplier Diversity Office (SDO) </a:t>
-[...84 lines deleted...]
-            </a:rPr>
             <a:t> </a:t>
           </a:r>
-        </a:p>
-        <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" u="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Part I - Contractor Contact Information (Required)</a:t>
-          </a:r>
+            <a:t>Part I -UFR Reporting Fiscal Year (Required)</a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>● </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Enter the reporting year in (YYYY) format. </a:t>
+          </a:r>
+          <a:endParaRPr lang="en-US">
+            <a:effectLst/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="1">
-[...38 lines deleted...]
-          <a:r>
             <a:rPr lang="en-US" sz="1100" b="1" u="sng">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Part II – Provider Revenue Information for the UFR Reporting Year (Required)</a:t>
+            <a:t>Part II -Provider Contact Information (Required)</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>● The Provider's Revenue from Commonwealth POS Contracts in the </a:t>
-[...76 lines deleted...]
-        <a:p>
+            <a:t>● </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Organization name, contact name, phone number and email. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Part III – Provider Revenue Information for the UFR Reporting Year (Required)</a:t>
+          </a:r>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Note:</a:t>
-[...39 lines deleted...]
-            <a:t>Part III - Contractor's SDP Partner Information</a:t>
+            <a:t>● The Provider's Revenue from Commonwealth POS Contracts in the UFR Reporting Year: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>For organizations that have had a contract with the Commonwealth of MA in the last fiscal year, list the amount of revenue from Commonwealth of MA contracts as reported in the UFR.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>● Provider's Total Gross Revenue in the UFR Reporting Year: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>For all organizations, list the amount of your organization's gross revenue in the past fiscal year as reported in your taxes.</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="1">
-[...35 lines deleted...]
-        <a:p>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Part IV - Contractor's SDP Partner Information</a:t>
+          </a:r>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Enter Planned and Current SDP Partner Organization Name(s) as it appears in a database of eligible partners. Eligible partners can be found in the </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
+            </a:rPr>
+            <a:t>SDO Directory of Certified Businesses</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> or in the </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
+            </a:rPr>
+            <a:t>SBA Small Business Search</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> directory. When using the SBA directory, please note that the SDO recognizes only the Veteran Owned Small Business (VOSB) and Service-Disabled Veteran Owned Small Business (SDVOSB). Providers certified by the Supplier Diversity Office may not list their own organization</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>as an SDP partner.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
             <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>Providers certified by the Supplier Diversity Office </a:t>
-[...23 lines deleted...]
-            <a:t>as an SDP partner.</a:t>
+            <a:t>All eligible partners listed must be one of the following categories:</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
-          <a:endParaRPr lang="en-US" sz="1100" b="1">
-[...7 lines deleted...]
-          </a:endParaRPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>MBE or M/NPO - Minority Business Enterprise or Nonprofit organization</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>WBE or W/NPO - Woman Business Enterprise or Nonprofit Organization</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>VBE or V/NPO - Veteran-Owned Business Enterprise or Nonprofit Organization</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>SDVOBE - Service-Disabled Veteran-Owned Business Enterprise</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>DOBE - Disability-Owned Business Enterprise</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>LGBTBE - Lesbian, Gay, Bisexual or Transgender Business Enterprise</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>● Certification Type</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>: Select the partner's certification type from the menu.  For partners with multiple certification types, please select the one that is highest on the dropdown list.</a:t>
+            <a:t>: Enter the partner's certification type(s).  </a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>● Relationship Type</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>: Select one of the following types:</a:t>
-[...2 lines deleted...]
-        <a:p>
+            <a:t>: Enter one of the following types:</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>       </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" i="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Subcontracting</a:t>
+          </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
-            <a:t>- Subcontracting </a:t>
-[...12 lines deleted...]
-          </a:r>
+            <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>is a business relationship in which the SDP partner provides goods or services directly related to the contract.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100" b="1">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
+            <a:t>      </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" i="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Ancillary Products</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="0" i="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
             <a:t> </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" i="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>and Services </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>is a business relationship in which the SDP partner provides goods or services related to general business operations</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>● Expended Amount in the UFR Reporting Year: </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Enter the dollar amount that your organization spent with SDP partners during UFR reporting year. </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>● Committed Amount in Current Fiscal Year</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>: Enter the dollar amount your organization is committed to spend with SDP partner(s) during the current Fiscal Year.  </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> </a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" b="1" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>Additional Resources</a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:r>
-            <a:rPr lang="en-US" sz="1100" b="1">
-[...98 lines deleted...]
-          <a:endParaRPr lang="en-US" sz="1100" b="1">
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>● More information about the Supplier Diversity Program (SDP) is available at the </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
+            </a:rPr>
+            <a:t>Supplier Diversity Program  </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> webpage.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t>● More information about supplier diversity certifications is available at the </a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100" u="sng">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+              <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id=""/>
+            </a:rPr>
+            <a:t>SDO Certification</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr lang="en-US" sz="1100">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:rPr>
+            <a:t> webpage.</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:endParaRPr lang="en-US" sz="1100" strike="noStrike">
             <a:solidFill>
-              <a:schemeClr val="tx1"/>
-[...158 lines deleted...]
-              <a:schemeClr val="tx1"/>
+              <a:sysClr val="windowText" lastClr="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1995,850 +1839,856 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.diversitycertification.mass.gov/BusinessDirectory/BusinessDirectorySearch.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://veterans.certify.sba.gov/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E3CA4F96-759B-4E21-A107-FAA6032978AC}">
-  <dimension ref="A1:F80"/>
+  <dimension ref="A1:F70"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A31" workbookViewId="0">
-      <selection activeCell="A40" sqref="A40"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="44" customWidth="1"/>
-    <col min="2" max="2" width="42.42578125" customWidth="1"/>
+    <col min="2" max="2" width="42.453125" customWidth="1"/>
     <col min="3" max="3" width="29" customWidth="1"/>
-    <col min="4" max="6" width="20.85546875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="11.85546875" customWidth="1"/>
+    <col min="4" max="6" width="20.81640625" customWidth="1"/>
+    <col min="7" max="7" width="16.1796875" customWidth="1"/>
+    <col min="8" max="8" width="12.453125" customWidth="1"/>
+    <col min="9" max="9" width="11.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="28.5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" ht="28.5" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
-    <row r="2" spans="1:6" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="3"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
     </row>
-    <row r="3" spans="1:6" s="6" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-        <v>2</v>
+    <row r="3" spans="1:6" s="35" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A3" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" s="34"/>
+      <c r="C3" s="34"/>
+      <c r="D3" s="34"/>
+      <c r="E3" s="34"/>
+      <c r="F3" s="34"/>
+    </row>
+    <row r="4" spans="1:6" ht="16" x14ac:dyDescent="0.35">
+      <c r="A4" s="36" t="s">
+        <v>35</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
     </row>
-    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A5" s="7"/>
+    <row r="5" spans="1:6" ht="16" x14ac:dyDescent="0.35">
+      <c r="A5" s="36" t="s">
+        <v>36</v>
+      </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
     </row>
-    <row r="6" spans="1:6" ht="18.75" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="A7" s="2"/>
+    <row r="6" spans="1:6" ht="16" x14ac:dyDescent="0.35">
+      <c r="A6" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
+    </row>
+    <row r="7" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A7" s="38"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
     </row>
-    <row r="8" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="C8" s="16"/>
+    <row r="8" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A8" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="7"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
     </row>
-    <row r="9" spans="1:6" ht="7.35" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:6" ht="7.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
     </row>
-    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="C12" s="2"/>
+    <row r="10" spans="1:6" ht="18.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="4"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+    </row>
+    <row r="11" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="2"/>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+    </row>
+    <row r="12" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="7"/>
       <c r="D12" s="2"/>
-      <c r="E12" s="18"/>
-[...8 lines deleted...]
-      </c>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+    </row>
+    <row r="13" spans="1:6" ht="7.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
     </row>
-    <row r="14" spans="1:6" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="C16" s="20"/>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A14" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>3</v>
+      </c>
+      <c r="D14" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A15" s="10"/>
+      <c r="B15" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D15" s="10"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A16" s="2"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
       <c r="D16" s="2"/>
-      <c r="E16" s="2"/>
-[...4 lines deleted...]
-      <c r="B17" s="2"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+    </row>
+    <row r="17" spans="1:6" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="6" t="s">
+        <v>31</v>
+      </c>
       <c r="C17" s="2"/>
       <c r="D17" s="2"/>
       <c r="E17" s="2"/>
       <c r="F17" s="2"/>
     </row>
-    <row r="18" spans="1:6" ht="18.75" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      </c>
+    <row r="18" spans="1:6" ht="8" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="2"/>
+      <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="C19" s="2"/>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A19" s="30" t="str">
+        <f ca="1">CONCATENATE("Provider's Revenue from Commonwealth POS Contracts in the UFR Reporting Fiscal Year ", IF($A$10="", CONCATENATE("(e.g. FY", YEAR(TODAY())-1, ")"), CONCATENATE("(e.g. FY", $A$10, ")")))</f>
+        <v>Provider's Revenue from Commonwealth POS Contracts in the UFR Reporting Fiscal Year (e.g. FY2025)</v>
+      </c>
+      <c r="B19" s="31"/>
+      <c r="C19" s="32"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
     </row>
-    <row r="20" spans="1:6" ht="45" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      </c>
+    <row r="20" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="30" t="str">
+        <f ca="1">CONCATENATE("Provider's Total Gross Revenue in the UFR Reporting Fiscal Year ", IF($A$10="", CONCATENATE("(e.g. FY", YEAR(TODAY())-1, ")"), CONCATENATE("(e.g. FY", $A$10, ")")))</f>
+        <v>Provider's Total Gross Revenue in the UFR Reporting Fiscal Year (e.g. FY2025)</v>
+      </c>
+      <c r="B20" s="30"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
       <c r="F20" s="2"/>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E21" s="20"/>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
       <c r="F21" s="2"/>
     </row>
-    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E22" s="20"/>
+    <row r="22" spans="1:6" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A22" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
       <c r="F22" s="2"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E23" s="20"/>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A23" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
       <c r="F23" s="2"/>
     </row>
-    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E24" s="20"/>
+    <row r="24" spans="1:6" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="8" t="str">
+        <f ca="1">CONCATENATE("Expended Amount in the UFR Reporting Fiscal Year ", IF($A$10="", CONCATENATE("(e.g. FY", YEAR(TODAY())-1, ")"), CONCATENATE("(e.g. FY", $A$10, ")")))</f>
+        <v>Expended Amount in the UFR Reporting Fiscal Year (e.g. FY2025)</v>
+      </c>
+      <c r="E24" s="8" t="str">
+        <f ca="1">CONCATENATE("Committed Amount in Current Fiscal Year ", IF($A$10="", CONCATENATE("(e.g. FY", YEAR(TODAY()), ")"), CONCATENATE("(e.g. FY", ($A$10+1), ")")))</f>
+        <v>Committed Amount in Current Fiscal Year (e.g. FY2026)</v>
+      </c>
       <c r="F24" s="2"/>
     </row>
-    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E25" s="20"/>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A25" s="12"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
       <c r="F25" s="2"/>
     </row>
-    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-        <f>SUM(D21:D25)</f>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A26" s="12"/>
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="2"/>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A27" s="12"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="2"/>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A28" s="12"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="2"/>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A29" s="12"/>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="2"/>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="14">
+        <f>SUM(D25:D29)</f>
         <v>0</v>
       </c>
-      <c r="E26" s="23">
-        <f>SUM(E21:E25)</f>
+      <c r="E30" s="14">
+        <f>SUM(E25:E29)</f>
         <v>0</v>
       </c>
-      <c r="F26" s="2"/>
-[...8 lines deleted...]
-        <f>IF(ISERROR(D26/C15), 0, D26/C15)</f>
+      <c r="F30" s="2"/>
+    </row>
+    <row r="31" spans="1:6" ht="19" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" s="2"/>
+      <c r="C31" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="15">
+        <f>IF(ISERROR(D30/C19), 0, D30/C19)</f>
         <v>0</v>
       </c>
-      <c r="E27" s="26"/>
-[...91 lines deleted...]
-    <row r="36" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E31" s="16"/>
+      <c r="F31" s="2"/>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A36" s="2"/>
       <c r="B36" s="2"/>
-      <c r="C36" s="55"/>
-[...46 lines deleted...]
-      <c r="B40" s="37"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2"/>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A39" s="2"/>
+      <c r="B39" s="2"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="2"/>
+      <c r="E39" s="2"/>
+      <c r="F39" s="2"/>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A40" s="2"/>
+      <c r="B40" s="2"/>
       <c r="C40" s="2"/>
-      <c r="D40" s="46" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
     </row>
-    <row r="41" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B41" s="39"/>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A41" s="2"/>
+      <c r="B41" s="2"/>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="2"/>
     </row>
-    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A42" s="2"/>
       <c r="B42" s="2"/>
       <c r="C42" s="2"/>
       <c r="D42" s="2"/>
       <c r="E42" s="2"/>
       <c r="F42" s="2"/>
     </row>
-    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
       <c r="B43" s="2"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="2"/>
     </row>
-    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A44" s="2"/>
       <c r="B44" s="2"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
     </row>
-    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
     </row>
-    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A46" s="2"/>
       <c r="B46" s="2"/>
       <c r="C46" s="2"/>
       <c r="D46" s="2"/>
       <c r="E46" s="2"/>
       <c r="F46" s="2"/>
     </row>
-    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A47" s="2"/>
       <c r="B47" s="2"/>
       <c r="C47" s="2"/>
       <c r="D47" s="2"/>
       <c r="E47" s="2"/>
       <c r="F47" s="2"/>
     </row>
-    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A48" s="2"/>
       <c r="B48" s="2"/>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="2"/>
       <c r="F48" s="2"/>
     </row>
-    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A49" s="2"/>
       <c r="B49" s="2"/>
       <c r="C49" s="2"/>
       <c r="D49" s="2"/>
       <c r="E49" s="2"/>
       <c r="F49" s="2"/>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A50" s="2"/>
       <c r="B50" s="2"/>
       <c r="C50" s="2"/>
       <c r="D50" s="2"/>
       <c r="E50" s="2"/>
       <c r="F50" s="2"/>
     </row>
-    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A51" s="2"/>
       <c r="B51" s="2"/>
       <c r="C51" s="2"/>
       <c r="D51" s="2"/>
       <c r="E51" s="2"/>
       <c r="F51" s="2"/>
     </row>
-    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
     </row>
-    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
     </row>
-    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
     </row>
-    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A55" s="2"/>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
     </row>
-    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A56" s="2"/>
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
     </row>
-    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A57" s="2"/>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
     </row>
-    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A58" s="2"/>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
       <c r="F58" s="2"/>
     </row>
-    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A59" s="2"/>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A60" s="2"/>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
     </row>
-    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A61" s="2"/>
       <c r="B61" s="2"/>
       <c r="C61" s="2"/>
       <c r="D61" s="2"/>
       <c r="E61" s="2"/>
       <c r="F61" s="2"/>
     </row>
-    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A62" s="2"/>
       <c r="B62" s="2"/>
       <c r="C62" s="2"/>
       <c r="D62" s="2"/>
       <c r="E62" s="2"/>
       <c r="F62" s="2"/>
     </row>
-    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A63" s="2"/>
       <c r="B63" s="2"/>
       <c r="C63" s="2"/>
       <c r="D63" s="2"/>
       <c r="E63" s="2"/>
       <c r="F63" s="2"/>
     </row>
-    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A64" s="2"/>
       <c r="B64" s="2"/>
       <c r="C64" s="2"/>
       <c r="D64" s="2"/>
       <c r="E64" s="2"/>
       <c r="F64" s="2"/>
     </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A65" s="2"/>
       <c r="B65" s="2"/>
       <c r="C65" s="2"/>
       <c r="D65" s="2"/>
       <c r="E65" s="2"/>
       <c r="F65" s="2"/>
     </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A66" s="2"/>
       <c r="B66" s="2"/>
       <c r="C66" s="2"/>
       <c r="D66" s="2"/>
       <c r="E66" s="2"/>
       <c r="F66" s="2"/>
     </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A67" s="2"/>
       <c r="B67" s="2"/>
       <c r="C67" s="2"/>
       <c r="D67" s="2"/>
       <c r="E67" s="2"/>
       <c r="F67" s="2"/>
     </row>
-    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A68" s="2"/>
       <c r="B68" s="2"/>
       <c r="C68" s="2"/>
       <c r="D68" s="2"/>
       <c r="E68" s="2"/>
       <c r="F68" s="2"/>
     </row>
-    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A69" s="2"/>
       <c r="B69" s="2"/>
       <c r="C69" s="2"/>
       <c r="D69" s="2"/>
       <c r="E69" s="2"/>
       <c r="F69" s="2"/>
     </row>
-    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A70" s="2"/>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="F70" s="2"/>
     </row>
-    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
-[...78 lines deleted...]
-    </row>
   </sheetData>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C21:C25" xr:uid="{F4F45FF8-FF04-44E2-BBF8-867C90251E1C}">
-      <formula1>$A$28:$B$28</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C25:C29" xr:uid="{F4F45FF8-FF04-44E2-BBF8-867C90251E1C}">
+      <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
-  <hyperlinks>
-[...2 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId3"/>
-  <drawing r:id="rId4"/>
+  <pageSetup orientation="landscape" r:id="rId1"/>
+  <drawing r:id="rId2"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8642E1D1-6328-4597-9E53-C62D270AA427}">
+  <dimension ref="A1:J11"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:A9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="52.90625" bestFit="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="C1" t="s">
+        <v>24</v>
+      </c>
+      <c r="H1" s="17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I1" s="19"/>
+      <c r="J1" s="18"/>
+    </row>
+    <row r="2" spans="1:10" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="I2" s="21"/>
+      <c r="J2" s="22"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A3" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="I3" s="24"/>
+      <c r="J3" s="25"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A4" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="24"/>
+      <c r="J4" s="25"/>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A5" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H5" s="23" t="s">
+        <v>13</v>
+      </c>
+      <c r="I5" s="24"/>
+      <c r="J5" s="25"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A6" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="H6" s="23" t="s">
+        <v>14</v>
+      </c>
+      <c r="I6" s="24"/>
+      <c r="J6" s="25"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A7" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="24"/>
+      <c r="J7" s="25"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="A8" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="I8" s="24"/>
+      <c r="J8" s="25"/>
+    </row>
+    <row r="9" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A9" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" s="24"/>
+      <c r="J9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="H10" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="24"/>
+      <c r="J10" s="25"/>
+    </row>
+    <row r="11" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="H11" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="I11" s="27"/>
+      <c r="J11" s="28"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>SDP Plan Form for POS</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Thomas, Katherine L. (SDO)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>