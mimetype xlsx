--- v0 (2025-12-03)
+++ v1 (2026-06-29)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/eleanor_romano_mass_gov/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ERomano\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DE74EB2B-EB9C-4738-8E96-6CD4D8EEC069}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{32B2B831-1AD5-4AE0-A703-86FF19C9A906}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sites" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sites!$A$1:$F$1</definedName>
     <definedName name="ASAP">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sites!$A$1:$F$109</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Sites!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="333">
   <si>
     <t>Housing Authority</t>
   </si>
   <si>
     <t>Development Address</t>
   </si>
   <si>
     <t>Amesbury</t>
   </si>
   <si>
     <t>Heritage Towers</t>
   </si>
   <si>
     <t>Heritage Vale</t>
   </si>
   <si>
     <t>180 Main Street</t>
   </si>
   <si>
     <t>Arlington</t>
   </si>
   <si>
     <t>Drake Village</t>
   </si>
   <si>
@@ -448,53 +448,50 @@
     <t>Carriage House/McCarthy Complex</t>
   </si>
   <si>
     <t xml:space="preserve">Elm Terrace </t>
   </si>
   <si>
     <t>Malden Housing</t>
   </si>
   <si>
     <t>1 Nason Drive</t>
   </si>
   <si>
     <t>Property/Development Name</t>
   </si>
   <si>
     <t>397 Bolton Street</t>
   </si>
   <si>
     <t>240 Main Street</t>
   </si>
   <si>
     <t>Mitchell Heights</t>
   </si>
   <si>
     <t>2100 South Main Street</t>
-  </si>
-[...1 lines deleted...]
-    <t>EOEA Site Name</t>
   </si>
   <si>
     <t>Heritage Towers/Vale</t>
   </si>
   <si>
     <t>Carriage House</t>
   </si>
   <si>
     <t>Codman Square</t>
   </si>
   <si>
     <t>Belair Towers</t>
   </si>
   <si>
     <t>Col. Floyd Apts./Kickham Apts./Morse Apts.</t>
   </si>
   <si>
     <t>Manning Apts.</t>
   </si>
   <si>
     <t>Buckley Apts.</t>
   </si>
   <si>
     <t>Fairhaven/Birchbark</t>
   </si>
@@ -1045,87 +1042,94 @@
     <t>5-19 Centre Drive</t>
   </si>
   <si>
     <t>2-38 Village Drive</t>
   </si>
   <si>
     <t>AGE Site Name</t>
   </si>
   <si>
     <t>Grove Village</t>
   </si>
   <si>
     <t>107 Druid Lane</t>
   </si>
   <si>
     <t>Grove Villabe</t>
   </si>
   <si>
     <t>Access Care Partners</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFED0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
@@ -1378,56 +1382,50 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1480,135 +1478,141 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1876,2867 +1880,2865 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F113"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageLayout" zoomScale="90" zoomScaleNormal="100" zoomScalePageLayoutView="90" workbookViewId="0">
       <selection activeCell="B7" sqref="B7:B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="25" style="22" customWidth="1"/>
     <col min="2" max="2" width="21.21875" customWidth="1"/>
     <col min="3" max="3" width="30.44140625" customWidth="1"/>
     <col min="4" max="4" width="25.44140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="2" customWidth="1"/>
     <col min="6" max="6" width="31.77734375" style="24" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="43.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="B1" s="33" t="s">
+        <v>328</v>
+      </c>
+      <c r="B1" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="33" t="s">
+      <c r="C1" s="31" t="s">
         <v>132</v>
       </c>
-      <c r="D1" s="33" t="s">
+      <c r="D1" s="31" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="13" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="F1" s="13" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A2" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="74" t="s">
+      <c r="A2" s="64" t="s">
+        <v>137</v>
+      </c>
+      <c r="B2" s="69" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="77" t="s">
+      <c r="D2" s="68" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="9">
         <v>43</v>
       </c>
-      <c r="F2" s="71" t="s">
-        <v>252</v>
+      <c r="F2" s="76" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A3" s="76"/>
-      <c r="B3" s="77"/>
+      <c r="A3" s="71"/>
+      <c r="B3" s="68"/>
       <c r="C3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="77"/>
+      <c r="D3" s="68"/>
       <c r="E3" s="9">
         <v>102</v>
       </c>
-      <c r="F3" s="71"/>
+      <c r="F3" s="76"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A4" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="74" t="s">
+      <c r="A4" s="64" t="s">
+        <v>258</v>
+      </c>
+      <c r="B4" s="69" t="s">
+        <v>183</v>
+      </c>
+      <c r="C4" s="4" t="s">
         <v>184</v>
       </c>
-      <c r="C4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="4" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E4" s="11">
         <v>42</v>
       </c>
-      <c r="F4" s="66" t="s">
-        <v>252</v>
+      <c r="F4" s="75" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A5" s="76"/>
-      <c r="B5" s="77"/>
+      <c r="A5" s="71"/>
+      <c r="B5" s="68"/>
       <c r="C5" s="5" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E5" s="9">
         <v>40</v>
       </c>
-      <c r="F5" s="71"/>
+      <c r="F5" s="76"/>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A6" s="73"/>
-      <c r="B6" s="75"/>
+      <c r="A6" s="65"/>
+      <c r="B6" s="70"/>
       <c r="C6" s="6" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D6" s="6" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E6" s="10">
         <v>40</v>
       </c>
-      <c r="F6" s="67"/>
+      <c r="F6" s="77"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A7" s="76" t="s">
+      <c r="A7" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="77" t="s">
+      <c r="B7" s="68" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="77" t="s">
+      <c r="C7" s="68" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="9">
         <v>72</v>
       </c>
-      <c r="F7" s="71" t="s">
+      <c r="F7" s="76" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A8" s="73"/>
-[...1 lines deleted...]
-      <c r="C8" s="75"/>
+      <c r="A8" s="65"/>
+      <c r="B8" s="70"/>
+      <c r="C8" s="70"/>
       <c r="D8" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="10">
         <v>144</v>
       </c>
-      <c r="F8" s="67"/>
-[...9 lines deleted...]
-        <v>317</v>
+      <c r="F8" s="77"/>
+    </row>
+    <row r="9" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="35" t="s">
+        <v>316</v>
+      </c>
+      <c r="B9" s="30" t="s">
+        <v>280</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>316</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="E9" s="9">
         <v>100</v>
       </c>
-      <c r="F9" s="36" t="s">
-        <v>282</v>
+      <c r="F9" s="34" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A10" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B10" s="74" t="s">
+      <c r="A10" s="64" t="s">
+        <v>259</v>
+      </c>
+      <c r="B10" s="69" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E10" s="11">
         <v>64</v>
       </c>
-      <c r="F10" s="71" t="s">
-        <v>252</v>
+      <c r="F10" s="76" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A11" s="73"/>
-      <c r="B11" s="75"/>
+      <c r="A11" s="65"/>
+      <c r="B11" s="70"/>
       <c r="C11" s="6" t="s">
         <v>128</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="10">
         <v>80</v>
       </c>
-      <c r="F11" s="71"/>
+      <c r="F11" s="76"/>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A12" s="65" t="s">
-        <v>261</v>
+      <c r="A12" s="63" t="s">
+        <v>260</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E12" s="8">
         <v>98</v>
       </c>
-      <c r="F12" s="31" t="s">
+      <c r="F12" s="29" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A13" s="34" t="s">
+      <c r="A13" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>93</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>122</v>
       </c>
       <c r="E13" s="11">
         <v>103</v>
       </c>
-      <c r="F13" s="42" t="s">
+      <c r="F13" s="40" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="30" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>280</v>
+    <row r="14" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="32" t="s">
+        <v>279</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="E14" s="11">
         <v>86</v>
       </c>
-      <c r="F14" s="42" t="s">
+      <c r="F14" s="40" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A15" s="72" t="s">
-[...3 lines deleted...]
-        <v>192</v>
+      <c r="A15" s="64" t="s">
+        <v>276</v>
+      </c>
+      <c r="B15" s="69" t="s">
+        <v>191</v>
       </c>
       <c r="C15" s="4" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="E15" s="11">
         <v>104</v>
       </c>
-      <c r="F15" s="66" t="s">
+      <c r="F15" s="75" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A16" s="73"/>
-      <c r="B16" s="75"/>
+      <c r="A16" s="65"/>
+      <c r="B16" s="70"/>
       <c r="C16" s="6" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E16" s="10">
         <v>58</v>
       </c>
-      <c r="F16" s="67"/>
+      <c r="F16" s="77"/>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A17" s="38" t="s">
-        <v>141</v>
+      <c r="A17" s="36" t="s">
+        <v>140</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E17" s="10">
         <v>267</v>
       </c>
-      <c r="F17" s="43" t="s">
+      <c r="F17" s="41" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="18" spans="1:6" s="30" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="72" t="s">
+    <row r="18" spans="1:6" s="28" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="64" t="s">
+        <v>304</v>
+      </c>
+      <c r="B18" s="69" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" s="42" t="s">
+        <v>283</v>
+      </c>
+      <c r="D18" s="6" t="s">
         <v>305</v>
-      </c>
-[...7 lines deleted...]
-        <v>306</v>
       </c>
       <c r="E18" s="10">
         <v>199</v>
       </c>
-      <c r="F18" s="66" t="s">
+      <c r="F18" s="75" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="19" spans="1:6" s="30" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B19" s="75"/>
+    <row r="19" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="65"/>
+      <c r="B19" s="70"/>
       <c r="C19" s="6" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="E19" s="10">
         <v>120</v>
       </c>
-      <c r="F19" s="67"/>
+      <c r="F19" s="77"/>
     </row>
     <row r="20" spans="1:6" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B20" s="46" t="s">
+      <c r="A20" s="43" t="s">
+        <v>142</v>
+      </c>
+      <c r="B20" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="C20" s="46" t="s">
+      <c r="C20" s="44" t="s">
         <v>18</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="E20" s="8">
         <v>204</v>
       </c>
-      <c r="F20" s="31" t="s">
+      <c r="F20" s="29" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="21" spans="1:6" s="30" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>285</v>
+    <row r="21" spans="1:6" s="28" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="45" t="s">
+        <v>284</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="48" t="s">
-        <v>285</v>
+      <c r="C21" s="46" t="s">
+        <v>284</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="E21" s="10">
         <v>122</v>
       </c>
-      <c r="F21" s="31" t="s">
+      <c r="F21" s="29" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A22" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B22" s="40" t="s">
+      <c r="A22" s="36" t="s">
+        <v>180</v>
+      </c>
+      <c r="B22" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="10">
         <v>47</v>
       </c>
-      <c r="F22" s="41" t="s">
-        <v>252</v>
+      <c r="F22" s="39" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A23" s="45" t="s">
-        <v>144</v>
+      <c r="A23" s="43" t="s">
+        <v>143</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E23" s="8">
         <v>210</v>
       </c>
-      <c r="F23" s="31" t="s">
+      <c r="F23" s="29" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A24" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B24" s="74" t="s">
+      <c r="A24" s="64" t="s">
+        <v>144</v>
+      </c>
+      <c r="B24" s="69" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>27</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>29</v>
       </c>
       <c r="E24" s="11">
         <v>96</v>
       </c>
-      <c r="F24" s="66" t="s">
-        <v>333</v>
+      <c r="F24" s="75" t="s">
+        <v>332</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A25" s="73"/>
-      <c r="B25" s="75"/>
+      <c r="A25" s="65"/>
+      <c r="B25" s="70"/>
       <c r="C25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E25" s="10">
         <v>72</v>
       </c>
-      <c r="F25" s="67"/>
+      <c r="F25" s="77"/>
     </row>
     <row r="26" spans="1:6" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A26" s="34" t="s">
-        <v>258</v>
+      <c r="A26" s="32" t="s">
+        <v>257</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E26" s="11">
         <v>80</v>
       </c>
-      <c r="F26" s="42" t="s">
+      <c r="F26" s="40" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B27" s="74" t="s">
+      <c r="A27" s="64" t="s">
+        <v>202</v>
+      </c>
+      <c r="B27" s="69" t="s">
+        <v>195</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="D27" s="4" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>197</v>
       </c>
       <c r="E27" s="11">
         <v>52</v>
       </c>
-      <c r="F27" s="66" t="s">
-        <v>204</v>
+      <c r="F27" s="75" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="76"/>
-      <c r="B28" s="77"/>
+      <c r="A28" s="71"/>
+      <c r="B28" s="68"/>
       <c r="C28" s="5" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D28" s="5" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E28" s="9">
         <v>80</v>
       </c>
-      <c r="F28" s="71"/>
+      <c r="F28" s="76"/>
     </row>
     <row r="29" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="76"/>
-      <c r="B29" s="77"/>
+      <c r="A29" s="71"/>
+      <c r="B29" s="68"/>
       <c r="C29" s="5" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E29" s="9">
         <v>40</v>
       </c>
-      <c r="F29" s="71"/>
+      <c r="F29" s="76"/>
     </row>
     <row r="30" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B30" s="74" t="s">
+      <c r="A30" s="64" t="s">
+        <v>207</v>
+      </c>
+      <c r="B30" s="69" t="s">
+        <v>204</v>
+      </c>
+      <c r="C30" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="C30" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" s="4" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="E30" s="11">
         <v>80</v>
       </c>
-      <c r="F30" s="66" t="s">
+      <c r="F30" s="75" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="73"/>
-      <c r="B31" s="75"/>
+      <c r="A31" s="65"/>
+      <c r="B31" s="70"/>
       <c r="C31" s="6" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="E31" s="10">
         <v>104</v>
       </c>
-      <c r="F31" s="67"/>
+      <c r="F31" s="77"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A32" s="38" t="s">
+      <c r="A32" s="36" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="E32" s="10">
         <v>120</v>
       </c>
-      <c r="F32" s="43" t="s">
+      <c r="F32" s="41" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A33" s="45" t="s">
+      <c r="A33" s="43" t="s">
         <v>135</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>136</v>
       </c>
       <c r="E33" s="8">
         <v>104</v>
       </c>
-      <c r="F33" s="31" t="s">
+      <c r="F33" s="29" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A34" s="34" t="s">
-        <v>147</v>
+      <c r="A34" s="32" t="s">
+        <v>146</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C34" s="4" t="s">
         <v>37</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>38</v>
       </c>
       <c r="E34" s="11">
         <v>111</v>
       </c>
-      <c r="F34" s="42" t="s">
-        <v>253</v>
+      <c r="F34" s="40" t="s">
+        <v>252</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A35" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B35" s="74" t="s">
+      <c r="A35" s="64" t="s">
+        <v>274</v>
+      </c>
+      <c r="B35" s="69" t="s">
+        <v>208</v>
+      </c>
+      <c r="C35" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="C35" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="4" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="E35" s="11">
         <v>136</v>
       </c>
       <c r="F35" s="78" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A36" s="73"/>
-      <c r="B36" s="75"/>
+      <c r="A36" s="65"/>
+      <c r="B36" s="70"/>
       <c r="C36" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="D36" s="6" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="E36" s="10">
         <v>29</v>
       </c>
       <c r="F36" s="79"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A37" s="76" t="s">
-[...2 lines deleted...]
-      <c r="B37" s="82" t="s">
+      <c r="A37" s="71" t="s">
+        <v>261</v>
+      </c>
+      <c r="B37" s="81" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="5" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E37" s="9">
         <v>20</v>
       </c>
-      <c r="F37" s="71" t="s">
-        <v>169</v>
+      <c r="F37" s="76" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A38" s="76"/>
-      <c r="B38" s="83"/>
+      <c r="A38" s="71"/>
+      <c r="B38" s="82"/>
       <c r="C38" s="5" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D38" s="5" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E38" s="9">
         <v>20</v>
       </c>
-      <c r="F38" s="71"/>
+      <c r="F38" s="76"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A39" s="73"/>
-      <c r="B39" s="84"/>
+      <c r="A39" s="65"/>
+      <c r="B39" s="83"/>
       <c r="C39" s="6" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>243</v>
+      </c>
+      <c r="D39" s="47" t="s">
+        <v>174</v>
       </c>
       <c r="E39" s="10">
         <v>46</v>
       </c>
-      <c r="F39" s="67"/>
+      <c r="F39" s="77"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A40" s="45" t="s">
-        <v>149</v>
+      <c r="A40" s="43" t="s">
+        <v>148</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>39</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E40" s="8">
         <v>160</v>
       </c>
-      <c r="F40" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A41" s="45" t="s">
+      <c r="F40" s="29" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="43" t="s">
+        <v>320</v>
+      </c>
+      <c r="B41" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="D41" s="3" t="s">
         <v>321</v>
-      </c>
-[...7 lines deleted...]
-        <v>322</v>
       </c>
       <c r="E41" s="8">
         <v>126</v>
       </c>
-      <c r="F41" s="31" t="s">
-        <v>252</v>
+      <c r="F41" s="29" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A42" s="45" t="s">
+      <c r="A42" s="43" t="s">
         <v>43</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>42</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E42" s="8">
         <v>97</v>
       </c>
-      <c r="F42" s="31" t="s">
+      <c r="F42" s="29" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A43" s="72" t="s">
+      <c r="A43" s="64" t="s">
         <v>46</v>
       </c>
-      <c r="B43" s="74" t="s">
+      <c r="B43" s="69" t="s">
         <v>45</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>129</v>
       </c>
       <c r="D43" s="4" t="s">
         <v>123</v>
       </c>
       <c r="E43" s="11">
         <v>68</v>
       </c>
-      <c r="F43" s="66" t="s">
-        <v>169</v>
+      <c r="F43" s="75" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A44" s="73"/>
-      <c r="B44" s="75"/>
+      <c r="A44" s="65"/>
+      <c r="B44" s="70"/>
       <c r="C44" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="10">
         <v>40</v>
       </c>
-      <c r="F44" s="67"/>
+      <c r="F44" s="77"/>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A45" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B45" s="74" t="s">
+      <c r="A45" s="64" t="s">
+        <v>278</v>
+      </c>
+      <c r="B45" s="69" t="s">
+        <v>269</v>
+      </c>
+      <c r="C45" s="6" t="s">
         <v>270</v>
       </c>
-      <c r="C45" s="6" t="s">
+      <c r="D45" s="6" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E45" s="10">
         <v>126</v>
       </c>
-      <c r="F45" s="66" t="s">
+      <c r="F45" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A46" s="73"/>
-      <c r="B46" s="75"/>
+      <c r="A46" s="65"/>
+      <c r="B46" s="70"/>
       <c r="C46" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="D46" s="6" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E46" s="10">
         <v>92</v>
       </c>
-      <c r="F46" s="67"/>
+      <c r="F46" s="77"/>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A47" s="45" t="s">
-        <v>245</v>
+      <c r="A47" s="43" t="s">
+        <v>244</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>96</v>
       </c>
       <c r="C47" s="3" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>124</v>
       </c>
       <c r="E47" s="8">
         <v>103</v>
       </c>
-      <c r="F47" s="31" t="s">
-[...4 lines deleted...]
-      <c r="A48" s="65" t="s">
+      <c r="F47" s="29" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="63" t="s">
+        <v>314</v>
+      </c>
+      <c r="B48" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="D48" s="3" t="s">
         <v>315</v>
-      </c>
-[...7 lines deleted...]
-        <v>316</v>
       </c>
       <c r="E48" s="8">
         <v>75</v>
       </c>
-      <c r="F48" s="31" t="s">
-        <v>333</v>
+      <c r="F48" s="29" t="s">
+        <v>332</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A49" s="45" t="s">
+      <c r="A49" s="43" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E49" s="8">
         <v>107</v>
       </c>
-      <c r="F49" s="31" t="s">
+      <c r="F49" s="29" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A50" s="45" t="s">
+      <c r="A50" s="43" t="s">
         <v>49</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>47</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>51</v>
       </c>
       <c r="E50" s="8">
         <v>85</v>
       </c>
-      <c r="F50" s="31" t="s">
+      <c r="F50" s="29" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A51" s="34" t="s">
-        <v>151</v>
+      <c r="A51" s="32" t="s">
+        <v>150</v>
       </c>
       <c r="B51" s="4" t="s">
         <v>97</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>130</v>
       </c>
       <c r="D51" s="4" t="s">
         <v>125</v>
       </c>
       <c r="E51" s="11">
         <v>216</v>
       </c>
-      <c r="F51" s="42" t="s">
+      <c r="F51" s="40" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="52" spans="1:6" s="30" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>318</v>
+    <row r="52" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="66" t="s">
+        <v>317</v>
       </c>
       <c r="B52" s="80" t="s">
+        <v>289</v>
+      </c>
+      <c r="C52" s="4" t="s">
         <v>290</v>
       </c>
-      <c r="C52" s="4" t="s">
-[...3 lines deleted...]
-        <v>320</v>
+      <c r="D52" s="48" t="s">
+        <v>319</v>
       </c>
       <c r="E52" s="11">
         <v>48</v>
       </c>
-      <c r="F52" s="66" t="s">
-[...5 lines deleted...]
-      <c r="B53" s="81"/>
+      <c r="F52" s="75" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="67"/>
+      <c r="B53" s="74"/>
       <c r="C53" s="6" t="s">
-        <v>292</v>
-[...2 lines deleted...]
-        <v>319</v>
+        <v>291</v>
+      </c>
+      <c r="D53" s="47" t="s">
+        <v>318</v>
       </c>
       <c r="E53" s="10">
         <v>63</v>
       </c>
-      <c r="F53" s="67"/>
+      <c r="F53" s="77"/>
     </row>
     <row r="54" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A54" s="76" t="s">
-[...2 lines deleted...]
-      <c r="B54" s="77" t="s">
+      <c r="A54" s="71" t="s">
+        <v>151</v>
+      </c>
+      <c r="B54" s="68" t="s">
         <v>91</v>
       </c>
-      <c r="C54" s="51" t="s">
+      <c r="C54" s="49" t="s">
         <v>102</v>
       </c>
-      <c r="D54" s="51" t="s">
+      <c r="D54" s="49" t="s">
         <v>104</v>
       </c>
       <c r="E54" s="9">
         <v>40</v>
       </c>
-      <c r="F54" s="71" t="s">
+      <c r="F54" s="76" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A55" s="76"/>
-[...1 lines deleted...]
-      <c r="C55" s="51" t="s">
+      <c r="A55" s="71"/>
+      <c r="B55" s="68"/>
+      <c r="C55" s="49" t="s">
         <v>103</v>
       </c>
-      <c r="D55" s="51" t="s">
+      <c r="D55" s="49" t="s">
         <v>133</v>
       </c>
       <c r="E55" s="9">
         <v>60</v>
       </c>
-      <c r="F55" s="71"/>
+      <c r="F55" s="76"/>
     </row>
     <row r="56" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="73"/>
-[...4 lines deleted...]
-      <c r="D56" s="49" t="s">
+      <c r="A56" s="65"/>
+      <c r="B56" s="70"/>
+      <c r="C56" s="47" t="s">
+        <v>245</v>
+      </c>
+      <c r="D56" s="47" t="s">
         <v>134</v>
       </c>
       <c r="E56" s="10">
         <v>115</v>
       </c>
-      <c r="F56" s="67"/>
+      <c r="F56" s="77"/>
     </row>
     <row r="57" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A57" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="74" t="s">
+      <c r="A57" s="64" t="s">
+        <v>275</v>
+      </c>
+      <c r="B57" s="69" t="s">
         <v>52</v>
       </c>
-      <c r="C57" s="51" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="51" t="s">
+      <c r="C57" s="49" t="s">
         <v>167</v>
+      </c>
+      <c r="D57" s="49" t="s">
+        <v>166</v>
       </c>
       <c r="E57" s="14">
         <v>150</v>
       </c>
-      <c r="F57" s="66" t="s">
+      <c r="F57" s="75" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="58" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A58" s="76"/>
-[...1 lines deleted...]
-      <c r="C58" s="51" t="s">
+      <c r="A58" s="71"/>
+      <c r="B58" s="68"/>
+      <c r="C58" s="49" t="s">
         <v>53</v>
       </c>
-      <c r="D58" s="51" t="s">
+      <c r="D58" s="49" t="s">
         <v>131</v>
       </c>
       <c r="E58" s="14">
         <v>155</v>
       </c>
-      <c r="F58" s="71"/>
+      <c r="F58" s="76"/>
     </row>
     <row r="59" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A59" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B59" s="35" t="s">
+      <c r="A59" s="64" t="s">
+        <v>221</v>
+      </c>
+      <c r="B59" s="33" t="s">
+        <v>213</v>
+      </c>
+      <c r="C59" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="C59" s="4" t="s">
+      <c r="D59" s="4" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="E59" s="11">
         <v>30</v>
       </c>
-      <c r="F59" s="66" t="s">
+      <c r="F59" s="75" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A60" s="76"/>
-      <c r="B60" s="77" t="s">
+      <c r="A60" s="71"/>
+      <c r="B60" s="68" t="s">
+        <v>216</v>
+      </c>
+      <c r="C60" s="5" t="s">
         <v>217</v>
       </c>
-      <c r="C60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" s="5" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E60" s="9">
         <v>40</v>
       </c>
-      <c r="F60" s="71"/>
+      <c r="F60" s="76"/>
     </row>
     <row r="61" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A61" s="76"/>
-      <c r="B61" s="77"/>
+      <c r="A61" s="71"/>
+      <c r="B61" s="68"/>
       <c r="C61" s="5" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="E61" s="9">
         <v>30</v>
       </c>
-      <c r="F61" s="71"/>
+      <c r="F61" s="76"/>
     </row>
     <row r="62" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A62" s="76"/>
-      <c r="B62" s="77"/>
+      <c r="A62" s="71"/>
+      <c r="B62" s="68"/>
       <c r="C62" s="5" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="E62" s="9">
         <v>30</v>
       </c>
-      <c r="F62" s="71"/>
+      <c r="F62" s="76"/>
     </row>
     <row r="63" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A63" s="73"/>
-      <c r="B63" s="75"/>
+      <c r="A63" s="65"/>
+      <c r="B63" s="70"/>
       <c r="C63" s="6" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="E63" s="10">
         <v>79</v>
       </c>
-      <c r="F63" s="67"/>
+      <c r="F63" s="77"/>
     </row>
     <row r="64" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A64" s="76" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="77" t="s">
+      <c r="A64" s="71" t="s">
+        <v>152</v>
+      </c>
+      <c r="B64" s="68" t="s">
         <v>54</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="D64" s="51" t="s">
+      <c r="D64" s="49" t="s">
         <v>56</v>
       </c>
       <c r="E64" s="9">
         <v>64</v>
       </c>
-      <c r="F64" s="71" t="s">
-        <v>252</v>
+      <c r="F64" s="76" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A65" s="76"/>
-      <c r="B65" s="77"/>
+      <c r="A65" s="71"/>
+      <c r="B65" s="68"/>
       <c r="C65" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D65" s="51" t="s">
+      <c r="D65" s="49" t="s">
         <v>57</v>
       </c>
       <c r="E65" s="9">
         <v>72</v>
       </c>
-      <c r="F65" s="71"/>
+      <c r="F65" s="76"/>
     </row>
     <row r="66" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A66" s="76"/>
-      <c r="B66" s="77"/>
+      <c r="A66" s="71"/>
+      <c r="B66" s="68"/>
       <c r="C66" s="5" t="s">
         <v>101</v>
       </c>
-      <c r="D66" s="51" t="s">
+      <c r="D66" s="49" t="s">
         <v>58</v>
       </c>
       <c r="E66" s="9">
         <v>72</v>
       </c>
-      <c r="F66" s="71"/>
+      <c r="F66" s="76"/>
     </row>
     <row r="67" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A67" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B67" s="74" t="s">
+      <c r="A67" s="64" t="s">
+        <v>153</v>
+      </c>
+      <c r="B67" s="69" t="s">
         <v>59</v>
       </c>
       <c r="C67" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="D67" s="50" t="s">
-        <v>179</v>
+      <c r="D67" s="48" t="s">
+        <v>178</v>
       </c>
       <c r="E67" s="11">
         <v>30</v>
       </c>
-      <c r="F67" s="66" t="s">
+      <c r="F67" s="75" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="68" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A68" s="76"/>
-      <c r="B68" s="77"/>
+      <c r="A68" s="71"/>
+      <c r="B68" s="68"/>
       <c r="C68" s="5" t="s">
         <v>60</v>
       </c>
-      <c r="D68" s="51" t="s">
-        <v>179</v>
+      <c r="D68" s="49" t="s">
+        <v>178</v>
       </c>
       <c r="E68" s="9">
         <v>40</v>
       </c>
-      <c r="F68" s="71"/>
+      <c r="F68" s="76"/>
     </row>
     <row r="69" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A69" s="73"/>
-      <c r="B69" s="75"/>
+      <c r="A69" s="65"/>
+      <c r="B69" s="70"/>
       <c r="C69" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="D69" s="49" t="s">
-        <v>180</v>
+      <c r="D69" s="47" t="s">
+        <v>179</v>
       </c>
       <c r="E69" s="10">
         <v>80</v>
       </c>
-      <c r="F69" s="67"/>
+      <c r="F69" s="77"/>
     </row>
     <row r="70" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A70" s="38" t="s">
+      <c r="A70" s="36" t="s">
         <v>62</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E70" s="10">
         <v>202</v>
       </c>
-      <c r="F70" s="43" t="s">
+      <c r="F70" s="41" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="71" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A71" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="74" t="s">
+      <c r="A71" s="64" t="s">
+        <v>226</v>
+      </c>
+      <c r="B71" s="69" t="s">
+        <v>222</v>
+      </c>
+      <c r="C71" s="4" t="s">
         <v>223</v>
       </c>
-      <c r="C71" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D71" s="4" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="E71" s="11">
         <v>42</v>
       </c>
-      <c r="F71" s="66" t="s">
-        <v>252</v>
+      <c r="F71" s="75" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="72" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A72" s="76"/>
-      <c r="B72" s="77"/>
+      <c r="A72" s="71"/>
+      <c r="B72" s="68"/>
       <c r="C72" s="5" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="E72" s="9">
         <v>52</v>
       </c>
-      <c r="F72" s="71"/>
+      <c r="F72" s="76"/>
     </row>
     <row r="73" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A73" s="76"/>
-      <c r="B73" s="77"/>
+      <c r="A73" s="71"/>
+      <c r="B73" s="68"/>
       <c r="C73" s="5" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="E73" s="9">
         <v>40</v>
       </c>
-      <c r="F73" s="71"/>
-[...5 lines deleted...]
-      <c r="B74" s="74" t="s">
+      <c r="F73" s="76"/>
+    </row>
+    <row r="74" spans="1:6" s="28" customFormat="1" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="64" t="s">
+        <v>325</v>
+      </c>
+      <c r="B74" s="69" t="s">
+        <v>292</v>
+      </c>
+      <c r="C74" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="C74" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" s="6" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="E74" s="11">
         <v>72</v>
       </c>
-      <c r="F74" s="66" t="s">
+      <c r="F74" s="75" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="75" spans="1:6" s="30" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B75" s="75"/>
+    <row r="75" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="65"/>
+      <c r="B75" s="70"/>
       <c r="C75" s="6" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="E75" s="10">
         <v>32</v>
       </c>
-      <c r="F75" s="67"/>
+      <c r="F75" s="77"/>
     </row>
     <row r="76" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A76" s="45" t="s">
-[...2 lines deleted...]
-      <c r="B76" s="52" t="s">
+      <c r="A76" s="43" t="s">
+        <v>230</v>
+      </c>
+      <c r="B76" s="50" t="s">
+        <v>227</v>
+      </c>
+      <c r="C76" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="C76" s="3" t="s">
+      <c r="D76" s="3" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="E76" s="8">
         <v>152</v>
       </c>
-      <c r="F76" s="53" t="s">
+      <c r="F76" s="51" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="77" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A77" s="54" t="s">
-        <v>155</v>
+      <c r="A77" s="52" t="s">
+        <v>154</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="C77" s="55" t="s">
+      <c r="C77" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="D77" s="55" t="s">
-        <v>173</v>
+      <c r="D77" s="53" t="s">
+        <v>172</v>
       </c>
       <c r="E77" s="10">
         <v>77</v>
       </c>
-      <c r="F77" s="43" t="s">
-        <v>252</v>
+      <c r="F77" s="41" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="78" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A78" s="56" t="s">
+      <c r="A78" s="54" t="s">
         <v>67</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="C78" s="57" t="s">
+      <c r="C78" s="55" t="s">
         <v>67</v>
       </c>
-      <c r="D78" s="57" t="s">
+      <c r="D78" s="55" t="s">
         <v>68</v>
       </c>
       <c r="E78" s="8">
         <v>103</v>
       </c>
-      <c r="F78" s="31" t="s">
+      <c r="F78" s="29" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="79" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A79" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="74" t="s">
+      <c r="A79" s="64" t="s">
+        <v>181</v>
+      </c>
+      <c r="B79" s="69" t="s">
         <v>98</v>
       </c>
-      <c r="C79" s="58" t="s">
-[...3 lines deleted...]
-        <v>177</v>
+      <c r="C79" s="56" t="s">
+        <v>246</v>
+      </c>
+      <c r="D79" s="56" t="s">
+        <v>176</v>
       </c>
       <c r="E79" s="11">
         <v>50</v>
       </c>
-      <c r="F79" s="66" t="s">
+      <c r="F79" s="75" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="80" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A80" s="76"/>
-      <c r="B80" s="77"/>
+      <c r="A80" s="71"/>
+      <c r="B80" s="68"/>
       <c r="C80" s="5" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E80" s="9">
         <v>60</v>
       </c>
-      <c r="F80" s="71"/>
+      <c r="F80" s="76"/>
     </row>
     <row r="81" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A81" s="76"/>
-      <c r="B81" s="77"/>
+      <c r="A81" s="71"/>
+      <c r="B81" s="68"/>
       <c r="C81" s="5" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E81" s="9">
         <v>30</v>
       </c>
-      <c r="F81" s="71"/>
+      <c r="F81" s="76"/>
     </row>
     <row r="82" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A82" s="76"/>
-      <c r="B82" s="77"/>
+      <c r="A82" s="71"/>
+      <c r="B82" s="68"/>
       <c r="C82" s="5" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="E82" s="9">
         <v>81</v>
       </c>
-      <c r="F82" s="71"/>
+      <c r="F82" s="76"/>
     </row>
     <row r="83" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A83" s="73"/>
-      <c r="B83" s="75"/>
+      <c r="A83" s="65"/>
+      <c r="B83" s="70"/>
       <c r="C83" s="6" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E83" s="10">
         <v>82</v>
       </c>
-      <c r="F83" s="67"/>
+      <c r="F83" s="77"/>
     </row>
     <row r="84" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A84" s="45" t="s">
+      <c r="A84" s="43" t="s">
         <v>70</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>69</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>71</v>
       </c>
       <c r="E84" s="8">
         <v>198</v>
       </c>
-      <c r="F84" s="31" t="s">
+      <c r="F84" s="29" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="85" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A85" s="45" t="s">
+      <c r="A85" s="43" t="s">
         <v>73</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>72</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>74</v>
       </c>
       <c r="E85" s="8">
         <v>103</v>
       </c>
-      <c r="F85" s="31" t="s">
+      <c r="F85" s="29" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="86" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A86" s="45" t="s">
-        <v>156</v>
+      <c r="A86" s="43" t="s">
+        <v>155</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>75</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="D86" s="57" t="s">
+      <c r="D86" s="55" t="s">
         <v>77</v>
       </c>
       <c r="E86" s="8">
         <v>108</v>
       </c>
-      <c r="F86" s="43" t="s">
-        <v>252</v>
+      <c r="F86" s="41" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="87" spans="1:6" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A87" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B87" s="74" t="s">
+      <c r="A87" s="64" t="s">
+        <v>262</v>
+      </c>
+      <c r="B87" s="69" t="s">
         <v>78</v>
       </c>
-      <c r="C87" s="58" t="s">
+      <c r="C87" s="56" t="s">
         <v>79</v>
       </c>
-      <c r="D87" s="58" t="s">
+      <c r="D87" s="56" t="s">
         <v>82</v>
       </c>
       <c r="E87" s="11">
         <v>85</v>
       </c>
-      <c r="F87" s="66" t="s">
+      <c r="F87" s="75" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="88" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A88" s="76"/>
-[...1 lines deleted...]
-      <c r="C88" s="59" t="s">
+      <c r="A88" s="71"/>
+      <c r="B88" s="68"/>
+      <c r="C88" s="57" t="s">
         <v>80</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E88" s="9">
         <v>100</v>
       </c>
-      <c r="F88" s="71"/>
+      <c r="F88" s="76"/>
     </row>
     <row r="89" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A89" s="76"/>
-      <c r="B89" s="77"/>
+      <c r="A89" s="71"/>
+      <c r="B89" s="68"/>
       <c r="C89" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="D89" s="5" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E89" s="9">
         <v>20</v>
       </c>
-      <c r="F89" s="71"/>
+      <c r="F89" s="76"/>
     </row>
     <row r="90" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A90" s="73"/>
-      <c r="B90" s="77"/>
+      <c r="A90" s="65"/>
+      <c r="B90" s="68"/>
       <c r="C90" s="5" t="s">
         <v>81</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E90" s="9">
         <v>20</v>
       </c>
-      <c r="F90" s="71"/>
+      <c r="F90" s="76"/>
     </row>
     <row r="91" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A91" s="72" t="s">
-[...2 lines deleted...]
-      <c r="B91" s="74" t="s">
+      <c r="A91" s="64" t="s">
+        <v>236</v>
+      </c>
+      <c r="B91" s="69" t="s">
+        <v>231</v>
+      </c>
+      <c r="C91" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="C91" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="4" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="E91" s="11">
         <v>20</v>
       </c>
-      <c r="F91" s="66" t="s">
+      <c r="F91" s="75" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="92" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A92" s="76"/>
-      <c r="B92" s="77"/>
+      <c r="A92" s="71"/>
+      <c r="B92" s="68"/>
       <c r="C92" s="5" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="E92" s="9">
         <v>20</v>
       </c>
-      <c r="F92" s="71"/>
+      <c r="F92" s="76"/>
     </row>
     <row r="93" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A93" s="73"/>
-      <c r="B93" s="75"/>
+      <c r="A93" s="65"/>
+      <c r="B93" s="70"/>
       <c r="C93" s="6" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="E93" s="10">
         <v>40</v>
       </c>
-      <c r="F93" s="67"/>
+      <c r="F93" s="77"/>
     </row>
     <row r="94" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A94" s="76" t="s">
-[...2 lines deleted...]
-      <c r="B94" s="77" t="s">
+      <c r="A94" s="71" t="s">
+        <v>263</v>
+      </c>
+      <c r="B94" s="68" t="s">
         <v>95</v>
       </c>
-      <c r="C94" s="51" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="C94" s="49" t="s">
+        <v>250</v>
+      </c>
+      <c r="D94" s="49" t="s">
+        <v>157</v>
       </c>
       <c r="E94" s="9">
         <v>63</v>
       </c>
-      <c r="F94" s="71" t="s">
+      <c r="F94" s="76" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="95" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A95" s="73"/>
-[...5 lines deleted...]
-        <v>256</v>
+      <c r="A95" s="65"/>
+      <c r="B95" s="70"/>
+      <c r="C95" s="47" t="s">
+        <v>250</v>
+      </c>
+      <c r="D95" s="47" t="s">
+        <v>255</v>
       </c>
       <c r="E95" s="10">
         <v>24</v>
       </c>
-      <c r="F95" s="67"/>
+      <c r="F95" s="77"/>
     </row>
     <row r="96" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A96" s="45" t="s">
+      <c r="A96" s="43" t="s">
         <v>84</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>83</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>126</v>
       </c>
       <c r="E96" s="8">
         <v>110</v>
       </c>
-      <c r="F96" s="31" t="s">
+      <c r="F96" s="29" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="97" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A97" s="86" t="s">
+      <c r="A97" s="73" t="s">
         <v>105</v>
       </c>
-      <c r="B97" s="85" t="s">
+      <c r="B97" s="72" t="s">
         <v>100</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="D97" s="77" t="s">
+      <c r="D97" s="68" t="s">
         <v>127</v>
       </c>
       <c r="E97" s="9">
         <v>84</v>
       </c>
-      <c r="F97" s="71" t="s">
+      <c r="F97" s="76" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="98" spans="1:6" ht="26.55" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A98" s="86"/>
-      <c r="B98" s="85"/>
+      <c r="A98" s="73"/>
+      <c r="B98" s="72"/>
       <c r="C98" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="D98" s="77"/>
+      <c r="D98" s="68"/>
       <c r="E98" s="9">
         <v>60</v>
       </c>
-      <c r="F98" s="71"/>
-[...3 lines deleted...]
-        <v>323</v>
+      <c r="F98" s="76"/>
+    </row>
+    <row r="99" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="66" t="s">
+        <v>322</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E99" s="8">
         <v>14</v>
       </c>
-      <c r="F99" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A100" s="70"/>
+      <c r="F99" s="75" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A100" s="67"/>
       <c r="B100" s="6" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>298</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>297</v>
+      </c>
+      <c r="D100" s="37" t="s">
+        <v>323</v>
       </c>
       <c r="E100" s="10">
         <v>33</v>
       </c>
-      <c r="F100" s="67"/>
+      <c r="F100" s="77"/>
     </row>
     <row r="101" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A101" s="38" t="s">
-        <v>254</v>
+      <c r="A101" s="36" t="s">
+        <v>253</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>92</v>
       </c>
-      <c r="C101" s="60" t="s">
+      <c r="C101" s="58" t="s">
+        <v>253</v>
+      </c>
+      <c r="D101" s="6" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="E101" s="10">
         <v>59</v>
       </c>
-      <c r="F101" s="43" t="s">
+      <c r="F101" s="41" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="102" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A102" s="45" t="s">
+      <c r="A102" s="43" t="s">
         <v>86</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>85</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>87</v>
       </c>
       <c r="E102" s="8">
         <v>158</v>
       </c>
-      <c r="F102" s="31" t="s">
+      <c r="F102" s="29" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="103" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A103" s="34" t="s">
+      <c r="A103" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>88</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>89</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>90</v>
       </c>
       <c r="E103" s="11">
         <v>112</v>
       </c>
-      <c r="F103" s="42" t="s">
+      <c r="F103" s="40" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="104" spans="1:6" s="30" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A104" s="68" t="s">
+    <row r="104" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="66" t="s">
+        <v>307</v>
+      </c>
+      <c r="B104" s="4" t="s">
+        <v>298</v>
+      </c>
+      <c r="C104" s="59" t="s">
+        <v>300</v>
+      </c>
+      <c r="D104" s="4" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
       <c r="E104" s="11">
         <v>48</v>
       </c>
-      <c r="F104" s="66" t="s">
+      <c r="F104" s="75" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="105" spans="1:6" s="30" customFormat="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-        <v>302</v>
+    <row r="105" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A105" s="84"/>
+      <c r="B105" s="72" t="s">
+        <v>299</v>
+      </c>
+      <c r="C105" s="60" t="s">
+        <v>301</v>
       </c>
       <c r="D105" s="4" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="E105" s="11">
         <v>80</v>
       </c>
-      <c r="F105" s="71"/>
-[...3 lines deleted...]
-      <c r="B106" s="85"/>
+      <c r="F105" s="76"/>
+    </row>
+    <row r="106" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A106" s="84"/>
+      <c r="B106" s="72"/>
       <c r="C106" s="4" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="E106" s="11">
         <v>44</v>
       </c>
-      <c r="F106" s="71"/>
-[...3 lines deleted...]
-      <c r="B107" s="81"/>
+      <c r="F106" s="76"/>
+    </row>
+    <row r="107" spans="1:6" s="28" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="67"/>
+      <c r="B107" s="74"/>
       <c r="C107" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E107" s="8">
         <v>40</v>
       </c>
-      <c r="F107" s="67"/>
+      <c r="F107" s="77"/>
     </row>
     <row r="108" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A108" s="45" t="s">
+      <c r="A108" s="43" t="s">
+        <v>329</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D108" s="3" t="s">
         <v>330</v>
-      </c>
-[...7 lines deleted...]
-        <v>331</v>
       </c>
       <c r="E108" s="8">
         <v>74</v>
       </c>
-      <c r="F108" s="31" t="s">
-        <v>204</v>
+      <c r="F108" s="29" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="109" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A109" s="37"/>
+      <c r="A109" s="35"/>
       <c r="B109" s="5"/>
       <c r="C109" s="5"/>
-      <c r="D109" s="63"/>
+      <c r="D109" s="61"/>
       <c r="E109" s="9"/>
-      <c r="F109" s="64"/>
+      <c r="F109" s="62"/>
     </row>
     <row r="110" spans="1:6" x14ac:dyDescent="0.3">
       <c r="D110" s="1"/>
     </row>
     <row r="111" spans="1:6" x14ac:dyDescent="0.3">
       <c r="D111" s="1"/>
       <c r="E111" s="12"/>
     </row>
     <row r="112" spans="1:6" x14ac:dyDescent="0.3">
       <c r="D112" s="25"/>
     </row>
     <row r="113" spans="4:4" x14ac:dyDescent="0.3">
       <c r="D113" s="25"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F79">
     <sortCondition ref="B69"/>
   </sortState>
   <mergeCells count="86">
+    <mergeCell ref="F99:F100"/>
+    <mergeCell ref="A104:A107"/>
+    <mergeCell ref="F104:F107"/>
+    <mergeCell ref="F52:F53"/>
+    <mergeCell ref="A74:A75"/>
+    <mergeCell ref="B74:B75"/>
+    <mergeCell ref="F74:F75"/>
+    <mergeCell ref="A71:A73"/>
+    <mergeCell ref="B71:B73"/>
+    <mergeCell ref="F71:F73"/>
+    <mergeCell ref="F91:F93"/>
+    <mergeCell ref="A87:A90"/>
+    <mergeCell ref="F97:F98"/>
+    <mergeCell ref="F67:F69"/>
+    <mergeCell ref="F64:F66"/>
+    <mergeCell ref="F79:F83"/>
+    <mergeCell ref="B35:B36"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="F35:F36"/>
+    <mergeCell ref="B60:B63"/>
+    <mergeCell ref="F59:F63"/>
+    <mergeCell ref="A59:A63"/>
+    <mergeCell ref="F37:F39"/>
+    <mergeCell ref="F43:F44"/>
+    <mergeCell ref="F54:F56"/>
+    <mergeCell ref="A37:A39"/>
+    <mergeCell ref="B52:B53"/>
+    <mergeCell ref="A52:A53"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="F57:F58"/>
+    <mergeCell ref="B37:B39"/>
+    <mergeCell ref="A27:A29"/>
+    <mergeCell ref="B27:B29"/>
+    <mergeCell ref="F27:F29"/>
+    <mergeCell ref="B30:B31"/>
+    <mergeCell ref="F30:F31"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="F7:F8"/>
+    <mergeCell ref="F10:F11"/>
+    <mergeCell ref="F24:F25"/>
+    <mergeCell ref="F4:F6"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="F87:F90"/>
+    <mergeCell ref="F94:F95"/>
+    <mergeCell ref="F45:F46"/>
+    <mergeCell ref="F18:F19"/>
+    <mergeCell ref="D97:D98"/>
+    <mergeCell ref="A91:A93"/>
+    <mergeCell ref="B79:B83"/>
+    <mergeCell ref="A79:A83"/>
+    <mergeCell ref="A94:A95"/>
+    <mergeCell ref="B94:B95"/>
+    <mergeCell ref="B87:B90"/>
+    <mergeCell ref="B18:B19"/>
+    <mergeCell ref="B97:B98"/>
+    <mergeCell ref="A97:A98"/>
+    <mergeCell ref="B105:B107"/>
+    <mergeCell ref="B43:B44"/>
+    <mergeCell ref="B54:B56"/>
+    <mergeCell ref="A54:A56"/>
+    <mergeCell ref="B57:B58"/>
+    <mergeCell ref="A57:A58"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="A45:A46"/>
+    <mergeCell ref="A64:A66"/>
+    <mergeCell ref="B64:B66"/>
+    <mergeCell ref="A67:A69"/>
+    <mergeCell ref="B67:B69"/>
+    <mergeCell ref="B91:B93"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="A99:A100"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B15:B16"/>
     <mergeCell ref="A15:A16"/>
-    <mergeCell ref="B18:B19"/>
-[...68 lines deleted...]
-    <mergeCell ref="F79:F83"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="93" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;L&amp;"-,Bold"AGE Supportive Housing Sites as of November 2025</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="63" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE05E514-4BED-4091-8872-BED0F45BB756}">
   <dimension ref="A1:C83"/>
   <sheetViews>
-    <sheetView topLeftCell="A19" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="18.44140625" style="7" customWidth="1"/>
     <col min="2" max="2" width="12.44140625" style="7" customWidth="1"/>
     <col min="3" max="3" width="9.77734375" style="7" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A1" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="B1" s="26" t="s">
+        <v>264</v>
+      </c>
+      <c r="C1" s="26" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A2" s="85" t="s">
         <v>137</v>
       </c>
-      <c r="B1" s="26" t="s">
-[...10 lines deleted...]
-      <c r="B2" s="89" t="s">
+      <c r="B2" s="87" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="93">
+      <c r="C2" s="89">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A3" s="88"/>
-[...1 lines deleted...]
-      <c r="C3" s="94"/>
+      <c r="A3" s="86"/>
+      <c r="B3" s="88"/>
+      <c r="C3" s="90"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A4" s="87" t="s">
-[...5 lines deleted...]
-      <c r="C4" s="89">
+      <c r="A4" s="85" t="s">
+        <v>190</v>
+      </c>
+      <c r="B4" s="87" t="s">
+        <v>183</v>
+      </c>
+      <c r="C4" s="87">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A5" s="91"/>
       <c r="B5" s="92"/>
       <c r="C5" s="92"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A6" s="88"/>
-[...1 lines deleted...]
-      <c r="C6" s="90"/>
+      <c r="A6" s="86"/>
+      <c r="B6" s="88"/>
+      <c r="C6" s="88"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A8" s="87" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="89" t="s">
+      <c r="A8" s="85" t="s">
+        <v>138</v>
+      </c>
+      <c r="B8" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="C8" s="89">
+      <c r="C8" s="87">
         <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A9" s="88"/>
-[...1 lines deleted...]
-      <c r="C9" s="90"/>
+      <c r="A9" s="86"/>
+      <c r="B9" s="88"/>
+      <c r="C9" s="88"/>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A10" s="20" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A11" s="16" t="s">
         <v>93</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="18">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A12" s="87" t="s">
-[...5 lines deleted...]
-      <c r="C12" s="89">
+      <c r="A12" s="85" t="s">
+        <v>240</v>
+      </c>
+      <c r="B12" s="87" t="s">
+        <v>191</v>
+      </c>
+      <c r="C12" s="87">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A13" s="88"/>
-[...1 lines deleted...]
-      <c r="C13" s="90"/>
+      <c r="A13" s="86"/>
+      <c r="B13" s="88"/>
+      <c r="C13" s="88"/>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14" s="17" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B14" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A15" s="87" t="s">
-[...2 lines deleted...]
-      <c r="B15" s="89" t="s">
+      <c r="A15" s="85" t="s">
+        <v>141</v>
+      </c>
+      <c r="B15" s="87" t="s">
         <v>99</v>
       </c>
-      <c r="C15" s="89">
+      <c r="C15" s="87">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A16" s="91"/>
       <c r="B16" s="92"/>
       <c r="C16" s="92"/>
     </row>
     <row r="17" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A17" s="88"/>
-[...1 lines deleted...]
-      <c r="C17" s="90"/>
+      <c r="A17" s="86"/>
+      <c r="B17" s="88"/>
+      <c r="C17" s="88"/>
     </row>
     <row r="18" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A18" s="20" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A19" s="17" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B19" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A20" s="20" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A21" s="87" t="s">
-[...2 lines deleted...]
-      <c r="B21" s="89" t="s">
+      <c r="A21" s="85" t="s">
+        <v>144</v>
+      </c>
+      <c r="B21" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="C21" s="89">
+      <c r="C21" s="87">
         <v>2</v>
       </c>
     </row>
     <row r="22" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A22" s="88"/>
-[...1 lines deleted...]
-      <c r="C22" s="90"/>
+      <c r="A22" s="86"/>
+      <c r="B22" s="88"/>
+      <c r="C22" s="88"/>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A23" s="16" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B23" s="18" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="18">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A24" s="87" t="s">
-[...5 lines deleted...]
-      <c r="C24" s="89">
+      <c r="A24" s="85" t="s">
+        <v>202</v>
+      </c>
+      <c r="B24" s="85" t="s">
+        <v>195</v>
+      </c>
+      <c r="C24" s="87">
         <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A25" s="88"/>
-[...1 lines deleted...]
-      <c r="C25" s="90"/>
+      <c r="A25" s="86"/>
+      <c r="B25" s="86"/>
+      <c r="C25" s="88"/>
     </row>
     <row r="26" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A26" s="87" t="s">
-[...5 lines deleted...]
-      <c r="C26" s="89">
+      <c r="A26" s="85" t="s">
+        <v>207</v>
+      </c>
+      <c r="B26" s="87" t="s">
+        <v>204</v>
+      </c>
+      <c r="C26" s="87">
         <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A27" s="88"/>
-[...1 lines deleted...]
-      <c r="C27" s="90"/>
+      <c r="A27" s="86"/>
+      <c r="B27" s="88"/>
+      <c r="C27" s="88"/>
     </row>
     <row r="28" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A28" s="17" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="19" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A29" s="20" t="s">
         <v>135</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>35</v>
       </c>
       <c r="C29" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A30" s="16" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B30" s="18" t="s">
         <v>36</v>
       </c>
       <c r="C30" s="18">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A31" s="87" t="s">
-[...5 lines deleted...]
-      <c r="C31" s="89">
+      <c r="A31" s="85" t="s">
+        <v>212</v>
+      </c>
+      <c r="B31" s="87" t="s">
+        <v>208</v>
+      </c>
+      <c r="C31" s="87">
         <v>2</v>
       </c>
     </row>
     <row r="32" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A32" s="88"/>
-[...1 lines deleted...]
-      <c r="C32" s="90"/>
+      <c r="A32" s="86"/>
+      <c r="B32" s="88"/>
+      <c r="C32" s="88"/>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A33" s="91" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B33" s="7" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="C33" s="89">
+        <v>265</v>
+      </c>
+      <c r="C33" s="87">
         <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A34" s="91"/>
       <c r="B34" s="7" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C34" s="92"/>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A35" s="91"/>
       <c r="B35" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="C35" s="92"/>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.3">
+      <c r="A36" s="86"/>
+      <c r="B36" s="19" t="s">
         <v>267</v>
       </c>
-      <c r="C35" s="92"/>
-[...6 lines deleted...]
-      <c r="C36" s="90"/>
+      <c r="C36" s="88"/>
     </row>
     <row r="37" spans="1:3" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A37" s="20" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B37" s="27" t="s">
         <v>39</v>
       </c>
       <c r="C37" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A38" s="20" t="s">
         <v>43</v>
       </c>
       <c r="B38" s="27" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A39" s="16" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="18" t="s">
         <v>45</v>
       </c>
       <c r="C39" s="18">
         <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A40" s="20" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B40" s="27" t="s">
         <v>96</v>
       </c>
       <c r="C40" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A41" s="20" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="27" t="s">
         <v>47</v>
       </c>
       <c r="C41" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A42" s="20" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="27" t="s">
         <v>47</v>
       </c>
       <c r="C42" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A43" s="20" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B43" s="27" t="s">
         <v>97</v>
       </c>
       <c r="C43" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A44" s="87" t="s">
-[...2 lines deleted...]
-      <c r="B44" s="89" t="s">
+      <c r="A44" s="85" t="s">
+        <v>151</v>
+      </c>
+      <c r="B44" s="87" t="s">
         <v>91</v>
       </c>
-      <c r="C44" s="89">
+      <c r="C44" s="87">
         <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A45" s="91"/>
       <c r="B45" s="92"/>
       <c r="C45" s="92"/>
     </row>
     <row r="46" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A46" s="88"/>
-[...1 lines deleted...]
-      <c r="C46" s="90"/>
+      <c r="A46" s="86"/>
+      <c r="B46" s="88"/>
+      <c r="C46" s="88"/>
     </row>
     <row r="47" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A47" s="87" t="s">
+      <c r="A47" s="85" t="s">
         <v>53</v>
       </c>
-      <c r="B47" s="89" t="s">
+      <c r="B47" s="87" t="s">
         <v>52</v>
       </c>
-      <c r="C47" s="89">
+      <c r="C47" s="87">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A48" s="91"/>
-      <c r="B48" s="90"/>
-      <c r="C48" s="90"/>
+      <c r="B48" s="88"/>
+      <c r="C48" s="88"/>
     </row>
     <row r="49" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A49" s="87" t="s">
-        <v>222</v>
+      <c r="A49" s="85" t="s">
+        <v>221</v>
       </c>
       <c r="B49" s="18" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="C49" s="89">
+        <v>213</v>
+      </c>
+      <c r="C49" s="87">
         <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A50" s="91"/>
       <c r="B50" s="92" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="C50" s="92"/>
     </row>
     <row r="51" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A51" s="91"/>
       <c r="B51" s="92"/>
       <c r="C51" s="92"/>
     </row>
     <row r="52" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A52" s="88"/>
-      <c r="B52" s="90"/>
+      <c r="A52" s="86"/>
+      <c r="B52" s="88"/>
       <c r="C52" s="92"/>
     </row>
     <row r="53" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A53" s="87" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="89" t="s">
+      <c r="A53" s="85" t="s">
+        <v>152</v>
+      </c>
+      <c r="B53" s="87" t="s">
         <v>54</v>
       </c>
-      <c r="C53" s="93">
+      <c r="C53" s="89">
         <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A54" s="88"/>
-[...1 lines deleted...]
-      <c r="C54" s="94"/>
+      <c r="A54" s="86"/>
+      <c r="B54" s="88"/>
+      <c r="C54" s="90"/>
     </row>
     <row r="55" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A55" s="20" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B55" s="27" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A56" s="17" t="s">
         <v>62</v>
       </c>
       <c r="B56" s="19" t="s">
         <v>61</v>
       </c>
       <c r="C56" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A57" s="87" t="s">
-[...5 lines deleted...]
-      <c r="C57" s="89">
+      <c r="A57" s="85" t="s">
+        <v>226</v>
+      </c>
+      <c r="B57" s="85" t="s">
+        <v>222</v>
+      </c>
+      <c r="C57" s="87">
         <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A58" s="91"/>
       <c r="B58" s="91"/>
       <c r="C58" s="92"/>
     </row>
     <row r="59" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A59" s="91"/>
-      <c r="B59" s="88"/>
-      <c r="C59" s="90"/>
+      <c r="B59" s="86"/>
+      <c r="C59" s="88"/>
     </row>
     <row r="60" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A60" s="20" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="B60" s="27" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C60" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="61" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A61" s="23" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B61" s="19" t="s">
         <v>64</v>
       </c>
       <c r="C61" s="19">
         <v>1</v>
       </c>
     </row>
     <row r="62" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A62" s="21" t="s">
         <v>67</v>
       </c>
       <c r="B62" s="27" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="63" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A63" s="87" t="s">
-[...2 lines deleted...]
-      <c r="B63" s="89" t="s">
+      <c r="A63" s="85" t="s">
+        <v>181</v>
+      </c>
+      <c r="B63" s="87" t="s">
         <v>98</v>
       </c>
-      <c r="C63" s="89">
+      <c r="C63" s="87">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A64" s="91"/>
       <c r="B64" s="92"/>
       <c r="C64" s="92"/>
     </row>
     <row r="65" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A65" s="91"/>
       <c r="B65" s="92"/>
       <c r="C65" s="92"/>
     </row>
     <row r="66" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A66" s="91"/>
       <c r="B66" s="92"/>
       <c r="C66" s="92"/>
     </row>
     <row r="67" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A67" s="88"/>
-[...1 lines deleted...]
-      <c r="C67" s="90"/>
+      <c r="A67" s="86"/>
+      <c r="B67" s="88"/>
+      <c r="C67" s="88"/>
     </row>
     <row r="68" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A68" s="20" t="s">
         <v>70</v>
       </c>
       <c r="B68" s="27" t="s">
         <v>69</v>
       </c>
       <c r="C68" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="69" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A69" s="20" t="s">
         <v>73</v>
       </c>
       <c r="B69" s="27" t="s">
         <v>72</v>
       </c>
       <c r="C69" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="70" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A70" s="20" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B70" s="27" t="s">
         <v>75</v>
       </c>
       <c r="C70" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="71" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A71" s="87" t="s">
-[...2 lines deleted...]
-      <c r="B71" s="89" t="s">
+      <c r="A71" s="85" t="s">
+        <v>156</v>
+      </c>
+      <c r="B71" s="87" t="s">
         <v>78</v>
       </c>
-      <c r="C71" s="89">
+      <c r="C71" s="87">
         <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A72" s="91"/>
       <c r="B72" s="92"/>
       <c r="C72" s="92"/>
     </row>
     <row r="73" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A73" s="88"/>
-[...1 lines deleted...]
-      <c r="C73" s="90"/>
+      <c r="A73" s="86"/>
+      <c r="B73" s="88"/>
+      <c r="C73" s="88"/>
     </row>
     <row r="74" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A74" s="87" t="s">
-[...5 lines deleted...]
-      <c r="C74" s="89">
+      <c r="A74" s="85" t="s">
+        <v>236</v>
+      </c>
+      <c r="B74" s="87" t="s">
+        <v>231</v>
+      </c>
+      <c r="C74" s="87">
         <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A75" s="88"/>
-[...1 lines deleted...]
-      <c r="C75" s="90"/>
+      <c r="A75" s="86"/>
+      <c r="B75" s="88"/>
+      <c r="C75" s="88"/>
     </row>
     <row r="76" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A76" s="22" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B76" s="7" t="s">
         <v>95</v>
       </c>
       <c r="C76" s="7">
         <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A77" s="20" t="s">
         <v>84</v>
       </c>
       <c r="B77" s="27" t="s">
         <v>83</v>
       </c>
       <c r="C77" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="78" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A78" s="28" t="s">
+      <c r="A78" s="93" t="s">
         <v>105</v>
       </c>
-      <c r="B78" s="29" t="s">
+      <c r="B78" s="94" t="s">
         <v>100</v>
       </c>
-      <c r="C78" s="29">
+      <c r="C78" s="94">
         <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A79" s="28" t="s">
-[...2 lines deleted...]
-      <c r="B79" s="29" t="s">
+      <c r="A79" s="93" t="s">
+        <v>253</v>
+      </c>
+      <c r="B79" s="94" t="s">
         <v>92</v>
       </c>
-      <c r="C79" s="29">
+      <c r="C79" s="94">
         <v>1</v>
       </c>
     </row>
     <row r="80" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A80" s="20" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B80" s="27" t="s">
         <v>92</v>
       </c>
       <c r="C80" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="81" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A81" s="20" t="s">
         <v>86</v>
       </c>
       <c r="B81" s="27" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="27">
         <v>1</v>
       </c>
     </row>
     <row r="82" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A82" s="16" t="s">
         <v>89</v>
       </c>
       <c r="B82" s="18" t="s">
         <v>88</v>
       </c>
       <c r="C82" s="18">
         <v>1</v>
       </c>
     </row>
     <row r="83" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A83" s="20" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="B83" s="27" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="C83" s="27">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="53">
-    <mergeCell ref="A2:A3"/>
-[...16 lines deleted...]
-    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="A74:A75"/>
+    <mergeCell ref="B74:B75"/>
+    <mergeCell ref="C74:C75"/>
+    <mergeCell ref="A63:A67"/>
+    <mergeCell ref="B63:B67"/>
+    <mergeCell ref="C63:C67"/>
+    <mergeCell ref="A71:A73"/>
+    <mergeCell ref="B71:B73"/>
+    <mergeCell ref="C71:C73"/>
+    <mergeCell ref="A53:A54"/>
+    <mergeCell ref="B53:B54"/>
+    <mergeCell ref="C53:C54"/>
+    <mergeCell ref="A57:A59"/>
+    <mergeCell ref="B57:B59"/>
+    <mergeCell ref="C57:C59"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="B47:B48"/>
+    <mergeCell ref="C47:C48"/>
+    <mergeCell ref="A49:A52"/>
+    <mergeCell ref="C49:C52"/>
+    <mergeCell ref="B50:B52"/>
     <mergeCell ref="A44:A46"/>
     <mergeCell ref="B44:B46"/>
     <mergeCell ref="C44:C46"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="A31:A32"/>
     <mergeCell ref="B31:B32"/>
     <mergeCell ref="C31:C32"/>
     <mergeCell ref="A33:A36"/>
     <mergeCell ref="C33:C36"/>
-    <mergeCell ref="A47:A48"/>
-[...19 lines deleted...]
-    <mergeCell ref="C71:C73"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="B15:B17"/>
+    <mergeCell ref="C15:C17"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:B22"/>
+    <mergeCell ref="C21:C22"/>
+    <mergeCell ref="A8:A9"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="A4:A6"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>