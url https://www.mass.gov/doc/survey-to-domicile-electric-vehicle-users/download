--- v0 (2025-12-05)
+++ v1 (2026-05-13)
@@ -2731,52 +2731,52 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCE5B1B55FDC6F46992CBD8D384DCF63" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="353c411744954991f2b8949b593a8323">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79499340-b9cf-4458-9368-33036c1b4dc9" xmlns:ns3="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="866e236010be8c18a48c5bce53cbd3cc" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CCE5B1B55FDC6F46992CBD8D384DCF63" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b95d9d892339695b0067449f0ad9c324">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="79499340-b9cf-4458-9368-33036c1b4dc9" xmlns:ns3="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="773abde41dede69335bfc4bc960a174d" ns2:_="" ns3:_="">
     <xsd:import namespace="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <xsd:import namespace="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -2998,66 +2998,51 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="79499340-b9cf-4458-9368-33036c1b4dc9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a2187807-d16b-4f26-8c23-1ecdc31f3e2b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5BA6827-8F02-4079-A1B4-1536B79B9C8F}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36141B02-4C14-49CD-88F8-0A148C7E6FE4}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B3A29E4-FDF3-4AD6-BD65-F3B58725188F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="79499340-b9cf-4458-9368-33036c1b4dc9"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="a2187807-d16b-4f26-8c23-1ecdc31f3e2b"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6059B296-B945-4608-A0DB-A259E77F495D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>