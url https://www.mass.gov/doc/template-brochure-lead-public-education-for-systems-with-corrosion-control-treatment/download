--- v0 (2025-11-01)
+++ v1 (2026-07-08)
@@ -1,4602 +1,5543 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...2 lines deleted...]
-        <w:tblW w:w="5000" w:type="pct"/>
+    <w:p w14:paraId="270AB548" w14:textId="5CFB530A" w:rsidR="009F7702" w:rsidRPr="0016354B" w:rsidRDefault="00D95C6A" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk218759422"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00D95C6A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7702" w:rsidRPr="00D95C6A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Insert a graph of your systems 90th percentile lead levels over time (Optional)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D95C6A">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D95F86" w14:textId="2EA641DE" w:rsidR="009F7702" w:rsidRPr="002C2BAC" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+      <w:pPr>
+        <w:pStyle w:val="ReturnAddress"/>
         <w:jc w:val="center"/>
-        <w:tblLayout w:type="fixed"/>
-[...101 lines deleted...]
-                          </a:prstGeom>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63337F85" wp14:editId="7A5601FD">
+            <wp:extent cx="3036277" cy="1464151"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Picture 2" descr="C:\Users\nshuler\Desktop\kk[k.gif"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\nshuler\Desktop\kk[k.gif"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3036277" cy="1464151"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E3285C1" w14:textId="0777C9D8" w:rsidR="009F7702" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+      <w:pPr>
+        <w:pStyle w:val="ReturnAddress"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please share this information on </w:t>
+      </w:r>
+      <w:r w:rsidR="00973397">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>lead</w:t>
+      </w:r>
+      <w:r w:rsidR="00973397" w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>with all the other people who drink this water, especially those who may not have received this notice directly (for example, people in apartments, nursing homes, schools, and businesses). You can do this by posting this notice in a public place or distributing copies by hand or mail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21FB57DE" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="009F7702">
+      <w:pPr>
+        <w:pStyle w:val="ReturnAddress"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18489A9D" w14:textId="77777777" w:rsidR="009F7702" w:rsidRPr="00681C80" w:rsidRDefault="009F7702" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681C80">
+        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Identifying your Service Line Material</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="346041DE" w14:textId="77777777" w:rsidR="009F7702" w:rsidRPr="002C2BAC" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check whether your home or building has a lead service line.  IF YOU DO, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>HAVE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IT REPLACED.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCBAA67" w14:textId="7481B153" w:rsidR="009F7702" w:rsidRPr="00E8639A" w:rsidRDefault="009F7702" w:rsidP="00D55FF4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8639A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Learn what your service line material is by checking your home or building address at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8639A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>[PWS website or other instructions on how consumers can view the Service Line Inventory].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="152EBB2D" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="002C2BAC" w:rsidRDefault="00642DAD" w:rsidP="0049491B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50F7D7F0" w14:textId="1CB5C3EF" w:rsidR="009F7702" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+      <w:pPr>
+        <w:pStyle w:val="ReturnAddress"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Please contact [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert PWS contact information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] for more information about your home or building service line, how to have it replaced, or for information about plumbing materials in your home</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3AEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/building</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that may contain lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F23E98E" w14:textId="24E3E93D" w:rsidR="009F7702" w:rsidRPr="00642DAD" w:rsidRDefault="009F7702" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:t xml:space="preserve">FOR MORE INFORMATION </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FE5B7B" w14:textId="77777777" w:rsidR="00243C6A" w:rsidRPr="00243C6A" w:rsidRDefault="00243C6A" w:rsidP="00243C6A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00243C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information on what we are doing about lead in drinking water, contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert PWS phone number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[email address]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or visit our website at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert website if applicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]. For more information on reducing lead exposure from your home/building and the health effects of lead, visit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6334F90B" w14:textId="50ECCFFD" w:rsidR="009F7702" w:rsidRPr="002C2BAC" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00551599">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:b/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>EPA’s website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="002C2BAC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:b/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>http://www.epa.gov/lead</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="0049491B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> call the EPA lead hotline at 1-800-424- 5323</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02430E3D" w14:textId="0C62EBD7" w:rsidR="009F7702" w:rsidRPr="002C2BAC" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00551599">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:b/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>MassDEP’s website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="002C2BAC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:b/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.mass.gov/service-details/is-there-lead-in-my-tap-water</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6185FB92" w14:textId="7AED0454" w:rsidR="009F7702" w:rsidRPr="002C2BAC" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00551599">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:b/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>Department of Public Health’s website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="002C2BAC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:b/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C10FFD5" w14:textId="77777777" w:rsidR="009F7702" w:rsidRPr="00642DAD" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="002C2BAC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="ja-JP"/>
+          </w:rPr>
+          <w:t>MassDEP’s Service Line Inventory Hub</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for service line inventory information provided by public water systems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00C956DF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:eastAsia="ja-JP"/>
+          </w:rPr>
+          <w:t>https://lead-service-line-inventory-mass-eoeea.hub.arcgis.com/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002C2BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328382B0" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="009F7702" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73225FAE" w14:textId="3A130CFA" w:rsidR="009F7702" w:rsidRPr="002C2BAC" w:rsidRDefault="0016354B" w:rsidP="009F7702">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="785D72B1" wp14:editId="3E28B0CA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>889000</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>962025</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3013710" cy="1097280"/>
+                <wp:effectExtent l="1270" t="1905" r="0" b="3810"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1137656834" name="Rectangle 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm rot="5400000">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3013710" cy="1097280"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
                           <a:noFill/>
-                          <a:ln>
-[...3082 lines deleted...]
-    <w:p w14:paraId="20F877F2" w14:textId="1A74999F" w:rsidR="003822EC" w:rsidRDefault="003822EC" w:rsidP="00DE6959">
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7E5DE983" w14:textId="77777777" w:rsidR="009F7702" w:rsidRPr="00642DAD" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+                            <w:pPr>
+                              <w:pStyle w:val="Title"/>
+                              <w:ind w:left="113"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00642DAD">
+                              <w:rPr>
+                                <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>IMPORTANT INFORMATION</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="73D44331" w14:textId="1BE0A2EA" w:rsidR="009F7702" w:rsidRPr="00642DAD" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+                            <w:pPr>
+                              <w:pStyle w:val="Title"/>
+                              <w:ind w:hanging="264"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00642DAD">
+                              <w:rPr>
+                                <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>ABOUT LEAD IN YOUR DRINKING</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3122B1B4" w14:textId="13D6A96D" w:rsidR="009F7702" w:rsidRPr="00642DAD" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+                            <w:pPr>
+                              <w:pStyle w:val="Title"/>
+                              <w:ind w:hanging="264"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00642DAD">
+                              <w:rPr>
+                                <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t>WATER</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7FD3E0A4" w14:textId="77777777" w:rsidR="009F7702" w:rsidRDefault="009F7702"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="785D72B1" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:70pt;margin-top:75.75pt;width:237.3pt;height:86.4pt;rotation:90;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcP3rA8wEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9Fu2yAUfZ+0f0C8L7bTdGmtOFWVKtOk&#10;bp3U7QMwxjYa5rILiZ2/34VESbS9VfUD4nLhcM7hePUwDYbtFXoNtuLFLOdMWQmNtl3Ff/3cfrrj&#10;zAdhG2HAqooflOcP648fVqMr1Rx6MI1CRiDWl6OreB+CK7PMy14Nws/AKUvNFnAQgUrssgbFSOiD&#10;yeZ5/jkbARuHIJX3tPp0bPJ1wm9bJcNL23oVmKk4cQtpxDTWcczWK1F2KFyv5YmGeAOLQWhLl56h&#10;nkQQbIf6P6hBSwQPbZhJGDJoWy1V0kBqivwfNa+9cCppIXO8O9vk3w9Wft+/uh8YqXv3DPK3ZxY2&#10;vbCdekSEsVeioeuKaFQ2Ol+eD8TC01FWj9+goacVuwDJg6nFgSGQ17eLPH5plbSyKRl/OBuvpsAk&#10;Ld7kxc2yoPeR1Cvy++X8Lj1NJsoIFtk59OGLgoHFScWRXjbBiv2zD5HcZUsSA0Y3W21MKrCrNwbZ&#10;XlAKtulLekjz9TZj42YL8dgRMa4k1VFozJQvw1RP1IzTGpoD6U9KiTv9BUQsjpyNlKiK+z87gYoz&#10;89WSh/fFYhEjmIrF7XJOBV536uuOsLIHCiqBHaebcIztzqHuerqpSPotPJLvrU4eXFideFNqkjWn&#10;hMdYXtdp1+U/XP8FAAD//wMAUEsDBBQABgAIAAAAIQDWGXU+3wAAAAgBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUjcqENK0zbEqRCiQuql0KJydeIljhqvo9htw9+znOA2qxnNvC1W&#10;o+vEGYfQelJwP0lAINXetNQo+Niv7xYgQtRkdOcJFXxjgFV5fVXo3PgLveN5FxvBJRRyrcDG2OdS&#10;htqi02HieyT2vvzgdORzaKQZ9IXLXSfTJMmk0y3xgtU9Plusj7uTUzBbBxkOi7dqY7cvh/3xdYq4&#10;+VTq9mZ8egQRcYx/YfjFZ3QomanyJzJBdArSZbLkqIIMBNsP2XQOomIxn6Ugy0L+f6D8AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFw/esDzAQAAzwMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANYZdT7fAAAACAEAAA8AAAAAAAAAAAAAAAAATQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
+                <v:textbox style="layout-flow:vertical">
+                  <w:txbxContent>
+                    <w:p w14:paraId="7E5DE983" w14:textId="77777777" w:rsidR="009F7702" w:rsidRPr="00642DAD" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+                      <w:pPr>
+                        <w:pStyle w:val="Title"/>
+                        <w:ind w:left="113"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00642DAD">
+                        <w:rPr>
+                          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>IMPORTANT INFORMATION</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="73D44331" w14:textId="1BE0A2EA" w:rsidR="009F7702" w:rsidRPr="00642DAD" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+                      <w:pPr>
+                        <w:pStyle w:val="Title"/>
+                        <w:ind w:hanging="264"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00642DAD">
+                        <w:rPr>
+                          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>ABOUT LEAD IN YOUR DRINKING</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3122B1B4" w14:textId="13D6A96D" w:rsidR="009F7702" w:rsidRPr="00642DAD" w:rsidRDefault="009F7702" w:rsidP="009F7702">
+                      <w:pPr>
+                        <w:pStyle w:val="Title"/>
+                        <w:ind w:hanging="264"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00642DAD">
+                        <w:rPr>
+                          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t>WATER</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7FD3E0A4" w14:textId="77777777" w:rsidR="009F7702" w:rsidRDefault="009F7702"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="009F7702" w:rsidRPr="000C251D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C2EF307" wp14:editId="3CCF5A4E">
+            <wp:extent cx="1688698" cy="2149837"/>
+            <wp:effectExtent l="228600" t="0" r="216535" b="0"/>
+            <wp:docPr id="1" name="Picture 1" descr="A glass of water&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name="Picture 1" descr="A glass of water&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId19" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect b="1312"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm rot="5400000">
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1699346" cy="2163392"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:effectLst>
+                      <a:outerShdw blurRad="152400" dir="7200000" sx="52000" sy="52000" rotWithShape="0">
+                        <a:prstClr val="black">
+                          <a:alpha val="16000"/>
+                        </a:prstClr>
+                      </a:outerShdw>
+                    </a:effectLst>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08357551" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRDefault="00642DAD"/>
+    <w:p w14:paraId="2968DCBE" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRDefault="00642DAD"/>
+    <w:p w14:paraId="4BD2810E" w14:textId="2C779FE5" w:rsidR="00642DAD" w:rsidRDefault="0016354B">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="785D72B1" wp14:editId="0291BFCC">
+                <wp:extent cx="1564640" cy="988695"/>
+                <wp:effectExtent l="1905" t="4445" r="0" b="2540"/>
+                <wp:docPr id="57351944" name="Rectangle 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm rot="5400000">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1564640" cy="988695"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5F7F5CDB" w14:textId="42B429CA" w:rsidR="00642DAD" w:rsidRPr="00D95C6A" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D95C6A">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>[Recipient Name]</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="241703D0" w14:textId="4E7121A4" w:rsidR="00642DAD" w:rsidRPr="00D95C6A" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D95C6A">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>[Address]</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5E377B0B" w14:textId="67B8C732" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00D95C6A">
+                              <w:rPr>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>[City/Zip Code]</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="785D72B1" id="Rectangle 5" o:spid="_x0000_s1027" style="width:123.2pt;height:77.85pt;rotation:90;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEWSo59AEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2yAQvVfqPyDujeMoSRMrzmqVVapK&#10;23al7X4AxthGxQwdSOz8fQcSJVF7W5UDYmbg8d5j2DyMvWFHhV6DLXk+mXKmrIRa27bkbz/3n1ac&#10;+SBsLQxYVfKT8vxh+/HDZnCFmkEHplbICMT6YnAl70JwRZZ52ale+Ak4ZanYAPYiUIhtVqMYCL03&#10;2Ww6XWYDYO0QpPKesk/nIt8m/KZRMvxoGq8CMyUnbiHNmOYqztl2I4oWheu0vNAQ72DRC23p0ivU&#10;kwiCHVD/A9VrieChCRMJfQZNo6VKGkhNPv1LzWsnnEpayBzvrjb5/wcrvx9f3QtG6t49g/zlmYVd&#10;J2yrHhFh6JSo6bo8GpUNzhfXAzHwdJRVwzeo6WnFIUDyYGywZwjk9WI+jSNlSSsbk/Gnq/FqDExS&#10;Ml8s58s5vY+k2nq1Wq4X6UJRRKxIzqEPXxT0LC5KjvSwCVUcn32I3G5bkhYwut5rY1KAbbUzyI6C&#10;mmCfxgXd328zNm62EI+dEWMmiY46Y0v5IozVyHR9cSRmKqhP5ELSSwroLxC/OHM2UF+V3P8+CFSc&#10;ma+WnFzn8yg0pGC++DyjAO8r1X1FWNkBtSuBnZe7cG7eg0PddnRTnmyw8EjuNzpZcWN1oU+9kxy6&#10;9Hlszvs47br9xu0fAAAA//8DAFBLAwQUAAYACAAAACEA+VLqXtwAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/CQBCF7yT8h82YeIOtSJHUbgkxEhMuKhi8Trtjt6E723QXqP/exYteJnl5L+99&#10;k68G24oz9b5xrOBumoAgrpxuuFbwsd9MliB8QNbYOiYF3+RhVYxHOWbaXfidzrtQi1jCPkMFJoQu&#10;k9JXhiz6qeuIo/fleoshyr6WusdLLLetnCXJQlpsOC4Y7OjJUHXcnayCdOOlPyzfyq15fT7sjy/3&#10;RNtPpW5vhvUjiEBD+AvDFT+iQxGZSndi7UWrID4Sfu/VS9MHEKWC2XwxB1nk8j998QMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDEWSo59AEAANUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD5Uupe3AAAAAUBAAAPAAAAAAAAAAAAAAAAAE4EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
+                <v:textbox style="layout-flow:vertical">
+                  <w:txbxContent>
+                    <w:p w14:paraId="5F7F5CDB" w14:textId="42B429CA" w:rsidR="00642DAD" w:rsidRPr="00D95C6A" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D95C6A">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>[Recipient Name]</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="241703D0" w14:textId="4E7121A4" w:rsidR="00642DAD" w:rsidRPr="00D95C6A" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D95C6A">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>[Address]</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5E377B0B" w14:textId="67B8C732" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00D95C6A">
+                        <w:rPr>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>[City/Zip Code]</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579B8DF1" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRDefault="00642DAD"/>
+    <w:p w14:paraId="54F1A602" w14:textId="5012A292" w:rsidR="00642DAD" w:rsidRDefault="0016354B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="3A3A3A" w:themeColor="background2" w:themeShade="40"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71EE715C" wp14:editId="46EB6871">
+                <wp:extent cx="2313940" cy="2634615"/>
+                <wp:effectExtent l="1905" t="0" r="1905" b="0"/>
+                <wp:docPr id="1288779436" name="Rectangle 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm rot="5400000">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2313940" cy="2634615"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                              <a:solidFill>
+                                <a:srgbClr val="000000"/>
+                              </a:solidFill>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="637FDDE4" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00642DAD">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>[Insert Name of Public Water System]</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3B705D41" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="60B64FE4" w14:textId="5061E4E0" w:rsidR="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00642DAD">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">[insert date of mailing or posting]: </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D95C6A">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>[</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00642DAD">
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>X</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00642DAD">
+                              <w:rPr>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>XXX</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00D95C6A">
+                              <w:t>]</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="156DEB1F" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="54130B28" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="056959ED" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="vert" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="71EE715C" id="Rectangle 4" o:spid="_x0000_s1028" style="width:182.2pt;height:207.45pt;rotation:90;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAa4blp9gEAANYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N46dS7tWnNUqq1SV&#10;thdp2w/AGNuomKEDiZ2/70CiJGrfqvKAmBk4nHMYNo/TYNhRoddgK57P5pwpK6HRtqv4j+/7dx84&#10;80HYRhiwquIn5fnj9u2bzehKVUAPplHICMT6cnQV70NwZZZ52atB+Bk4ZanYAg4iUIhd1qAYCX0w&#10;WTGfr7MRsHEIUnlP2edzkW8TftsqGb62rVeBmYoTt5BmTHMd52y7EWWHwvVaXmiIf2AxCG3p0ivU&#10;swiCHVD/BTVoieChDTMJQwZtq6VKGkhNPv9DzWsvnEpayBzvrjb5/wcrvxxf3TeM1L17AfnTMwu7&#10;XthOPSHC2CvR0HV5NCobnS+vB2Lg6Sirx8/Q0NOKQ4DkwdTiwBDI69VyHkfKklY2JeNPV+PVFJik&#10;ZLHIFw9Leh9JtWK9WK7zVbpRlBEssnPow0cFA4uLiiO9bIIVxxcfIrnbliQGjG722pgUYFfvDLKj&#10;oC7Yp3FB9/fbjI2bLcRjZ8SYSaqj0NhTvgxTPTHdEM0IETM1NCeyIQkmCfQZiF+cORupsSrufx0E&#10;Ks7MJ0tWPuTLqDSkYLl6X1CA95X6viKs7IH6lcDOy104d+/Boe56uilPNlh4Ivtbnay4sbrQp+ZJ&#10;Dl0aPXbnfZx23b7j9jcAAAD//wMAUEsDBBQABgAIAAAAIQD/uSfI3QAAAAUBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BT8JAEIXvJvyHzZB4ky1QCdZOCTESEy4iGLxuu2O3oTvbdBeo/97Vi14meXkv&#10;732Trwbbigv1vnGMMJ0kIIgrpxuuEd4Pm7slCB8Ua9U6JoQv8rAqRje5yrS78htd9qEWsYR9phBM&#10;CF0mpa8MWeUnriOO3qfrrQpR9rXUvbrGctvKWZIspFUNxwWjOnoyVJ32Z4twv/HSH5e7cmten4+H&#10;08ucaPuBeDse1o8gAg3hLww/+BEdishUujNrL1qE+Ej4vdFLp+kDiBJhvkhTkEUu/9MX3wAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAa4blp9gEAANYDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD/uSfI3QAAAAUBAAAPAAAAAAAAAAAAAAAAAFAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
+                <v:textbox style="layout-flow:vertical">
+                  <w:txbxContent>
+                    <w:p w14:paraId="637FDDE4" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00642DAD">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>[Insert Name of Public Water System]</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3B705D41" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="60B64FE4" w14:textId="5061E4E0" w:rsidR="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00642DAD">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">[insert date of mailing or posting]: </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D95C6A">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>[</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00642DAD">
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>X</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00642DAD">
+                        <w:rPr>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>XXX</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00D95C6A">
+                        <w:t>]</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="156DEB1F" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="54130B28" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="056959ED" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:anchorlock/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54780020" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRDefault="00642DAD"/>
+    <w:p w14:paraId="2AD6BBDC" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="0016354B" w:rsidRDefault="00642DAD" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0016354B">
+        <w:t>IMPORTANT INFORMATION ABOUT LEAD IN YOUR DRINKING WATER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A77A2AF" w14:textId="77FB6348" w:rsidR="0060332E" w:rsidRPr="0060332E" w:rsidRDefault="0060332E" w:rsidP="0060332E">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0060332E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*This notice contains important information about your drinking water.  Have someone translate it for you or speak with someone who understands it*</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42D63">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42D63" w:rsidRPr="00D95C6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95C6A" w:rsidRPr="00D95C6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Replace or remove highlighted text in brackets]</w:t>
+      </w:r>
+      <w:r w:rsidR="00B42D63" w:rsidRPr="00D95C6A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF1AD82" w14:textId="7FDF7425" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:t xml:space="preserve">Why are there elevated levels of lead in the drinking water and what is being done to reduce the levels? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C18F14" w14:textId="27FE1C6E" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00D95C6A" w:rsidP="00642DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If applicable, only use the following sentence if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>the PWS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has monitoring results documenting source water lead levels.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The water provided by </w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert PWS name</w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] is lead-free when it leaves </w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>the reservoirs/well [indicate the type of water source].</w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> However, lead can get into tap water th</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57078">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ough lead service lines, lead solder used in plumbing, and some brass fixtures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209AD34D" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="-90" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255DD787" w14:textId="6ED7388A" w:rsidR="0016354B" w:rsidRDefault="00642DAD" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Insert PWS name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is concerned about lead in your drinking water. We have </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>both</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an extensive testing program </w:t>
+      </w:r>
+      <w:r w:rsidR="00D95C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A73ED3">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have treated the water to make it less corrosive </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00D95C6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Although most homes/buildings have very low levels of lead in their drinking water, some homes/buildings may still have lead levels above the EPA and State Action Level of 15 parts per billion (ppb). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2213F0" w14:textId="77777777" w:rsidR="0016354B" w:rsidRPr="0016354B" w:rsidRDefault="0016354B" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="619B7293" w14:textId="159ADEA1" w:rsidR="00642DAD" w:rsidRPr="0016354B" w:rsidRDefault="00642DAD" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:hanging="270"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016354B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>To monitor lead levels, [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016354B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>insert PWS name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016354B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>] tests tap water in homes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85592">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/buildings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016354B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that are most likely to have </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0016354B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>lead</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0016354B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. These homes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85592">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>/buildings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016354B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are usually older </w:t>
+      </w:r>
+      <w:r w:rsidR="00857C37">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>homes</w:t>
+      </w:r>
+      <w:r w:rsidR="008538E1" w:rsidRPr="0016354B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016354B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that may have lead service lines or lead solder, and they must be tested after water has been sitting </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85592">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>for at least six (6) hours</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016354B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The EPA rule requires that 90% of these </w:t>
+      </w:r>
+      <w:r w:rsidR="006309BA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">higher risk locations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016354B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must have lead levels below the Action Level of 15 ppb. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDA5D53" w14:textId="77777777" w:rsidR="0016354B" w:rsidRPr="0016354B" w:rsidRDefault="0016354B" w:rsidP="00642DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:hanging="346"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238763AC" w14:textId="3881850F" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="231" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:hanging="346"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Insert PWS name] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treats your water to make it less corrosive, thereby reducing the leaching of lead into drinking water. Starting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert date that corrosion control was implemented]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert PWS name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert treatment specific to your system e.g. increased the pH and buffering capacity of the water] and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has steadily fine-tuned these levels since corrosion control treatment began. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56695962" w14:textId="77777777" w:rsidR="00FA1E5B" w:rsidRDefault="00FA1E5B" w:rsidP="00642DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="231" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C07710A" w14:textId="5F831559" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00642DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="231" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-90"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Due to this treatment change, lead levels found in sample tests of tap water have dropped over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert percent of decrease]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> since </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert date that corrosion control was implemented]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Insert if applicable:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert PWS name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> service area has been below the Lead Action Level since </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert date that system has been below action level, if applicable].</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Because lead levels in </w:t>
+      </w:r>
+      <w:r w:rsidR="00783175">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>internal</w:t>
+      </w:r>
+      <w:r w:rsidR="00783175" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plumbing can vary, individual </w:t>
+      </w:r>
+      <w:r w:rsidR="00783175">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>homes/buildings</w:t>
+      </w:r>
+      <w:r w:rsidR="00783175" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may occasionally have higher test results. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F7B813" w14:textId="77777777" w:rsidR="00453351" w:rsidRDefault="001569B2" w:rsidP="00453351">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-254"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk29915412"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BF5F883" wp14:editId="1661BBD6">
+            <wp:extent cx="1333500" cy="1004633"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
+            <wp:docPr id="3" name="Picture 3" descr="A picture containing glass, container, linedrawing&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="3" name="Picture 3" descr="A picture containing glass, container, linedrawing&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId20" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1342853" cy="1011679"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F07327" w14:textId="76622D9B" w:rsidR="00642DAD" w:rsidRPr="00453351" w:rsidRDefault="00642DAD" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Why am I receiving this brochure?      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176FFFCD" w14:textId="76C4B573" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00453351">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="-156"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk29915459"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert PWS name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> found elevated levels of lead in drinking water in some homes/buildings during the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert monitoring period]</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5FF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5FF5" w:rsidRPr="00D55FF4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>monitoring period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D55FF4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lead can cause serious health problems, especially for pregnant people and young children. Please read this information closely to see what you can do to reduce</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5FF5">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your exposure to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lead in your drinking water. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB513D2" w14:textId="38A56FBC" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00453351">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="-156"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The US Environmental Protection Agency (US EPA) and the Massachusetts Department of Environmental Protection (MassDEP) require public water systems that exceed the lead action level to provide this notification to consumers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484428B7" w14:textId="250A9634" w:rsidR="00642DAD" w:rsidRPr="00757D36" w:rsidRDefault="00D95C6A" w:rsidP="00453351">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="7001"/>
+          <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
-      </w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="-156"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>You must include the following health effects information</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:sectPr w:rsidR="003822EC" w:rsidSect="009E7953">
+    <w:p w14:paraId="24349390" w14:textId="52A9EBFC" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:t xml:space="preserve">Health Effects of Lead </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79DFF711" w14:textId="5BCEFD5C" w:rsidR="00642DAD" w:rsidRDefault="00681C80" w:rsidP="00453351">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="-156"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is no safe level of lead in drinking water. Exposure to lead in drinking water can cause serious health effects in all age groups, especially pregnant people, infants (both formula-fed and breastfed), and young children. Some of the health effects to infants and children include decreases in IQ and attention span. Lead exposure can also result in new or worsened learning and behavior problems. The children of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are exposed to lead before or during pregnancy may be at increased risk of these harmful health effects. Adults have increased risks of heart disease, high blood pressure, kidney or nervous system problems. Contact your health care provider for more information about your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>risks.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF15366" w14:textId="77777777" w:rsidR="00757D36" w:rsidRPr="00757D36" w:rsidRDefault="00757D36" w:rsidP="00453351">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="-156"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20163CE4" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk29915484"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:t xml:space="preserve">Sources of Lead </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="102AB818" w14:textId="3CEC712A" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00453351">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="-156"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lead is a common metal found in the environment.  Common sources of lead exposure are lead-based paint, household dust, soil, and some plumbing materials and fixtures. Lead can also be found in household items such as pottery, makeup, toys, and even food. Lead paint was outlawed in 1978, but dust from homes that still have lead paint is the most common source of exposure to lead. Therefore, make sure to wash your children’s hands and toys often as they can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>come into contact with</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dirt and dust containing lead. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E52C36" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00453351">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="-156"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4E719C" w14:textId="7371F7F5" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00453351">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="-156"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB4164">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Only </w:t>
+      </w:r>
+      <w:r w:rsidR="00330936" w:rsidRPr="00DB4164">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB4164">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve">se the following sentence if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DB4164">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t>the PWS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DB4164">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has monitoring results documenting source water lead levels.] [If applicable]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The water provided by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert PWS name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] is lead-free when it leaves </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>the reservoirs/well [indicate the type of water source]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Local distribution pipes that carry the water to </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3634">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3634" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">community are made mostly of iron and steel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[insert additional piping material specific to your PWS]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and therefore do not add lead to water. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk29913389"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">However, lead can get into tap water through lead piping such as lead service lines or lead connectors (a short segment of piping three feet or smaller typically connecting </w:t>
+      </w:r>
+      <w:r w:rsidR="00943651">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00943651" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">service line to the water main), lead solder used in plumbing, and some brass faucets and fixtures. You cannot see, taste, or smell lead in the water. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF4BA6F" w14:textId="77777777" w:rsidR="00757D36" w:rsidRDefault="00757D36" w:rsidP="00FA1E5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:right="24"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC0D48F" w14:textId="443AD9E2" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00757D36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="24"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Homes/buildings built after 1986 are not likely to have lead solder or lead service lines, as in 1986</w:t>
+      </w:r>
+      <w:r w:rsidR="00943651">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Congress Amended the Safe Drinking Water Act, prohibiting the use of pipes, solder or flux that were not “lead free”. At the time "lead free” was defined as solder and flux with no more than 0.2% lead and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>pipes with no more than 8%</w:t>
+      </w:r>
+      <w:r w:rsidR="00943651">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. In 2011, Congress enacted legislation prohibiting the use and introduction into commerce of any pipes, fittings and fixtures,</w:t>
+      </w:r>
+      <w:r w:rsidR="00943651">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> faucets</w:t>
+      </w:r>
+      <w:r w:rsidR="00943651">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that contain more than a weighted average of 0.25% lead based on wetted surfaces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA76F88" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00FA1E5B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-556" w:right="24"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F0C7E52" w14:textId="6BF0C659" w:rsidR="00642DAD" w:rsidRPr="0016354B" w:rsidRDefault="00642DAD" w:rsidP="0016354B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="24"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The corrosion or wearing </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>away</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of these lead-based materials can add lead to tap water, particularly if water sits for a long time in the pipes before use. Therefore, water that has been sitting in </w:t>
+      </w:r>
+      <w:r w:rsidR="0007265E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>internal</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3FD3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pipes for several hours, such as in the morning or after returning from work or school, is more likely to contain lead. If high levels of lead are found in drinking water, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3FD3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3FD3" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may contribute up to 20 percent of a person’s exposure to lead. However, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3FD3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">infants who consume mostly formula mixed with lead-containing water, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3FD3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this may contribute </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">up to 60 percent of their exposure </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3FD3">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>to lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Because water use and other conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="00845455">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidR="00845455" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">change, lead levels </w:t>
+      </w:r>
+      <w:r w:rsidR="00845455">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidR="00845455" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also fluctuate. This means lead exposure is possible even if tap sampling does not detect lead at a specific moment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D56F743" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="0016354B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:t xml:space="preserve">Steps You Can Take to Reduce Exposure to Lead in Drinking Water </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="6C58BF9F" w14:textId="464FB605" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00FA1E5B">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="-90" w:right="24"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk29913426"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Listed below are steps that you can take to reduce your exposure to lead and copper in drinking water:</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w14:paraId="2679B616" w14:textId="73361EA9" w:rsidR="00F3397B" w:rsidRPr="00F3397B" w:rsidRDefault="00F3397B" w:rsidP="00F3397B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Use your filter properly, if you use a filter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. Filters can reduce lead in drinking water. Make sure the filter is certified by an American National Standards Institute (ANSI) accredited certifier</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1C7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>such as NSF</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, to reduce lead;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it will say so on the package</w:t>
+      </w:r>
+      <w:r w:rsidR="00982DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00982DB6" w:rsidRPr="00982DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>or the manufacturer’s website</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Read any directions provided with the filter to learn how to properly install, maintain, and use your cartridge and when to replace it</w:t>
+      </w:r>
+      <w:r w:rsidR="00757D36">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or more information, and which certifications to look for, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">visit EPA’s website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00F3397B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.epa.gov/ground-water-and-drinking-water/home-drinking-water-filtration-fact-sheet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3397B">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and EPA’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="009039D9" w:rsidRPr="009039D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>A Consumer Tool for Identifying Point of Use (POU) Drinking Water Filters Certified to Reduce Lead (epa.gov)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009039D9" w:rsidRPr="009039D9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="009039D9" w:rsidRPr="009039D9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.epa.gov/system/files/documents/2024-06/how-to-id-filters-certified-to-reduce-lead-in-drinking-water-epa_june-2024.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009039D9" w:rsidRPr="009039D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009039D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035998BA" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00FA1E5B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="180" w:right="24" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use only cold, fresh water for drinking, cooking, and preparing baby </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>formula</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Do not drink water from the hot water tap. Do not use water from the hot water tap to cook with or make baby formula. Lead dissolves more easily into hot water. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0212A6E7" w14:textId="0EF626DE" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00FA1E5B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Do not boil the water to remove lead.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Excessive boiling of water makes the lead more concentrated</w:t>
+      </w:r>
+      <w:r w:rsidR="00D91A9E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the lead remains when the water evaporates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199388C2" w14:textId="76F09002" w:rsidR="00642DAD" w:rsidRPr="00857C37" w:rsidRDefault="00642DAD" w:rsidP="00453351">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="180" w:right="-66" w:hanging="180"/>
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Clean your aerator.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regularly remove and clean your faucet’s screen (also known as an aerator). Sediment, debris, and lead particles can collect in your aerator. If lead particles are caught in the aerator, lead can get</w:t>
+      </w:r>
+      <w:r w:rsidR="00693C46">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> released</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> into your water.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D2FFC8" w14:textId="783D5C41" w:rsidR="00857C37" w:rsidRPr="00857C37" w:rsidRDefault="00857C37" w:rsidP="00857C37">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="180" w:right="-66" w:hanging="180"/>
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073739">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Identify and replace plumbing fixtures containing lead or lead solder.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brass faucets, fittings, and valves, including those advertised as “lead-free,” may contribute lead to drinking water. Prior to 2014, end-use brass fixtures with up to 8 percent lead could be labeled “lead-free”. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454FC5D9" w14:textId="4B9571DD" w:rsidR="001569B2" w:rsidRPr="001569B2" w:rsidRDefault="00DD36C3" w:rsidP="00453351">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="180" w:right="-66" w:hanging="180"/>
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD36C3">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Before drinking, flush your pipes by running the tap or performing other tasks using water that do not involve human consumption, like taking a shower, doing laundry, or doing a load of dishes.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>The more time water has been sitting in a building’s pipes, the more lead it may contain. The amount of time to run the water will depend on whether your building has a lead service line or not, as well as the length and diameter of the service line and the amount of plumbing in the building. If you are not familiar with the structural and plumbing details of the building, run the water for at least one (1) minute or until after it turns cold.</w:t>
+      </w:r>
+      <w:r w:rsidR="00642DAD" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> For more information about building flushing, visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidR="00DE1778" w:rsidRPr="00DE1778">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>MassDEP Building Flushing Information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DE1778" w:rsidRPr="00DE1778">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1778" w:rsidRPr="00DE1778">
+        <w:rPr>
+          <w:rStyle w:val="cf11"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidR="00DE1778" w:rsidRPr="00DE1778">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>https://www.mass.gov/doc/massdep-building-flushing-information/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DE1778" w:rsidRPr="00DE1778">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E0BD62" w14:textId="0B9B90E4" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00453351">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="180" w:right="-66" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42D63">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Consider alternative sources of water.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>In an abundance of caution, some</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73BB8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> members</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00172997">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>highest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risk groups, including pregnant persons, infants, and young children</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73BB8">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may prefer to reduce lead exposure by using an alternate water source, such as bottled water or </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6BEC">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">filtered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>water.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are considering using bottled water, note that it may cost up to 1,000 times more than tap water. Simply flushing your tap, as described above, is usually a </w:t>
+      </w:r>
+      <w:r w:rsidR="00487F97">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>less expensive</w:t>
+      </w:r>
+      <w:r w:rsidR="00487F97" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>and equally effective alternative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A96D09" w14:textId="163DA7FD" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00453351">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="180" w:right="-66" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42D63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Learn about construction in your neighborhood that could disturb your service line</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Contact us to find out about any construction or maintenance </w:t>
+      </w:r>
+      <w:r w:rsidR="00487F97">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00487F97" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that could disturb your service line. Activities that physically disturb </w:t>
+      </w:r>
+      <w:r w:rsidR="004A6961">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>a lead</w:t>
+      </w:r>
+      <w:r w:rsidR="004A6961" w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>service line may cause lead to be released</w:t>
+      </w:r>
+      <w:r w:rsidR="00487F97">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if present.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEBC917" w14:textId="460DCD05" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00453351">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="180" w:right="-66" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42D63">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Contact your health care provider or your local health department to find out if your child needs to be tested for lead.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A blood lead level test is the only way to know if your child is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>being exposed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to lead. For more information on Massachusetts’ childhood lead testing program, contact the Department of Public Health at 1-800-532-9571 or visit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidR="00D91D3F" w:rsidRPr="00393D72">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>DPH Childhood Lead Poisoning Prevention Program</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D91D3F" w:rsidRPr="00393D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00D91D3F" w:rsidRPr="00393D72">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>www.mass.gov/orgs/childhood-lead-poisoning-prevention-program</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D91D3F" w:rsidRPr="00393D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E89D2A2" w14:textId="77777777" w:rsidR="00642DAD" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00453351">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="180" w:right="-66" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B42D63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>If you have any health-related questions about lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please contact your health care provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78198FAD" w14:textId="53219CD2" w:rsidR="003C01CA" w:rsidRPr="00642DAD" w:rsidRDefault="00642DAD" w:rsidP="00453351">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="264" w:lineRule="auto"/>
+        <w:ind w:left="180" w:right="-66" w:hanging="180"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Required for COM PWS under LCR, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Required</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="green"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for all PWS under LCRI]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B42D63">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Test your home or building for lead</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2588F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D2588F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The only way to determine the level of lead in drinking water at your home/buildings </w:t>
+      </w:r>
+      <w:r w:rsidR="000B7F99">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to have the water tested by a state certified laboratory. Consider having your paint tested also. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visit the MassDEP </w:t>
+      </w:r>
+      <w:r w:rsidR="008E3019" w:rsidRPr="007E3326">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="008E3019" w:rsidRPr="008E3019">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cstheme="minorHAnsi"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Find a Certified Laboratory for Water Testing webpage (https://www.mass.gov/how-to/find-a-certified-laboratory-for-water-testing)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="008E3019" w:rsidRPr="008E3019">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for a list of certified laboratories that offer lead in drinking water testing.  You may also contact us at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>[Insert PWS contact information]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00642DAD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to find out how to get your water tested for lead.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="003C01CA" w:rsidRPr="00642DAD" w:rsidSect="002431DC">
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:w="20160" w:h="12240" w:orient="landscape" w:code="5"/>
-      <w:pgMar w:top="450" w:right="540" w:bottom="360" w:left="540" w:header="720" w:footer="720" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="432" w:right="432" w:bottom="432" w:left="432" w:header="720" w:footer="144" w:gutter="0"/>
+      <w:cols w:num="3" w:space="432"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4EDFB0E2" w14:textId="77777777" w:rsidR="004D178E" w:rsidRDefault="004D178E" w:rsidP="00DE6959">
+    <w:p w14:paraId="4CC10BF8" w14:textId="77777777" w:rsidR="00930967" w:rsidRDefault="00930967" w:rsidP="002431DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4B43CCF9" w14:textId="77777777" w:rsidR="004D178E" w:rsidRDefault="004D178E" w:rsidP="00DE6959">
+    <w:p w14:paraId="668CBBD9" w14:textId="77777777" w:rsidR="00930967" w:rsidRDefault="00930967" w:rsidP="002431DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B54FCEC" w14:textId="0B4C3DE5" w:rsidR="002431DC" w:rsidRDefault="002431DC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Revised 05/26/2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C5FEC57" w14:textId="77777777" w:rsidR="004D178E" w:rsidRDefault="004D178E" w:rsidP="00DE6959">
+    <w:p w14:paraId="6CE24A55" w14:textId="77777777" w:rsidR="00930967" w:rsidRDefault="00930967" w:rsidP="002431DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="258D6391" w14:textId="77777777" w:rsidR="004D178E" w:rsidRDefault="004D178E" w:rsidP="00DE6959">
+    <w:p w14:paraId="099A9C3F" w14:textId="77777777" w:rsidR="00930967" w:rsidRDefault="00930967" w:rsidP="002431DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00642094"/>
+    <w:nsid w:val="01A95F4D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EBFCC586"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0243738A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="268E8D8C"/>
+    <w:tmpl w:val="E822E99C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="328" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A5E6D85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="796A44E2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1048" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1768" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2488" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3208" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3928" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4648" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5368" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6088" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-    <w:nsid w:val="05357C7E"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C384481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="204664A6"/>
+    <w:tmpl w:val="3E7693F6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1425" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2145" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2865" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3585" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4305" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5025" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5745" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6465" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B7060CF"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="355F43CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F378E35C"/>
+    <w:tmpl w:val="0BC87766"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="516B394B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="606ED596"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5660665A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA362AA0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="783B485F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E2348626"/>
     <w:lvl w:ilvl="0" w:tplc="0409000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1425" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2145" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2865" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3585" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4305" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5025" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5745" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6465" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...565 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="533613936">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1961642230">
+  <w:num w:numId="2" w16cid:durableId="732509361">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="462308301">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="462308301">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="4" w16cid:durableId="1204370990">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="533613936">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1571236563">
+  <w:num w:numId="5" w16cid:durableId="1171407781">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1687445326">
+  <w:num w:numId="6" w16cid:durableId="1517695468">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="934285639">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="539901850">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="8" w16cid:durableId="1660771667">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="90"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009E7953"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00EF01E1"/>
+    <w:rsidRoot w:val="009F7702"/>
+    <w:rsid w:val="00037805"/>
+    <w:rsid w:val="0007265E"/>
+    <w:rsid w:val="000B7F99"/>
+    <w:rsid w:val="000D2C5C"/>
+    <w:rsid w:val="000D6BEC"/>
+    <w:rsid w:val="000F2AF0"/>
+    <w:rsid w:val="00107366"/>
+    <w:rsid w:val="00115681"/>
+    <w:rsid w:val="00127FFB"/>
+    <w:rsid w:val="001569B2"/>
+    <w:rsid w:val="001610E9"/>
+    <w:rsid w:val="0016354B"/>
+    <w:rsid w:val="00172997"/>
+    <w:rsid w:val="00183FA5"/>
+    <w:rsid w:val="00184C00"/>
+    <w:rsid w:val="001A1C7D"/>
+    <w:rsid w:val="0020216C"/>
+    <w:rsid w:val="0020453E"/>
+    <w:rsid w:val="002154FC"/>
+    <w:rsid w:val="002431DC"/>
+    <w:rsid w:val="00243C6A"/>
+    <w:rsid w:val="00250F84"/>
+    <w:rsid w:val="002E2890"/>
+    <w:rsid w:val="002E70D8"/>
+    <w:rsid w:val="003078A5"/>
+    <w:rsid w:val="00317972"/>
+    <w:rsid w:val="00330936"/>
+    <w:rsid w:val="003C01CA"/>
+    <w:rsid w:val="00402877"/>
+    <w:rsid w:val="00453351"/>
+    <w:rsid w:val="004637EB"/>
+    <w:rsid w:val="00487F97"/>
+    <w:rsid w:val="0049491B"/>
+    <w:rsid w:val="004A48F2"/>
+    <w:rsid w:val="004A6961"/>
+    <w:rsid w:val="004E3FDD"/>
+    <w:rsid w:val="005330D8"/>
+    <w:rsid w:val="0054265C"/>
+    <w:rsid w:val="00551599"/>
+    <w:rsid w:val="00556835"/>
+    <w:rsid w:val="0056444F"/>
+    <w:rsid w:val="00580F93"/>
+    <w:rsid w:val="0058275E"/>
+    <w:rsid w:val="00593552"/>
+    <w:rsid w:val="005D6BF2"/>
+    <w:rsid w:val="0060332E"/>
+    <w:rsid w:val="0062707A"/>
+    <w:rsid w:val="006309BA"/>
+    <w:rsid w:val="00642DAD"/>
+    <w:rsid w:val="00664DDF"/>
+    <w:rsid w:val="006805F0"/>
+    <w:rsid w:val="00681C80"/>
+    <w:rsid w:val="00693C46"/>
+    <w:rsid w:val="006A127C"/>
+    <w:rsid w:val="006A1DC5"/>
+    <w:rsid w:val="00746AAD"/>
+    <w:rsid w:val="00757D36"/>
+    <w:rsid w:val="00783175"/>
+    <w:rsid w:val="007D4667"/>
+    <w:rsid w:val="007F52FD"/>
+    <w:rsid w:val="00806066"/>
+    <w:rsid w:val="00845455"/>
+    <w:rsid w:val="008538E1"/>
+    <w:rsid w:val="00857C37"/>
+    <w:rsid w:val="00886D31"/>
+    <w:rsid w:val="008A1203"/>
+    <w:rsid w:val="008E3019"/>
+    <w:rsid w:val="009039D9"/>
+    <w:rsid w:val="00925FE9"/>
+    <w:rsid w:val="00930967"/>
+    <w:rsid w:val="00943651"/>
+    <w:rsid w:val="00973397"/>
+    <w:rsid w:val="00982DB6"/>
+    <w:rsid w:val="009A4133"/>
+    <w:rsid w:val="009F7702"/>
+    <w:rsid w:val="00A076AF"/>
+    <w:rsid w:val="00A30ABA"/>
+    <w:rsid w:val="00A73ED3"/>
+    <w:rsid w:val="00A817CE"/>
+    <w:rsid w:val="00A83845"/>
+    <w:rsid w:val="00A83D28"/>
+    <w:rsid w:val="00A91030"/>
+    <w:rsid w:val="00AB3634"/>
+    <w:rsid w:val="00AC580C"/>
+    <w:rsid w:val="00B27FB2"/>
+    <w:rsid w:val="00B42D63"/>
+    <w:rsid w:val="00B518C2"/>
+    <w:rsid w:val="00B82CBD"/>
+    <w:rsid w:val="00BA2060"/>
+    <w:rsid w:val="00BB1CF9"/>
+    <w:rsid w:val="00BB2487"/>
+    <w:rsid w:val="00BD794C"/>
+    <w:rsid w:val="00C33535"/>
+    <w:rsid w:val="00C35803"/>
+    <w:rsid w:val="00C55C9B"/>
+    <w:rsid w:val="00C860AF"/>
+    <w:rsid w:val="00CA2D7F"/>
+    <w:rsid w:val="00CB3C5A"/>
+    <w:rsid w:val="00CC78BA"/>
+    <w:rsid w:val="00CE3FD3"/>
+    <w:rsid w:val="00D2588F"/>
+    <w:rsid w:val="00D55FF4"/>
+    <w:rsid w:val="00D64792"/>
+    <w:rsid w:val="00D73149"/>
+    <w:rsid w:val="00D91A9E"/>
+    <w:rsid w:val="00D91D3F"/>
+    <w:rsid w:val="00D95C6A"/>
+    <w:rsid w:val="00DB4164"/>
+    <w:rsid w:val="00DC1307"/>
+    <w:rsid w:val="00DD36C3"/>
+    <w:rsid w:val="00DD4E17"/>
+    <w:rsid w:val="00DE1778"/>
+    <w:rsid w:val="00E57078"/>
+    <w:rsid w:val="00E84ECC"/>
+    <w:rsid w:val="00E85592"/>
+    <w:rsid w:val="00E8639A"/>
+    <w:rsid w:val="00ED0CA0"/>
+    <w:rsid w:val="00ED5FF5"/>
+    <w:rsid w:val="00EF3AEA"/>
+    <w:rsid w:val="00EF6A44"/>
+    <w:rsid w:val="00F069B2"/>
+    <w:rsid w:val="00F24EA5"/>
+    <w:rsid w:val="00F3397B"/>
+    <w:rsid w:val="00F60513"/>
+    <w:rsid w:val="00F66716"/>
+    <w:rsid w:val="00F73BB8"/>
+    <w:rsid w:val="00FA1E5B"/>
+    <w:rsid w:val="00FD4AF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
+      <v:fill color="white"/>
+    </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="678C8103"/>
+  <w14:docId w14:val="5E2C3DE4"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B7DF54A6-4D79-4060-804A-C6E549F5FC4A}"/>
+  <w15:docId w15:val="{9785466A-E0A3-436F-A6CD-92E221E9F723}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="2" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="5" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="6" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4858,458 +5799,857 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Title"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0016354B"/>
+    <w:pPr>
+      <w:ind w:left="113"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="ReturnAddress"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002B70F6"/>
+    <w:rsid w:val="0016354B"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:b/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="217"/>
-[...1 lines deleted...]
-      <w:outlineLvl w:val="0"/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0016354B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Aptos" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0016354B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="5"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="5"/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableLayout">
     <w:name w:val="Table Layout"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009E7953"/>
+    <w:rsid w:val="009F7702"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="0"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-[...91 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E7953"/>
+    <w:rsid w:val="009F7702"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReturnAddress">
+    <w:name w:val="Return Address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F7702"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="8"/>
     <w:qFormat/>
-    <w:rsid w:val="009E7953"/>
+    <w:rsid w:val="00642DAD"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...58 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
+    <w:name w:val="cf11"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00642DAD"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009E7953"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0058275E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0058275E"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0058275E"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0058275E"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0058275E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0058275E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00281DE9"/>
+    <w:rsid w:val="00D73149"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00AF3C6D"/>
+    <w:rsid w:val="00973397"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE6959"/>
+    <w:rsid w:val="002431DC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DE6959"/>
+    <w:rsid w:val="002431DC"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DE6959"/>
+    <w:rsid w:val="002431DC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DE6959"/>
-[...6 lines deleted...]
-    <w:rsid w:val="002B70F6"/>
+    <w:rsid w:val="002431DC"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eeaonline.eea.state.ma.us/DEP/Labcert/Labcert.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/pyt" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nsf.org/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nsf.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/is-there-lead-in-my-tap-water" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/massdep-building-flushing-information/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/lead" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Labcert@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/system/files/documents/2024-06/how-to-id-lead-free-certified-drinking-water-products-epa_june-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/is-there-lead-in-my-tap-water" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lead-service-line-inventory-mass-eoeea.hub.arcgis.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/ground-water-and-drinking-water/home-drinking-water-filtration-fact-sheet" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/lead" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lead-service-line-inventory-mass-eoeea.hub.arcgis.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/massdep-building-flushing-information/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/lead" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/massdep-building-flushing-information/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/system/files/documents/2024-06/how-to-id-filters-certified-to-reduce-lead-in-drinking-water-epa_june-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/how-to/find-a-certified-laboratory-for-water-testing" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/service-details/is-there-lead-in-my-tap-water" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.epa.gov/system/files/documents/2024-06/how-to-id-filters-certified-to-reduce-lead-in-drinking-water-epa_june-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5317,54 +6657,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -5521,87 +6861,364 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D9C65035329F864F907FEBFC92352320" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d859cbe3983ebe72309dd9a61dbe510">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="483ff1d3-2a1e-4b66-9691-0bfa76dea712" xmlns:ns3="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a086ad59e9a9d0fa91f7cb912b4ad642" ns2:_="" ns3:_="">
+    <xsd:import namespace="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+    <xsd:import namespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="483ff1d3-2a1e-4b66-9691-0bfa76dea712" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="19" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{da82a8a7-7260-45ae-beb4-7fa6dbd9e9ea}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="483ff1d3-2a1e-4b66-9691-0bfa76dea712">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77C33200-6943-4688-AE6E-95CD7BFA19CB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BA73C78-E786-4553-B5CD-76EC1B35C3C7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75B82D38-5100-42A0-8DA5-5754F5F518FE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50A6532F-C920-4507-B34F-1A24149202D7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1da56e6b-ac0e-4ffc-8b40-9e4a1d231754"/>
+    <ds:schemaRef ds:uri="483ff1d3-2a1e-4b66-9691-0bfa76dea712"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>11454</Characters>
+  <Pages>2</Pages>
+  <Words>2133</Words>
+  <Characters>12164</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Executive Office of Energy and Environmental Affairs</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13437</CharactersWithSpaces>
+  <CharactersWithSpaces>14269</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Lead and Copper Rule Public Education (PE) Brochure</dc:title>
   <dc:subject/>
-  <dc:creator>Sibirski, Jessica (DEP)</dc:creator>
+  <dc:creator>Strangis, Jasmine (DEP)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100D9C65035329F864F907FEBFC92352320</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>