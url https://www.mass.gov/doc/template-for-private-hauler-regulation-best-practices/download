--- v0 (2025-12-20)
+++ v1 (2026-05-14)
@@ -1,336 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4634CDEA" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
-[...3 lines deleted...]
-        <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="4634CDEA" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="003A1BA0" w:rsidRDefault="00F51F29" w:rsidP="00D07A5D">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="1"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1BA0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Best Practices for Municipalities Developing Private Hauler Regulations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CDEC" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00D07A5D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
-        <w:rPr>
-[...9 lines deleted...]
-    <w:p w14:paraId="4634CDEB" w14:textId="2EE86E62" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="5CFF85AA">
+        <w:t>Municipal Waste Ban Compliance Regulation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CDED" w14:textId="765C5357" w:rsidR="00F51F29" w:rsidRPr="00D07A5D" w:rsidRDefault="00D07A5D" w:rsidP="00D07A5D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Final – Updated April 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CDEE" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00306832" w:rsidRDefault="00F51F29" w:rsidP="00106C52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00306832">
+        <w:t xml:space="preserve">NOTE TO USER </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CDEF" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The following document was developed in response to requests from municipal officials in the Commonwealth of Massachusetts who want to increase recycling by ensuring that all Private Haulers operating in the municipality are in compliance with the Massachusetts Waste Bans (310 CMR 19.017).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CDF0" w14:textId="25DF7720" w:rsidR="006E0945" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This document contains sample language that can be adopted as is</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or used in conjunction with Town specific language to best address the circumstances in each municipality.  </w:t>
+      </w:r>
+      <w:r w:rsidR="006E0945">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In order to promote consistency throughout the Commonwealth, the Massachusetts Department of Environmental Protection (MassDEP) recommends that municipalities adopt the general language in this document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CDF1" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
-          <w:iCs/>
-[...35 lines deleted...]
-    <w:p w14:paraId="4634CDEC" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+        </w:rPr>
+        <w:t>Optional Language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, included as ATTACHMENT 2 with this document, provides additional language that may be important to some municipalities depending on their involvement in Solid Waste management, including: provision of recycling containers, unit-based pricing, food waste collection and other recycling incentives.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CDF2" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...2 lines deleted...]
-          <w:i/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-          <w:i/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4634CDED" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+        </w:rPr>
+        <w:t>This guidance document can be used to adopt a bylaw/ordinance or regulation around three general areas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CDF3" w14:textId="0F177A38" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="62A263F7" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="4634CDEF" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7DA074F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1) Mandatory Recycling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7DA074F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – If your municipality does not already require generators to separate Recyclables from Solid Waste, it is recommended that Section V in the attached template be adopted in conjunction with Sections 2 or 3 (below) to assure that the Permitted Hauler requirements under Sections 2 and 3 are fairly enforced by the municipality. </w:t>
+      </w:r>
+      <w:r w:rsidR="008C253F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mandatory </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51F29" w:rsidRPr="7DA074F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recycling can help ensure compliance with the Massachusetts Waste Bans and support the efforts of Permitted Haulers to collect Solid Waste and Recyclables separately.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CDF4" w14:textId="4E26D466" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="007558C8" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F51F29">
-[...132 lines deleted...]
-        <w:t>Information on Mandatory Recycling and Private Hauler regulations can be found on the MassDEP website:</w:t>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:hyperlink r:id="rId12" w:history="1">
+          <w:r w:rsidRPr="007558C8">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            </w:rPr>
+            <w:t>Read more about</w:t>
+          </w:r>
+          <w:r w:rsidR="62A263F7" w:rsidRPr="007558C8">
+            <w:rPr>
+              <w:rStyle w:val="Hyperlink"/>
+              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> Mandatory Recycling and Private Hauler regulations</w:t>
+          </w:r>
+        </w:hyperlink>
+        <w:r w:rsidRPr="007558C8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> in Massachusetts</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00EB39EE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-[...9 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00EB39EE" w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CDF5" w14:textId="3A0EF3B1" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2) Residential Only Private Hauler Regulations - </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
@@ -386,553 +311,94 @@
     </w:p>
     <w:p w14:paraId="4634CDF8" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4634CDF9" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>In all cases, the final bylaw/ordinance and/or regulation developed should be reviewed by your Municipal Attorney before adoption.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4634CDFA" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
-[...3 lines deleted...]
-        <w:spacing w:before="240" w:after="280" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5BA95566" w14:textId="77777777" w:rsidR="00523322" w:rsidRPr="00106C52" w:rsidRDefault="00F51F29" w:rsidP="00106C52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...15 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106C52">
         <w:lastRenderedPageBreak/>
-        <w:t>Page Intentionally Left Blank</w:t>
-[...6 lines deleted...]
-        <w:spacing w:before="240" w:after="280" w:line="240" w:lineRule="auto"/>
+        <w:t>RULES AND REGULATIONS FOR REMOVAL, TRANSPORT, AND DISPOSAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE10" w14:textId="4EAB0A48" w:rsidR="00F51F29" w:rsidRPr="00106C52" w:rsidRDefault="00F51F29" w:rsidP="00CB44AC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...447 lines deleted...]
-        <w:keepLines/>
+      </w:pPr>
+      <w:r w:rsidRPr="00106C52">
+        <w:t>OF SOLID WASTE OR RECYCLABLES</w:t>
+      </w:r>
+      <w:r w:rsidR="009920CD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106C52">
+        <w:t>IN THE TOWN/CITY OF</w:t>
+      </w:r>
+      <w:r w:rsidR="00236276" w:rsidRPr="00106C52">
+        <w:t xml:space="preserve"> ______________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE12" w14:textId="645A794C" w:rsidR="00F51F29" w:rsidRPr="00523322" w:rsidRDefault="00F51F29" w:rsidP="00236276">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="40" w:after="100" w:line="259" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F51F29">
-[...4 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00523322">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE13" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The goal of these regulations is to protect public health and the environment and ensure that all Private Haulers collecting Solid Waste and Recyclables adhere to the Massachusetts Waste Ban regulations and uniformly comply with permit requirements established by the Town/City of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
@@ -952,177 +418,131 @@
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>.  This should ensure that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE14" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">The environmental benefits of recycling are </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>The environmental benefits of recycling are maximized;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4634CE15" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">There is joint enforcement of the Waste Ban requirements by the municipality and all Private Haulers operating within the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>There is joint enforcement of the Waste Ban requirements by the municipality and all Private Haulers operating within the municipality;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4634CE16" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">There are fair and equitable rules for all Private Haulers operating in the </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>There are fair and equitable rules for all Private Haulers operating in the municipality;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4634CE17" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">All residents and businesses have convenient (parallel) access to recycling collection </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>All residents and businesses have convenient (parallel) access to recycling collection services;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4634CE18" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">All Private Haulers licensed to operate in a municipality are in compliance with state </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">310 CMR 19.017); </w:t>
+        <w:t xml:space="preserve">All Private Haulers licensed to operate in a municipality are in compliance with state regulations  (310 CMR 19.017); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE19" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>There is greater consistency across municipalities to promote clear operating guidelines for Private Haulers; and,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE1A" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
@@ -1130,321 +550,297 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Municipalities and Private Haulers work together to support the goals of the Solid Waste Master Plan and the Global Warming Solutions Act.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE1B" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4634CE1C" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="4634CE1C" w14:textId="6E625A4C" w:rsidR="00F51F29" w:rsidRPr="00523322" w:rsidRDefault="00F51F29" w:rsidP="00236276">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="40" w:after="100" w:line="259" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00523322">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Authority</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE1D" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="4634CE1D" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>These regulations establish minimum requirements for the systematic collection of Solid Waste and Recyclables in order to promote waste reduction, comply with State-mandated Waste Bans (310 CMR 19.017), and further the goals of the Town/City of _______.  The Board of Health of the Town/City of _______ adopts these regulations under the provisions of Chapter 111 Sections 31, 31A, 31B, 122 and 150A of the Massachusetts General Laws.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE1E" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>These regulations establish minimum requirements for the systematic collection of Solid Waste and Recyclables in order to promote waste reduction, comply with State-mandated Waste Bans (310 CMR 19.017), and further the goals of the Town/City of _______.  The Board of Health of the Town/City of _______ adopts these regulations under the provisions of Chapter 111 Sections 31, 31A, 31B, 122 and 150A of the Massachusetts General Laws.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4634CE1E" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+        <w:t>Private Haulers shall only collect for disposal those items acceptable for disposal.  Materials banned from disposal under 310 CMR 19.017 shall not be included with Solid Waste.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE1F" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F51F29">
-[...17 lines deleted...]
-        <w:keepLines/>
+    </w:p>
+    <w:p w14:paraId="4634CE20" w14:textId="557D367C" w:rsidR="00F51F29" w:rsidRPr="00523322" w:rsidRDefault="00F51F29" w:rsidP="00236276">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="40" w:after="100" w:line="259" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00523322">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Effective Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE21" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="4634CE21" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>These regulations shall take effect on ____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE22" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F51F29">
-[...17 lines deleted...]
-        <w:keepLines/>
+    </w:p>
+    <w:p w14:paraId="4634CE23" w14:textId="14C9E521" w:rsidR="00F51F29" w:rsidRPr="00523322" w:rsidRDefault="00F51F29" w:rsidP="00236276">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="40" w:after="100" w:line="259" w:lineRule="auto"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00523322">
+        <w:t>Definitions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE24" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For the purposes of this regulation, the following words and phrases shall have the following meaning unless the content clearly indicates otherwise:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE25" w14:textId="49E5A8CD" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Commercial Customers/Generators</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall mean property owners and occupants of any commercial, industrial, institutional, municipal, school, or </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42A2B" w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mixed-use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> building within the Town/City of ________.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE26" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Definitions</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Customer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>shall mean</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>For the purposes of this regulation, the following words and phrases shall have the following meaning unless the content clearly indicates otherwise:</w:t>
-[...70 lines deleted...]
-        </w:rPr>
         <w:t>either Residential Customer/Generator or Commercial Customer/Generator.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4634CE27" w14:textId="39A712FD" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="62A263F7" w:rsidP="00F51F29">
+    <w:p w14:paraId="4634CE27" w14:textId="28EAF31F" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="62A263F7" w:rsidP="00F51F29">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="1F497D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CFF85AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Mercury Disposal Prohibition </w:t>
       </w:r>
       <w:r w:rsidRPr="5CFF85AA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">shall mean Disposal Prohibition Provision of the Mercury Management Act (Chapter 190 of the Acts of 2006). Effective May 1, 2008, mercury-added products cannot be disposed of in Solid Waste.  The law also prohibits any Solid Waste collector from collecting as Solid Waste the contents of a Solid Waste container that the collector knows (or reasonably should know) includes one or more mercury-added products. Details may be found at this link: </w:t>
-[...7 lines deleted...]
-        <w:t>https://www.mass.gov/doc/faq-on-mercury-containing-product-disposal-ban/download</w:t>
+        <w:t xml:space="preserve">shall mean Disposal Prohibition Provision of the Mercury Management Act (Chapter 190 of the Acts of 2006). Effective May 1, 2008, mercury-added products cannot be disposed of in Solid Waste.  The law also prohibits any Solid Waste collector from collecting as Solid Waste the contents of a Solid Waste container that the collector knows (or reasonably should know) includes one or more mercury-added products. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00FA311B" w:rsidRPr="0012520D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Read more </w:t>
+        </w:r>
+        <w:r w:rsidR="0012520D" w:rsidRPr="0012520D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>about the Mercury Disposal Prohibition Provision</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0012520D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE28" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4634CE29" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
@@ -1533,65 +929,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>shall mean property owners and occupants of single and multi-family dwellings, condominiums, public housing, and mobile homes within the Town/City of _________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE2D" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Solid Waste</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall mean useless, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> or discarded non-recyclable solid and liquid wastes, excluding items restricted from disposal in Massachusetts, as defined by Table 310 CMR 19.017(3) of the Massachusetts’ Solid Waste regulations (310 CMR 19.017).</w:t>
+        <w:t xml:space="preserve"> shall mean useless, unwanted or discarded non-recyclable solid and liquid wastes, excluding items restricted from disposal in Massachusetts, as defined by Table 310 CMR 19.017(3) of the Massachusetts’ Solid Waste regulations (310 CMR 19.017).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE2E" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Town/City</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall mean the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
@@ -1678,77 +1060,59 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>https://www.mass.gov/regulations/310-CMR-19000-solid-waste-facility-regulations</w:t>
       </w:r>
       <w:r w:rsidR="00C27A3D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="44923CBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE30" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4634CE31" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="4634CE31" w14:textId="34B84104" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="007229E6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="40" w:after="100" w:line="259" w:lineRule="auto"/>
-[...8 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Mandatory Recycling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE32" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(NOTE TO USER: If the municipality has already codified Mandatory Recycling for waste generators, insert reference to municipal regulation/bylaw/ordinance here).  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>These regulations are intended to support and align with the Town/City of ___________ Mandatory Recycling bylaw/ordinance and/or regulation as follows</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
@@ -1767,462 +1131,358 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>OR</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE34" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(NOTE TO USER: If the municipality has not yet codified Mandatory Recycling for waste generators, the following language may be utilized):</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">   In order to protect the environment, promote recycling and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Massachusetts Waste Ban regulations (310CMR 19.017); the Town/City of ________ hereby establishes a requirement for mandatory separation of Recyclables from the Solid Waste stream. This requirement applies to all Residential Customers/Generators and Commercial Customer/Generators in the Town/City of ___________.</w:t>
+        <w:t xml:space="preserve">   In order to protect the environment, promote recycling and be in compliance with Massachusetts Waste Ban regulations (310CMR 19.017); the Town/City of ________ hereby establishes a requirement for mandatory separation of Recyclables from the Solid Waste stream. This requirement applies to all Residential Customers/Generators and Commercial Customer/Generators in the Town/City of ___________.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE35" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>(NOTE TO USER: Below are options to enact Mandatory Recycling for waste generators:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE36" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Massachusetts General Law Chapter 40 Section 8H enables the legislative body (Town Meeting, city council) to establish a program for recycling. Any recycling program established pursuant to this section may require that all residents, schools and businesses in a city or town separate from their Solid Waste those Recyclables designated by the municipality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE37" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Local Boards of Health may choose to adopt Mandatory Recycling regulations under the provisions of MGL Chapter 111 Section 31.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4634CE38" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+    <w:p w14:paraId="4634CE39" w14:textId="2076C4D3" w:rsidR="000166C7" w:rsidRPr="00F97B49" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Municipalities may choose to enforce the Massachusetts Waste Bans 310 CMR 19.017.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4634CE39" w14:textId="77777777" w:rsidR="000166C7" w:rsidRDefault="000166C7" w:rsidP="00F51F29">
+    <w:p w14:paraId="4634CE3B" w14:textId="2139FC15" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>The Town/City of_________ will inform all generators (residential and commercial) at least once per year that recycling is mandatory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4634CE3B" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
-[...10 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="4634CE3C" w14:textId="143C41BD" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="008E4EAB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="40" w:after="100" w:line="259" w:lineRule="auto"/>
-[...8 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Permit Required</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE3D" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All Private Haulers wishing to collect, transfer, or transport Solid Waste or Recyclables generated within _____________shall be required to first obtain or annually renew a permit from the Town/City of _______.   No Private Hauler may collect Solid Waste or Recyclables unless they have obtained a valid Private Hauler Permit from the Town/City. Private Haulers that collect only Recyclables must also be permitted. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4634CE3E" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
-[...9 lines deleted...]
-          <w:sz w:val="24"/>
+    <w:p w14:paraId="4634CE3E" w14:textId="5B847279" w:rsidR="00F51F29" w:rsidRPr="0049624B" w:rsidRDefault="00F51F29" w:rsidP="0049624B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0049624B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Permit Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE3F" w14:textId="40285EAC" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="4634CE3F" w14:textId="40285EAC" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The permit application shall include the formal name of the person or company</w:t>
+      </w:r>
+      <w:r w:rsidR="000620DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a statement that the person or company is registered to do business in Massachusetts and that the person or company is fully insured</w:t>
+      </w:r>
+      <w:r w:rsidR="000620DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and contact name</w:t>
+      </w:r>
+      <w:r w:rsidR="000620DE" w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000620DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000620DE" w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and telephone number.  Copies of certificates of insurance for public liability and property insurance also shall be included. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE40" w14:textId="5AF1EC3E" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The permit application shall include the formal name of the person or company</w:t>
-[...5 lines deleted...]
-        <w:t>;</w:t>
+        <w:t xml:space="preserve">The permit application must include a statement that the Private Hauler </w:t>
+      </w:r>
+      <w:r w:rsidR="00B42A2B" w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>understands and</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a statement that the person or company is registered to do business in Massachusetts and that the person or company is fully insured</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> is in compliance with the Massachusetts Waste Bans and Mercury Disposal Prohibition.  The Private Hauler shall list the Solid Waste disposal facilities and the Recycling processing facilities where Solid Waste and Recyclables are expected to be delivered from Private Hauler’s Customers during the permit year. The application shall be signed by a designated representative of the company, permitted to do business within the Commonwealth of Massachusetts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE41" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and contact name</w:t>
-[...84 lines deleted...]
-        <w:t xml:space="preserve">that Customers prevent Waste Ban materials from being disposed with Solid Waste, and how the Private Hauler intends to notify Customers of improper Recycling or Solid Waste disposal.  </w:t>
+        <w:t xml:space="preserve">The application shall include information on the types of services intended to be offered, and the approximate number of collection trucks expected to be used in the municipality during the course of the permit year.  The application shall include information on how the Private Hauler intends to ensure that Customers prevent Waste Ban materials from being disposed with Solid Waste, and how the Private Hauler intends to notify Customers of improper Recycling or Solid Waste disposal.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE42" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon receipt of a complete permit application, the Board of Health shall have ______ days to rule on the granting of a permit to operate within the Town/City of ____________.   In addition, the applicant shall pay an annual permit fee of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">___ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>(insert fee)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> as determined by the Town/City of _______. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4634CE43" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
-[...15 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4634CE43" w14:textId="1031D122" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="0049624B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
-        <w:rPr>
-[...16 lines deleted...]
-        <w:tab/>
         <w:t>Annual Permit Renewal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE44" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Each Permitted Hauler shall annually submit a renewal application of his/her permit no later than the 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">st </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
@@ -2261,51 +1521,58 @@
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>recommend one month in advance of permit expiration</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">), by paying the annual permit fee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE45" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The annual renewal application must indicate any changes from the original permit, including any change in Solid Waste or Recyclables facilities used, and must be signed by a business owner. The renewal must be accompanied by the following information or a completed Annual Solid Waste and Recyclables Reporting Form (ATTACHMENT 4):</w:t>
+        <w:t xml:space="preserve">The annual renewal application must indicate any changes from the original permit, including any change in Solid Waste or Recyclables facilities used, and must be signed by a business owner. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>renewal must be accompanied by the following information or a completed Annual Solid Waste and Recyclables Reporting Form (ATTACHMENT 4):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE46" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Total tons of Solid Waste collected for disposal and total tons of Recyclables collected for processing from Residential Customers/Generators within the Town/City of _______ during the previous calendar year or 12-month period.  (In the case where the Permitted Hauler delivers loads for disposal or recycling that are combined with more than one municipality, then the Permitted Hauler must provide their best estimate of tonnage delivered from the Town/City.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE47" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -2424,1878 +1691,10784 @@
         </w:rPr>
         <w:t>Annual permits will be issued by the 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> of ___________ each year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE4F" w14:textId="77777777" w:rsidR="000166C7" w:rsidRPr="00F51F29" w:rsidRDefault="000166C7" w:rsidP="000166C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4634CE50" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+    <w:p w14:paraId="4634CE50" w14:textId="2B8336D9" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="0049624B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:t>General Permit Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE51" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...11 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> the following general permit requirements:  </w:t>
+        <w:t xml:space="preserve">All Permitted Haulers must be in compliance with the following general permit requirements:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE52" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>All Permitted Haulers must clearly display the name of the company on each vehicle operating in the municipality.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE53" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">All Permitted Haulers must </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> applicable federal, state and local laws.  Each vehicle must meet all Department of Transportation safety requirements at all times.  </w:t>
+        <w:t xml:space="preserve">All Permitted Haulers must be in compliance with applicable federal, state and local laws.  Each vehicle must meet all Department of Transportation safety requirements at all times.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE54" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>All materials must be securely contained in the vehicle. Littering or leaking shall be considered a violation of the permit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE55" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Recyclables shall not be commingled with Solid Waste when collected by the Permitted Hauler. Recyclables must be delivered to a processing facility designed to accept Recyclables. The Permitted Hauler shall inform Customers how to prepare acceptable Recyclables consistent with the requirements of the Recyclables processing facility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE56" w14:textId="67C4D1DC" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t>Permitted Haulers shall only collect for disposal Solid Waste which is not banned from disposal. It is the responsibility of the Permitted Hauler to educate the Customer about the Waste Bans and inform them that they will refuse to collect Solid Waste mixed with Waste Ban items that are visible to the driver/collector from any of their Customers (there is no requirement to open bags).  Please refer to the list of Waste Ban items (ATTACHMENT 1) which may not be accepted at Massachusetts’ disposal facilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE57" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>In the event that the Permitted Hauler refuses to collect any materials, the Permitted Hauler will notify such Customers in writing of the reason(s) for refusal to collect the Solid Waste or Recyclables.  In addition, the Permitted Hauler will advise the Board of Health about Customers who have received rejection notices.  The Board of Health will, where possible, assist the Permitted Hauler with enforcement of the Mandatory Recycling provision and/or Waste Ban requirement.</w:t>
+        <w:t xml:space="preserve">In the event that the Permitted Hauler refuses to collect any materials, the Permitted Hauler will notify such Customers in writing of the reason(s) for refusal to collect the Solid Waste or Recyclables.  In addition, the Permitted Hauler will advise the Board of Health about Customers who have received rejection notices.  The Board of Health will, where possible, assist the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Permitted Hauler with enforcement of the Mandatory Recycling provision and/or Waste Ban requirement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE58" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4634CE59" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="4634CE59" w14:textId="5DBF4E96" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00C12286">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:before="40" w:after="100" w:line="259" w:lineRule="auto"/>
-[...7 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Bundled Service Requirement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4634CE5A" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">(NOTE TO USER: The goal of this requirement is to ensure that Permitted Haulers provide a bundled service for the collection of both Solid Waste and Recyclables for each Customer.  This ensures that all Customers have access to recycling services in order to </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">(NOTE TO USER: The goal of this requirement is to ensure that Permitted Haulers provide a bundled service for the collection of both Solid Waste and Recyclables for each Customer.  This ensures that all Customers have access to recycling services in order to be in compliance with the Waste Bans.)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE5B" w14:textId="2A251FAC" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="0049624B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F51F29">
+        <w:t xml:space="preserve">Service to Residential Customers/Generators </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE5C" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>be in compliance with</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Residential Customers/Generators</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, the bundled service must provide Customers with Solid Waste and Recyclables collection at a rate that reflects the cost of providing both services.  Solid Waste and Recycling services must be provided by the same Permitted Hauler unless otherwise pre-approved by the Board of Health.  The Permitted Hauler may itemize the invoice to clearly show the cost of Recycling collection contained in the bundled service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE5D" w14:textId="04B3DBE9" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All Permitted Haulers serving Residential Customers/Generators must provide appropriately</w:t>
+      </w:r>
+      <w:r w:rsidR="00C27A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sized, paired Solid Waste and Recyclables containers that are clearly marked and adjacent or in close proximity to each other. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE5E" w14:textId="2DD3DA6E" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="0049624B" w:rsidP="0049624B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51F29" w:rsidRPr="00F51F29">
+        <w:t xml:space="preserve">ervice to Commercial Customers/Generators </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE5F" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> the Waste Bans.)   </w:t>
-[...11 lines deleted...]
-          <w:color w:val="3A6331"/>
+        <w:t>Commercial Customers/Generators,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Permitted Hauler must provide both Solid Waste and Recyclables collection; unless the Customer can provide proof to the Permitted Hauler that separate Recycling services are provided by another Permitted Hauler or via one of the methods listed on the Recycling Service Exemption Form (ATTACHMENT 5).  Permitted Haulers may charge separately for the collection of Recyclables.  Commercial Customers/Generators may choose to contract for collection of Recyclables by a second Permitted Hauler that only performs Recyclables collection. Permitted Haulers that collect only Recyclables are not required to collect Solid Waste.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE60" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Permitted Haulers must provide the names and addresses of their Solid Waste only Commercial Customers to the Town/City so the Town/City can follow up to ensure that those Customers are complying with the Waste Bans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE61" w14:textId="53121654" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="0049624B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:t xml:space="preserve">Exceptions   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE62" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="001E178C" w:rsidRDefault="00F51F29" w:rsidP="001E178C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F51F29">
-[...3 lines deleted...]
-          <w:color w:val="3A6331"/>
+      <w:r w:rsidRPr="001E178C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E178C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTE TO USER:  If the Town/City has a protocol for requesting an exception to any requirement of this regulation, insert here.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E178C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A.  Service to Residential Customers/Generators </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4634CE5C" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE63" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4634CE64" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00C12286">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
       <w:r w:rsidRPr="00F51F29">
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">For </w:t>
+        <w:t>VIII.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F51F29">
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:tab/>
+        <w:t>Inspection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE65" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The Board of Health or its designee is authorized to inspect a Permitted Hauler’s truck and load at any time.  The Board of Health also has the right to require weight slips or confirmation of disposal of Solid Waste or management of Recyclables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE68" w14:textId="46375906" w:rsidR="000F1D10" w:rsidRPr="00C12286" w:rsidRDefault="00F51F29" w:rsidP="00C12286">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:lastRenderedPageBreak/>
+        <w:t>IX.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:tab/>
+        <w:t xml:space="preserve">Enforcement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE69" w14:textId="23FE6F16" w:rsidR="000F1D10" w:rsidRDefault="000F1D10" w:rsidP="00AA7BCC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Hauler Permit Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE6A" w14:textId="77777777" w:rsidR="000F1D10" w:rsidRDefault="000F1D10" w:rsidP="000F1D10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Board of Health shall issue a notice of violation to the Permitted Hauler and provide the Permitted Hauler seven (7) business days to respond to the allegations of non-compliance with any section of this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Residential Customers/Generators</w:t>
-      </w:r>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Failure to respond shall be grounds for revocation of the Permit in accordance with the hearing provisions below.  The individuals empowered to enforce the provisions of this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> shall be the Agent of the Board of Health, any member of the Board of Health, the DPW Solid Waste Coordinator, Inspectional Services, or other Town/City designee, or any police officer of the Town/City.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE6B" w14:textId="77777777" w:rsidR="000F1D10" w:rsidRDefault="000F1D10" w:rsidP="000F1D10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4634CE6C" w14:textId="77777777" w:rsidR="000F1D10" w:rsidRPr="00B42A2B" w:rsidRDefault="000F1D10" w:rsidP="00B42A2B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="256" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If the Permitted Hauler does not respond within seven (7) days, the Board of Health shall hold a public hearing, subject to MGL Chapter 111 Section 127B. If the Board of Health determines that the Permitted Hauler is in violation of this Permit, then the Board may either provide the Permitted Hauler with an order to fix the problem and/or suspend the Permit until the Permitted Hauler demonstrates to the Board’s satisfaction that the Permitted Hauler will be in compliance with this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. In the event that a Permitted Hauler fails to follow this </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, the Board of Health reserves the right to impose reasonable fines or take other action in accordance with State and local regulations.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE6D" w14:textId="364749AF" w:rsidR="000F1D10" w:rsidRDefault="646E04E8" w:rsidP="00AA7BCC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7DA074F6">
+        <w:t>Mandatory Recycling Requirements for Generators</w:t>
+      </w:r>
+      <w:r w:rsidR="00302B3B">
+        <w:t xml:space="preserve"> (if established through this regulation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE6E" w14:textId="77777777" w:rsidR="000F1D10" w:rsidRDefault="646E04E8" w:rsidP="000F1D10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Enforcement of this regulation shall be by criminal complaint in the district court and/or non-criminal disposition ticket MGL Chapter 40, Section 21D. DPW or Solid Waste Administrators, Inspectional Services, and Agents of the Health Department or their designees shall have the power to enforce the provisions of this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7DA074F6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.    The Town/City shall also have the option of seeking equitable relief to enjoin violations of the rules and regulations of the Health Department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE6F" w14:textId="77777777" w:rsidR="000F1D10" w:rsidRPr="00F51F29" w:rsidRDefault="000F1D10" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4634CE70" w14:textId="2AFB267C" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00AA7BCC">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F51F29">
-        <w:rPr>
-[...5 lines deleted...]
-    <w:p w14:paraId="4634CE5D" w14:textId="04B3DBE9" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+        <w:t xml:space="preserve"> Penalties </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE71" w14:textId="37F264FD" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t>All Permitted Haulers serving Residential Customers/Generators must provide appropriately</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C27A3D">
+        <w:t xml:space="preserve">In the event that a Permitted Hauler </w:t>
+      </w:r>
+      <w:r w:rsidR="002815BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Generator </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fails to follow these regulations, the Board of Health reserves the right to impose reasonable fines and/or revoke the permit to operate within the Town/City, subject to the Appeal Provisions described below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE72" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="62A263F7" w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(a)  First offense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="62A263F7" w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>warning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE73" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(b)  Second offense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">$ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE74" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(c)  Third offense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">$ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29" w:rsidDel="00E42399">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE75" w14:textId="25141E93" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">sized, paired Solid Waste and Recyclables containers that are clearly marked and adjacent or in close proximity to each other. </w:t>
-[...11 lines deleted...]
-          <w:color w:val="3A6331"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="62A263F7" w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(d)  Subsequent offenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="62A263F7" w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>not less than $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="62A263F7" w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nor more than $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE76" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4634CE77" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each day of failure to comply with the regulations shall constitute a separate violation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE78" w14:textId="4E1B4653" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00942B69">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:t>Appeal Provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE79" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any Permitted Hauler cited for a violation of these regulations may appeal such citation by filing a written notice of appeal with the Board of Health within seven (7) days, exclusive of Saturdays, Sundays and legal holidays, from the date of said citation. A hearing will be held within 60 days from the date of the filing of the appeal. Written notice of the hearing date will be delivered to the applicant at least two </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F51F29">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>(2) weeks prior to the scheduled date. The hearing will be conducted in accordance with the established procedures of the Board of Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE7A" w14:textId="2D56806E" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00942B69">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F51F29">
+        <w:t>Legal Provisions – Town specific</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE7B" w14:textId="434BA150" w:rsidR="00F51F29" w:rsidRPr="001E178C" w:rsidRDefault="00F51F29" w:rsidP="001E178C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F51F29">
-[...3 lines deleted...]
-          <w:color w:val="3A6331"/>
+      <w:r w:rsidRPr="001E178C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(NOTE TO USER</w:t>
+      </w:r>
+      <w:r w:rsidR="001E178C" w:rsidRPr="001E178C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E178C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Town/City has standard language for legal provisions, insert here.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E178C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">B.  Service to Commercial Customers/Generators </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4634CE5F" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE7C" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F51F29">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">For </w:t>
-[...30 lines deleted...]
-    <w:p w14:paraId="4634CE60" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE7D" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-[...807 lines deleted...]
-        </w:rPr>
         <w:sectPr w:rsidR="00F51F29" w:rsidRPr="00F51F29">
-          <w:headerReference w:type="even" r:id="rId12"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4634CE7E" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
-[...3 lines deleted...]
-        <w:spacing w:before="240" w:after="280" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="4634CE7E" w14:textId="6CF5499E" w:rsidR="00F51F29" w:rsidRPr="00C12286" w:rsidRDefault="00F51F29" w:rsidP="009920CD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...15 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C12286">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">ATTACHMENTS </w:t>
-[...190 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+        <w:t>ATTACHMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC196D5" w14:textId="690063B5" w:rsidR="009F286E" w:rsidRPr="00BD7D95" w:rsidRDefault="00F51F29" w:rsidP="00BD7D95">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="274221"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7DA074F6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00BD7D95">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="274221"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6.</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">List of Waste Ban Materials </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE80" w14:textId="0D35EE37" w:rsidR="00F51F29" w:rsidRPr="00BD7D95" w:rsidRDefault="00F51F29" w:rsidP="00BD7D95">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="274221"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Waste Ban Educational Handout</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7D95">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="274221"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-        <w:r w:rsidR="003C18D3" w:rsidRPr="0012487D">
+        <w:t>Optional Language</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE81" w14:textId="07100900" w:rsidR="00F51F29" w:rsidRPr="00BD7D95" w:rsidRDefault="002A5216" w:rsidP="00BD7D95">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="274221"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7D95">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="274221"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Permit</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51F29" w:rsidRPr="00BD7D95">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="274221"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Application </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4634CE82" w14:textId="55C16130" w:rsidR="00F51F29" w:rsidRPr="00BD7D95" w:rsidRDefault="00F51F29" w:rsidP="00BD7D95">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="274221"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7D95">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="274221"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual Solid Waste and Recyclables Reporting Form </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEEF1CD" w14:textId="76BA51B7" w:rsidR="0012487D" w:rsidRPr="00BD7D95" w:rsidRDefault="002A5216" w:rsidP="00BD7D95">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="274221"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD7D95">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="274221"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Recycling</w:t>
+      </w:r>
+      <w:r w:rsidR="00F51F29" w:rsidRPr="00BD7D95">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="274221"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service Exemption Form for Commercial Generators  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FCDFD65" w14:textId="38D3CDB6" w:rsidR="00E3496A" w:rsidRPr="00BD7D95" w:rsidRDefault="0012520D" w:rsidP="00BD7D95">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="274221"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="0012520D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>https://www.mass.gov/doc/fact-sheet-what-are-the-massachusetts-waste-bans/download</w:t>
+          <w:t xml:space="preserve">Link to </w:t>
         </w:r>
-      </w:hyperlink>
-[...79 lines deleted...]
-        <w:r w:rsidRPr="0084442E">
+        <w:r w:rsidR="62A263F7" w:rsidRPr="0012520D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
-          <w:t>https://www.mass.gov/doc/guidance-brief-haulers-waste-ban-compliance/download</w:t>
+          <w:t xml:space="preserve">Waste Ban </w:t>
+        </w:r>
+        <w:r w:rsidR="00FB6D4E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Fact Sheet </w:t>
+        </w:r>
+        <w:r w:rsidR="62A263F7" w:rsidRPr="0012520D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>Educational Handout</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:r w:rsidR="003C18D3" w:rsidRPr="00BD7D95">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D87B42" w14:textId="2D2A228B" w:rsidR="0012487D" w:rsidRPr="00440DAB" w:rsidRDefault="00440DAB" w:rsidP="00BD7D95">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.mass.gov/doc/guidance-brief-haulers-waste-ban-compliance/download"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007558C8" w:rsidRPr="00440DAB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Link to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="0012487D" w:rsidRPr="00440DAB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>Waste Ban Guidance for Haulers</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0012520D" w:rsidRPr="00440DAB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7998E6BB" w14:textId="38A756B7" w:rsidR="0012487D" w:rsidRPr="009920CD" w:rsidRDefault="00440DAB" w:rsidP="009920CD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="274221"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri Light" w:eastAsia="SimSun" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="009F286E" w:rsidRPr="00BD7D95">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="274221"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>8.</w:t>
-[...10 lines deleted...]
-        <w:tab/>
         <w:t>Recycle Smart Checklist</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="4634CE85" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4634CE86" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
         <w:ind w:right="39"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4634CE87" w14:textId="77777777" w:rsidR="00F51F29" w:rsidRPr="00F51F29" w:rsidRDefault="00F51F29" w:rsidP="00F51F29">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4634CE88" w14:textId="77777777" w:rsidR="0057762D" w:rsidRDefault="0057762D"/>
-    <w:sectPr w:rsidR="0057762D">
+    <w:p w14:paraId="4634CE88" w14:textId="06E996A8" w:rsidR="00170AFC" w:rsidRDefault="00170AFC">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C700D4" w14:textId="77777777" w:rsidR="00724D36" w:rsidRPr="009961D1" w:rsidRDefault="00724D36" w:rsidP="009961D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009961D1">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ATTACHMENT 1: Banned Materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A779963" w14:textId="77777777" w:rsidR="00724D36" w:rsidRDefault="00724D36" w:rsidP="00724D36">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Following </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>list</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>materials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>been</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>banned from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>landfill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>incineration disposal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Environmental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Protection,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">date </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">material </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>banned.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>These</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>materials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>banned either</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>because</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>pose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>environmental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> threat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>because</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>there</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reusing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>recycling those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C14DFDC" w14:textId="77777777" w:rsidR="00EE2600" w:rsidRPr="00724D36" w:rsidRDefault="00EE2600" w:rsidP="00724D36">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194432AD" w14:textId="77777777" w:rsidR="00724D36" w:rsidRPr="00EE2600" w:rsidRDefault="00724D36" w:rsidP="00EE2600">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE2600">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Optional Table: List of Waste Ban Materials: 310 CMR 19.017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6858C3CD" w14:textId="24ACBD82" w:rsidR="00724D36" w:rsidRPr="00724D36" w:rsidRDefault="00724D36" w:rsidP="00724D36">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="056FB05C" wp14:editId="28CD7AFC">
+            <wp:extent cx="4374515" cy="3189605"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+            <wp:docPr id="1" name="Picture 1" descr="A list of Waste Ban Materials with the date that material was banned."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4374515" cy="3189605"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305C8F14" w14:textId="77777777" w:rsidR="00724D36" w:rsidRPr="00724D36" w:rsidRDefault="00724D36" w:rsidP="00724D36">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
+        <w:ind w:right="39"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) Applies to entities that generate more than one ton of those materials for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E9B28D" w14:textId="77777777" w:rsidR="00724D36" w:rsidRPr="00724D36" w:rsidRDefault="00724D36" w:rsidP="00724D36">
+      <w:pPr>
+        <w:kinsoku w:val="0"/>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="245" w:lineRule="exact"/>
+        <w:ind w:right="39"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00724D36">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Solid Waste disposal per week.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4573C595" w14:textId="77777777" w:rsidR="00724D36" w:rsidRPr="00724D36" w:rsidRDefault="00724D36" w:rsidP="00724D36"/>
+    <w:p w14:paraId="4A454D59" w14:textId="315B03A7" w:rsidR="00724D36" w:rsidRDefault="00724D36">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF9FDDF" w14:textId="5C69334F" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="00DD654E" w:rsidP="00DD654E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ATTACHMENT 2: </w:t>
+      </w:r>
+      <w:r w:rsidR="009B545B" w:rsidRPr="009B545B">
+        <w:t>Optional Language</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="238D22FD" w14:textId="35A9BCCA" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following language, either in its entirety or on a </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F3E" w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>clause-by-clause</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> basis, can be used to add or strengthen portions of the bylaw/ordinance and/or regulation, specific to the goals and needs of each municipality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7884089E" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="008027F8" w:rsidRDefault="009B545B" w:rsidP="008027F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027F8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Partnership between Permitted Haulers and Municipality</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4B84E3" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>This bylaw/ordinance and/or regulation is designed to ensure that the Massachusetts Waste Bans are uniformly adhered to in the Town/City of __________and relies on a partnership between the Town/City of ___________ and all Permitted Haulers to ensure the requirements of Mandatory Recycling and separation of Recyclables from the Solid Waste stream are followed by all Residential Customers/Generators and Commercial Customers/Generators in the Town/City of _____________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78360374" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>The Town/City of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> will support Permitted Haulers by providing the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2F773F" w14:textId="6D5E41E1" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">Educational information on the municipal </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F3E" w:rsidRPr="009B545B">
+        <w:t>website about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> the Mandatory Recycling requirement for all Residential Customers/Generators and Commercial Customers/Generators;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FE7A55" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Educational materials that Private Haulers can use with new and existing Customers, e.g., Waste Ban Fact Sheet;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA815E7" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Oops Tags to hang on rejected Solid Waste and Recyclables containers; and,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5CFEAF" w14:textId="5B7A3417" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">Enforcement of the bylaw/ordinance and/or </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F3E" w:rsidRPr="009B545B">
+        <w:t>regulation for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> Residential Customers/Generators and Commercial Customers/Generators who do not comply with the Mandatory Recycling and separation requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA34927" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F3A453F" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Permitted Haulers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> will support the Town/City of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>goals by providing the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197F40E7" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">Instructions on proper management of Solid Waste and Recyclables to new Customers when service commences and to all Customers on an annual basis at a minimum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E9AE8B" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Permitted Haulers shall not dispose of banned Recyclables that are properly prepared and set out for collection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD9CF0E" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">No Permitted Hauler shall knowingly collect for disposal Solid Waste that contains visible Waste Ban Materials.   Any such Solid Waste must be left behind/rejected by the Permitted Hauler, who shall notify the Customer generating such Solid Waste of the reason for rejection, e.g., via sticker affixed to non-compliant set-out, including  Town/City contact information for follow-up regarding the Mandatory Recycling requirement.   The Permitted Hauler shall notify the appropriate Town/City contact regarding any Customer whose Solid Waste is so rejected.   If notified, the Town/City will follow up to enforce the Mandatory Recycling requirement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE92DA5" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E88D973" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="530AE7B1" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6467661D" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC54731" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C4E2F5" w14:textId="77777777" w:rsidR="00DD654E" w:rsidRDefault="00DD654E" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="274221"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="444908C7" w14:textId="1F068FBC" w:rsidR="009B545B" w:rsidRPr="008027F8" w:rsidRDefault="009B545B" w:rsidP="008027F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027F8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Hours of Collection </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E29C60" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7560"/>
+          <w:tab w:val="left" w:pos="9000"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Collection of Solid Waste and Recyclables may only occur during the hours of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>___</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>a.m</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">. to___ p.m. except in the case of bad weather or another emergency that requires collection outside of these hours, with notification to the Board of Health or their designated representative. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5095DFCC" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B7758B" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Residential collection:  7:00 a.m. - 5:00 p.m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6145770B" w14:textId="12531841" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="008027F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Commercial collection:  No limitations, except for collection in residential neighborhoods (refer to zoning map)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C1E9D9" w14:textId="77777777" w:rsidR="005D3446" w:rsidRPr="009B545B" w:rsidRDefault="005D3446" w:rsidP="008027F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F4D031" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="008027F8" w:rsidRDefault="009B545B" w:rsidP="008027F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027F8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Minimum Service Level Requirement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF91FBC" w14:textId="05046EEF" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="008027F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">A Permitted Hauler shall not collect Solid Waste and Recyclables from Residential Customers/ Generators less than every two weeks. Collection of Recyclables from Residential Customers must be on the same day of the week as Solid Waste Collection, but can be less frequent than Solid Waste collection if Solid Waste collection occurs every week.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(NOTE TO USER:  “Every other week” might be replaced by “monthly” in municipalities with rural collection routes.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB09239" w14:textId="77777777" w:rsidR="005D3446" w:rsidRPr="009B545B" w:rsidRDefault="005D3446" w:rsidP="008027F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F435B91" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="008027F8" w:rsidRDefault="009B545B" w:rsidP="008027F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008027F8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Insurance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561CB592" w14:textId="1620701D" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>A Permitted Hauler must furnish and maintain adequate insurance, as specified by the Board of Health. Cancellation of insurance shall automatically be grounds for cancellation of the Private Hauler Permit.  The Private Hauler’s Permit Application will maintain liability insurance coverage at or above the following levels for the Term of the Permit: $ ________ per person and $ _______ per occurrence for personal injury or death, and $ _________ per occurrence for property damage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54053D3F" w14:textId="77777777" w:rsidR="005D3446" w:rsidRPr="009B545B" w:rsidRDefault="005D3446" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266E9176" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Nuisance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACF1329" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>The Board of Health and its agents reserve the right to monitor collection vehicles, loads, litter and/or nuisance conditions and routes at reasonable times  to ensure that all Permitted Hauler services comply with all applicable State and local laws, by-laws and regulations.  The Board of Health retains the right to define and determine “nuisance” conditions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="751F0E0B" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436AA977" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Annual Permit Renewal Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF4229A" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">Information that must be provided annually prior to renewal of the annual permit shall include, though not limited to, the following:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E06F1F" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>List of non-compliant Residential or Commercial Customers for enforcement of the Mandatory Recycling bylaw/ordinance or regulation by the Board of Health. (Note that the Board of Health can request information from Permitted Haulers at any time during the permit year, with reasonable time provided to the Permitted Hauler. This includes the right to review Customer information in a confidential manner if the tonnage of Recyclables reported indicates Customers are not recycling.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4213D7CC" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>A copy of recycling educational material provided to your Residential or Commercial Customers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4A774B" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59CF24FA" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="274221"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACA7584" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Amendments to Permits</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440B3BF8" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>A Permitted Hauler may request to amend an existing permit.  The Town/City Board of Health shall promptly consider any requests for amendments within the time frame for Permit Applications under Section ___of this bylaw/ordinance or regulation.   In order to become effective, any amendments must be approved by the Board of Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E086C09" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24259865" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Permit Fee </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51542FBC" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NOTE TO USER:  Municipalities may require a permit fee on a “per company” or “per truck” basis.    While an annual “per company” permit fee is included in the General Language Template: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B81F5B" w14:textId="2D0C3EAF" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">RULES AND REGULATIONS FOR REMOVAL, TRANSPORT, AND DISPOSAL OF SOLID WASTE OR </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6F3E" w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>RECYCLABLES,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> municipalities may want to charge a permit fee based on the number of trucks/routes that a Permitted Hauler is operating in the municipality in order to raise funds to administer the permit program, outreach, and enforcement required.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2397BAA8" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE07548" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>If Permitted Haulers are allowed to deliver Solid Waste to the municipal transfer station, the municipality may consider the cost of transfer station access as part of the permit fee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5400121D" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Municipalities may require Permitted Haulers to utilize stickers and/or placards on their vehicles to allow access to the municipal transfer station.)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C3BCE7" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D329FA4" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Labeling of Collection Vehicles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A23397C" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>All trucks operating in the Town/City must be labeled as to their use for collection of Recyclables, Solid Waste, Food Waste or co-collection of any of these materials.   A large magnetic sign may be used which is at least X in width and Y in diameter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44611AE5" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C519CA8" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Recyclables Containers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F3AE3A" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">A Permitted Hauler may either offer a collection container for Recyclables or clearly visible stickers for the Customer to apply to their existing container for Recyclables.  Containers for Recyclables should be of a large enough volume to collect all Recyclables generated by the Customer.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6FAEB4" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238DFBBF" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Labeling of Containers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FF8563" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NOTE TO USER: The Board of Health should consult with Permitted Haulers operating in their Town/City before implementing these requirements to assure that the Permitted Hauler’s containers and colors can reasonably meet these suggested guidelines.) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DACE6E2" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D221D42" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>If containers are provided by the Permitted Hauler, the Town/City recommends/requires that all rolling carts, dumpsters and roll-off containers provided shall be clearly labeled as the property of the Permitted Hauler and shall be in good repair at all times.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C92672" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>In addition, to help Customers easily differentiate between containers utilized for Solid Waste or Recyclables, the following guidelines are recommended:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FD4C977" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="0013557B" w:rsidRDefault="009B545B" w:rsidP="0013557B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013557B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Recyclables Containers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5141C35B" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">In the Town/City of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">, blue is commonly used on recycling containers.   Recyclables containers provided by Permitted Haulers, or at minimum the lids on Recyclables containers, should be blue OR have a blue universal Recycling symbol (three chasing arrows) label. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F04DE7" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37E97A93" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Suggested labeling for recycling containers includes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13102336" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A71DE66" wp14:editId="4D6D9C29">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5247640</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>62865</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="714375" cy="714375"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21312"/>
+                <wp:lineTo x="21312" y="21312"/>
+                <wp:lineTo x="21312" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
+            <wp:docPr id="549090378" name="Picture 549090378" descr="Related image"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="Related image"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="714375" cy="714375"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>a) The standard recycling symbol in white on a blue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>background, or vice versa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D237EDE" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>b) The standard recycling symbol sized large enough for easy identification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C709F5" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">c) The word “RECYCLE”, “RECYCLING”, or “RECYCLABLES” in letters large enough </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD5A07F" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">    for easy identification </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017AED3A" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63EB6950" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>The Town/City may provide the Recycling symbol labels to the Permitted Hauler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59341873" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>It is also recommended that Recyclables containers provided by Permitted Haulers be clearly labeled with graphics/pictures and/or a list of accepted Recyclables. The Town/City may provide such labels to the Permitted Hauler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9AD8C8" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="0013557B" w:rsidRDefault="009B545B" w:rsidP="0013557B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013557B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Solid Waste Containers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557B44CD" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>It is recommended that Permitted Haulers will not provide blue containers for the collection of Solid Waste, except as provided below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750B45A2" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C7B5DE6" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>If the Permitted Hauler uses blue containers for the collection of Solid Waste, the containers should be clearly marked with the word “TRASH,” with letters large enough for easy identification, and:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CE18BF" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">a) The containers will have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">black </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">lids, OR </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04982936" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>b) Lids of a contrasting color to blue and clearly marked as “TRASH,” OR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C71BD94" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">c) Have a clearly visible label on the dumpsters, wheeled carts, or other containers used for trash collection that says “TRASH.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D83FC0A" w14:textId="4C3E43AB" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>The Town/City may provide “TRASH” labels to the Permitted Hauler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B68D092" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rate Structure for Solid Waste </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F1628B6" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(NOTE TO USER: If the municipality collects Solid Waste from Residents using a Pay As You Throw financing structure, you may want to incorporate a unit-based pricing requirement for Permitted Haulers of residential Solid Waste to level the playing field with the municipal program.  The goal is to make available an option for all Residents who wish to use a small container for Solid Waste.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2024A663" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="390FD664" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Permitted Haulers shall charge Residential Customers/Generators based on the volume or weight of Solid Waste destined for Disposal that is collected at rates that provide a reasonable economic incentive to Customers to reduce the amount of Solid Waste that they generate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA09D89" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>For unit-based pricing programs for Solid Waste collection from Residential Customers/Generators, the bundled service requirement still applies.  Additional fees for additional services, such as collection of yard trimmings or food scraps, special pickups for bulky items, or backdoor service, are permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C355F9" w14:textId="477FBCED" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The Town/City reserves the right to request evidence that the Solid Waste rate structure for Residential Customers/Generators meets the requirements for unit-based pricing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C5E1C8" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Provision of Recycling to Commercial Customers/Generators</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D73BBED" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">A Permitted Hauler seeking to provide Solid Waste collection to a Commercial Customer must, at a minimum conduct a site visit to the Commercial Customer and prepare a proposal that describes which materials should be separated as Recyclables banned from disposal, and then provide an adequate sized container for the expected quantity of Recyclables, separate from Solid Waste.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BFD601E" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="225D43D4" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>If a Commercial Customer chooses Solid Waste-only collection from their Permitted Hauler, exemptions may be provided by the Town/City to Permitted Hauler’s Customers who market their Recyclables directly to recycling brokers, processors, or manufacturers or Customers who provide proof of Recycling collection by a different Permitted Hauler who is permitted to operate in the municipality.  All Commercial Customers seeking an exemption must file an exemption form.  See Attached Sample Exemption Form (ATTACHMENT 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA1DA16" w14:textId="093302F3" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">This form will be made available </w:t>
+      </w:r>
+      <w:r w:rsidR="00876717" w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>online</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as a downloaded document that can be filled and e-mailed, or mailed back to the Board of Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E385D60" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enforcement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33630E7B" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="0013557B" w:rsidRDefault="009B545B" w:rsidP="0013557B">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0013557B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Enforcement and Resolution of Hauler Permit Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2F6005" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">The Board of Health shall issue a notice of violation to the Permitted Hauler and provide the Permitted Hauler seven (7) business days to respond to the allegations of non-compliance with any section of this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">. Failure to respond shall be grounds for revocation of the Permit in accordance with the hearing provisions below.  The individuals empowered to enforce the provisions of this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> shall be the Agent of the Board of Health, any member of the Board of Health, the DPW Solid Waste Coordinator, Inspectional Services, or other Town/City designee, or any police officer of the Town/City.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="068389C5" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F48F80B" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">If the Permitted Hauler does not respond within seven (7) days, the Board of Health shall hold a public hearing, subject to MGL Chapter 111 Section 127B. If the Board of Health determines that the Permitted Hauler is in violation of this Permit, then the Board may either provide the Permitted Hauler with an order to fix the problem and/or suspend the Permit until the Permitted Hauler demonstrates to the Board’s satisfaction that the Permitted Hauler will be in compliance with this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">. In the event that a Permitted Hauler fails to follow this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">, the Board of Health reserves the right to impose reasonable fines or take other action in accordance with State and local regulations.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E60B68" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="0066781C" w:rsidRDefault="009B545B" w:rsidP="0066781C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38507956" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="0066781C" w:rsidRDefault="009B545B" w:rsidP="0066781C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066781C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enforcement and Resolution of Mandatory Recycling Requirements for Generators</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA2B0D2" w14:textId="2DC73436" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">Enforcement of this regulation shall be by criminal complaint in the district court and/or non-criminal disposition ticket MGL Chapter 40, Section 21D. DPW or Solid Waste Administrators, Inspectional Services, and Agents of the Health Department or their designees shall have the power to enforce the provisions of this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>.    The Town/City shall also have the option of seeking equitable relief to enjoin violations of the rules and regulations of the Health Department.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B663D7D" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="0066781C" w:rsidRDefault="009B545B" w:rsidP="0066781C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066781C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Penalties </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C519CAF" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Violations of this bylaw/ordinance or regulation shall be punished by fines as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F4A8DD" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41FEDE1B" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:tab/>
+        <w:t>(a)  First offense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:tab/>
+        <w:t>warning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699B9802" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:tab/>
+        <w:t>(b)  Second offense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:tab/>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>insert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> fine</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11237BA4" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:tab/>
+        <w:t>(c)  Third offense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:tab/>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>insert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> fine </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194B002C" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:tab/>
+        <w:t>(d)  Subsequent offenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:tab/>
+        <w:t>not less than $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> nor more than $</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>insert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A74540" w14:textId="20D406AF" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Each day of failure to comply with the regulations shall constitute a separate violation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8EEDA3" w14:textId="77777777" w:rsidR="005D3446" w:rsidRPr="005D3446" w:rsidRDefault="005D3446" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="071864F2" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication with Waste Ban Inspectors </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7147C476" w14:textId="03466FC3" w:rsidR="009B545B" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>The Town/City of ________ reserves the right to exchange information and coordinate enforcement activity with MassDEP’s waste ban inspectors in order to enforce the provisions of these regulations and State law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1795C157" w14:textId="77777777" w:rsidR="005D3446" w:rsidRPr="009B545B" w:rsidRDefault="005D3446" w:rsidP="005D3446">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6948DF2C" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="005D3446" w:rsidRDefault="009B545B" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Permitting Haulers Who Collect Food Waste</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA68203" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(NOTE TO USER: Additional definitions may apply if you choose to incorporate language regarding the collection of Food Waste/Organic Waste.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD67D90" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="189BDA4D" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Acceptable Food Waste Handling Facility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall mean a Food Waste composting facility operating in compliance with General Permit Provisions of 310 CMR 16.04.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E127F69" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Food Waste/Organic Waste</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> shall mean material generated from human or animal food production, preparation and consumption activities and which consists of, but is not limited to, fruits, vegetables, grains, and fish and animal products and byproducts. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(Note: This definition is drawn from 310 CMR 19.006, Food Material.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16AEA4E8" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="0066781C" w:rsidRDefault="009B545B" w:rsidP="0066781C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066781C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Minimum Level of Service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F90FE1" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">In general, if Food Waste is collected separately from Solid Waste, collection must be no less than once per week or as often as necessary to prevent a nuisance.  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="009B545B">
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Read more about best management practices for use by health officials to support and inform local oversight of commercial food waste collection programs</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E2FC0A" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="0066781C" w:rsidRDefault="009B545B" w:rsidP="0066781C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066781C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Containers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEBC22F" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Maintenance:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dumpsters, carts or compactors should be closable and cleanable, leak-free, water tight and capable of being locked.  All doors/hatches/tight-fitting lids should be closed or in place when not in immediate use to prevent pests from entering the container.  Plastic bags and wet strength paper bags may be used to line closed outside receptacles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E85418B" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Labeling</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Suggested labeling for Food Waste collection containers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19303B61" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve">The container, or at minimum a container label, should be green and white </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A62AF75" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The words “Food Waste,” “Organic Waste,”  or “Compostables” in letters large enough for easy identification </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F216AF" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Include graphics/pictures and/or a list of acceptable Organic Waste materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705D2917" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>The Town/City may provide the Organic Waste labels to the Permitted Hauler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40FE3850" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="0066781C" w:rsidRDefault="009B545B" w:rsidP="0066781C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066781C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Residential Rates for Additional Services- Food Waste Collection Service Fees</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C330B2" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Separate fees for additional services, such as collection of Food Waste, yard trimmings, special pickups for bulky items, or backdoor service, are permitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2230227D" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="0066781C" w:rsidRDefault="009B545B" w:rsidP="0066781C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066781C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Food Waste Handling Facility</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6133E2B8" w14:textId="22C803D1" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B545B">
+        <w:t>Permitted Haulers collecting Food Waste/Organic Waste shall annually report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Town/City the Acceptable Food Waste Handling Facilities where Food Waste/Organic Waste is expected to be delivered from Permitted Hauler’s Customers during the permit year. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8D8EED" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="0066781C" w:rsidRDefault="009B545B" w:rsidP="0066781C">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0066781C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resources: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B0EB05" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="009B545B">
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Commonwealth of Massachusetts 2010- 2020 Solid Waste Master Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009B545B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1934FF40" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21310B53" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="009B545B">
+          <w:rPr>
+            <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Grants available for the Community and Resources available for Private Haulers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="718C3728" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2CE8BA" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="1F497D"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E8F053" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2758884E" w14:textId="77777777" w:rsidR="009B545B" w:rsidRPr="009B545B" w:rsidRDefault="009B545B" w:rsidP="009B545B"/>
+    <w:p w14:paraId="0BA7E0BB" w14:textId="2BE4EDBF" w:rsidR="009B545B" w:rsidRDefault="009B545B">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B7F3729" w14:textId="75E0764C" w:rsidR="0066100E" w:rsidRPr="00884428" w:rsidRDefault="0066100E" w:rsidP="00884428">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00884428">
+        <w:lastRenderedPageBreak/>
+        <w:t>ATTACHMENT 3: Permit Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E9A581" w14:textId="77777777" w:rsidR="0066100E" w:rsidRDefault="0066100E" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E122D31" w14:textId="32ADD5A3" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Town/City of ___________  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5CAD09" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7066EC09" w14:textId="14A296F0" w:rsidR="008804D6" w:rsidRPr="002A3CA3" w:rsidRDefault="008804D6" w:rsidP="002A3CA3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CA3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>PERMIT APPLICATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="494E8A1A" w14:textId="46D572B1" w:rsidR="008804D6" w:rsidRPr="002A3CA3" w:rsidRDefault="008804D6" w:rsidP="002A3CA3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CA3">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>TO REMOVE, TRANSPORT AND DISPOSE OF SOLID WASTE OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73D1E">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3CA3">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>RECYCLABLES IN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D8B1CD" w14:textId="149CFC64" w:rsidR="008804D6" w:rsidRPr="00C73D1E" w:rsidRDefault="008804D6" w:rsidP="00C73D1E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CA3">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>_________TOWN/CITY_________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512A011B" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="005D3446" w:rsidRDefault="008804D6" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53793768" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">All sections of this application must be completed.  Incomplete applications will not be considered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C4F7F5F" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40D6639C" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NOTE TO USER: Language below is based on Board of Health authority to enact and implement this process.  If another authority/process is undertaken, consider modifying to reflect appropriate citations throughout.)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">In accordance with </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB83A80" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>MGL Chapter 111, Sections 31 A and 31B and in accordance with the Town/City’s (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">), the undersigned makes application to the Board of Health for permission to collect and transport Solid Waste and/or Recyclables as set forth below:    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A930BE" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BFC6C3" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AAAC13A" wp14:editId="63C3BC37">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>115570</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>180975</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="197485" cy="161925"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="197485" cy="161925"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="24D8A54A" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="5AAAC13A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:9.1pt;margin-top:14.25pt;width:15.55pt;height:12.75pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD0NFBDQIAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgOkrYx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx+luGl2wR6G6UEgReqQPCRXt0Nn2EGh12BLnk+mnCkrodZ2V/Ivn7ev&#10;bjjzQdhaGLCq5Efl+e365YtV7wo1gxZMrZARiPVF70rehuCKLPOyVZ3wE3DKkrEB7EQgFXdZjaIn&#10;9M5ks+n0KusBa4cglff0en8y8nXCbxolw8em8SowU3LKLaQb013FO1uvRLFD4VotxzTEP2TRCW0p&#10;6BnqXgTB9qh/g+q0RPDQhImELoOm0VKlGqiafPpLNY+tcCrVQuR4d6bJ/z9Y+eHw6D4hC8NrGKiB&#10;qQjvHkB+9czCphV2p+4QoW+VqClwHinLeueL8Wuk2hc+glT9e6ipyWIfIAENDXaRFaqTETo14Hgm&#10;XQ2ByRhyeT2/WXAmyZRf5cvZIkUQxdNnhz68VdCxKJQcqacJXBwefIjJiOLJJcbyYHS91cYkBXfV&#10;xiA7COr/Np0R/Sc3Y1lf8uWCYv8dYprOnyA6HWiQje5KfnN2EkVk7Y2t05gFoc1JppSNHWmMzJ04&#10;DEM1kGOks4L6SIQinAaWFoyEFvA7Zz0Na8n9t71AxZl5Z6kpy3w+j9OdlPniekYKXlqqS4uwkqBK&#10;Hjg7iZuQNiKWbuGOmtfoROxzJmOuNISJ73Fh4pRf6snrea3XPwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFJg6cvdAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwQdUjTkoY4FUIC&#10;wQ3aCq5uvE0i4nWw3TT8PcsJjqMZvXnlerK9GNGHzpGCm1kCAql2pqNGwW77eJ2DCFGT0b0jVPCN&#10;AdbV+VmpC+NO9IbjJjaCIRQKraCNcSikDHWLVoeZG5C4OzhvdeToG2m8PjHc9jJNkqW0uiN+aPWA&#10;Dy3Wn5ujVZBnz+NHeJm/vtfLQ7+KV7fj05dX6vJiur8DEXGKf2P41Wd1qNhp745kgug55ykvFaT5&#10;AgT32WoOYq9gkSUgq1L+969+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMPQ0UENAgAA&#10;HgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFJg6cvd&#10;AAAABwEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="24D8A54A" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67186444" wp14:editId="2DCB8030">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>118110</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="197485" cy="161925"/>
+                <wp:effectExtent l="0" t="0" r="12065" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="6" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="197485" cy="161925"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="79CD1A3D" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="67186444" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:9.3pt;margin-top:.25pt;width:15.55pt;height:12.75pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkYuAlEAIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9tu2zAMhu8H7B0E3S+Og6RtjDhFly7D&#10;gO4AdHsAWZZjYbKoUUrs7OlHKW6aHbCLYb4QRFP6SX6kVrdDZ9hBoddgS55PppwpK6HWdlfyL5+3&#10;r24480HYWhiwquRH5fnt+uWLVe8KNYMWTK2QkYj1Re9K3obgiizzslWd8BNwypKzAexEIBN3WY2i&#10;J/XOZLPp9CrrAWuHIJX39Pf+5OTrpN80SoaPTeNVYKbklFtIK6a1imu2Xolih8K1Wo5piH/IohPa&#10;UtCz1L0Igu1R/ybVaYngoQkTCV0GTaOlSjVQNfn0l2oeW+FUqoXgeHfG5P+frPxweHSfkIXhNQzU&#10;wFSEdw8gv3pmYdMKu1N3iNC3StQUOI/Ist75YrwaUfvCR5Gqfw81NVnsAyShocEuUqE6GalTA45n&#10;6GoITMaQy+v5zYIzSa78Kl/OFimCKJ4uO/ThrYKOxU3JkXqaxMXhwYeYjCiejsRYHoyut9qYZOCu&#10;2hhkB0H936ZvVP/pmLGsL/lyQbH/LjFN358kOh1okI3uSn5zPiSKSO2NrdOYBaHNaU8pGztijORO&#10;DMNQDUzXI+NItYL6SFwRTnNL74w2LeB3znqa2ZL7b3uBijPzzlJvlvl8Hoc8GfPF9YwMvPRUlx5h&#10;JUmVPHB22m5CehiRgIU76mGjE9/nTMaUaRYT9vHdxGG/tNOp59e9/gEAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKfYMovbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwQdSglTUOc&#10;CiGB6A0Kgqsbb5MIex1sNw1/z3KC42hGb161npwVI4bYe1JwNctAIDXe9NQqeHt9uCxAxKTJaOsJ&#10;FXxjhHV9elLp0vgjveC4Ta1gCMVSK+hSGkopY9Oh03HmByTu9j44nTiGVpqgjwx3Vs6zLJdO98QP&#10;nR7wvsPmc3twCorF0/gRN9fP702+t6t0sRwfv4JS52fT3S2IhFP6G8OvPqtDzU47fyATheVc5LxU&#10;cAOC28VqCWKnYJ5nIOtK/revfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCkYuAlEAIA&#10;ACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCn2DKL&#10;2wAAAAUBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="79CD1A3D" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:tab/>
+        <w:t xml:space="preserve">Check here if this is your first application. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2638E33C" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:tab/>
+        <w:t>Check here if this is a renewal application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F7237B5" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BCFFC77" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="005D3446" w:rsidRDefault="008804D6" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Permit Fee</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45150F50" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">The application fee is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>$insert fee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve"> per company (and/or per truck) seeking a permit to operate in the Town/City of ___________.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F93EBC" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE8A7DD" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>Please select which type(s) of collection you will be providing (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>check all that apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477C7C89" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">___ Solid Waste and Recyclables  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC276E7" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">___ Recyclables Only  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78583B4E" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>___ Solid Waste Only (Commercial Customers/Generators)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE812CC" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="412618DE" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="005D3446" w:rsidRDefault="008804D6" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Permit Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D94C0C1" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">If approved, this permit will be effective from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB3B095" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10784" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="3026"/>
+        <w:gridCol w:w="430"/>
+        <w:gridCol w:w="572"/>
+        <w:gridCol w:w="3502"/>
+        <w:gridCol w:w="3219"/>
+        <w:gridCol w:w="19"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="2A3B3951" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10784" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5DC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8A49BA" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="003300"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Company Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="6E5D2DDC" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D129C9C" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Company Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E0EF1C1" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="555E45DE" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B54C55" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Contact Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="513E12A6" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="589BACFC" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CAB2E24" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Location Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E15E268" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="79C26D4C" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67482D77" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>City, State ZIP Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="570519FA" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="1D183496" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E808E0" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>E-Mail Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AA9546B" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="0979D582" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A61C4F" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Telephone #</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3398D6EB" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="15FCC8B1" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2200916E" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Mailing Address (if different)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD7DB17" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="22F1317F" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DABDEC8" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>City, State, ZIP Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="658E6623" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="3B91A9FA" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A049461" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Emergency 24-hour Contact Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CBD0C67" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="664EC2A9" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3472" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E32BE80" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Emergency 24-hour Telephone #</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC316CE" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="5AC087D8" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="16" w:type="dxa"/>
+          <w:wAfter w:w="19" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10749" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5DC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="768EC7D3" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="003300"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="003300"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Truck Information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E94E236" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estimated number of collection trucks to be used in Town/City of _________ during the permit year: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      # trucks       </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10B71580" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="003300"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Use separate sheet to list additional trucks)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="23A7CB5F" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="16" w:type="dxa"/>
+          <w:wAfter w:w="19" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3026" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27285A16" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Truck Registration Number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5214D80E" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>State</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3502" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B177AB" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Type and Capacity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="274881C9" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date of Last Inspection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="2EAC54AB" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="16" w:type="dxa"/>
+          <w:wAfter w:w="19" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3026" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7731BCB2" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A20F9EA" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3502" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E206C95" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF28384" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="6CB5AD80" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="16" w:type="dxa"/>
+          <w:wAfter w:w="19" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3026" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2438E563" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C4C275" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3502" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5864E4E2" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AD9EE6" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="71C90A43" w14:textId="77777777" w:rsidTr="00C73D1E">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="16" w:type="dxa"/>
+          <w:wAfter w:w="19" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3026" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CE0070" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1002" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F382C2" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3502" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DEC1D8D" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0636723C" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="489B9B75" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10835" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3755"/>
+        <w:gridCol w:w="2797"/>
+        <w:gridCol w:w="4283"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="04C49942" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10835" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F5F5DC"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14A7BFBB" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="003300"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="003300"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Disposal/ Recycling Information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="027335D0" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">List facilities where Solid Waste and/or Recyclables will be delivered for disposal or processing during the permit year. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E42DFA" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Note multiple outlets if used during the permit year.  Weight slips may be requested to verify end disposal site.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="4FB1C11C" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05381D65" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Solid Waste Disposal Facility  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CC69CE" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Address </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4103F3EE" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Material(s) Delivered</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="7BF7B93F" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="714A2C3B" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="458FC433" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3766C09B" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="567C3024" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="698A95E7" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04A5AE0A" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6312776B" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="2BEE9EEE" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="754FC0F9" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Recyclables Processing Facility/MRF</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAAFFE1" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E27121D" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008804D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Material(s) Delivered</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="1B1C190F" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C53D35E" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36E0C538" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67FAC9C9" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008804D6" w:rsidRPr="008804D6" w14:paraId="34E37641" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3755" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFA23A7" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2797" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3670EB" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4283" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7596CA80" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="153C68DE" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="498FCA8A" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C59EB52" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">Please check all and make sure all associated attachments are included.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A584CE" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Incomplete applications will not be considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E48869" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3251F91D" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73017219" wp14:editId="19831FEC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>23340</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>36058</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="12" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="311DAF7F" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="73017219" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.85pt;margin-top:2.85pt;width:13.2pt;height:11pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCf5IYrEwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrQx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry+lpGnQbS/D/CCIJnV4eEgub4bOsL1Cr8GWfDzKOVNWQq3ttuTfv23e&#10;XHPmg7C1MGBVyQ/K85vV61fL3hVqAi2YWiEjEOuL3pW8DcEVWeZlqzrhR+CUJWcD2IlAJm6zGkVP&#10;6J3JJnk+z3rA2iFI5T39vTs6+SrhN42S4UvTeBWYKTlxC+nEdFbxzFZLUWxRuFbLEw3xDyw6oS0l&#10;PUPdiSDYDvVvUJ2WCB6aMJLQZdA0WqpUA1Uzzl9U89AKp1ItJI53Z5n8/4OVn/cP7iuyMLyDgRqY&#10;ivDuHuQPzyysW2G36hYR+laJmhKPo2RZ73xxehql9oWPIFX/CWpqstgFSEBDg11UhepkhE4NOJxF&#10;V0NgMqacX82n5JHkGr9dXOWpKZkonh479OGDgo7FS8mReprAxf7eh0hGFE8hMZcHo+uNNiYZuK3W&#10;BtleUP836Uv8X4QZy/qSL2aT2bH+v0Lk6fsTRKcDDbLRXcmvz0GiiKq9t3UasyC0Od6JsrEnGaNy&#10;Rw3DUA1M1yWfxARR1QrqA+mKcJxb2jO6tIC/OOtpZkvuf+4EKs7MR0u9WYynUcmQjOnsakIGXnqq&#10;S4+wkqBKHjg7XtchLUbUzcIt9bDRSd9nJifKNItJ9tPexGG/tFPU83avHgEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAO09lZfcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwQddpA&#10;U0I2FUIC0RsUBFc33iYR9jrYbhr+HnOC02g0o5lXrSdrxEg+9I4R5rMMBHHjdM8twtvrw+UKRIiK&#10;tTKOCeGbAqzr05NKldod+YXGbWxFGuFQKoQuxqGUMjQdWRVmbiBO2d55q2KyvpXaq2Mat0Yusmwp&#10;reo5PXRqoPuOms/twSKsrp7Gj7DJn9+b5d7cxItifPzyiOdn090tiEhT/CvDL35Chzox7dyBdRAG&#10;IS9SEeE6SUrzbA5ih7AoCpB1Jf/T1z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn+SG&#10;KxMCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;7T2Vl9wAAAAFAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="311DAF7F" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">This is a permit renewal: I have attached a copy of the Annual Solid Waste and Recyclables Reporting Form. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DCEA6A1" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">If this is your first application, write-in Not Applicable (NA).    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDB20D7" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="566C5782" wp14:editId="1565E79A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>24130</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>24130</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="307" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3BD11673" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="566C5782" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.9pt;margin-top:1.9pt;width:13.2pt;height:11pt;z-index:251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNU+jdEwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJk7Qx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzrx+lpGnQbS/D/CCIJnV4eEgub4fOsL1Cr8GWfDzKOVNWQq3ttuTfvm7e&#10;3HDmg7C1MGBVyQ/K89vV61fL3hVqAi2YWiEjEOuL3pW8DcEVWeZlqzrhR+CUJWcD2IlAJm6zGkVP&#10;6J3JJnk+z3rA2iFI5T39vT86+SrhN42S4XPTeBWYKTlxC+nEdFbxzFZLUWxRuFbLEw3xDyw6oS0l&#10;PUPdiyDYDvVvUJ2WCB6aMJLQZdA0WqpUA1Uzzl9U89gKp1ItJI53Z5n8/4OVn/aP7guyMLyFgRqY&#10;ivDuAeR3zyysW2G36g4R+laJmhKPo2RZ73xxehql9oWPIFX/EWpqstgFSEBDg11UhepkhE4NOJxF&#10;V0NgMqacX8+n5JHkGl8trvPUlEwUT48d+vBeQcfipeRIPU3gYv/gQyQjiqeQmMuD0fVGG5MM3FZr&#10;g2wvqP+b9CX+L8KMZX3JF7PJ7Fj/XyHy9P0JotOBBtnoruQ35yBRRNXe2TqNWRDaHO9E2diTjFG5&#10;o4ZhqAam65JfxQRR1QrqA+mKcJxb2jO6tIA/OetpZkvuf+wEKs7MB0u9WYynUcmQjOnsekIGXnqq&#10;S4+wkqBKHjg7XtchLUbUzcId9bDRSd9nJifKNItJ9tPexGG/tFPU83avfgEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJFtSXXbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMzsFKxDAQBuC74DuEEbyIm9rq&#10;WmuniwiK3nQVvWab2baYTGqS7da3N+JBT8PwD/989Wq2Rkzkw+AY4WyRgSBunR64Q3h9uTstQYSo&#10;WCvjmBC+KMCqOTyoVaXdnp9pWsdOpBIOlULoYxwrKUPbk1Vh4UbilG2dtyqm1XdSe7VP5dbIPMuW&#10;0qqB04dejXTbU/ux3lmE8vxheg+PxdNbu9yaq3hyOd1/esTjo/nmGkSkOf4dww8/0aFJpo3bsQ7C&#10;IBQJHn9HSossB7FByC9KkE0t/+ubbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBNU+jd&#10;EwIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCR&#10;bUl12wAAAAUBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3BD11673" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>I have attached a copy of my certificate of insurance for public liability and property insurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3087B458" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0172BC77" wp14:editId="29B4D994">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>26670</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>25400</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="4" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2C16B4DF" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0172BC77" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.1pt;margin-top:2pt;width:13.2pt;height:11pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCwXnJzEwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrQx4hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry+lpGnQbS/D/CCIJnV4eEgub4ZOs710XqEp+XiUcyaNwFqZbcm/f9u8&#10;uebMBzA1aDSy5Afp+c3q9atlbws5wRZ1LR0jEOOL3pa8DcEWWeZFKzvwI7TSkLNB10Eg022z2kFP&#10;6J3OJnk+z3p0tXUopPf09+7o5KuE3zRShC9N42VguuTELaTTpbOKZ7ZaQrF1YFslTjTgH1h0oAwl&#10;PUPdQQC2c+o3qE4Jhx6bMBLYZdg0SshUA1Uzzl9U89CClakWEsfbs0z+/8GKz/sH+9WxMLzDgRqY&#10;ivD2HsUPzwyuWzBbeesc9q2EmhKPo2RZb31xehql9oWPIFX/CWtqMuwCJqChcV1UhepkhE4NOJxF&#10;l0NgIqacX82n5BHkGr9dXOWpKRkUT4+t8+GDxI7FS8kd9TSBw/7eh0gGiqeQmMujVvVGaZ0Mt63W&#10;2rE9UP836Uv8X4Rpw/qSL2aT2bH+v0Lk6fsTRKcCDbJWXcmvz0FQRNXemzqNWQClj3eirM1Jxqjc&#10;UcMwVANTdcmnMUFUtcL6QLo6PM4t7RldWnS/OOtpZkvuf+7ASc70R0O9WYynUcmQjOnsakKGu/RU&#10;lx4wgqBKHjg7XtchLUbUzeAt9bBRSd9nJifKNItJ9tPexGG/tFPU83avHgEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAH0pZrrcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ65BW&#10;oYQ4FUICwa2UCq5uvE0i7HWw3TT8PcsJTqPVjGbeVuvJWTFiiL0nBdfzDARS401PrYLd2+NsBSIm&#10;TUZbT6jgGyOs6/OzSpfGn+gVx21qBZdQLLWCLqWhlDI2HTod535AYu/gg9OJz9BKE/SJy52VeZYV&#10;0umeeKHTAz502Hxuj07Bavk8fsSXxea9KQ72Nl3djE9fQanLi+n+DkTCKf2F4Ref0aFmpr0/konC&#10;KljmHGThh9hdZAWIvYK8yEDWlfxPX/8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsF5y&#10;cxMCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;fSlmutwAAAAFAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2C16B4DF" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">I certify that the company I represent operates in compliance with the Massachusetts Waste Ban regulations and the Mercury Disposal Prohibition. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611E5E72" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A0BCD06" wp14:editId="51C51E62">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>25400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>15240</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="3" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0413B8A8" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1A0BCD06" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2pt;margin-top:1.2pt;width:13.2pt;height:11pt;z-index:251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBi6RyFEwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrQx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry+lpGnQbS/D/CCIJnV4eEgub4bOsL1Cr8GWfDzKOVNWQq3ttuTfv23e&#10;XHPmg7C1MGBVyQ/K85vV61fL3hVqAi2YWiEjEOuL3pW8DcEVWeZlqzrhR+CUJWcD2IlAJm6zGkVP&#10;6J3JJnk+z3rA2iFI5T39vTs6+SrhN42S4UvTeBWYKTlxC+nEdFbxzFZLUWxRuFbLEw3xDyw6oS0l&#10;PUPdiSDYDvVvUJ2WCB6aMJLQZdA0WqpUA1Uzzl9U89AKp1ItJI53Z5n8/4OVn/cP7iuyMLyDgRqY&#10;ivDuHuQPzyysW2G36hYR+laJmhKPo2RZ73xxehql9oWPIFX/CWpqstgFSEBDg11UhepkhE4NOJxF&#10;V0NgMqacX82n5JHkGr9dXOWpKZkonh479OGDgo7FS8mReprAxf7eh0hGFE8hMZcHo+uNNiYZuK3W&#10;BtleUP836Uv8X4QZy/qSL2aT2bH+v0Lk6fsTRKcDDbLRXcmvz0GiiKq9t3UasyC0Od6JsrEnGaNy&#10;Rw3DUA1M1yWfxQRR1QrqA+mKcJxb2jO6tIC/OOtpZkvuf+4EKs7MR0u9WYynUcmQjOnsakIGXnqq&#10;S4+wkqBKHjg7XtchLUbUzcIt9bDRSd9nJifKNItJ9tPexGG/tFPU83avHgEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAFLPgJzcAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdWij&#10;UkKcCiGB4EZbBFc33iYR9jrYbpr+fbcnOI1Gs5p5Wy5HZ8WAIXaeFNxNMhBItTcdNQo+Ny+3CxAx&#10;aTLaekIFR4ywrC4vSl0Yf6AVDuvUCC6hWGgFbUp9IWWsW3Q6TnyPxNnOB6cT29BIE/SBy52V0yyb&#10;S6c74oVW9/jcYv2z3jsFi/xt+I7vs4+ver6zD+nmfnj9DUpdX41PjyASjunvGM74jA4VM239nkwU&#10;VkHOnyQF0xwEp7OMdXu2OciqlP/pqxMAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYukc&#10;hRMCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Us+AnNwAAAAFAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0413B8A8" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>I have attached a copy of my marketing materials indicating the types of services offered, reminding Customers that recycling is mandatory, and describing the Massachusetts Waste Ban Materials.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651A2A62" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="122B6477" wp14:editId="25B9F6B5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>23795</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>26610</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="11" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="23E8C8B5" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="122B6477" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.85pt;margin-top:2.1pt;width:13.2pt;height:11pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVN95EEwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrQx4hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzry+lpGnQbS/D/CCIJnV4eEgub4ZOs710XqEp+XiUcyaNwFqZbcm/f9u8&#10;uebMBzA1aDSy5Afp+c3q9atlbws5wRZ1LR0jEOOL3pa8DcEWWeZFKzvwI7TSkLNB10Eg022z2kFP&#10;6J3OJnk+z3p0tXUopPf09+7o5KuE3zRShC9N42VguuTELaTTpbOKZ7ZaQrF1YFslTjTgH1h0oAwl&#10;PUPdQQC2c+o3qE4Jhx6bMBLYZdg0SshUA1Uzzl9U89CClakWEsfbs0z+/8GKz/sH+9WxMLzDgRqY&#10;ivD2HsUPzwyuWzBbeesc9q2EmhKPo2RZb31xehql9oWPIFX/CWtqMuwCJqChcV1UhepkhE4NOJxF&#10;l0NgIqacX82n5BHkGr9dXOWpKRkUT4+t8+GDxI7FS8kd9TSBw/7eh0gGiqeQmMujVvVGaZ0Mt63W&#10;2rE9UP836Uv8X4Rpw/qSL2aT2bH+v0Lk6fsTRKcCDbJWXcmvz0FQRNXemzqNWQClj3eirM1Jxqjc&#10;UcMwVANTdcnnMUFUtcL6QLo6PM4t7RldWnS/OOtpZkvuf+7ASc70R0O9WYynUcmQjOnsakKGu/RU&#10;lx4wgqBKHjg7XtchLUbUzeAt9bBRSd9nJifKNItJ9tPexGG/tFPU83avHgEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAO4bDB7cAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwQdZpU&#10;aQnZVAgJBLdSqnJ1420SEa+D7abh7zEnOI5m9OaV68n0YiTnO8sI81kCgri2uuMGYff+dLsC4YNi&#10;rXrLhPBNHtbV5UWpCm3P/EbjNjQiQtgXCqENYSik9HVLRvmZHYhjd7TOqBCja6R26hzhppdpkuTS&#10;qI7jQ6sGemyp/tyeDMJq8TJ++Ndss6/zY38Xbpbj85dDvL6aHu5BBJrC3xh+9aM6VNHpYE+svegR&#10;smUcIixSELHNkjmIA0KapyCrUv63r34AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVTfe&#10;RBMCAAAlBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;7hsMHtwAAAAFAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="23E8C8B5" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">I confirm that my company is in compliance with the Bundled Service requirement outlined in Section </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D8CBD1" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      insert      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve"> of these regulations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130FDF14" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A3A508C" wp14:editId="5A31000C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>26838</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>204</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2A93B258" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6A3A508C" id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2.1pt;margin-top:0;width:13.2pt;height:11pt;z-index:251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHgLCyEwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJcmmMOEWXLsOA&#10;7gJ0+wBalmNhsqhJSuzu60spaRp028swPwiiSR0eHpKr66HT7CCdV2hKPh7lnEkjsFZmV/Lv37Zv&#10;rjjzAUwNGo0s+YP0/Hr9+tWqt4WcYIu6lo4RiPFFb0vehmCLLPOilR34EVppyNmg6yCQ6XZZ7aAn&#10;9E5nkzyfZz262joU0nv6e3t08nXCbxopwpem8TIwXXLiFtLp0lnFM1uvoNg5sK0SJxrwDyw6UIaS&#10;nqFuIQDbO/UbVKeEQ49NGAnsMmwaJWSqgaoZ5y+quW/BylQLiePtWSb//2DF58O9/epYGN7hQA1M&#10;RXh7h+KHZwY3LZidvHEO+1ZCTYnHUbKst744PY1S+8JHkKr/hDU1GfYBE9DQuC6qQnUyQqcGPJxF&#10;l0NgIqacL+ZT8ghyjd8uF3lqSgbF02PrfPggsWPxUnJHPU3gcLjzIZKB4ikk5vKoVb1VWifD7aqN&#10;duwA1P9t+hL/F2HasL7ky9lkdqz/rxB5+v4E0alAg6xVV/KrcxAUUbX3pk5jFkDp450oa3OSMSp3&#10;1DAM1cBUXfJFTBBVrbB+IF0dHueW9owuLbpfnPU0syX3P/fgJGf6o6HeLMfTqGRIxnS2mJDhLj3V&#10;pQeMIKiSB86O101IixF1M3hDPWxU0veZyYkyzWKS/bQ3cdgv7RT1vN3rRwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhADwvVE/bAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ65BW&#10;oYRsKoQEglspFVzd2E0i7HWw3TT8PcsJjqMZzbyp1pOzYjQh9p4QrucZCEON1z21CLu3x9kKREyK&#10;tLKeDMK3ibCuz88qVWp/olczblMruIRiqRC6lIZSyth0xqk494Mh9g4+OJVYhlbqoE5c7qzMs6yQ&#10;TvXEC50azENnms/t0SGsls/jR3xZbN6b4mBv09XN+PQVEC8vpvs7EMlM6S8Mv/iMDjUz7f2RdBQW&#10;YZlzEIH/sLnIChB7hDzPQNaV/A9f/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCHgLCy&#10;EwIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA8&#10;L1RP2wAAAAQBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2A93B258" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>I have attached a copy of my notification that will go to Customers who set out visible Waste Ban Materials mixed with Solid Waste, including a reminder that recycling is mandatory, describing what was seen that violated the Waste Bans, and providing a phone number for the Board of Health.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EDC70C" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24DBA97F" wp14:editId="1A023E83">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>25520</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>26670</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="9" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="152A36F7" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="24DBA97F" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:2pt;margin-top:2.1pt;width:13.2pt;height:11pt;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuKpvCEgIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrQx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry+lpGnQbS/D/CCIJnV4eEgub4bOsL1Cr8GWfDzKOVNWQq3ttuTfv23e&#10;XHPmg7C1MGBVyQ/K85vV61fL3hVqAi2YWiEjEOuL3pW8DcEVWeZlqzrhR+CUJWcD2IlAJm6zGkVP&#10;6J3JJnk+z3rA2iFI5T39vTs6+SrhN42S4UvTeBWYKTlxC+nEdFbxzFZLUWxRuFbLEw3xDyw6oS0l&#10;PUPdiSDYDvVvUJ2WCB6aMJLQZdA0WqpUA1Uzzl9U89AKp1ItJI53Z5n8/4OVn/cP7iuyMLyDgRqY&#10;ivDuHuQPzyysW2G36hYR+laJmhKPo2RZ73xxehql9oWPIFX/CWpqstgFSEBDg11UhepkhE4NOJxF&#10;V0NgMqacX82n5JHkGr9dXOWpKZkonh479OGDgo7FS8mReprAxf7eh0hGFE8hMZcHo+uNNiYZuK3W&#10;BtleUP836Uv8X4QZy/qSL2aT2bH+v0Lk6fsTRKcDDbLRXcmvz0GiiKq9t3UasyC0Od6JsrEnGaNy&#10;Rw3DUA1M1wQQE0RVK6gPpCvCcW5pz+jSAv7irKeZLbn/uROoODMfLfVmMZ5GJUMyprOrCRl46aku&#10;PcJKgip54Ox4XYe0GFE3C7fUw0YnfZ+ZnCjTLCbZT3sTh/3STlHP2716BAAA//8DAFBLAwQUAAYA&#10;CAAAACEAQj+FztwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1SKNQ&#10;QpwKIYHgVgqCqxtvkwh7HWw3DX/PcoLTajSjmbf1enZWTBji4EnB1SIDgdR6M1Cn4O314XIFIiZN&#10;RltPqOAbI6yb05NaV8Yf6QWnbeoEl1CstII+pbGSMrY9Oh0XfkRib++D04ll6KQJ+sjlzso8y0rp&#10;9EC80OsR73tsP7cHp2BVPE0f8Xm5eW/Lvb1JF9fT41dQ6vxsvrsFkXBOf2H4xWd0aJhp5w9korAK&#10;Cv4k8clBsLvMChA7BXmZg2xq+Z+++QEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDuKpvC&#10;EgIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBC&#10;P4XO3AAAAAUBAAAPAAAAAAAAAAAAAAAAAGwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="152A36F7" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>All employees understand and will help educate all Customers about the Massachusetts Waste Bans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FA0DD2" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6324E51B" wp14:editId="19761B85">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>25520</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3518</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="10" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6E53AF4E" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6324E51B" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;margin-left:2pt;margin-top:.3pt;width:13.2pt;height:11pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8nfU0EgIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjJkrQx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry+lpGnQbS/D/CCIJnV4eEgub4bOsL1Cr8GWfDzKOVNWQq3ttuTfv23e&#10;XHPmg7C1MGBVyQ/K85vV61fL3hVqAi2YWiEjEOuL3pW8DcEVWeZlqzrhR+CUJWcD2IlAJm6zGkVP&#10;6J3JJnk+z3rA2iFI5T39vTs6+SrhN42S4UvTeBWYKTlxC+nEdFbxzFZLUWxRuFbLEw3xDyw6oS0l&#10;PUPdiSDYDvVvUJ2WCB6aMJLQZdA0WqpUA1Uzzl9U89AKp1ItJI53Z5n8/4OVn/cP7iuyMLyDgRqY&#10;ivDuHuQPzyysW2G36hYR+laJmhKPo2RZ73xxehql9oWPIFX/CWpqstgFSEBDg11UhepkhE4NOJxF&#10;V0NgMqacX82n5JHkGr9dXOWpKZkonh479OGDgo7FS8mReprAxf7eh0hGFE8hMZcHo+uNNiYZuK3W&#10;BtleUP836Uv8X4QZy/qSL2aT2bH+v0Lk6fsTRKcDDbLRXcmvz0GiiKq9t3UasyC0Od6JsrEnGaNy&#10;Rw3DUA1M10QkJoiqVlAfSFeE49zSntGlBfzFWU8zW3L/cydQcWY+WurNYjyNSoZkTGdXEzLw0lNd&#10;eoSVBFXywNnxug5pMaJuFm6ph41O+j4zOVGmWUyyn/YmDvulnaKet3v1CAAA//8DAFBLAwQUAAYA&#10;CAAAACEA3U8ZyNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXBB1SKNQ&#10;QjYVQgLBrRQEVzfeJhH2OthuGv4ec4LjaEYzb+r1bI2YyIfBMcLVIgNB3Do9cIfw9vpwuQIRomKt&#10;jGNC+KYA6+b0pFaVdkd+oWkbO5FKOFQKoY9xrKQMbU9WhYUbiZO3d96qmKTvpPbqmMqtkXmWldKq&#10;gdNCr0a676n93B4swqp4mj7C83Lz3pZ7cxMvrqfHL494fjbf3YKINMe/MPziJ3RoEtPOHVgHYRCK&#10;9CQilCCSucwKEDuEPC9BNrX8D9/8AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADyd9TQS&#10;AgAAJQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN1P&#10;GcjbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6E53AF4E" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:tab/>
+        <w:t>I am an authorized official of the company applying for this permit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28449727" w14:textId="11C23627" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="005D3446">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="630A8792" wp14:editId="25FFC61B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>23340</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8787</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="12EABBDF" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="630A8792" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:1.85pt;margin-top:.7pt;width:13.2pt;height:11pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACM97TEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudLEkbI07Rpcsw&#10;oPsAuj2ALMuxMFnUKCV29vSllDQNuu0yzAdBNKW/yB/J5c3QGbZX6DXYko9HOWfKSqi13Zb8+7fN&#10;m2vOfBC2FgasKvlBeX6zev1q2btCTaAFUytkJGJ90buStyG4Isu8bFUn/AicsuRsADsRyMRtVqPo&#10;Sb0z2STP51kPWDsEqbynv3dHJ18l/aZRMnxpGq8CMyWn2EJaMa1VXLPVUhRbFK7V8hSG+IcoOqEt&#10;PXqWuhNBsB3q36Q6LRE8NGEkocugabRUKQfKZpy/yOahFU6lXAiOd2dM/v/Jys/7B/cVWRjewUAF&#10;TEl4dw/yh2cW1q2wW3WLCH2rRE0PjyOyrHe+OF2NqH3ho0jVf4Kaiix2AZLQ0GAXqVCejNSpAIcz&#10;dDUEJuOT86v5lDySXOO3i6s8FSUTxdNlhz58UNCxuCk5Uk2TuNjf+xCDEcXTkfiWB6PrjTYmGbit&#10;1gbZXlD9N+lL8b84ZizrS76YTWbH/P8qkafvTxKdDtTIRnclvz4fEkWk9t7Wqc2C0Oa4p5CNPWGM&#10;5I4Mw1ANTNeEISGIWCuoDwQW4di4NGi0aQF/cdZT05bc/9wJVJyZj5aKsxhPI8qQjOnsakIGXnqq&#10;S4+wkqRKHjg7btchTUYEZ+GWitjoBPg5klPM1IyJ+2lwYrdf2unU83ivHgEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAJM2rcnbAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SFwQddpE&#10;bQlxKoQEglspCK5uvE0i7HWw3TS8PcsJjvOjma/aTM6KEUPsPSmYzzIQSI03PbUK3l4frtcgYtJk&#10;tPWECr4xwqY+P6t0afyJXnDcpVbwCMVSK+hSGkopY9Oh03HmByTODj44nViGVpqgTzzurFxk2VI6&#10;3RM/dHrA+w6bz93RKVgXT+NHfM63783yYG/S1Wp8/ApKXV5Md7cgEk7prwy/+IwONTPt/ZFMFFZB&#10;vuIi2wUITvNsDmKvYJEXIOtK/qevfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACM97T&#10;EwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCT&#10;Nq3J2wAAAAUBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="12EABBDF" w14:textId="77777777" w:rsidR="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>Pursuant to MGL Ch. 62C Section 49A, I certify under the penalties of perjury that I, to the best of my knowledge and belief, have filed all state tax returns and paid all state taxes required under law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A67770D" w14:textId="77777777" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E4F1D4B" w14:textId="343F65C4" w:rsidR="008804D6" w:rsidRPr="008804D6" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08817010" w14:textId="06EF3CC1" w:rsidR="0057762D" w:rsidRDefault="008804D6" w:rsidP="008804D6">
+      <w:r w:rsidRPr="008804D6">
+        <w:t xml:space="preserve">Signature of Company Official </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00366336">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>Printed Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00366336">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E67926">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E67926">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="008804D6">
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidR="00366336">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00366336">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E67926">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00366336">
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C650D00" w14:textId="7BB09FF3" w:rsidR="00CB6DA9" w:rsidRDefault="00CB6DA9">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDB83A3" w14:textId="539FB90F" w:rsidR="002A3CA3" w:rsidRDefault="002A3CA3" w:rsidP="001A2FA9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>ATTACHMENT 4: Annual Solid Waste and Recyclables Reporting Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BA3962" w14:textId="77777777" w:rsidR="001A2FA9" w:rsidRPr="001A2FA9" w:rsidRDefault="001A2FA9" w:rsidP="001A2FA9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="436A99E6" w14:textId="09290F03" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Town/City of ___________     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3657E6FA" w14:textId="77777777" w:rsidR="00827AA3" w:rsidRDefault="00827AA3" w:rsidP="00827AA3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9EEC3C" w14:textId="7F608EEC" w:rsidR="00436A05" w:rsidRPr="002A3CA3" w:rsidRDefault="00436A05" w:rsidP="00827AA3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CA3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>ANNUAL SOLID WASTE AND RECYCLABLES REPORTING FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD9B847" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="002A3CA3" w:rsidRDefault="00436A05" w:rsidP="00827AA3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CA3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FOR PERMITTED HAULERS OPERATING IN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7F46A6" w14:textId="0480F13D" w:rsidR="00436A05" w:rsidRPr="002A3CA3" w:rsidRDefault="00436A05" w:rsidP="00827AA3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3CA3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TOWN/CITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C61364" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00827AA3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67E2A8EF" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="005D3446" w:rsidRDefault="00436A05" w:rsidP="00827AA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D77CF35" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00827AA3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All sections of this form must be completed and submitted to the Board of Health with your Annual Permit Renewal Application.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Private Hauler permits will not be issued until this report is filed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78552427" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00827AA3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7558EEC4" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="005D3446" w:rsidRDefault="00436A05" w:rsidP="00827AA3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+        </w:rPr>
+        <w:t>Reporting Period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCCC61E" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For the period starting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD962EA" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>MONTH/DATE/YEAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">         MONTH/DATE/YEAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B461C8" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E180708" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10665" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3353"/>
+        <w:gridCol w:w="7312"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="17D5BCF2" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD27B6D" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="0"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="3A6331"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="3A6331"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Company Information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="3732094D" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DBE5A2A" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Company Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A95FDB0" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="31FDDC8C" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="159BA9F0" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name of Person Completing Form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD3234C" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="79CDE94F" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7302BAB4" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC16F0C" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="2FBF466D" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7C869D" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>City, State ZIP Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23452C40" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="2A47AC6C" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57FD9FC2" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E6BF5A" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="49470FCB" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAE8513" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>E-Mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3433FB93" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4635ACF9" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14399836" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4860"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-86"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the table below, please provide the average number of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Town/City</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Customers you served during this 12-month reporting period, by category type.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00911B99" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4860"/>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-86"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9272" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6302"/>
+        <w:gridCol w:w="2970"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="06AF88D7" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6302" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DC771A" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="003300"/>
+              </w:rPr>
+              <w:t>Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79D1F4F6" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="003300"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Customer Count </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="7815371E" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6302" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1721632B" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Residential Customers: Solid Waste and Recyclables </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E631E6" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="263D6840" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6302" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F06FC2" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Commercial Customers: Solid Waste and Recyclables</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FC5B0B" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="504755A7" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6302" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD51C06" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Commercial Customers: Recyclables Only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A0C236" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="013591E2" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6302" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BADBECF" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Commercial Customers: Solid Waste Only</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="337DEE8E" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7F2A4BD6" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10569" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4058"/>
+        <w:gridCol w:w="3067"/>
+        <w:gridCol w:w="3444"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="20611456" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10569" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14AC4E8D" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:spacing w:before="40" w:after="0"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="3A6331"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cstheme="majorBidi"/>
+                <w:b/>
+                <w:color w:val="3A6331"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Tonnage Data</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314E3557" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide the total tons of Solid Waste and Recyclables collected from Residential Customers within the Town/City of _______ during this 12-month reporting period. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Note: In the case where your company delivers loads for disposal or recycling that are combined with more than one municipality, you must provide your best estimate of tonnage delivered from the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     Town/City    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.  Weight slips must be provided upon request from the Board of Health.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="0B780D70" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4755F6E4" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47ED65E4" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Solid Waste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3444" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="796AA63B" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Recyclables</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="457FE196" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A839A9" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Tonnage</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB8D62C" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3444" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFD1E4A" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00436A05" w:rsidRPr="00436A05" w14:paraId="19D1073D" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4058" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55FE1620" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00436A05">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Disposal or Processing Facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA3B347" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3444" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1621629E" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="030F7FB6" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A326B6" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please check all and make sure all associated attachments are included.  If Not Applicable, enter (NA).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0210D370" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Incomplete applications will not be considered.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8C2673" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DABF242" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63A33BA7" wp14:editId="0834708E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>11430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>29210</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1281217856" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7250BFE4" w14:textId="77777777" w:rsidR="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="63A33BA7" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;margin-left:.9pt;margin-top:2.3pt;width:13.2pt;height:11pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQhLAlEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudLEkbI07Rpcsw&#10;oPsAuj2ALMuxMFnUKCV29vSllDQNuu0yzAdBNKW/yB/J5c3QGbZX6DXYko9HOWfKSqi13Zb8+7fN&#10;m2vOfBC2FgasKvlBeX6zev1q2btCTaAFUytkJGJ90buStyG4Isu8bFUn/AicsuRsADsRyMRtVqPo&#10;Sb0z2STP51kPWDsEqbynv3dHJ18l/aZRMnxpGq8CMyWn2EJaMa1VXLPVUhRbFK7V8hSG+IcoOqEt&#10;PXqWuhNBsB3q36Q6LRE8NGEkocugabRUKQfKZpy/yOahFU6lXAiOd2dM/v/Jys/7B/cVWRjewUAF&#10;TEl4dw/yh2cW1q2wW3WLCH2rRE0PjyOyrHe+OF2NqH3ho0jVf4Kaiix2AZLQ0GAXqVCejNSpAIcz&#10;dDUEJuOT86v5lDySXOO3i6s8FSUTxdNlhz58UNCxuCk5Uk2TuNjf+xCDEcXTkfiWB6PrjTYmGbit&#10;1gbZXlD9N+lL8b84ZizrS76YTWbH/P8qkafvTxKdDtTIRnclvz4fEkWk9t7Wqc2C0Oa4p5CNPWGM&#10;5I4Mw1ANTNeEIUGOWCuoDwQW4di4NGi0aQF/cdZT05bc/9wJVJyZj5aKsxhPI8qQjOnsakIGXnqq&#10;S4+wkqRKHjg7btchTUYEZ+GWitjoBPg5klPM1IyJ+2lwYrdf2unU83ivHgEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAOgSMPTaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwQdQiV&#10;CSFOhZBAcINSlasbb5MIex1iNw1/z3KC02g0o5lXrWbvxIRj7ANpuFpkIJCaYHtqNWzeHy8LEDEZ&#10;ssYFQg3fGGFVn55UprThSG84rVMreIRiaTR0KQ2llLHp0Ju4CAMSZ/swepPYjq20oznyuHcyzzIl&#10;vemJHzoz4EOHzef64DUUy+fpI75cv24btXe36eJmevoatT4/m+/vQCSc018ZfvEZHWpm2oUD2Sgc&#10;ewZPGpYKBKd5kYPYsSoFsq7kf/r6BwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANCEsCUT&#10;AgAAJgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOgS&#10;MPTaAAAABQEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7250BFE4" w14:textId="77777777" w:rsidR="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>I have attached names and addresses of Commercial Customers who are provided Solid Waste only collection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5879A7D0" w14:textId="1BC1CF05" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BEC8290" wp14:editId="35DA272A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>10795</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>17780</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="730727679" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="37CA9D03" w14:textId="77777777" w:rsidR="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2BEC8290" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;margin-left:.85pt;margin-top:1.4pt;width:13.2pt;height:11pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnWnLkFAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudLEkbI07Rpcsw&#10;oPsAuj2ALMuxMFnUKCV29vSllDQNuu0yzAdBNKU/yR+p5c3QGbZX6DXYko9HOWfKSqi13Zb8+7fN&#10;m2vOfBC2FgasKvlBeX6zev1q2btCTaAFUytkJGJ90buStyG4Isu8bFUn/AicsuRsADsRyMRtVqPo&#10;Sb0z2STP51kPWDsEqbynv3dHJ18l/aZRMnxpGq8CMyWn3EJaMa1VXLPVUhRbFK7V8pSG+IcsOqEt&#10;BT1L3Ykg2A71b1KdlggemjCS0GXQNFqqVANVM85fVPPQCqdSLQTHuzMm//9k5ef9g/uKLAzvYKAG&#10;piK8uwf5wzML61bYrbpFhL5VoqbA44gs650vTlcjal/4KFL1n6CmJotdgCQ0NNhFKlQnI3VqwOEM&#10;XQ2ByRhyfjWfkkeSa/x2cZWnpmSieLrs0IcPCjoWNyVH6mkSF/t7H2Iyong6EmN5MLreaGOSgdtq&#10;bZDtBfV/k76U/4tjxrK+5IvZZHas/68Sefr+JNHpQINsdFfy6/MhUURq722dxiwIbY57StnYE8ZI&#10;7sgwDNXAdE0YJjFCxFpBfSCwCMfBpYdGmxbwF2c9DW3J/c+dQMWZ+WipOYvxNKIMyZjOriZk4KWn&#10;uvQIK0mq5IGz43Yd0suI4CzcUhMbnQA/Z3LKmYYxcT89nDjtl3Y69fy8V48AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAE1ZAO2wAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhcEHUa&#10;qjaEOBVCAsENCmqvbrxNIux1sN00/D3LCU6j0YxmXrWenBUjhth7UjCfZSCQGm96ahV8vD9eFyBi&#10;0mS09YQKvjHCuj4/q3Rp/InecNykVvAIxVIr6FIaSilj06HTceYHJM4OPjid2IZWmqBPPO6szLNs&#10;KZ3uiR86PeBDh83n5ugUFIvncRdfbl63zfJgb9PVanz6CkpdXkz3dyASTumvDL/4jA41M+39kUwU&#10;lv2Kiwpy5uc0L+Yg9qyLAmRdyf/09Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA51py&#10;5BQCAAAmBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;BNWQDtsAAAAFAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="37CA9D03" w14:textId="77777777" w:rsidR="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">I have attached names and addresses of Commercial Customers who are provided Recyclables only collection.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E27CE99" w14:textId="752FBC9E" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5ECEA6DD" wp14:editId="45CA2D69">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>9525</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>13970</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="253581129" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="58667866" w14:textId="77777777" w:rsidR="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5ECEA6DD" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.75pt;margin-top:1.1pt;width:13.2pt;height:11pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA17RwSEwIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudLEkbI07Rpcsw&#10;oPsAuj2ALMuxMFnUKCV29vSllDQNuu0yzAdBNKU/yR+p5c3QGbZX6DXYko9HOWfKSqi13Zb8+7fN&#10;m2vOfBC2FgasKvlBeX6zev1q2btCTaAFUytkJGJ90buStyG4Isu8bFUn/AicsuRsADsRyMRtVqPo&#10;Sb0z2STP51kPWDsEqbynv3dHJ18l/aZRMnxpGq8CMyWn3EJaMa1VXLPVUhRbFK7V8pSG+IcsOqEt&#10;BT1L3Ykg2A71b1KdlggemjCS0GXQNFqqVANVM85fVPPQCqdSLQTHuzMm//9k5ef9g/uKLAzvYKAG&#10;piK8uwf5wzML61bYrbpFhL5VoqbA44gs650vTlcjal/4KFL1n6CmJotdgCQ0NNhFKlQnI3VqwOEM&#10;XQ2ByRhyfjWfkkeSa/x2cZWnpmSieLrs0IcPCjoWNyVH6mkSF/t7H2Iyong6EmN5MLreaGOSgdtq&#10;bZDtBfV/k76U/4tjxrK+5IvZZHas/68Sefr+JNHpQINsdFfy6/MhUURq722dxiwIbY57StnYE8ZI&#10;7sgwDNXAdB0xxAgRawX1gcAiHAeXHhptWsBfnPU0tCX3P3cCFWfmo6XmLMbTiDIkYzq7mpCBl57q&#10;0iOsJKmSB86O23VILyOCs3BLTWx0AvycySlnGsbE/fRw4rRf2unU8/NePQIAAP//AwBQSwMEFAAG&#10;AAgAAAAhAAiEq6/bAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMjs1OwzAQhO9IvIO1SFxQ6xBK&#10;f0KcCiGB6A1aBFc33iYR9jrYbhrenuUEp9FoRjNfuR6dFQOG2HlScD3NQCDV3nTUKHjbPU6WIGLS&#10;ZLT1hAq+McK6Oj8rdWH8iV5x2KZG8AjFQitoU+oLKWPdotNx6nskzg4+OJ3YhkaaoE887qzMs2wu&#10;ne6IH1rd40OL9ef26BQsZ8/DR9zcvLzX84NdpavF8PQVlLq8GO/vQCQc018ZfvEZHSpm2vsjmSgs&#10;+1suKshzEJzmixWIPessB1mV8j999QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA17RwS&#10;EwIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAI&#10;hKuv2wAAAAUBAAAPAAAAAAAAAAAAAAAAAG0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="58667866" w14:textId="77777777" w:rsidR="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have been in communication with the Board of Health regarding Customer set-outs not in compliance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Town/City bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682D9CF8" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24B24A19" wp14:editId="66D1700E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>12233</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7596</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="167640" cy="139700"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="12700"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1788240698" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="167640" cy="139700"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6DE6ED2B" w14:textId="77777777" w:rsidR="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="24B24A19" id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:.95pt;margin-top:.6pt;width:13.2pt;height:11pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI4Ia8FAIAACYEAAAOAAAAZHJzL2Uyb0RvYy54bWysk81u2zAMx+8D9g6C7oudLEkbI07Rpcsw&#10;oPsAuj2ALMuxMFnUKCV29vSllDQNuu0yzAdBNKU/yR+p5c3QGbZX6DXYko9HOWfKSqi13Zb8+7fN&#10;m2vOfBC2FgasKvlBeX6zev1q2btCTaAFUytkJGJ90buStyG4Isu8bFUn/AicsuRsADsRyMRtVqPo&#10;Sb0z2STP51kPWDsEqbynv3dHJ18l/aZRMnxpGq8CMyWn3EJaMa1VXLPVUhRbFK7V8pSG+IcsOqEt&#10;BT1L3Ykg2A71b1KdlggemjCS0GXQNFqqVANVM85fVPPQCqdSLQTHuzMm//9k5ef9g/uKLAzvYKAG&#10;piK8uwf5wzML61bYrbpFhL5VoqbA44gs650vTlcjal/4KFL1n6CmJotdgCQ0NNhFKlQnI3VqwOEM&#10;XQ2ByRhyfjWfkkeSa/x2cZWnpmSieLrs0IcPCjoWNyVH6mkSF/t7H2Iyong6EmN5MLreaGOSgdtq&#10;bZDtBfV/k76U/4tjxrK+5IvZZHas/68Sefr+JNHpQINsdFfy6/MhUURq722dxiwIbY57StnYE8ZI&#10;7sgwDNXAdE0YpjFCxFpBfSCwCMfBpYdGmxbwF2c9DW3J/c+dQMWZ+WipOYvxNKIMyZjOriZk4KWn&#10;uvQIK0mq5IGz43Yd0suI4CzcUhMbnQA/Z3LKmYYxcT89nDjtl3Y69fy8V48AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAaj93c2gAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhcEHVI&#10;UElDnAohgeBWCoKrG2+TCHsdbDcNf89ygtNoNKOZV69nZ8WEIQ6eFFwtMhBIrTcDdQreXh8uSxAx&#10;aTLaekIF3xhh3Zye1Loy/kgvOG1TJ3iEYqUV9CmNlZSx7dHpuPAjEmd7H5xObEMnTdBHHndW5lm2&#10;lE4PxA+9HvG+x/Zze3AKyuun6SM+F5v3drm3q3RxMz1+BaXOz+a7WxAJ5/RXhl98RoeGmXb+QCYK&#10;y37FRZYcBKd5WYDYsRY5yKaW/+mbHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDI4Ia8&#10;FAIAACYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAa&#10;j93c2gAAAAUBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6DE6ED2B" w14:textId="77777777" w:rsidR="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>I have attached copies of all Waste Ban violation letters or notices received by my company during the prior year that refer to loads collected within the Town/City of ________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38EBCAAF" w14:textId="77777777" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48CB6754" w14:textId="5D2EE6DF" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:t>_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E47CD7E" w14:textId="773825F5" w:rsidR="00436A05" w:rsidRPr="00436A05" w:rsidRDefault="00436A05" w:rsidP="00436A05">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature of Company Official </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Printed Name</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Title</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0007644F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00436A05">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F51D4C" w14:textId="4A0C7FCF" w:rsidR="000B28D4" w:rsidRDefault="000B28D4">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CB0DE1" w14:textId="0A5C7646" w:rsidR="002A3CA3" w:rsidRDefault="002A3CA3" w:rsidP="009961D1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ATTACHMENT </w:t>
+      </w:r>
+      <w:r w:rsidR="009961D1">
+        <w:t>5: Recycling Service Exemption Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728C2AA0" w14:textId="77777777" w:rsidR="00827AA3" w:rsidRPr="00827AA3" w:rsidRDefault="00827AA3" w:rsidP="00827AA3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C3F9E1E" w14:textId="51157F8C" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Town/City of ___________     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA1EA32" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="003300"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476394BD" w14:textId="5DF7CFB7" w:rsidR="005D3446" w:rsidRPr="009961D1" w:rsidRDefault="004C1273" w:rsidP="009961D1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009961D1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>RECYCLING SERVICE EXEMPTION FORM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A25F65" w14:textId="00F80EFC" w:rsidR="004C1273" w:rsidRPr="00827AA3" w:rsidRDefault="004C1273" w:rsidP="009961D1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00827AA3">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>FOR COMMERCIAL GENERATORS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D32A0B8" w14:textId="491D8877" w:rsidR="004C1273" w:rsidRPr="00827AA3" w:rsidRDefault="004C1273" w:rsidP="009961D1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00827AA3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="3A6331"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TOWN/CITY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4CBCF0" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF9140A" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recycling is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>mandatory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Town/City of ________________.    The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> TOWN/CITY bylaw/ordinance or regulation is attached here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8276BC" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All Permitted Haulers must provide both Solid Waste and Recyclables collection to all Commercial Customers unless the Customer can provide proof to the Permitted Hauler that separate Recycling services are provided by another Permitted Hauler, or by one or several of the methods listed below.   Commercial Customers that decline recycling collection service from their Permitted Solid Waste Hauler must demonstrate to their Permitted Hauler or Town/City of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that they are diverting Mandatory Recyclables from disposal.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A11DF7E" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Town/City of _________ periodically checks recycling compliance throughout the Town/City of _________ and can offer outreach and assistance.  Commercial Customers that do not separate Recyclables from Solid Waste destined for disposal at a landfill or waste combustor are subject to fines. Permitted Haulers that do not offer/provide collection of Recyclables along with Solid Waste pickup are also subject to fines, unless the Town/City of __________ has received this form showing that recycling services were offered.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB7AC67" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please choose one:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235DDE23" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am a Permitted Hauler/customer service representative submitting this form on behalf of the business/organization listed below. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Identify your company name here</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631F9BB6" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I am a business/organization who has declined recycling service offered by my Solid Waste Hauler.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA57B65" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am a Permitted Hauler/customer service representative advising </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> TOWN/CITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of a business/organization who was offered recycling service, but refused. Identify your company name here: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7BA935" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10665" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C0C0C0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3353"/>
+        <w:gridCol w:w="7312"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004C1273" w:rsidRPr="004C1273" w14:paraId="3182D00C" w14:textId="77777777" w:rsidTr="004C1273">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10665" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C173616" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:keepNext/>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="003300"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1273">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+                <w:color w:val="003300"/>
+              </w:rPr>
+              <w:t>Business, Organization, or Property Manager Seeking Exemption</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1273" w:rsidRPr="004C1273" w14:paraId="74DF87D0" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02741EFA" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1273">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Business/Organization Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD4FC4A" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1273" w:rsidRPr="004C1273" w14:paraId="57086D87" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E6A1ABE" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1273">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Business/Organization Contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0790BF52" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1273" w:rsidRPr="004C1273" w14:paraId="645BB0F7" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="795EAB7B" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1273">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE58CEA" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1273" w:rsidRPr="004C1273" w14:paraId="4D212AA1" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA0EA45" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1273">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>City, State ZIP Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34481A2E" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1273" w:rsidRPr="004C1273" w14:paraId="616B9655" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C6D4D1D" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1273">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58341738" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C1273" w:rsidRPr="004C1273" w14:paraId="455D09E3" w14:textId="77777777" w:rsidTr="003D4E2A">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3353" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="777336A8" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C1273">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>E-Mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7312" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A04CDEF" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1D512EEC" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E81C4F6" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="009C3231" w:rsidRDefault="004C1273" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C3231">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Materials Handling Information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="636DF82B" w14:textId="6C56E68E" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name of Permitted Solid Waste Hauler  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A57700" w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD66B8E" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please describe the manner in which materials are recycled (check all that apply):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E8E993" w14:textId="0E8D9B7F" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Option 1 - Ship directly to mill: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Identify recycling outlet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A57700" w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A57700" w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A556EB7" w14:textId="699303A4" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Option 2 - Self-haul: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Identify recycling outlet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8532CD" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Option 3 - Back-haul to parent company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA48F52" w14:textId="6209E1DB" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="00C81DFB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Option 4 – Recycling Collection by Permitted Recycling Hauler </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C81DFB" w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C81DFB" w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C81DFB" w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C81DFB" w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C81DFB" w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C81DFB" w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C81DFB" w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Name of Permitted Recycling Hauler</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A1B1DAC" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="009C3231" w:rsidRDefault="004C1273" w:rsidP="005D3446">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C3231">
+        <w:rPr>
+          <w:color w:val="3A6331"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Signature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4E2402" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">By signing below, I certify that I have read and understand the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TOWN/CITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">requirement to comply with Mandatory Recycling as stated in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>TOWN/CITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>bylaw/ordinance or regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C81003" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B1AE7CE" w14:textId="77777777" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323BA3D3" w14:textId="345E40B9" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3508B543" w14:textId="2BF7BB14" w:rsidR="004C1273" w:rsidRPr="004C1273" w:rsidRDefault="004C1273" w:rsidP="004C1273">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature of Form Contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Printed Name                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    E-Mail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81DFB" w:rsidRPr="005D3446">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C1273">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Phone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9007F5" w14:textId="77777777" w:rsidR="00CB6DA9" w:rsidRPr="005D3446" w:rsidRDefault="00CB6DA9" w:rsidP="008804D6"/>
+    <w:sectPr w:rsidR="00CB6DA9" w:rsidRPr="005D3446">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77BA9DDA" w14:textId="77777777" w:rsidR="00F00933" w:rsidRDefault="00F00933" w:rsidP="003848A4">
+    <w:p w14:paraId="716ABB73" w14:textId="77777777" w:rsidR="00A10AE0" w:rsidRDefault="00A10AE0" w:rsidP="003848A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B4FEC91" w14:textId="77777777" w:rsidR="00F00933" w:rsidRDefault="00F00933" w:rsidP="003848A4">
+    <w:p w14:paraId="4D8FAA97" w14:textId="77777777" w:rsidR="00A10AE0" w:rsidRDefault="00A10AE0" w:rsidP="003848A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2CAAEBE6" w14:textId="77777777" w:rsidR="00F00933" w:rsidRDefault="00F00933">
+    <w:p w14:paraId="098ED228" w14:textId="77777777" w:rsidR="00A10AE0" w:rsidRDefault="00A10AE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1680928325"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4634CE8F" w14:textId="77777777" w:rsidR="008D6859" w:rsidRDefault="00123A0A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:t xml:space="preserve">Page | </w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="000620DE">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
@@ -4312,143 +12485,667 @@
   </w:sdt>
   <w:p w14:paraId="4634CE90" w14:textId="77777777" w:rsidR="008D6859" w:rsidRPr="00A06B25" w:rsidRDefault="00123A0A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A06B25">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>Municipal Waste Ban Com</w:t>
     </w:r>
     <w:r w:rsidR="003848A4">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">pliance Regulation </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2146F25D" w14:textId="77777777" w:rsidR="00F00933" w:rsidRDefault="00F00933" w:rsidP="003848A4">
+    <w:p w14:paraId="534B4AAE" w14:textId="77777777" w:rsidR="00A10AE0" w:rsidRDefault="00A10AE0" w:rsidP="003848A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="77EC6E28" w14:textId="77777777" w:rsidR="00F00933" w:rsidRDefault="00F00933" w:rsidP="003848A4">
+    <w:p w14:paraId="6F9BE8DA" w14:textId="77777777" w:rsidR="00A10AE0" w:rsidRDefault="00A10AE0" w:rsidP="003848A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="068DF0CF" w14:textId="77777777" w:rsidR="00F00933" w:rsidRDefault="00F00933">
+    <w:p w14:paraId="12D823A2" w14:textId="77777777" w:rsidR="00A10AE0" w:rsidRDefault="00A10AE0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4634CE8D" w14:textId="77777777" w:rsidR="008D6859" w:rsidRDefault="00E5300D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4634CE8D" w14:textId="77777777" w:rsidR="008D6859" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4634CE91">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
-        <v:shape id="_x0000_s2049" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="gray [1629]" stroked="f">
+        <v:shape id="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="gray [1629]" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03186C97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6E8C8482"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06440B09"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDCC30D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="08BB1D24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8FDA378A"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A6A3FDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8794E14E"/>
+    <w:lvl w:ilvl="0" w:tplc="4A62243C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 2" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings 2" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B822953"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FECCF86"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18744336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6B0FBEE"/>
     <w:lvl w:ilvl="0" w:tplc="04090013">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4493,51 +13190,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A5D77F3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D0E1FA6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E7F0B16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A624036"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4606,51 +13392,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36256503"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DBD6571E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36D5532C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E24CA3C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4719,51 +13594,163 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3757545F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="340C38B2"/>
+    <w:lvl w:ilvl="0" w:tplc="82E4DE0C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings 2" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings 2" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50EE136B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F58E00C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4832,51 +13819,230 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="529023D3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB7AA352"/>
+    <w:lvl w:ilvl="0" w:tplc="309084BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54D11A1E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2E8CDEC"/>
+    <w:lvl w:ilvl="0" w:tplc="4AC4D07C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57023A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08088D9E"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4918,51 +14084,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="604D475B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CF608D6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5031,51 +14197,140 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630D2C13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CD8AFB4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63114FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CC62576"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5144,51 +14399,141 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E700D68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB7AA352"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70205332"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D47292D8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5230,230 +14575,543 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="740E14BF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33D83E7E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EF427A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0D24BC2"/>
+    <w:lvl w:ilvl="0" w:tplc="C2466DF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="557320465">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="2" w16cid:durableId="1842310176">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="189882834">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1240552809">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="5" w16cid:durableId="1920601470">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="6" w16cid:durableId="578096162">
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="550532996">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="107703614">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="884373818">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="240726296">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1975863484">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2125885444">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1460147116">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="119611466">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="126092965">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1718551703">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2135294451">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="369107064">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="19" w16cid:durableId="1474444458">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1186557208">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="21" w16cid:durableId="1889608290">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="369261495">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="241764633">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005D1D86"/>
     <w:rsid w:val="00003EFA"/>
     <w:rsid w:val="000166C7"/>
+    <w:rsid w:val="0005106E"/>
+    <w:rsid w:val="00053A55"/>
     <w:rsid w:val="000620DE"/>
+    <w:rsid w:val="0007644F"/>
+    <w:rsid w:val="000B1C49"/>
+    <w:rsid w:val="000B28D4"/>
     <w:rsid w:val="000F1D10"/>
+    <w:rsid w:val="00106C52"/>
+    <w:rsid w:val="00123449"/>
     <w:rsid w:val="00123A0A"/>
     <w:rsid w:val="0012487D"/>
+    <w:rsid w:val="0012520D"/>
     <w:rsid w:val="00133899"/>
+    <w:rsid w:val="0013557B"/>
+    <w:rsid w:val="00170AFC"/>
+    <w:rsid w:val="001A2FA9"/>
     <w:rsid w:val="001C18BD"/>
+    <w:rsid w:val="001E178C"/>
+    <w:rsid w:val="00215FB1"/>
+    <w:rsid w:val="00236276"/>
+    <w:rsid w:val="00237028"/>
+    <w:rsid w:val="002526E6"/>
     <w:rsid w:val="00256725"/>
     <w:rsid w:val="002815BD"/>
+    <w:rsid w:val="002964E4"/>
+    <w:rsid w:val="002A3CA3"/>
+    <w:rsid w:val="002A5216"/>
     <w:rsid w:val="002A70BC"/>
     <w:rsid w:val="00302B3B"/>
+    <w:rsid w:val="00306832"/>
+    <w:rsid w:val="00350C3E"/>
     <w:rsid w:val="00351AB4"/>
+    <w:rsid w:val="00366336"/>
     <w:rsid w:val="003848A4"/>
+    <w:rsid w:val="003A1BA0"/>
+    <w:rsid w:val="003A42DF"/>
     <w:rsid w:val="003C18D3"/>
+    <w:rsid w:val="003F3AA4"/>
+    <w:rsid w:val="003F6500"/>
+    <w:rsid w:val="0041058C"/>
+    <w:rsid w:val="00436A05"/>
+    <w:rsid w:val="00440DAB"/>
     <w:rsid w:val="004648FB"/>
+    <w:rsid w:val="00476880"/>
+    <w:rsid w:val="0049624B"/>
     <w:rsid w:val="004B4F02"/>
+    <w:rsid w:val="004C1273"/>
     <w:rsid w:val="004E6DB4"/>
+    <w:rsid w:val="00503C69"/>
+    <w:rsid w:val="00523322"/>
     <w:rsid w:val="00525D72"/>
     <w:rsid w:val="0057762D"/>
+    <w:rsid w:val="005A6F3E"/>
+    <w:rsid w:val="005C4156"/>
     <w:rsid w:val="005D1D86"/>
+    <w:rsid w:val="005D3446"/>
     <w:rsid w:val="00613F9E"/>
     <w:rsid w:val="0062578F"/>
+    <w:rsid w:val="006324F5"/>
+    <w:rsid w:val="0065210D"/>
+    <w:rsid w:val="006605F1"/>
+    <w:rsid w:val="0066100E"/>
+    <w:rsid w:val="0066781C"/>
+    <w:rsid w:val="006A48FD"/>
+    <w:rsid w:val="006D0CC7"/>
     <w:rsid w:val="006E0945"/>
+    <w:rsid w:val="007229E6"/>
+    <w:rsid w:val="00724D36"/>
+    <w:rsid w:val="007558C8"/>
+    <w:rsid w:val="00764C9B"/>
+    <w:rsid w:val="008027F8"/>
+    <w:rsid w:val="00827AA3"/>
+    <w:rsid w:val="00872363"/>
+    <w:rsid w:val="00876717"/>
+    <w:rsid w:val="0087713E"/>
+    <w:rsid w:val="008804D6"/>
+    <w:rsid w:val="00884428"/>
+    <w:rsid w:val="008B2C11"/>
     <w:rsid w:val="008C253F"/>
     <w:rsid w:val="008D6859"/>
     <w:rsid w:val="008E13A5"/>
+    <w:rsid w:val="008E4EAB"/>
     <w:rsid w:val="008F153A"/>
+    <w:rsid w:val="008F49B0"/>
     <w:rsid w:val="00910605"/>
     <w:rsid w:val="00915CE0"/>
+    <w:rsid w:val="00942B69"/>
+    <w:rsid w:val="009920CD"/>
+    <w:rsid w:val="009961D1"/>
+    <w:rsid w:val="009A2538"/>
+    <w:rsid w:val="009B545B"/>
+    <w:rsid w:val="009C3231"/>
     <w:rsid w:val="009F286E"/>
     <w:rsid w:val="009F7B79"/>
+    <w:rsid w:val="00A00B8F"/>
+    <w:rsid w:val="00A10AE0"/>
+    <w:rsid w:val="00A57700"/>
+    <w:rsid w:val="00A96471"/>
+    <w:rsid w:val="00AA7BCC"/>
     <w:rsid w:val="00AC367E"/>
+    <w:rsid w:val="00AF6773"/>
     <w:rsid w:val="00B42A2B"/>
+    <w:rsid w:val="00B51C56"/>
+    <w:rsid w:val="00B926A2"/>
     <w:rsid w:val="00BA18BE"/>
+    <w:rsid w:val="00BD7D95"/>
+    <w:rsid w:val="00C07616"/>
+    <w:rsid w:val="00C12286"/>
     <w:rsid w:val="00C27A3D"/>
+    <w:rsid w:val="00C73D1E"/>
     <w:rsid w:val="00C74A52"/>
+    <w:rsid w:val="00C81DFB"/>
     <w:rsid w:val="00C86F1F"/>
     <w:rsid w:val="00CA75CB"/>
+    <w:rsid w:val="00CB0D81"/>
+    <w:rsid w:val="00CB44AC"/>
+    <w:rsid w:val="00CB6DA9"/>
+    <w:rsid w:val="00D07A5D"/>
     <w:rsid w:val="00D71EE9"/>
+    <w:rsid w:val="00D73E7D"/>
+    <w:rsid w:val="00DD654E"/>
     <w:rsid w:val="00E3496A"/>
+    <w:rsid w:val="00E67926"/>
+    <w:rsid w:val="00E803C8"/>
     <w:rsid w:val="00EB282B"/>
     <w:rsid w:val="00EB39EE"/>
+    <w:rsid w:val="00EC4A78"/>
+    <w:rsid w:val="00EE2600"/>
     <w:rsid w:val="00F00933"/>
+    <w:rsid w:val="00F36A43"/>
     <w:rsid w:val="00F51F29"/>
     <w:rsid w:val="00F62C46"/>
     <w:rsid w:val="00F94717"/>
+    <w:rsid w:val="00F97B49"/>
+    <w:rsid w:val="00FA311B"/>
+    <w:rsid w:val="00FA6AFB"/>
+    <w:rsid w:val="00FB6D4E"/>
+    <w:rsid w:val="00FF6863"/>
     <w:rsid w:val="0FD64310"/>
     <w:rsid w:val="11D1D69B"/>
     <w:rsid w:val="18914FE9"/>
     <w:rsid w:val="2B4D9EB3"/>
     <w:rsid w:val="30B1BC4A"/>
     <w:rsid w:val="3123D6D1"/>
     <w:rsid w:val="3F2CAB8B"/>
     <w:rsid w:val="41179E42"/>
     <w:rsid w:val="44923CBA"/>
     <w:rsid w:val="5CFF85AA"/>
     <w:rsid w:val="62A263F7"/>
     <w:rsid w:val="646E04E8"/>
     <w:rsid w:val="6FAA4BC5"/>
     <w:rsid w:val="7DA074F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4634CDEA"/>
   <w15:docId w15:val="{DC63F2AE-F324-4517-BBD5-6B30FBFF461D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5807,50 +15465,141 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00215FB1"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="274221"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00106C52"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="274221"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00236276"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="274221"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0049624B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="274221"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -6022,90 +15771,180 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB39EE"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E3496A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A2538"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009A2538"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00215FB1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="274221"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00106C52"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="274221"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00236276"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="274221"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0049624B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Calibri Light" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="274221"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="755130380">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1767454327">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/guidance-brief-haulers-waste-ban-compliance/download" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/implementing-mandatory-recycling-private-hauler-regulations" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fact-sheet-what-are-the-massachusetts-waste-bans/download" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/faq-on-mercury-containing-product-disposal-ban/download" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eea/agencies/massdep/recycle/reports/solid-waste-master-plan.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/implementing-mandatory-recycling-private-hauler-regulations." TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/guidance-brief-haulers-waste-ban-compliance/download" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/doc/fact-sheet-what-are-the-massachusetts-waste-bans/download" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://recyclingworksma.com/local-health-department-guidance-for-commercial-food-waste-separation/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/lists/implementing-mandatory-recycling-private-hauler-regulations." TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/eea/agencies/massdep/recycle/grants/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6366,68 +16205,76 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C4D0C3021FA97D4C83490FBFBBDDEB2D" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="82efd63bec9b381f4fbd2b115f252f49">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4c833433-5196-423e-bc5e-12e70e78a05e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e6eb9b67ce96fed7c5dd2ee3f1d26c89" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C4D0C3021FA97D4C83490FBFBBDDEB2D" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c2de8e4aedf3a64398d3e9a65f250a37">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4c833433-5196-423e-bc5e-12e70e78a05e" xmlns:ns3="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8e8ec5aa9b22f5a68f20a8e15c0df424" ns2:_="" ns3:_="">
     <xsd:import namespace="4c833433-5196-423e-bc5e-12e70e78a05e"/>
+    <xsd:import namespace="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4c833433-5196-423e-bc5e-12e70e78a05e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
@@ -6439,50 +16286,113 @@
     <xsd:element name="MediaServiceAutoTags" ma:index="12" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="20" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{64969b0e-64d9-413a-9bb5-09c0eb31f504}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="22" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="23" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -6556,112 +16466,141 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="4c833433-5196-423e-bc5e-12e70e78a05e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0" xsi:nil="true"/>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A16C44A-B556-4BED-9F93-30CEAAD56A85}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7BFA9B98-B294-40C7-BF60-784C1C8FDA8B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4c833433-5196-423e-bc5e-12e70e78a05e"/>
+    <ds:schemaRef ds:uri="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69236415-F79A-49E6-AC80-0CA27BFF43B4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03B29BCE-3D2D-4DE1-9FF1-4075D483AEA8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BE19382-6F10-464A-8437-83E320173FCC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4c833433-5196-423e-bc5e-12e70e78a05e"/>
+    <ds:schemaRef ds:uri="a63a9c72-e43b-4077-bbd1-fe0cd88be8b0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>17864</Characters>
+  <Pages>24</Pages>
+  <Words>7092</Words>
+  <Characters>40429</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>336</Lines>
+  <Paragraphs>94</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>EOEEA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20957</CharactersWithSpaces>
+  <CharactersWithSpaces>47427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5963840</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.mass.gov/eea/docs/dep/recycle/laws/wbfact.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>262165</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -6690,40 +16629,41 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.mass.gov/eea/agencies/massdep/recycle/reduce/mandatory-recycling.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>kathi mirza</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C4D0C3021FA97D4C83490FBFBBDDEB2D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>55837800</vt:r8>
   </property>
 </Properties>
 </file>