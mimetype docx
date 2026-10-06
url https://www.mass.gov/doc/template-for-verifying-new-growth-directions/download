--- v0 (2025-11-01)
+++ v1 (2026-10-06)
@@ -1,76 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="30715EEF" w14:textId="476B5347" w:rsidR="00854745" w:rsidRDefault="00CD7DF5" w:rsidP="00854745">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C53A743" wp14:editId="2B0D1EB1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C53A743" wp14:editId="4B946116">
             <wp:extent cx="6639394" cy="2609036"/>
             <wp:effectExtent l="76200" t="76200" r="123825" b="134620"/>
-            <wp:docPr id="28" name="Picture 28"/>
+            <wp:docPr id="28" name="Picture 28" descr="New Growth Verification Template spreadsheet image"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="28" name="Picture 28" descr="New Growth Verification Template spreadsheet image"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6647577" cy="2612252"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -123,62 +124,62 @@
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664370B3" w14:textId="77777777" w:rsidR="005856FF" w:rsidRPr="005856FF" w:rsidRDefault="005856FF" w:rsidP="005856FF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6423F87E" w14:textId="2A6D41CA" w:rsidR="00854745" w:rsidRDefault="005856FF" w:rsidP="00854745">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="005856FF">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C81B9AD" wp14:editId="2B308E70">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C81B9AD" wp14:editId="770B8092">
             <wp:extent cx="6649387" cy="387881"/>
             <wp:effectExtent l="76200" t="76200" r="132715" b="127000"/>
-            <wp:docPr id="41375996" name="Picture 1"/>
+            <wp:docPr id="41375996" name="Picture 1" descr="simple Excel template to upload growth"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="41375996" name=""/>
+                    <pic:cNvPr id="41375996" name="Picture 1" descr="simple Excel template to upload growth"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6736111" cy="392940"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -252,69 +253,69 @@
     </w:p>
     <w:p w14:paraId="03DE940C" w14:textId="77777777" w:rsidR="005856FF" w:rsidRDefault="005856FF" w:rsidP="00B21079"/>
     <w:p w14:paraId="5D9F2DF1" w14:textId="1AD101E3" w:rsidR="005856FF" w:rsidRDefault="005856FF" w:rsidP="00B21079">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="005856FF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>New Growth Verification Template</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can be used to capture and record new growth and allows you to see the tallies in each category.</w:t>
       </w:r>
       <w:r w:rsidR="009D407C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D407C" w:rsidRPr="00E57BFA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">It is a </w:t>
       </w:r>
-      <w:r w:rsidR="00D74BC6" w:rsidRPr="00D74BC6">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00D74BC6" w:rsidRPr="00315910">
+        <w:rPr>
+          <w:color w:val="E40000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="009D407C" w:rsidRPr="00E57BFA">
+      <w:r w:rsidR="009D407C" w:rsidRPr="00315910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="E40000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>BEST PRACTICE</w:t>
       </w:r>
-      <w:r w:rsidR="00D74BC6">
-[...1 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidR="00D74BC6" w:rsidRPr="00315910">
+        <w:rPr>
+          <w:color w:val="E40000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00134BE6" w:rsidRPr="00E57BFA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">to use the </w:t>
       </w:r>
       <w:r w:rsidR="00E57BFA" w:rsidRPr="00E57BFA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Verification</w:t>
       </w:r>
       <w:r w:rsidR="00134BE6" w:rsidRPr="00E57BFA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> Template to record </w:t>
       </w:r>
       <w:r w:rsidR="00D029FA" w:rsidRPr="00E57BFA">
         <w:rPr>
           <w:highlight w:val="yellow"/>
@@ -388,62 +389,62 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A710E4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Completing the Template</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E0B3115" w14:textId="7E7A2C1D" w:rsidR="000E70A4" w:rsidRDefault="00B002E6" w:rsidP="002801CE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06F869B1" wp14:editId="01F0C4D9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06F869B1" wp14:editId="437772E5">
             <wp:extent cx="6764030" cy="873177"/>
             <wp:effectExtent l="76200" t="76200" r="132080" b="136525"/>
-            <wp:docPr id="10" name="Picture 10"/>
+            <wp:docPr id="10" name="Picture 10" descr="Instructions on completing the template with zoomed in headers"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="10" name="Picture 10" descr="Instructions on completing the template with zoomed in headers"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6951800" cy="897416"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -499,130 +500,122 @@
       </w:r>
       <w:r w:rsidR="002801CE">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4371">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
         <w:t>“Class</w:t>
       </w:r>
       <w:r w:rsidR="00F40B03">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4371">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
         <w:t xml:space="preserve"> should have </w:t>
       </w:r>
-      <w:r w:rsidRPr="0002742E">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00315910">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C10000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
-        <w:t>the s</w:t>
+        <w:t>the same formats as used on the LA-3</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4371">
         <w:rPr>
-          <w:b/>
-          <w:color w:val="FF0000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
-        <w:t>ame formats as used on the LA-3</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11A8C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important to NOTE that the Use Code </w:t>
+      </w:r>
+      <w:r w:rsidR="000A1E4C" w:rsidRPr="00F11A8C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t>or “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11A8C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Class” must be in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64B73" w:rsidRPr="00F11A8C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required format for the LA-3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F11A8C">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+        </w:rPr>
+        <w:t>state class code.</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4371">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...32 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315910">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C10000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">The Class must be </w:t>
       </w:r>
-      <w:r w:rsidRPr="00004E74">
+      <w:r w:rsidRPr="00315910">
         <w:rPr>
           <w:b/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="C10000"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
         <w:t>three digits only</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C4371">
-[...2 lines deleted...]
-          <w:color w:val="FF0000"/>
+      <w:r w:rsidRPr="00315910">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="C10000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4371">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
         <w:t xml:space="preserve"> Additionally, the field must be </w:t>
       </w:r>
       <w:r w:rsidRPr="008C4371">
         <w:rPr>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
         <w:t>TEXT</w:t>
       </w:r>
       <w:r w:rsidR="00252BB0">
         <w:rPr>
           <w:b/>
           <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
         </w:rPr>
         <w:t xml:space="preserve"> (See page 4)</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4371">
@@ -677,253 +670,223 @@
       <w:r w:rsidR="000A440C" w:rsidRPr="000A440C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
         </w:rPr>
         <w:t xml:space="preserve"> the first column and Business name in the Loc ID Column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459A0D7A" w14:textId="77777777" w:rsidR="0081569D" w:rsidRDefault="0081569D" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D819D3F" w14:textId="79C27CD7" w:rsidR="00326B16" w:rsidRDefault="00326B16" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00326B16">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3827AEFB" wp14:editId="7D629BC6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3827AEFB" wp14:editId="75EC9730">
             <wp:extent cx="1282909" cy="435113"/>
             <wp:effectExtent l="76200" t="76200" r="127000" b="136525"/>
-            <wp:docPr id="160445797" name="Picture 1" descr="A close-up of a blue screen&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="160445797" name="Picture 1" descr="A close-up of Loc ID/ PP Bus Name"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="160445797" name="Picture 1" descr="A close-up of a blue screen&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="160445797" name="Picture 1" descr="A close-up of Loc ID/ PP Bus Name"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1292315" cy="438303"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">This section can contain the Loc ID or in the case of Personal Property accounts it will contain the Business Name. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB0CC6">
+      <w:r w:rsidRPr="00315910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="E40000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">DO NOT EXCEED 32 CHARACTERS INCLUDING </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> – ONLY USE NUMBERS OR LETTERS</w:t>
+        <w:t>DO NOT EXCEED 32 CHARACTERS INCLUDING SPACES AND DO NOT USE SPECIAL CHARACTERS other than the customary formatting of the LOC ID – ONLY USE NUMBERS OR LETTERS</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2A26">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24182836" w14:textId="5CA00CB9" w:rsidR="00326B16" w:rsidRDefault="00326B16" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D76036D" w14:textId="77777777" w:rsidR="00326B16" w:rsidRDefault="00326B16" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4203DDDB" w14:textId="5A136315" w:rsidR="0081569D" w:rsidRDefault="0081569D" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="296300EA" w14:textId="77777777" w:rsidR="0081569D" w:rsidRPr="0081569D" w:rsidRDefault="0081569D" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0596A803" w14:textId="72A188E4" w:rsidR="00B75AFC" w:rsidRDefault="00B75AFC" w:rsidP="00A710E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00B75AFC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A0D7A14" wp14:editId="07F20AC3">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A0D7A14" wp14:editId="562BD477">
             <wp:extent cx="6858000" cy="1280795"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1395258044" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1395258044" name="Picture 1" descr="Reason for Growth column header explanation"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1395258044" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1395258044" name="Picture 1" descr="Reason for Growth column header explanation"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6858000" cy="1280795"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="583B3E35" w14:textId="77777777" w:rsidR="00B75AFC" w:rsidRDefault="00B75AFC" w:rsidP="00A710E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52E60374" w14:textId="7FB830F6" w:rsidR="004B3242" w:rsidRDefault="00FE5A56" w:rsidP="00A710E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7644C400" wp14:editId="24EBF971">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7644C400" wp14:editId="7FEC4CB9">
             <wp:extent cx="438150" cy="695325"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="142875"/>
-            <wp:docPr id="32" name="Picture 32"/>
+            <wp:docPr id="32" name="Picture 32" descr="Optional flag / code explanation&#10;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="32" name="Picture 32" descr="Optional flag / code explanation&#10;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="438150" cy="695325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -973,62 +936,74 @@
       </w:r>
       <w:r w:rsidR="00993917">
         <w:t>individual CAMA systems</w:t>
       </w:r>
       <w:r w:rsidR="00FE5A56">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00993917">
         <w:t xml:space="preserve"> to identify growth items.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="177CC4D0" w14:textId="77777777" w:rsidR="004B3242" w:rsidRDefault="004B3242" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28972001" w14:textId="77777777" w:rsidR="00993917" w:rsidRDefault="00993917" w:rsidP="00A710E4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72F6DB00" wp14:editId="033C7236">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72F6DB00" wp14:editId="1AB4297B">
             <wp:extent cx="2682240" cy="563880"/>
             <wp:effectExtent l="76200" t="76200" r="137160" b="140970"/>
-            <wp:docPr id="4" name="Picture 4"/>
+            <wp:docPr id="4" name="Picture 4">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="4" name="Picture 4">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2682240" cy="563880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -1102,113 +1077,125 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0009321D" w:rsidRPr="0009321D">
         <w:t>Normal upkeep or maintenance such as painting, minor repairs …., which corrected or replaced portions of items previously taxed and have not increased overall value should not be counted as growth</w:t>
       </w:r>
       <w:r w:rsidR="0009321D">
         <w:t xml:space="preserve"> (Do not </w:t>
       </w:r>
       <w:r w:rsidR="00383C20">
         <w:t xml:space="preserve">simply </w:t>
       </w:r>
       <w:r w:rsidR="0009321D">
         <w:t>use</w:t>
       </w:r>
       <w:r w:rsidR="00383C20">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="0009321D">
         <w:t xml:space="preserve"> permit value – there may not be a reciprocal property value change}.</w:t>
       </w:r>
       <w:r w:rsidR="006704C8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006704C8" w:rsidRPr="003540C3">
+      <w:r w:rsidR="006704C8" w:rsidRPr="00315910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="E40000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>NOTE: Keep the reason short, do not exceed 3</w:t>
       </w:r>
-      <w:r w:rsidR="003540C3" w:rsidRPr="003540C3">
+      <w:r w:rsidR="003540C3" w:rsidRPr="00315910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="E40000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006704C8" w:rsidRPr="003540C3">
+      <w:r w:rsidR="006704C8" w:rsidRPr="00315910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="E40000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> characters including spaces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53654DBF" w14:textId="167E52F3" w:rsidR="002A332D" w:rsidRDefault="00286CF3" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>While having a detailed description of the completed work can be helpful to the assessor, it should be reserved for the growth template saved for the assessors office and not uploaded into Gateway.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6227C1E5" w14:textId="5D1E9DBB" w:rsidR="000C2261" w:rsidRPr="005531D7" w:rsidRDefault="002A332D" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71E0D2B3" wp14:editId="4EADB1A4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71E0D2B3" wp14:editId="274C88DE">
             <wp:extent cx="4850295" cy="794681"/>
             <wp:effectExtent l="76200" t="76200" r="140970" b="139065"/>
-            <wp:docPr id="29" name="Picture 29"/>
+            <wp:docPr id="29" name="Picture 29">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="29" name="Picture 29">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4862036" cy="796605"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -1256,62 +1243,74 @@
       </w:r>
       <w:r w:rsidR="00072BEC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FF6C51">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00355D89">
         <w:t>NOTE: Exempt properties are not taxed and therefore do not have growth. Mixed Use classes may have growth in one or two categories</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B43DEF1" w14:textId="1972BF76" w:rsidR="00727B03" w:rsidRPr="00A710E4" w:rsidRDefault="00F261A2" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A710E4">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31BB8026" wp14:editId="013008A7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31BB8026" wp14:editId="23C83E22">
             <wp:extent cx="952500" cy="832649"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="139065"/>
-            <wp:docPr id="8" name="Picture 8"/>
+            <wp:docPr id="8" name="Picture 8">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="8" name="Picture 8">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="952500" cy="832649"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -1341,62 +1340,74 @@
       </w:r>
       <w:r w:rsidR="00727B03" w:rsidRPr="00A710E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">“Growth </w:t>
       </w:r>
       <w:r w:rsidR="003B7F4F" w:rsidRPr="00A710E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Residential</w:t>
       </w:r>
       <w:r w:rsidR="00727B03" w:rsidRPr="00A710E4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00727B03" w:rsidRPr="00A710E4">
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AC88FCA" wp14:editId="6B40F6CC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AC88FCA" wp14:editId="45569D18">
             <wp:extent cx="1584960" cy="1323288"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="23" name="Picture 23"/>
+            <wp:docPr id="23" name="Picture 23">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPr id="23" name="Picture 23">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1593504" cy="1330422"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -1495,119 +1506,143 @@
     </w:p>
     <w:p w14:paraId="16C1778D" w14:textId="029A7A1D" w:rsidR="00B147DF" w:rsidRDefault="00B147DF" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B4B54A4" w14:textId="1ECBB4BB" w:rsidR="00792AEC" w:rsidRDefault="00792AEC" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07E11984" w14:textId="77777777" w:rsidR="00792AEC" w:rsidRDefault="00792AEC" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04A0219D" w14:textId="714BD526" w:rsidR="002A332D" w:rsidRDefault="002A332D" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="659F134F" wp14:editId="3DE1CFDD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="659F134F" wp14:editId="64206F14">
             <wp:extent cx="923173" cy="882594"/>
             <wp:effectExtent l="76200" t="76200" r="125095" b="127635"/>
-            <wp:docPr id="30" name="Picture 30"/>
+            <wp:docPr id="30" name="Picture 30">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="30" name="Picture 30">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="926246" cy="885532"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00841CF8">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00355D89">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="053D0752" wp14:editId="0E06AE41">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="053D0752" wp14:editId="2FEABA80">
             <wp:extent cx="2009775" cy="914400"/>
             <wp:effectExtent l="76200" t="76200" r="142875" b="133350"/>
-            <wp:docPr id="18" name="Picture 18"/>
+            <wp:docPr id="18" name="Picture 18">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="18" name="Picture 18">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2009775" cy="914400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -1664,62 +1699,74 @@
     </w:p>
     <w:p w14:paraId="48C1B55E" w14:textId="619C9D8A" w:rsidR="004D6A86" w:rsidRDefault="004D6A86" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5054A700" w14:textId="77777777" w:rsidR="00792AEC" w:rsidRDefault="00792AEC" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2344F6E7" w14:textId="77777777" w:rsidR="00792AEC" w:rsidRDefault="00792AEC" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="208535E3" w14:textId="77777777" w:rsidR="00727B03" w:rsidRDefault="003B7F4F" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3648E137" wp14:editId="24F4C8D5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3648E137" wp14:editId="65AAC2DF">
             <wp:extent cx="952500" cy="816429"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="136525"/>
-            <wp:docPr id="12" name="Picture 12"/>
+            <wp:docPr id="12" name="Picture 12">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="12" name="Picture 12">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="952500" cy="816429"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -1727,62 +1774,74 @@
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00727B03">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B0609E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00727B03">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00727B03" w:rsidRPr="00727B03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DC962A7" wp14:editId="11DA8141">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DC962A7" wp14:editId="00B5E571">
             <wp:extent cx="2247900" cy="944880"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="140970"/>
-            <wp:docPr id="16" name="Picture 16"/>
+            <wp:docPr id="16" name="Picture 16">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="16" name="Picture 16">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2247900" cy="944880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -1793,62 +1852,74 @@
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00727B03">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00727B03">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="069D5343" wp14:editId="5C8FF11A">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="069D5343" wp14:editId="0E9C162D">
             <wp:extent cx="2255520" cy="969992"/>
             <wp:effectExtent l="76200" t="76200" r="125730" b="135255"/>
-            <wp:docPr id="17" name="Picture 17"/>
+            <wp:docPr id="17" name="Picture 17">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="17" name="Picture 17">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2264386" cy="973805"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="4F81BD"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -1904,62 +1975,74 @@
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02E6D13D" w14:textId="77777777" w:rsidR="00792AEC" w:rsidRDefault="00792AEC" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FA99D0B" w14:textId="27C0B89D" w:rsidR="004D6A86" w:rsidRDefault="00727B03" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120C5B8D" w14:textId="77777777" w:rsidR="003B7F4F" w:rsidRDefault="003B7F4F" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19216264" wp14:editId="30C8580B">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19216264" wp14:editId="74B0AD98">
             <wp:extent cx="952500" cy="828799"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="142875"/>
-            <wp:docPr id="13" name="Picture 13"/>
+            <wp:docPr id="13" name="Picture 13">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="13" name="Picture 13">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="952500" cy="828799"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -1967,62 +2050,74 @@
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00B0609E">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00036DCC">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00B0609E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B0609E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10E65CF0" wp14:editId="70882CD7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="10E65CF0" wp14:editId="67C0E4DC">
             <wp:extent cx="2247900" cy="960040"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="126365"/>
-            <wp:docPr id="20" name="Picture 20"/>
+            <wp:docPr id="20" name="Picture 20">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="20" name="Picture 20">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2248263" cy="960195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -2075,62 +2170,74 @@
         </w:rPr>
         <w:t xml:space="preserve"> portion of growth in any Mixed-Use properties</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23534E81" w14:textId="2AE6AA27" w:rsidR="00097DFB" w:rsidRDefault="00036DCC" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                                          </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF76E86" w14:textId="77777777" w:rsidR="003B7F4F" w:rsidRDefault="003B7F4F" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="332D2326" wp14:editId="65AA4A22">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="332D2326" wp14:editId="44DDC184">
             <wp:extent cx="952500" cy="820905"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="132080"/>
-            <wp:docPr id="14" name="Picture 14"/>
+            <wp:docPr id="14" name="Picture 14">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="14" name="Picture 14">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="952500" cy="820905"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -2144,62 +2251,74 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F18B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F18B8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B0609E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50EAF8AE" wp14:editId="61530E7D">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50EAF8AE" wp14:editId="18CFA90A">
             <wp:extent cx="2240280" cy="952696"/>
             <wp:effectExtent l="76200" t="76200" r="140970" b="133350"/>
-            <wp:docPr id="21" name="Picture 21"/>
+            <wp:docPr id="21" name="Picture 21">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="21" name="Picture 21">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2241639" cy="953274"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -2245,122 +2364,146 @@
     <w:p w14:paraId="63675A3A" w14:textId="6BF5B413" w:rsidR="002A332D" w:rsidRDefault="00B0609E" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006F18B8">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C0A2F78" w14:textId="77777777" w:rsidR="00792AEC" w:rsidRDefault="00792AEC" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2857E558" w14:textId="68CD6D24" w:rsidR="003B7F4F" w:rsidRDefault="002A332D" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E2BFA34" wp14:editId="782A9D77">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E2BFA34" wp14:editId="501DAF43">
             <wp:extent cx="956511" cy="800100"/>
             <wp:effectExtent l="76200" t="76200" r="129540" b="133350"/>
-            <wp:docPr id="15" name="Picture 15"/>
+            <wp:docPr id="15" name="Picture 15">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="15" name="Picture 15">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId26"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="956511" cy="800100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="4F81BD"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="43000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00841CF8">
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00B0609E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E04F666" wp14:editId="1F6DA9CF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E04F666" wp14:editId="6D0976ED">
             <wp:extent cx="2278380" cy="971403"/>
             <wp:effectExtent l="76200" t="76200" r="140970" b="133985"/>
-            <wp:docPr id="22" name="Picture 22"/>
+            <wp:docPr id="22" name="Picture 22">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="22" name="Picture 22">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2298197" cy="979852"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -2401,62 +2544,74 @@
       </w:r>
       <w:r w:rsidR="00035415">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00035415" w:rsidRPr="002344B8">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>This column should also include the Open Space Chapter portion of growth in any Mixed-Use properties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="441A3134" w14:textId="77777777" w:rsidR="001A49C4" w:rsidRDefault="001A49C4" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4498491F" w14:textId="00BFA980" w:rsidR="005531D7" w:rsidRDefault="00402568" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02C19FA1" wp14:editId="71407767">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02C19FA1" wp14:editId="5151FBED">
             <wp:extent cx="4305604" cy="864478"/>
             <wp:effectExtent l="76200" t="76200" r="133350" b="126365"/>
-            <wp:docPr id="33" name="Picture 33"/>
+            <wp:docPr id="33" name="Picture 33">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="33" name="Picture 33">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4326234" cy="868620"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -2554,62 +2709,62 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11A4A893" w14:textId="77777777" w:rsidR="00674530" w:rsidRDefault="00674530" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="363481C6" w14:textId="7EEE28EB" w:rsidR="00792EC5" w:rsidRDefault="00792EC5" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>If you are using the verification template and having trouble with the values calculation properly, you can use the instructions below the calculator to re-format the use code column.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0110A358" w14:textId="033DB279" w:rsidR="00CB4FAC" w:rsidRPr="000074C9" w:rsidRDefault="00402568" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AE98EC6" wp14:editId="64D921F7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AE98EC6" wp14:editId="349263B9">
             <wp:extent cx="5746623" cy="2701977"/>
             <wp:effectExtent l="76200" t="76200" r="140335" b="136525"/>
-            <wp:docPr id="34" name="Picture 34"/>
+            <wp:docPr id="34" name="Picture 34" descr="Instructions for completing the new growth template."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="34" name="Picture 34" descr="Instructions for completing the new growth template."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5799159" cy="2726678"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -2812,101 +2967,101 @@
                                   </w14:srgbClr>
                                 </w14:shadow>
                               </w:rPr>
                               <w:t xml:space="preserve">This grid appears on the right side of the </w:t>
                             </w:r>
                             <w:r w:rsidR="00BB0CC6">
                               <w:rPr>
                                 <w14:shadow w14:blurRad="50800" w14:dist="50800" w14:dir="5400000" w14:sx="1000" w14:sy="1000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                   <w14:srgbClr w14:val="000000">
                                     <w14:alpha w14:val="56870"/>
                                   </w14:srgbClr>
                                 </w14:shadow>
                               </w:rPr>
                               <w:t xml:space="preserve">Verification </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D17FFC">
                               <w:rPr>
                                 <w14:shadow w14:blurRad="50800" w14:dist="50800" w14:dir="5400000" w14:sx="1000" w14:sy="1000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                   <w14:srgbClr w14:val="000000">
                                     <w14:alpha w14:val="56870"/>
                                   </w14:srgbClr>
                                 </w14:shadow>
                               </w:rPr>
                               <w:t>Template. It is “</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00D17808">
+                            <w:r w:rsidRPr="00315910">
                               <w:rPr>
                                 <w:b/>
-                                <w:color w:val="FF0000"/>
+                                <w:color w:val="CC0000"/>
                                 <w:u w:val="single"/>
                                 <w14:shadow w14:blurRad="50800" w14:dist="50800" w14:dir="5400000" w14:sx="1000" w14:sy="1000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                   <w14:srgbClr w14:val="000000">
                                     <w14:alpha w14:val="56870"/>
                                   </w14:srgbClr>
                                 </w14:shadow>
                               </w:rPr>
                               <w:t>self-filled</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00D17FFC">
                               <w:rPr>
                                 <w14:shadow w14:blurRad="50800" w14:dist="50800" w14:dir="5400000" w14:sx="1000" w14:sy="1000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                   <w14:srgbClr w14:val="000000">
                                     <w14:alpha w14:val="56870"/>
                                   </w14:srgbClr>
                                 </w14:shadow>
                               </w:rPr>
                               <w:t>” from the combination of the use class and the appropriate Growth column.</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7D90968E" w14:textId="394CBCC1" w:rsidR="00A710E4" w:rsidRPr="00D17FFC" w:rsidRDefault="00A57BE4" w:rsidP="00A710E4">
                             <w:pPr>
                               <w:rPr>
                                 <w14:shadow w14:blurRad="50800" w14:dist="50800" w14:dir="5400000" w14:sx="1000" w14:sy="1000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                                   <w14:srgbClr w14:val="000000">
                                     <w14:alpha w14:val="56870"/>
                                   </w14:srgbClr>
                                 </w14:shadow>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FF21CBE" wp14:editId="219833C9">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FF21CBE" wp14:editId="6F7BAA78">
                                   <wp:extent cx="1926590" cy="315656"/>
                                   <wp:effectExtent l="76200" t="76200" r="130810" b="141605"/>
-                                  <wp:docPr id="6" name="Picture 6"/>
+                                  <wp:docPr id="6" name="Picture 6" descr="Explanation for the Reason for Growth column"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
-                                          <pic:cNvPr id="1" name=""/>
+                                          <pic:cNvPr id="6" name="Picture 6" descr="Explanation for the Reason for Growth column"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId14"/>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="1926590" cy="315656"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                           <a:ln w="38100" cap="sq">
                                             <a:solidFill>
                                               <a:srgbClr val="4F81BD"/>
                                             </a:solidFill>
                                             <a:prstDash val="solid"/>
                                             <a:miter lim="800000"/>
                                           </a:ln>
                                           <a:effectLst>
                                             <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -2971,101 +3126,101 @@
                             </w14:srgbClr>
                           </w14:shadow>
                         </w:rPr>
                         <w:t xml:space="preserve">This grid appears on the right side of the </w:t>
                       </w:r>
                       <w:r w:rsidR="00BB0CC6">
                         <w:rPr>
                           <w14:shadow w14:blurRad="50800" w14:dist="50800" w14:dir="5400000" w14:sx="1000" w14:sy="1000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="56870"/>
                             </w14:srgbClr>
                           </w14:shadow>
                         </w:rPr>
                         <w:t xml:space="preserve">Verification </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D17FFC">
                         <w:rPr>
                           <w14:shadow w14:blurRad="50800" w14:dist="50800" w14:dir="5400000" w14:sx="1000" w14:sy="1000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="56870"/>
                             </w14:srgbClr>
                           </w14:shadow>
                         </w:rPr>
                         <w:t>Template. It is “</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00D17808">
+                      <w:r w:rsidRPr="00315910">
                         <w:rPr>
                           <w:b/>
-                          <w:color w:val="FF0000"/>
+                          <w:color w:val="CC0000"/>
                           <w:u w:val="single"/>
                           <w14:shadow w14:blurRad="50800" w14:dist="50800" w14:dir="5400000" w14:sx="1000" w14:sy="1000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="56870"/>
                             </w14:srgbClr>
                           </w14:shadow>
                         </w:rPr>
                         <w:t>self-filled</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00D17FFC">
                         <w:rPr>
                           <w14:shadow w14:blurRad="50800" w14:dist="50800" w14:dir="5400000" w14:sx="1000" w14:sy="1000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="56870"/>
                             </w14:srgbClr>
                           </w14:shadow>
                         </w:rPr>
                         <w:t>” from the combination of the use class and the appropriate Growth column.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7D90968E" w14:textId="394CBCC1" w:rsidR="00A710E4" w:rsidRPr="00D17FFC" w:rsidRDefault="00A57BE4" w:rsidP="00A710E4">
                       <w:pPr>
                         <w:rPr>
                           <w14:shadow w14:blurRad="50800" w14:dist="50800" w14:dir="5400000" w14:sx="1000" w14:sy="1000" w14:kx="0" w14:ky="0" w14:algn="ctr">
                             <w14:srgbClr w14:val="000000">
                               <w14:alpha w14:val="56870"/>
                             </w14:srgbClr>
                           </w14:shadow>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FF21CBE" wp14:editId="219833C9">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FF21CBE" wp14:editId="6F7BAA78">
                             <wp:extent cx="1926590" cy="315656"/>
                             <wp:effectExtent l="76200" t="76200" r="130810" b="141605"/>
-                            <wp:docPr id="6" name="Picture 6"/>
+                            <wp:docPr id="6" name="Picture 6" descr="Explanation for the Reason for Growth column"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
-                                    <pic:cNvPr id="1" name=""/>
+                                    <pic:cNvPr id="6" name="Picture 6" descr="Explanation for the Reason for Growth column"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
                                     <a:blip r:embed="rId14"/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="1926590" cy="315656"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:ln w="38100" cap="sq">
                                       <a:solidFill>
                                         <a:srgbClr val="4F81BD"/>
                                       </a:solidFill>
                                       <a:prstDash val="solid"/>
                                       <a:miter lim="800000"/>
                                     </a:ln>
                                     <a:effectLst>
                                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -3172,62 +3327,62 @@
                 <v:formulas>
                   <v:f eqn="val #0"/>
                   <v:f eqn="val #1"/>
                   <v:f eqn="sum 21600 0 #1"/>
                   <v:f eqn="prod #0 #1 10800"/>
                   <v:f eqn="sum #0 0 @3"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="@0,0;0,10800;@0,21600;21600,10800" o:connectangles="270,180,90,0" textboxrect="@4,@1,21600,@2"/>
                 <v:handles>
                   <v:h position="#0,#1" xrange="0,21600" yrange="0,10800"/>
                 </v:handles>
               </v:shapetype>
               <v:shape id="Left Arrow 19" o:spid="_x0000_s1026" type="#_x0000_t66" style="position:absolute;margin-left:250.55pt;margin-top:32.6pt;width:87.25pt;height:32.4pt;rotation:-2305607fd;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpMfCHMQMAAG0GAAAOAAAAZHJzL2Uyb0RvYy54bWysVVFv2zgMfh+w/yD4fY2dOGsa1B1yLTIc&#10;0HVF28OeFVmOBciSJilxer9+H2UnaXf3dLgXRxTJj+Qnkrn+cug020sflDVVVlzkGZNG2FqZbZX9&#10;9bL+tMhYiNzUXFsjq+xVhuzLzccP171byqltra6lZwAxYdm7KmtjdMvJJIhWdjxcWCcNlI31HY8Q&#10;/XZSe94DvdOTaZ5/nvTW185bIUPA7d2gzG4SftNIEb83TZCR6SpDbjF9ffpu6Du5uebLreeuVWJM&#10;g/+HLDquDIKeoO545Gzn1T+gOiW8DbaJF8J2E9s0SshUA6op8t+qeW65k6kWkBPciabw/8GKh/2z&#10;e/SgoXdhGXCkKg6N75i3YKu4KhdXxbxMxSFddkjcvZ64k4fIBC6LIl/kl/OMCejKoigXidzJAEag&#10;zof4VdqO0aHKtGziynvbJ2i+vw8RWcD+aEc+wWpVr5XWSfDbza32bM/xmOV6UfxxR+8Hl3dm2rC+&#10;yqbzMseDC46majSPOHaurrJgthnjeotuFdGn2MZShNQJFPuOh3aIkWDHENpQCjK1FFIlwe6i9M9t&#10;3bON3vknDvRieplT2FpRibNFMQhouKQg6X3s8LYmuJI3YXPtWj5WOqfLsdDBPBV9Cp+kd5kFIY2c&#10;1QQkeCc9Hzl3GFSHmVB7ufbWgJTG7s+5kT1enYEuXOazy88UmWFyqRFmiyR5SR55UWD8ijGtIQi5&#10;a7Vt45PaMq+wAKjRiQzUH1NZJ/QjLH4T4LHAo//wrOcygpvVqYhvHKQr6oDouQl6B5v4aHuskRRh&#10;I/dSv6QOyGdIMWNtlc3RmzgNjUdJPdmdqY+cAhrhzv1Pp42tXx/9MAPwDE6sFXrjnof4yD1WBC6x&#10;9uJ3fBpt0XB2PCGg9X//2z3ZY3KhzViPlQN+fu64l2D4T4OZvirKErAxCeX8cgrBv9Vs3mrMrru1&#10;oKFI2aUj2Ud9PDbedj+wHVcUFSpuBGIPbT8KtxEyVNivQq5W6Yy95Hi8N89OEDg9KvH2cvjBvRsp&#10;jJj6B3tcT+jW99M72JKnsatdtI1Ko33mdaQbOy2987h/aWm+lZPV+V/i5hcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBaEEf33gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI8xT8MwEIV3JP6DdUhs1E5R&#10;DApxKqgEA4ihpQubE5skwj6b2G3Cv+eYYDy9T+99V28W79jJTmkMqKBYCWAWu2BG7BUc3h6vboGl&#10;rNFoF9Aq+LYJNs35Wa0rE2bc2dM+94xKMFVawZBzrDhP3WC9TqsQLVL2ESavM51Tz82kZyr3jq+F&#10;kNzrEWlh0NFuB9t97o9ewbPMW/fU+tdZz/zlKz7Eg+vflbq8WO7vgGW75D8YfvVJHRpyasMRTWJO&#10;QSmKglAFslwDI0DelBJYS+S1EMCbmv9/ofkBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;6THwhzEDAABtBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAWhBH994AAAAKAQAADwAAAAAAAAAAAAAAAACLBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAJYGAAAAAA==&#10;" adj="4011" fillcolor="#4f81bd" stroked="f" strokeweight="2pt">
                 <v:shadow on="t" color="black" opacity="29491f" offset=".74836mm,.74836mm"/>
                 <o:extrusion v:ext="view" rotationangle="1336935fd,2116812fd" viewpoint="0,0" viewpointorigin="0,0" skewangle="45" skewamt="0" type="perspective"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11C5FF72" wp14:editId="2724F6DC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="11C5FF72" wp14:editId="2881EF71">
             <wp:extent cx="2956810" cy="2692253"/>
             <wp:effectExtent l="76200" t="76200" r="129540" b="127635"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="1" name="Picture 1" descr="Verification template calculator grid"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name=""/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="Verification template calculator grid"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2972988" cy="2706984"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="4F81BD"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -3249,129 +3404,119 @@
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F671361" w14:textId="77777777" w:rsidR="00326B16" w:rsidRDefault="00326B16" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69C29BAC" w14:textId="2EBFF610" w:rsidR="006B64AE" w:rsidRPr="009C0F2C" w:rsidRDefault="00DF110D" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C0F2C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">NOTE: If you have copied comments into the “Reason for Growth”: </w:t>
       </w:r>
-      <w:r w:rsidR="00251E15" w:rsidRPr="00BB0CC6">
+      <w:r w:rsidR="00251E15" w:rsidRPr="00315910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="E40000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>DO NOT EXCEED 3</w:t>
       </w:r>
-      <w:r w:rsidR="00BB0CC6" w:rsidRPr="00BB0CC6">
+      <w:r w:rsidR="00BB0CC6" w:rsidRPr="00315910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="E40000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00251E15" w:rsidRPr="00BB0CC6">
+      <w:r w:rsidR="00251E15" w:rsidRPr="00315910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="FF0000"/>
+          <w:color w:val="E40000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CHARACTERS INCLUDING </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00251E15" w:rsidRPr="00CA2A26">
+        <w:t xml:space="preserve"> CHARACTERS INCLUDING SPACES</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2A26" w:rsidRPr="00315910">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="FF0000"/>
-[...9 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:color w:val="E40000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> AND DO NOT USE SPECIAL CHARACTERS – ONLY USE NUMBERS OR LETTERS</w:t>
       </w:r>
       <w:r w:rsidR="00251E15" w:rsidRPr="00CA2A26">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A82292" w14:textId="6F342FDF" w:rsidR="00DF110D" w:rsidRDefault="00DF110D" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C1B4546" wp14:editId="2ED8D015">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C1B4546" wp14:editId="3777ADEC">
             <wp:extent cx="2671818" cy="1048063"/>
             <wp:effectExtent l="76200" t="76200" r="128905" b="133350"/>
-            <wp:docPr id="11" name="Picture 11"/>
+            <wp:docPr id="11" name="Picture 11" descr="Zoomed in image for &quot;Reason for Growth&quot;"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="11" name="Picture 11" descr="Zoomed in image for &quot;Reason for Growth&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2718887" cy="1066527"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln w="38100" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="4F81BD"/>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="50800" dist="38100" dir="2700000" algn="tl" rotWithShape="0">
@@ -3389,109 +3534,109 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="401D7C31" w14:textId="2D99C3A4" w:rsidR="00DF110D" w:rsidRDefault="00DF110D" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EF32372" w14:textId="10CBC96D" w:rsidR="00DF110D" w:rsidRDefault="00DF110D" w:rsidP="00AA2ECE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DF110D" w:rsidSect="00140AF0">
       <w:headerReference w:type="default" r:id="rId32"/>
       <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="344AC775" w14:textId="77777777" w:rsidR="00140AF0" w:rsidRDefault="00140AF0" w:rsidP="00A710E4">
+    <w:p w14:paraId="6BD4E4D1" w14:textId="77777777" w:rsidR="00B71194" w:rsidRDefault="00B71194" w:rsidP="00A710E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="342E7332" w14:textId="77777777" w:rsidR="00140AF0" w:rsidRDefault="00140AF0" w:rsidP="00A710E4">
+    <w:p w14:paraId="01344D58" w14:textId="77777777" w:rsidR="00B71194" w:rsidRDefault="00B71194" w:rsidP="00A710E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="140013640"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4B6F017E" w14:textId="77777777" w:rsidR="00A710E4" w:rsidRDefault="00A710E4" w:rsidP="00573E41">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="7200" w:firstLine="3600"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -3500,76 +3645,76 @@
         </w:r>
         <w:r w:rsidR="005A3FE4">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7C991FE1" w14:textId="77777777" w:rsidR="00A710E4" w:rsidRDefault="00A710E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D801E11" w14:textId="77777777" w:rsidR="00140AF0" w:rsidRDefault="00140AF0" w:rsidP="00A710E4">
+    <w:p w14:paraId="0A36AF6F" w14:textId="77777777" w:rsidR="00B71194" w:rsidRDefault="00B71194" w:rsidP="00A710E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09A1117A" w14:textId="77777777" w:rsidR="00140AF0" w:rsidRDefault="00140AF0" w:rsidP="00A710E4">
+    <w:p w14:paraId="455019AC" w14:textId="77777777" w:rsidR="00B71194" w:rsidRDefault="00B71194" w:rsidP="00A710E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="258E0712" w14:textId="37CFA173" w:rsidR="00A710E4" w:rsidRPr="00ED1C16" w:rsidRDefault="00A710E4" w:rsidP="00E90988">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="48"/>
         <w:szCs w:val="48"/>
         <w14:shadow w14:blurRad="50800" w14:dist="39001" w14:dir="5460000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
           <w14:srgbClr w14:val="000000">
             <w14:alpha w14:val="62000"/>
           </w14:srgbClr>
         </w14:shadow>
         <w14:textOutline w14:w="11430" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:round/>
         </w14:textOutline>
         <w14:textFill>
           <w14:gradFill>
             <w14:gsLst>
               <w14:gs w14:pos="0">
                 <w14:schemeClr w14:val="accent2">
                   <w14:tint w14:val="70000"/>
                   <w14:satMod w14:val="245000"/>
                 </w14:schemeClr>
@@ -3638,52 +3783,52 @@
                   <w14:tint w14:val="100000"/>
                   <w14:shade w14:val="50000"/>
                   <w14:satMod w14:val="240000"/>
                 </w14:schemeClr>
               </w14:gs>
             </w14:gsLst>
             <w14:lin w14:ang="5400000" w14:scaled="0"/>
           </w14:gradFill>
         </w14:textFill>
         <w14:props3d w14:extrusionH="25400" w14:contourW="8890" w14:prstMaterial="warmMatte">
           <w14:bevelT w14:w="38100" w14:h="31750" w14:prst="circle"/>
           <w14:contourClr>
             <w14:schemeClr w14:val="accent2">
               <w14:shade w14:val="75000"/>
             </w14:schemeClr>
           </w14:contourClr>
         </w14:props3d>
       </w:rPr>
       <w:t>Template for reporting New Growth</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA2ECE"/>
     <w:rsid w:val="00004E74"/>
@@ -3723,55 +3868,57 @@
     <w:rsid w:val="001A5384"/>
     <w:rsid w:val="001E34BD"/>
     <w:rsid w:val="001F0C49"/>
     <w:rsid w:val="001F1042"/>
     <w:rsid w:val="001F18CD"/>
     <w:rsid w:val="00231BF4"/>
     <w:rsid w:val="002344B8"/>
     <w:rsid w:val="00251E15"/>
     <w:rsid w:val="00252BB0"/>
     <w:rsid w:val="002552A3"/>
     <w:rsid w:val="002665F8"/>
     <w:rsid w:val="002801CE"/>
     <w:rsid w:val="00286CF3"/>
     <w:rsid w:val="00294199"/>
     <w:rsid w:val="002A00A8"/>
     <w:rsid w:val="002A1C27"/>
     <w:rsid w:val="002A332D"/>
     <w:rsid w:val="002B711B"/>
     <w:rsid w:val="002C1A9D"/>
     <w:rsid w:val="002D24DE"/>
     <w:rsid w:val="002E3E41"/>
     <w:rsid w:val="002F3508"/>
     <w:rsid w:val="002F4A56"/>
     <w:rsid w:val="002F7B7A"/>
     <w:rsid w:val="0030515B"/>
+    <w:rsid w:val="00315910"/>
     <w:rsid w:val="00317232"/>
     <w:rsid w:val="00317789"/>
     <w:rsid w:val="00326B16"/>
     <w:rsid w:val="003335D1"/>
     <w:rsid w:val="00343AF3"/>
+    <w:rsid w:val="003509E2"/>
     <w:rsid w:val="003531FF"/>
     <w:rsid w:val="003540C3"/>
     <w:rsid w:val="00355337"/>
     <w:rsid w:val="00355D89"/>
     <w:rsid w:val="0037452A"/>
     <w:rsid w:val="00383C20"/>
     <w:rsid w:val="003861AC"/>
     <w:rsid w:val="0038775D"/>
     <w:rsid w:val="003B7F4F"/>
     <w:rsid w:val="003C4BE0"/>
     <w:rsid w:val="003D1D71"/>
     <w:rsid w:val="003F3E3D"/>
     <w:rsid w:val="003F6235"/>
     <w:rsid w:val="00402568"/>
     <w:rsid w:val="004109A6"/>
     <w:rsid w:val="00412F51"/>
     <w:rsid w:val="00415228"/>
     <w:rsid w:val="004158F3"/>
     <w:rsid w:val="00416F30"/>
     <w:rsid w:val="00424852"/>
     <w:rsid w:val="004265D3"/>
     <w:rsid w:val="00437567"/>
     <w:rsid w:val="00460D2F"/>
     <w:rsid w:val="00462D58"/>
     <w:rsid w:val="00483467"/>
@@ -3878,50 +4025,51 @@
     <w:rsid w:val="00A42DC2"/>
     <w:rsid w:val="00A57BE4"/>
     <w:rsid w:val="00A70947"/>
     <w:rsid w:val="00A710E4"/>
     <w:rsid w:val="00A73FDB"/>
     <w:rsid w:val="00A81A5A"/>
     <w:rsid w:val="00A92BD8"/>
     <w:rsid w:val="00A96997"/>
     <w:rsid w:val="00AA2ECE"/>
     <w:rsid w:val="00AA585E"/>
     <w:rsid w:val="00AB16E1"/>
     <w:rsid w:val="00AB6EAC"/>
     <w:rsid w:val="00AC0D2F"/>
     <w:rsid w:val="00B002E6"/>
     <w:rsid w:val="00B01C51"/>
     <w:rsid w:val="00B02D24"/>
     <w:rsid w:val="00B0609E"/>
     <w:rsid w:val="00B13A83"/>
     <w:rsid w:val="00B147DF"/>
     <w:rsid w:val="00B21079"/>
     <w:rsid w:val="00B32B0D"/>
     <w:rsid w:val="00B500DF"/>
     <w:rsid w:val="00B52150"/>
     <w:rsid w:val="00B578F8"/>
     <w:rsid w:val="00B64B73"/>
+    <w:rsid w:val="00B71194"/>
     <w:rsid w:val="00B72CAF"/>
     <w:rsid w:val="00B75AFC"/>
     <w:rsid w:val="00B935DA"/>
     <w:rsid w:val="00BA556E"/>
     <w:rsid w:val="00BB0CC6"/>
     <w:rsid w:val="00BB1196"/>
     <w:rsid w:val="00BD3191"/>
     <w:rsid w:val="00BE0909"/>
     <w:rsid w:val="00BF7090"/>
     <w:rsid w:val="00C00F38"/>
     <w:rsid w:val="00C04175"/>
     <w:rsid w:val="00C1731D"/>
     <w:rsid w:val="00C913D5"/>
     <w:rsid w:val="00C964F4"/>
     <w:rsid w:val="00CA18BB"/>
     <w:rsid w:val="00CA2A26"/>
     <w:rsid w:val="00CA6D4F"/>
     <w:rsid w:val="00CB4FAC"/>
     <w:rsid w:val="00CC7400"/>
     <w:rsid w:val="00CD6A11"/>
     <w:rsid w:val="00CD7DF5"/>
     <w:rsid w:val="00CE059C"/>
     <w:rsid w:val="00CE5BA5"/>
     <w:rsid w:val="00CE67E1"/>
     <w:rsid w:val="00D029FA"/>
@@ -3984,51 +4132,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14D7E980"/>
   <w15:docId w15:val="{DD6AA1FF-B822-4CE3-B5C0-061EB71BFD77}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4506,51 +4654,51 @@
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A710E4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00952846"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="990602120">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4833,53 +4981,59 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63F9A36D-672F-4252-BDFF-183DDC7B1EFB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{c4bc3177-0536-4996-8eb6-21250ea187dc}" enabled="1" method="Standard" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>806</Words>
   <Characters>4595</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of MA</Company>