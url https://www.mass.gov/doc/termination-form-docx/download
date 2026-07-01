--- v0 (2025-12-14)
+++ v1 (2026-07-01)
@@ -14,70 +14,70 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="37B5C981" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="00C72D6D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72CA4FD9" wp14:editId="56662E38">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72CA4FD9" wp14:editId="37E043B1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>435686</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>996</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="895678" cy="1068838"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image1.png" descr="DPH Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.png"/>
+                    <pic:cNvPr id="1" name="image1.png" descr="DPH Logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="895678" cy="1068838"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t>The</w:t>
@@ -6671,65 +6671,56 @@
                                 <w:rPr>
                                   <w:spacing w:val="-3"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>my</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:spacing w:val="-3"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">former </w:t>
                               </w:r>
-                              <w:proofErr w:type="gramStart"/>
                               <w:r>
                                 <w:rPr>
                                   <w:spacing w:val="-4"/>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
-                                <w:t>MCSR;</w:t>
-[...7 lines deleted...]
-                                <w:t xml:space="preserve"> including samples.</w:t>
+                                <w:t>MCSR; including samples.</w:t>
                               </w:r>
                             </w:p>
                             <w:p w14:paraId="6F8174DD" w14:textId="3AE1435D" w:rsidR="001D1815" w:rsidRDefault="00C72D6D">
                               <w:pPr>
                                 <w:numPr>
                                   <w:ilvl w:val="0"/>
                                   <w:numId w:val="1"/>
                                 </w:numPr>
                                 <w:tabs>
                                   <w:tab w:val="left" w:pos="276"/>
                                 </w:tabs>
                                 <w:ind w:right="188" w:firstLine="0"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="MS Gothic"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="24"/>
                                 </w:rPr>
                                 <w:t>I</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:spacing w:val="-7"/>
@@ -7984,65 +7975,56 @@
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>my</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="-3"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t xml:space="preserve">former </w:t>
                         </w:r>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="-4"/>
                             <w:sz w:val="24"/>
                           </w:rPr>
-                          <w:t>MCSR;</w:t>
-[...7 lines deleted...]
-                          <w:t xml:space="preserve"> including samples.</w:t>
+                          <w:t>MCSR; including samples.</w:t>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="6F8174DD" w14:textId="3AE1435D" w:rsidR="001D1815" w:rsidRDefault="00C72D6D">
                         <w:pPr>
                           <w:numPr>
                             <w:ilvl w:val="0"/>
                             <w:numId w:val="1"/>
                           </w:numPr>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="276"/>
                           </w:tabs>
                           <w:ind w:right="188" w:firstLine="0"/>
                           <w:rPr>
                             <w:rFonts w:ascii="MS Gothic"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="24"/>
                           </w:rPr>
                           <w:t>I</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="-7"/>
@@ -9560,58 +9542,58 @@
           <w:spacing w:val="-13"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>3rdFloor Boston, MA 02108</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001D1815">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1720" w:right="1220" w:bottom="1520" w:left="580" w:header="0" w:footer="1337" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B563D3F" w14:textId="77777777" w:rsidR="00C72D6D" w:rsidRDefault="00C72D6D">
+    <w:p w14:paraId="54D4970D" w14:textId="77777777" w:rsidR="00D04BD6" w:rsidRDefault="00D04BD6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6245030C" w14:textId="77777777" w:rsidR="00C72D6D" w:rsidRDefault="00C72D6D">
+    <w:p w14:paraId="5863FA2A" w14:textId="77777777" w:rsidR="00D04BD6" w:rsidRDefault="00D04BD6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -10072,58 +10054,58 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t xml:space="preserve">Form Last Updated: </w:t>
                     </w:r>
                     <w:r w:rsidR="000B5950">
                       <w:t>10.8.25</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E3302A5" w14:textId="77777777" w:rsidR="00C72D6D" w:rsidRDefault="00C72D6D">
+    <w:p w14:paraId="27BA104E" w14:textId="77777777" w:rsidR="00D04BD6" w:rsidRDefault="00D04BD6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6718AF9D" w14:textId="77777777" w:rsidR="00C72D6D" w:rsidRDefault="00C72D6D">
+    <w:p w14:paraId="14A2B611" w14:textId="77777777" w:rsidR="00D04BD6" w:rsidRDefault="00D04BD6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33E22508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5A478BE"/>
     <w:lvl w:ilvl="0" w:tplc="82FC9CD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="279"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="default"/>
         <w:w w:val="99"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -10335,104 +10317,106 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="841E0A00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7738" w:hanging="279"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1587811337">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="486287492">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D1815"/>
     <w:rsid w:val="000B5950"/>
     <w:rsid w:val="00191092"/>
     <w:rsid w:val="001D1815"/>
     <w:rsid w:val="00274EB5"/>
+    <w:rsid w:val="0038389B"/>
+    <w:rsid w:val="0079774C"/>
     <w:rsid w:val="00C72D6D"/>
+    <w:rsid w:val="00D04BD6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6DFBA4A5"/>
   <w15:docId w15:val="{26DE120C-6F4B-41A9-A0F3-6D611BE23412}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>