--- v1 (2026-07-01)
+++ v2 (2026-10-20)
@@ -5,668 +5,471 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="37B5C981" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="00C72D6D">
+    <w:p w14:paraId="37B5C981" w14:textId="46351A1A" w:rsidR="001D1815" w:rsidRPr="00FE5E14" w:rsidRDefault="00C72D6D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FE5E14">
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="72CA4FD9" wp14:editId="37E043B1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>435686</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>996</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="895678" cy="1068838"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="image1.png" descr="DPH Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="image1.png" descr="DPH Logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="895678" cy="1068838"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00FE5E14" w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5E14">
         <w:rPr>
           <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Commonwealth</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE5E14">
         <w:rPr>
           <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE5E14">
         <w:rPr>
           <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FE5E14">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54003C9E" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="00C72D6D">
+    <w:p w14:paraId="54003C9E" w14:textId="77777777" w:rsidR="001D1815" w:rsidRPr="00FE5E14" w:rsidRDefault="00C72D6D">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:ind w:left="2149" w:right="1800"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Executive</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Office</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Human</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Services Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282262AD" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="00C72D6D">
+    <w:p w14:paraId="282262AD" w14:textId="4C797315" w:rsidR="001D1815" w:rsidRPr="00FE5E14" w:rsidRDefault="00C72D6D">
       <w:pPr>
         <w:ind w:left="2930" w:right="2578"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...64 lines deleted...]
-        <w:t>Licensure Drug Control Program</w:t>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Drug Control Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A304231" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="00C72D6D">
+    <w:p w14:paraId="4A304231" w14:textId="7B1F2120" w:rsidR="001D1815" w:rsidRPr="00FE5E14" w:rsidRDefault="00FE5E14" w:rsidP="00FE5E14">
       <w:pPr>
         <w:spacing w:line="321" w:lineRule="exact"/>
         <w:ind w:left="2149" w:right="1800"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...54 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>100 Cambridge Street, 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>rd</w:t>
-[...60 lines deleted...]
-        <w:t>02108</w:t>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> floor, Boston, MA 02114-2506</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3868263F" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="001D1815">
+    <w:p w14:paraId="3868263F" w14:textId="3E3A1E58" w:rsidR="001D1815" w:rsidRPr="00FE5E14" w:rsidRDefault="00FE5E14" w:rsidP="00FE5E14">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:pStyle w:val="ExecOffice"/>
+        <w:framePr w:w="0" w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(617) 973-0949 | mass.gov/DPH</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0E900D91" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="00C72D6D">
-[...121 lines deleted...]
-    <w:p w14:paraId="60325905" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="001D1815">
+    <w:p w14:paraId="60325905" w14:textId="77777777" w:rsidR="001D1815" w:rsidRPr="00FE5E14" w:rsidRDefault="001D1815">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="068DFA93" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="00C72D6D">
+    <w:p w14:paraId="068DFA93" w14:textId="77777777" w:rsidR="001D1815" w:rsidRPr="00FE5E14" w:rsidRDefault="00C72D6D" w:rsidP="00FE5E14">
       <w:pPr>
         <w:spacing w:before="89"/>
-        <w:ind w:left="4417" w:right="268" w:hanging="2379"/>
-        <w:rPr>
+        <w:ind w:right="268" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Massachusetts</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-7"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Controlled</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Substance</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-11"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Registration</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-8"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FE5E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(MCSR) Termination Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FD28025" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="001D1815">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="793" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -5247,51 +5050,51 @@
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:spacing w:val="-5"/>
                             <w:sz w:val="23"/>
                           </w:rPr>
                           <w:t>1.</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="00589354" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="001D1815">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D1815">
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="560" w:right="1220" w:bottom="1520" w:left="580" w:header="0" w:footer="1337" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61189F4E" w14:textId="72CA2D5C" w:rsidR="001D1815" w:rsidRDefault="00C72D6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="742"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
@@ -9311,51 +9114,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>mail: Email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00191092" w:rsidRPr="00467C56">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial"/>
             <w:sz w:val="19"/>
           </w:rPr>
           <w:t xml:space="preserve"> dph.mcsr@mass.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2C83E907" w14:textId="77777777" w:rsidR="001D1815" w:rsidRDefault="00C72D6D">
       <w:pPr>
         <w:ind w:left="1580"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="19"/>
         </w:rPr>
@@ -9542,58 +9345,58 @@
           <w:spacing w:val="-13"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:sz w:val="19"/>
         </w:rPr>
         <w:t>3rdFloor Boston, MA 02108</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001D1815">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1720" w:right="1220" w:bottom="1520" w:left="580" w:header="0" w:footer="1337" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54D4970D" w14:textId="77777777" w:rsidR="00D04BD6" w:rsidRDefault="00D04BD6">
+    <w:p w14:paraId="4D9ADB3F" w14:textId="77777777" w:rsidR="006003E7" w:rsidRDefault="006003E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5863FA2A" w14:textId="77777777" w:rsidR="00D04BD6" w:rsidRDefault="00D04BD6">
+    <w:p w14:paraId="6B6DE49D" w14:textId="77777777" w:rsidR="006003E7" w:rsidRDefault="006003E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -10054,58 +9857,58 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t xml:space="preserve">Form Last Updated: </w:t>
                     </w:r>
                     <w:r w:rsidR="000B5950">
                       <w:t>10.8.25</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="27BA104E" w14:textId="77777777" w:rsidR="00D04BD6" w:rsidRDefault="00D04BD6">
+    <w:p w14:paraId="5D7E1334" w14:textId="77777777" w:rsidR="006003E7" w:rsidRDefault="006003E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14A2B611" w14:textId="77777777" w:rsidR="00D04BD6" w:rsidRDefault="00D04BD6">
+    <w:p w14:paraId="2C9F641D" w14:textId="77777777" w:rsidR="006003E7" w:rsidRDefault="006003E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33E22508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5A478BE"/>
     <w:lvl w:ilvl="0" w:tplc="82FC9CD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="☐"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="279"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="default"/>
         <w:w w:val="99"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -10317,86 +10120,92 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="841E0A00">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7738" w:hanging="279"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1587811337">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="486287492">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="80"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D1815"/>
     <w:rsid w:val="000B5950"/>
     <w:rsid w:val="00191092"/>
     <w:rsid w:val="001D1815"/>
     <w:rsid w:val="00274EB5"/>
     <w:rsid w:val="0038389B"/>
+    <w:rsid w:val="006003E7"/>
     <w:rsid w:val="0079774C"/>
+    <w:rsid w:val="007B11E6"/>
+    <w:rsid w:val="008D0A89"/>
+    <w:rsid w:val="00A0292A"/>
     <w:rsid w:val="00C72D6D"/>
     <w:rsid w:val="00D04BD6"/>
+    <w:rsid w:val="00F63C1D"/>
+    <w:rsid w:val="00FE5E14"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6DFBA4A5"/>
@@ -10922,75 +10731,92 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00191092"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00191092"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ExecOffice">
+    <w:name w:val="Exec Office"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00FE5E14"/>
+    <w:pPr>
+      <w:framePr w:w="6927" w:hSpace="187" w:wrap="notBeside" w:vAnchor="text" w:hAnchor="page" w:x="3594" w:y="1"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="452286928">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mass.gov/dph/boards" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20dph.mcsr@mass.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:%20dph.mcsr@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11234,78 +11060,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>227</Words>
-  <Characters>1299</Characters>
+  <Words>210</Words>
+  <Characters>1201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1523</CharactersWithSpaces>
+  <CharactersWithSpaces>1409</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Kyle Marshall</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-11-26T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Microsoft 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">