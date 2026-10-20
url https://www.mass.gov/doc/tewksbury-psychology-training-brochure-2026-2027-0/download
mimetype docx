--- v1 (2026-09-01)
+++ v2 (2026-10-20)
@@ -1,57 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="49B010F6" w14:textId="4C0DBAB0" w:rsidR="00527BB1" w:rsidRPr="003F243B" w:rsidRDefault="00527BB1" w:rsidP="00527BB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="21" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk161398156"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk161399898"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk161401678"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk169100420"/>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6134A235" wp14:editId="6A2C262F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
@@ -181,70 +183,82 @@
     <w:p w14:paraId="5F5B662E" w14:textId="77777777" w:rsidR="0017496B" w:rsidRDefault="0017496B" w:rsidP="00527BB1">
       <w:pPr>
         <w:spacing w:after="1751" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="35"/>
           <w:szCs w:val="35"/>
         </w:rPr>
         <w:t>Training Brochure</w:t>
       </w:r>
       <w:r w:rsidR="001E1C8A" w:rsidRPr="003F243B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="078C5F64" wp14:editId="6A7600DA">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="078C5F64" wp14:editId="4CFBDA5F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-154458</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>1240790</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6417310" cy="1189990"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1697386410" name="Picture 3" descr="Logos of Commonwealth of Massachusetts Department of Public Health and Department of Mental Health."/>
+            <wp:docPr id="1697386410" name="Picture 3">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1697386410" name="Picture 3" descr="Logos of Commonwealth of Massachusetts Department of Public Health and Department of Mental Health."/>
+                    <pic:cNvPr id="1697386410" name="Picture 3">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:lum bright="70000" contrast="-70000"/>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6417310" cy="1189990"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
@@ -374,51 +388,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APPIC Program Number: 1339</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD31C25" w14:textId="2519A95C" w:rsidR="00527BB1" w:rsidRPr="003F243B" w:rsidRDefault="007D2D79" w:rsidP="00640130">
+    <w:p w14:paraId="1CD31C25" w14:textId="2519A95C" w:rsidR="00527BB1" w:rsidRPr="003F243B" w:rsidRDefault="008246A5" w:rsidP="00640130">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="121" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1327634795"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Watermarks"/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
       <w:r w:rsidR="009C39C5" w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51FB5D97" w14:textId="078C0843" w:rsidR="00640130" w:rsidRPr="003F243B" w:rsidRDefault="00640130" w:rsidP="00640130">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="121" w:firstLine="0"/>
         <w:contextualSpacing/>
@@ -835,2586 +849,2586 @@
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="7FDD6D3F" w14:textId="60134903" w:rsidR="00F47B5B" w:rsidRDefault="00F47B5B">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1779FC81" w14:textId="0CC12B48" w:rsidR="00441A19" w:rsidRDefault="00F47B5B">
+        <w:p w14:paraId="0C9D0734" w14:textId="6B17BEB2" w:rsidR="00295DC2" w:rsidRDefault="00F47B5B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc235530112" w:history="1">
-            <w:r w:rsidR="00441A19" w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239488" w:history="1">
+            <w:r w:rsidR="00295DC2" w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tewksbury Hospital</w:t>
             </w:r>
-            <w:r w:rsidR="00441A19">
+            <w:r w:rsidR="00295DC2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00441A19">
+            <w:r w:rsidR="00295DC2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00441A19">
+            <w:r w:rsidR="00295DC2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530112 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00441A19">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239488 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00295DC2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00441A19">
+            <w:r w:rsidR="00295DC2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00441A19">
+            <w:r w:rsidR="00295DC2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00441A19">
+            <w:r w:rsidR="00295DC2">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DD8AFFD" w14:textId="2271DDE0" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="7F2A174D" w14:textId="3ABF03C2" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530113" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239489" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>History</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530113 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239489 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3CE44F8E" w14:textId="57E2F305" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="0CCCD4C5" w14:textId="14556E8F" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530114" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239490" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mission and Values</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530114 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239490 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1DCCE1D7" w14:textId="52FC3551" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="290B3D58" w14:textId="22DDA055" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530115" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239491" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Department of Public Health Medical Units</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530115 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239491 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5800B41E" w14:textId="12661FC5" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="2F3D2027" w14:textId="1B458BC6" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530116" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239492" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Department of Mental Health Psychiatric Units</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530116 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239492 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E0AD9E3" w14:textId="3767F299" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="57074112" w14:textId="3B4C9C83" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530117" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239493" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Psychology Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530117 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239493 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71559E06" w14:textId="11D95A53" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="4C5845A0" w14:textId="4A02DE32" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530118" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239494" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Scope of Service for Psychiatric Service Patients</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530118 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239494 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C9C2DBC" w14:textId="514CFF3E" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="7173EF27" w14:textId="50657807" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530119" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239495" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Scope of Service for Chronic and Medical Patients</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530119 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239495 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E937252" w14:textId="2CC46EF9" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="07AA97D1" w14:textId="13E7E0BD" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530120" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239496" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Clinical Psychology Staff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530120 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239496 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4995725B" w14:textId="291836A6" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="368EEF17" w14:textId="01299FF1" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530121" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239497" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Credentialing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530121 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239497 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0550DA3D" w14:textId="7D8E68C4" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="247707BE" w14:textId="0178CFDB" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530122" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239498" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Diverse staff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530122 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239498 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09D10D16" w14:textId="15043D95" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="0570DB52" w14:textId="063550AF" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530123" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239499" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tewksbury Hospital’s Doctoral Internship Program in Clinical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530123 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239499 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33EFBDF0" w14:textId="4CEE6B5F" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="559A7D5A" w14:textId="2AC59379" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530124" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239500" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Program Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530124 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239500 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0F567BD4" w14:textId="3915FE80" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="22C7D81D" w14:textId="2E8C9B53" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530125" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239501" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Statement Of Commitment to Inclusivity, Representation and Equity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530125 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239501 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03D92D1D" w14:textId="452D8E81" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="67BA9205" w14:textId="33C25D4F" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530126" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239502" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Training Model</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530126 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239502 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DA474BF" w14:textId="22CDED7A" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="7B80C093" w14:textId="213B834B" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530127" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239503" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Aims Of Professional Training</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530127 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239503 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="691F9A9A" w14:textId="3F8A0E6F" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="1568C3C9" w14:textId="45085496" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530128" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239504" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Profession Wide Competencies and Learning Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530128 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239504 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C7AF044" w14:textId="168A6B54" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="6F2BBD93" w14:textId="3A76A33F" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530129" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239505" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Didactic Training Plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530129 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239505 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1360573E" w14:textId="70943F86" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="7C149C25" w14:textId="58BDF0A4" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530130" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239506" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Core Training Curriculum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530130 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239506 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="71FFA6C9" w14:textId="35A93B25" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="3DB73F70" w14:textId="0070BE4D" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530131" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239507" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Policies and Procedures During Internship</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530131 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239507 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="77AE4EDF" w14:textId="4180AA5C" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="3A09793D" w14:textId="63102116" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530132" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239508" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Policy Regarding Use of AI during Internship Application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530132 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239508 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7514C9E7" w14:textId="29554ED3" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="187CF2ED" w14:textId="2767B226" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530133" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239509" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Professional and Clinical Expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530133 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239509 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="39929DBA" w14:textId="31BC38B5" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="0C8038CE" w14:textId="7E478D63" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530134" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239510" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Professional Communication and Responsiveness Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530134 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239510 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48B9B752" w14:textId="319C8772" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="2E0FEDFC" w14:textId="401E4EAE" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530135" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239511" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Requirements For Program Completion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530135 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239511 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17BA9AF6" w14:textId="1ED9D123" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="3429AA66" w14:textId="2ADBA336" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530136" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239512" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Evaluation Of Interns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530136 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239512 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CD77E7F" w14:textId="160FFBD9" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="3D7ADA54" w14:textId="77B748C5" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530137" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239513" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Intern Record Maintenance Procedures and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530137 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239513 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="221CB1A5" w14:textId="1820ABCD" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="2D16A91A" w14:textId="4D5973B2" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530138" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239514" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Internship Due Process Policy and Procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530138 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239514 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="41D7C2CF" w14:textId="116AD631" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="59620317" w14:textId="66A7D4DF" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530139" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239515" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Graduate Program Communication Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530139 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239515 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D595E10" w14:textId="25009684" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="201D6F7C" w14:textId="0A79B58A" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530140" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239516" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Time Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530140 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239516 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="387A3DA4" w14:textId="2F17BA5B" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="244AB1A1" w14:textId="07F7A213" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530141" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239517" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Stipend and Program Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530141 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239517 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="449B8E66" w14:textId="26D017BA" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="608D2F33" w14:textId="30CAE653" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530142" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239518" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Training Faculty &amp; Supervisors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530142 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239518 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1EB2C662" w14:textId="465661DA" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="23589CD5" w14:textId="6869478C" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530143" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239519" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Internship Application Process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530143 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239519 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>29</w:t>
+              <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B716396" w14:textId="1C8AD083" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="19856109" w14:textId="2D9232F0" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530144" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239520" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530144 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239520 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58063DFE" w14:textId="57108DD0" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+        <w:p w14:paraId="2CE85EF4" w14:textId="3AAF04D3" w:rsidR="00295DC2" w:rsidRDefault="00295DC2">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc235530145" w:history="1">
-            <w:r w:rsidRPr="00B066F8">
+          <w:hyperlink w:anchor="_Toc239239521" w:history="1">
+            <w:r w:rsidRPr="004D2EFD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Internship Admissions, Support and Initial Placement Data - 2026</w:t>
+              <w:t>Internship Admissions, Support, and Initial Placement Data-2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc235530145 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239239521 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CB4FF26" w14:textId="02852493" w:rsidR="00F47B5B" w:rsidRDefault="00F47B5B" w:rsidP="004332EC">
+        <w:p w14:paraId="6CB4FF26" w14:textId="698F7175" w:rsidR="00F47B5B" w:rsidRDefault="00F47B5B" w:rsidP="004332EC">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2EA53D1A" w14:textId="53104201" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00C13888" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:rPr>
           <w:color w:val="141414"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="DMH_Units"/>
     </w:p>
     <w:p w14:paraId="1425CC57" w14:textId="53104201" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00532F64">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc196813221"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc235530112"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc239239488"/>
       <w:r w:rsidRPr="003F243B">
         <w:lastRenderedPageBreak/>
         <w:t>Tewksbury Hospital</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="091CF170" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36670245" w14:textId="2599BD69" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Tewksbury Hospital is a large, multi-service, inpatient facility operated by the Massachusetts Department of Public Health.  Tewksbury Hospital operates a 370-bed Joint Commission accredited hospital.  The </w:t>
       </w:r>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">ospital is comprised of two departments operated by two separate state agencies: the Department of Public Health (DPH) and the Department of Mental Health (DMH). </w:t>
       </w:r>
@@ -3437,99 +3451,99 @@
         <w:t xml:space="preserve"> patients reside in seven inpatient </w:t>
       </w:r>
       <w:r w:rsidR="00AE1A75" w:rsidRPr="003F243B">
         <w:t>units,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> and more than 150 </w:t>
       </w:r>
       <w:r w:rsidR="00AE1A75">
         <w:t xml:space="preserve">adult </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">psychiatric clients reside in six inpatient units. The hospital provides comprehensive treatment, care, and comfort to adults with medical and/or mental illnesses. A full range of ancillary services is available at the site, including 24/7 nursing, medicine, and psychiatry as well as clinical laboratory, psychology, radiology, respiratory care, speech pathology, occupational therapy, physical therapy, clinical dieticians, clinical social workers and pharmacy, and on-site dialysis clinic. Department of Public Health and Department of Mental Health patients receive medical, psychiatric, and psychological treatment within the Thomas J. Saunders building.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28CEEDD4" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2586B2E9" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc196813222"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc235530113"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc239239489"/>
       <w:r>
         <w:t>History</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="3B8A66C4" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="008E7D38" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2"/>
     <w:p w14:paraId="47954A0A" w14:textId="6FA7A380" w:rsidR="00F66CB2" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Tewksbury Hospital has a long history of serving patients. It has undergone several name changes over the course of its existence. The hospital was established in 1852 and opened on May 1, 1854, as one of three state almshouses needed to help care for the unprecedented influx of immigrants and patients with tuberculosis.  It also served patients with other infectious diseases as well as mentally, acutely, and chronically ill patients. In 1874 the institution was divided into three classifications: Mental Wards, Hospital, and Almshouse.  During this period, rehabilitation services were also offered to </w:t>
       </w:r>
       <w:r w:rsidR="005E59C8">
         <w:t>individuals</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> suffering from alcoholism.  In 1887, an internship program for Harvard Medical School was approved.  In 1894 the educational aspect of the hospital was also expanded for nursing.  In 1900, the name of the institution was changed from the Tewksbury Almshouse to Tewksbury State Hospital, and additional wards were added for medical and surgical services.  At that time, patients suffering from smallpox and typhoid fever were also treated by the hospital.  In 1909, the hospital name was changed from Tewksbury State Hospital to the Massachusetts State Infirmary, and in 1938, the name was changed again to Tewksbury State Hospital and Infirmary.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45463D7F" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32B1FF23" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">In 1959, the administration was transferred from the Department of Public Welfare to the Department of Public Health, and again the name was changed to the present-day name of Tewksbury Hospital.  Two new wings with several hundred new beds were added to the hospital in 1973.  In 1976, the main hospital building was designated the Thomas J. Saunders building in honor of the eponymous hospital administrator.  The Hathorne Mental Health Units opened on June 22, 1992, at the Thomas J. Saunders building after the closure of Danvers State Hospital, and serve the Northeast Area (e.g., North Shore and Merrimack Valley areas) of the Massachusetts Department of Mental Health (see www.mass.gov/dmh). </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_f0k9y95x2v5y" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="79F27C3F" w14:textId="77777777" w:rsidR="00B91016" w:rsidRDefault="00B91016" w:rsidP="00F66CB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc196813223"/>
     </w:p>
     <w:p w14:paraId="0E79DDDD" w14:textId="77777777" w:rsidR="00B91016" w:rsidRPr="00B91016" w:rsidRDefault="00B91016" w:rsidP="00B91016"/>
     <w:p w14:paraId="18CA6271" w14:textId="18FB40D2" w:rsidR="00F66CB2" w:rsidRPr="00C13888" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc235530114"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc239239490"/>
       <w:r w:rsidRPr="00C13888">
         <w:lastRenderedPageBreak/>
         <w:t>Mission and Values</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="272F4286" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B17CE5E" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_icz6eido8wdg" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="13"/>
@@ -3699,51 +3713,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The socioeconomic and cultural composition of the patients on the medical and Hathorne Mental Health Units is diverse. This reflects the fact that the region surrounding the hospital spans old industrial centers, seaports, and suburban communities with immigrant population centers of Spanish, Portuguese, Cambodian, Vietnamese, Polish, Italian, German, and Irish descent, as well as Jewish and African American enclaves. Interns may have opportunities to gain experience working with interpreters and/or professionals with experience serving individuals from various communities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76ADF3A4" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A68DB02" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="005B6E0A" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc196813224"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc235530115"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc239239491"/>
       <w:r w:rsidRPr="005B6E0A">
         <w:t>Department of Public Health Medical Units</w:t>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="DPH_Units"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="005B6E0A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A69C16" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="59BEF951" w14:textId="43697559" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
@@ -3866,51 +3880,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on all medical units, which provide treatment teams with opportunities to formulate diagnoses, develop treatment plans, monitor patient progress, and discuss discharge planning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E53A996" w14:textId="77777777" w:rsidR="00B91016" w:rsidRPr="00B91016" w:rsidRDefault="00B91016" w:rsidP="00B91016">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="14"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25062BDF" w14:textId="435F6933" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="00B91016">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="14"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc235530116"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc239239492"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Department of Mental Health Psychiatric Units</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="78CDC580" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0517F71A" w14:textId="60F050C3" w:rsidR="00E812CA" w:rsidRDefault="00E812CA" w:rsidP="007A6F2B">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Hlk193115506"/>
       <w:bookmarkEnd w:id="5"/>
@@ -4122,102 +4136,102 @@
       </w:r>
       <w:r w:rsidR="007D069A" w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Psychiatric patients on DMH units</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be referred to off-unit activities including a social club, therapeutic and vocational programs at the Psychosocial Rehabilitation Center, and off-ground trips into the community. DMH treatment programs embrace the recovery model which emphasizes person-centered planning and trauma-informed care. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="0BEEC391" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30631CAD" w14:textId="0C46B243" w:rsidR="00D2505C" w:rsidRPr="003F243B" w:rsidRDefault="003F243B" w:rsidP="00C13888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc235530117"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc239239493"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Psychology Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="2753A313" w14:textId="77777777" w:rsidR="007D069A" w:rsidRPr="003F243B" w:rsidRDefault="007D069A" w:rsidP="00D2505C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62837152" w14:textId="77777777" w:rsidR="00835F83" w:rsidRPr="003F243B" w:rsidRDefault="00D2505C" w:rsidP="007A6F2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Psychology diagnostic and treatment services are provided to adult patients diagnosed with chronic medical and mental illness based on the need and conditions of the patients.</w:t>
       </w:r>
       <w:r w:rsidR="007A6F2B" w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> The statement of purpose and rationale for the scope of services, consistent with the hospital’s values, are- Patient Focus, Quality of Care, Community of Caring, Collaboration &amp; Dialogue, and Continuous Learning &amp; Improving. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08CF9BEF" w14:textId="0AFE8D67" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D50C3E" w14:textId="009499DE" w:rsidR="001671D0" w:rsidRDefault="001671D0" w:rsidP="00A6522A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc235530118"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc239239494"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Scope of Service for Psychiatric Service Patients</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="1E1357DA" w14:textId="77777777" w:rsidR="00A6522A" w:rsidRPr="00A6522A" w:rsidRDefault="00A6522A" w:rsidP="00A6522A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0739A551" w14:textId="5B461BC3" w:rsidR="001671D0" w:rsidRPr="003F243B" w:rsidRDefault="001671D0" w:rsidP="00D73430">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -4265,51 +4279,51 @@
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:spacing w:line="250" w:lineRule="auto"/>
         <w:ind w:left="28" w:hanging="14"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022028E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Psychiatric unit psychology internship responsibilities include attending daily morning rounds on assigned units, attending and participating in select patient treatment team meetings, attending staff and community meetings, completing risk assessments, participating in risk review meetings, and conducting individual and group psychotherapy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541F61A4" w14:textId="5FDAA790" w:rsidR="001671D0" w:rsidRPr="00C13888" w:rsidRDefault="001671D0" w:rsidP="00C13888">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc235530119"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc239239495"/>
       <w:r w:rsidRPr="00C13888">
         <w:lastRenderedPageBreak/>
         <w:t>Scope of Service for Chronic and Medical Patients</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="62858DA5" w14:textId="77777777" w:rsidR="00A56AC3" w:rsidRPr="00A6522A" w:rsidRDefault="00A56AC3" w:rsidP="001671D0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B3E5532" w14:textId="39514C58" w:rsidR="007A6F2B" w:rsidRDefault="00A56AC3" w:rsidP="001671D0">
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -4349,86 +4363,86 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="173BF918" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The medical unit psychology internship responsibilities include attending weekly rounds to 2-3 units per week; providing individual and group therapy services, cognitive evaluations, attending Patient Care conference, serving as an on-call clinician for the Rapid Response Team, which involves periodically carrying the pager; and responding to behavioral crises.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C09C47C" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3099651C" w14:textId="4581DF9C" w:rsidR="00A6522A" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="00A6522A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc235530120"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc239239496"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Clinical Psychology Staff</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="2FB5E39B" w14:textId="3C41CE8C" w:rsidR="00ED1211" w:rsidRDefault="007A6F2B" w:rsidP="007D069A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t>All clinical psychology staff are Allied Health Service Providers of the Medical Staff Organization of Tewksbury Hospital.  These individuals:  1) are currently licensed for independent practice in the Commonwealth of Massachusetts as “Licensed Psychologists, Health Service Provider” by the Board of Registration for Psychology; 2) are required to have psychologist’s malpractice insurance; and 3) are credentialed and privileged by the Medical Staff Credentialing and Privileges Committee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1498D075" w14:textId="77777777" w:rsidR="00A6522A" w:rsidRPr="003F243B" w:rsidRDefault="00A6522A" w:rsidP="007D069A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A520FCC" w14:textId="226C4BF9" w:rsidR="00A6522A" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="00A6522A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc235530121"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc239239497"/>
       <w:r w:rsidRPr="00A6522A">
         <w:t>Credentialing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5A732A" w14:textId="26375070" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007D069A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">As above, all staff Psychologists are fully credentialed by the Medical Staff Credentialing and Privileges Committee.  The credentialing process begins with an initial application submitted to the Credentialing Committee and reviewed by the Director of Psychology.  The standards for Providers of Psychological Services </w:t>
       </w:r>
       <w:r w:rsidR="007D069A" w:rsidRPr="003F243B">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D069A" w:rsidRPr="003F243B">
@@ -4461,51 +4475,51 @@
       </w:r>
       <w:r w:rsidR="007D069A" w:rsidRPr="003F243B">
         <w:t>Psychology,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> and they return to the committee for review and a determination to be fully credentialled.  This medical appointment is valid for two years.  Each Psychologist is required to apply for re-credentialing.  The clinical competency of the Psychologist is evaluated during this period and </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:lastRenderedPageBreak/>
         <w:t>the Medical Staff Credentialing and Privileges Committee reviews their application every two years.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="09731469" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRDefault="00954AD5" w:rsidP="008D408E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70571718" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRDefault="00954AD5" w:rsidP="00954AD5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc196997290"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc235530122"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc239239498"/>
       <w:r w:rsidRPr="008C1CB9">
         <w:t>Diverse staff</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="581DDDF7" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRPr="008C1CB9" w:rsidRDefault="00954AD5" w:rsidP="00954AD5"/>
     <w:p w14:paraId="0CD93C74" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRPr="00BB4CC1" w:rsidRDefault="00954AD5" w:rsidP="00954AD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB4CC1">
         <w:t>Tewksbury Hospital is an Equal Opportunity/ Affirmative Action Employer.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4CC1">
         <w:t xml:space="preserve">With respect to the Program’s efforts to recruit and retain diverse staff, the hospital staff are Massachusetts’ State Employees, and the recruitment complies with </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the required federal and </w:t>
@@ -4571,95 +4585,95 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AAA5111" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRDefault="00954AD5" w:rsidP="00370085">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06E81E44" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRPr="00954AD5" w:rsidRDefault="00954AD5" w:rsidP="00370085">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00954AD5" w:rsidRPr="00954AD5" w:rsidSect="00A16DFF">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1584" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40006094" w14:textId="08F7A871" w:rsidR="007A5369" w:rsidRPr="003F243B" w:rsidRDefault="00CD2C31" w:rsidP="00840C1B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_TEWKSBURY_HOSPITAL_DOCTORAL"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc235530123"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc239239499"/>
       <w:bookmarkStart w:id="28" w:name="_Hlk168917179"/>
       <w:bookmarkStart w:id="29" w:name="_Hlk196492514"/>
       <w:bookmarkStart w:id="30" w:name="_Hlk168668259"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="003F243B">
-        <w:lastRenderedPageBreak/>
         <w:t>Tewksbury Hospital’s Doctoral Internship Program in Clinical Psychology</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p w14:paraId="4FFF0365" w14:textId="77777777" w:rsidR="007A5369" w:rsidRPr="003F243B" w:rsidRDefault="007A5369" w:rsidP="007A5369">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61934C47" w14:textId="01C6D893" w:rsidR="000417FB" w:rsidRDefault="000417FB" w:rsidP="000417FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc235530124"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc239239500"/>
       <w:r>
         <w:t>Program Philosophy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="7902A1A7" w14:textId="77777777" w:rsidR="000417FB" w:rsidRDefault="000417FB" w:rsidP="007A5369">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B46F862" w14:textId="3899064B" w:rsidR="007A5369" w:rsidRPr="003F243B" w:rsidRDefault="007A5369" w:rsidP="007A5369">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Tewksbury Hospital’s Doctoral Internship Program in Clinical Psychology</w:t>
       </w:r>
@@ -4691,51 +4705,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>The primary emphasis of this internship is the critical and flexible application of psychological concepts and current scientific knowledge, principles, and theories to the delivery of professional psychological services. The program aims to strengthen interns’ knowledge of and skills in theoretical conceptualization and clinical practice and to provide specialized training in the application of these clinical skills and knowledge with individuals diagnosed with serious medical, neurological, and persistent severe mental illness in an inpatient facility.</w:t>
       </w:r>
       <w:r w:rsidR="00B76D73" w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="5806F6C1" w14:textId="77777777" w:rsidR="00CD2C31" w:rsidRPr="003F243B" w:rsidRDefault="00CD2C31" w:rsidP="00753B5F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B257715" w14:textId="7085328C" w:rsidR="00CD2C31" w:rsidRPr="003F243B" w:rsidRDefault="0071767F" w:rsidP="00840C1B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc235530125"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc239239501"/>
       <w:bookmarkStart w:id="33" w:name="_Hlk196492992"/>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Statement Of Commitment to </w:t>
       </w:r>
       <w:r w:rsidR="000417FB">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="000417FB" w:rsidRPr="000417FB">
         <w:t>nclusivity</w:t>
       </w:r>
       <w:r w:rsidR="000417FB">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006D6DA9">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="000417FB">
         <w:t xml:space="preserve">epresentation and </w:t>
       </w:r>
       <w:r w:rsidR="006D6DA9">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="000417FB">
         <w:t>quity</w:t>
       </w:r>
@@ -4744,50 +4758,51 @@
     <w:bookmarkEnd w:id="33"/>
     <w:p w14:paraId="0756178E" w14:textId="77777777" w:rsidR="00CD2C31" w:rsidRPr="003F243B" w:rsidRDefault="00CD2C31" w:rsidP="00CD2C31">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CD25B89" w14:textId="5B575446" w:rsidR="00CD2C31" w:rsidRPr="003F243B" w:rsidRDefault="00CD2C31" w:rsidP="00CD2C31">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Tewksbury Hospital is part of the Bureau of Public Health Hospitals system of four</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> multi-specialty hospitals overseen by the Massachusetts Department of Public Health. Throughout the fabric of the Commonwealth, </w:t>
       </w:r>
       <w:r w:rsidR="000417FB">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>belonging</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and inclusion are the threads with which we weave the tapestry of cultural inclusion for our employees and the citizens of Massachusetts to see and experience. Equal Employment Opportunity (EEO), Affirmative Action (AA) and Diversity are critical components in creating an inclusive work environment. As part of The Executive Office of Health and Human Services (EOHHS) </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
@@ -4864,51 +4879,51 @@
       <w:r w:rsidR="004C23F6">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD92A3E" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="00370085">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Hlk169094499"/>
     </w:p>
     <w:p w14:paraId="5645F149" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc196813235"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc235530126"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc239239502"/>
       <w:bookmarkStart w:id="37" w:name="_Hlk168917207"/>
       <w:bookmarkStart w:id="38" w:name="_Hlk169094517"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Training Model</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p w14:paraId="54466FC9" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56DCE877" w14:textId="39BC845A" w:rsidR="006B5BF5" w:rsidRDefault="007D77D1" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4923,59 +4938,51 @@
         <w:t>Tewksbury Hospital’s Doctoral Internship</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">program </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">adheres to a competency-based approach to training, building on the foundational training the interns gain from their doctoral programs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our </w:t>
-[...7 lines deleted...]
-        <w:t>i</w:t>
+        <w:t>Our i</w:t>
       </w:r>
       <w:r w:rsidR="006B5BF5" w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">nternship training philosophy embraces a </w:t>
       </w:r>
       <w:r w:rsidR="006B5BF5" w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">practitioner-scholar </w:t>
       </w:r>
       <w:r w:rsidR="006B5BF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">training </w:t>
@@ -5079,51 +5086,51 @@
         <w:t>parallels</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> this process and is organized in a manner to support the interns’ competency development process. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p w14:paraId="6539E719" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="796398BF" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc196813236"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc235530127"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc239239503"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Aims Of Professional Training</w:t>
       </w:r>
       <w:bookmarkStart w:id="41" w:name="_Hlk168917240"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p w14:paraId="7CE7E273" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66E75AC6" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
@@ -5140,51 +5147,59 @@
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>generalist entry level</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5D6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> professional functioning by providing training, supervision, and hands-on learning experiences to help them develop essential profession-wide competencies for entry-level professional practice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="549247A7" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">The primary emphasis of this internship is the critical and flexible application of psychological concepts and current scientific knowledge, principles, and theories to the delivery of professional psychological services. The program aims to strengthen interns’ knowledge of and skills in theoretical conceptualization and clinical practice and to provide specialized training in the application of these clinical skills and knowledge with individuals diagnosed with serious and medical, neurological, and persistent mental illness in an inpatient facility.  </w:t>
+        <w:t xml:space="preserve">The primary emphasis of this internship is the critical and flexible application of psychological concepts and current scientific knowledge, principles, and theories to the delivery of professional psychological services. The program aims to strengthen interns’ knowledge of and skills in theoretical conceptualization and clinical practice and to provide specialized training in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">application of these clinical skills and knowledge with individuals diagnosed with serious and medical, neurological, and persistent mental illness in an inpatient facility.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD3B6D3" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7719785E" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Interns are guided in their understanding of their professional, legal, and civic responsibilities, as defined by legal statutes and professional ethics codes.  The internship training experiences are designed to facilitate the intern’s transition from student to a professional ready for entry level practice.  The goal is achieved through the provision of clinical experiences, training, and supervision. Interns deepen their appreciation of the variability and range of human capabilities through a variety of activities, including provision of supervised diagnostic-psychological and neuropsychological assessments and a range of psychotherapies. Interns also develop an understanding of the nature of public sector health care, including the larger systems issues of funding, models and integration of services, continuity of care, and organizational communications and change. Throughout, interns are challenged to develop and exercise balanced judgment, poise, emotional maturity, interfacing, and negotiation skills, as well as appropriate professional presentation and demeanor.  </w:t>
@@ -5311,51 +5326,50 @@
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>the ability to generalize skills and knowledge to new situations; and,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687C3C54" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>the ability to self-assess when to seek additional training, supervision, or consultation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0123468D" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41563A9B" w14:textId="0DF99739" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>The program has 3 training aims that are consistent with the 9 profession</w:t>
@@ -5499,83 +5513,84 @@
         <w:t>- Develop overall professionalism and consultation skills and experience working effectively with a multidisciplinary treatment team. (This program’s specific aim of professional development includes the remaining 7 areas of profession wide competencies.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6954DDD8" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C952379" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_PROGRAM_PHILOSOPHY,_MODEL,"/>
       <w:bookmarkStart w:id="44" w:name="_Toc196997296"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc235530128"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc239239504"/>
       <w:bookmarkStart w:id="46" w:name="_Hlk168921505"/>
       <w:bookmarkStart w:id="47" w:name="_Toc196813238"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Profession Wide Competencies and Learning Elements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p w14:paraId="407EA66F" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55C3C31E" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The nine APA profession-wide competency areas are: 1) Research; 2) Ethical and Legal Standards; 3) Individual and Cultural Diversity; 4) Professional Values, Attitudes, and Behaviors; 5) Communication and Interpersonal Skills; 6) Assessment; 7) Intervention; 8) Supervision; and 9) Consultation and Interprofessional/ Interdisciplinary Skills. Each profession-wide </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">ompetency </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
@@ -5715,51 +5730,50 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Critically evaluate scholarly literature related to clinical work and apply knowledge to case conceptualization and intervention.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5FA63C" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
@@ -5934,51 +5948,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3827E47A" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="008265A7">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>This competency involves demonstrating professionalism in handling increasingly complex situations. It encompasses understanding and applying ethical and professional standards, guidelines, and practices, as well as recognizing legal considerations in professional interactions with individuals, groups, and organizations.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008265A7">
-        <w:t>Interns receive guidance in cultivating both their personal and professional responsibilities, while also adhering to legal and ethical standards.</w:t>
+        <w:t xml:space="preserve">Interns receive guidance in cultivating both their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008265A7">
+        <w:lastRenderedPageBreak/>
+        <w:t>personal and professional responsibilities, while also adhering to legal and ethical standards.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">During orientation the interns are provided with a copy of the current Ethical Principles of Psychologists and Code of Conduct and The Board of Registration of Psychologists Psychology Jurisprudence book.  Throughout the training year the </w:t>
       </w:r>
       <w:r>
         <w:t>doctoral i</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t>nterns and supervisors discuss the Ethics Code as it relates to their clinical work including issues regarding the limits of confidentiality, clinical responsibility, boundaries, and limit setting, the role of guardians, hospital staff, and the role patients have in their care, as well as, the patient’s right to refuse treatment, informed consent, and the ethical implementation of privileges and restrictions as a part of individual treatment plans.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D74F28F" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A8A5AC6" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
@@ -6146,51 +6164,50 @@
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDB1F47" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Provide patients with their status of training, the date of internship completion, and the name of the supervising psychologist.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="644B965F" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6322,92 +6339,107 @@
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Individual and Cultural Diversity </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="062F211B" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5915BFCE" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
+    <w:p w14:paraId="5915BFCE" w14:textId="22CD3276" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">This competency is comprised of the ability to conduct all professional activities with sensitivity to human diversity, including the ability to deliver high quality services to an increasingly diverse population. This includes demonstrating knowledge, awareness, sensitivity, and skills when working with diverse individuals and /or communities who embody a variety of cultural and personal background and characteristics. “Diversity” includes, but is not limited to, age, disability, ethnicity, gender, gender identity, language, national origin, race, religion, culture, sexual orientation, and socioeconomic status. Interns are required to – </w:t>
+        <w:t>This competency is comprised of the ability to conduct all professional activities with sensitivity to human diversity, including the ability to deliver high</w:t>
+      </w:r>
+      <w:r w:rsidR="00680B91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quality services to an increasingly diverse population. This includes demonstrating knowledge, awareness, sensitivity, and skills when working with diverse individuals and /or communities who embody a variety of cultural and personal background and characteristics. “Diversity” includes, but is not limited to, age, disability, ethnicity, gender, gender identity, language, national origin, race, religion, culture, sexual orientation, and socioeconomic status. Interns are required to – </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="326C281D" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A4BB80C" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Demonstrate an understanding of how their own personal/cultural identity, values, beliefs, attitudes, and biases may impact their understanding and interactions with people different from themselves.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="45E0AA8E" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6664,59 +6696,51 @@
         <w:t>Professional Values, Attitudes, and Behaviors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB83790" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12384E68" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">This competency is required at the internship level. Trainees are expected to respond professionally in increasingly complex situations with a greater degree of independence across levels of training. This includes demonstrating honesty, personal responsibility, professional conduct, organization, and the development of a professional identity. Additionally, this competency reflects the ability to appropriately engage in supervision, including utilizing </w:t>
-[...7 lines deleted...]
-        <w:t>supervisor guidance/suggestions efficiently. Interns are expected to demonstrate competence in each of the learning elements listed below:</w:t>
+        <w:t>This competency is required at the internship level. Trainees are expected to respond professionally in increasingly complex situations with a greater degree of independence across levels of training. This includes demonstrating honesty, personal responsibility, professional conduct, organization, and the development of a professional identity. Additionally, this competency reflects the ability to appropriately engage in supervision, including utilizing supervisor guidance/suggestions efficiently. Interns are expected to demonstrate competence in each of the learning elements listed below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1524B401" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C1A58DA" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="008265A7" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008265A7">
         <w:rPr>
@@ -6841,50 +6865,51 @@
       <w:r w:rsidRPr="008265A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Demonstrate the ability to think through and problem-solve complex professional interactions; seeks appropriate guidance and/or supervision in complex professional interactions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5372BD46" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="008265A7" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008265A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Demonstrate an understanding of and follow all hospital rules and procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73D40AD5" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008265A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Engage in multiple methods of self-assessment and self-reflection (e.g., through supervision, peer feedback, introspection)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B07681" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
@@ -7192,70 +7217,59 @@
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Demonstrate effective ability to express and respond to verbal and nonverbal communications utilizing professional language and concepts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F839CCA" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Demonstrate effective interpersonal skills and the ability to reasonably manage difficult communication.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="0722C5C2" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C0944D1" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -7373,50 +7387,51 @@
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Review, gather, and use pertinent information from the treatment team and available records; seek important records as necessary to inform assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028C00A5" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Conduct an effective and respectful clinical-diagnostic interview, bedside assessment, and/or mental status exam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50016DCB" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Select assessment methods/tests that are appropriate to the referral question and patient.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61DDD2E6" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
@@ -7678,59 +7693,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A482A6E" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D90A882" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">This competency is one of the primary training aims. It requires that interns develop competence in providing a wide range of psychotherapies in individual and group format with consideration for evidence based/empirical factors, cultural issues, age considerations, or any other factors affecting the success of the intervention. This competency is comprised of clinical interventions designed to alleviate suffering and to promote health and well-being of adults (19 years and </w:t>
-[...7 lines deleted...]
-        <w:t>older) diagnosed with serious medical neurological, and persistent mental illness in an inpatient facility. Interns are expected to demonstrate competency in each of the following learning elements:</w:t>
+        <w:t>This competency is one of the primary training aims. It requires that interns develop competence in providing a wide range of psychotherapies in individual and group format with consideration for evidence based/empirical factors, cultural issues, age considerations, or any other factors affecting the success of the intervention. This competency is comprised of clinical interventions designed to alleviate suffering and to promote health and well-being of adults (19 years and older) diagnosed with serious medical neurological, and persistent mental illness in an inpatient facility. Interns are expected to demonstrate competency in each of the following learning elements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719D6874" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EBD1331" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7973,50 +7980,51 @@
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>to the dynamics in the therapeutic relationship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7464018D" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="0037092E" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037092E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Communicate pertinent issues of therapy to the treatment team.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B9C74FC" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="0037092E" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0037092E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Write timely and thorough therapy notes that accurately reflect therapeutic work and progress.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C40BDA3" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
@@ -8342,59 +8350,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8FE931" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61F1BB10" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">This is a functional competency that is comprised of the knowledge and application of various supervisory models or philosophies, and the understanding of the complexities of supervision, </w:t>
-[...7 lines deleted...]
-        <w:t>including the ethical and contextual issues in various supervisory roles. Competency based supervision is integral to the activities of health service psychology. Supervision involves the mentoring and monitoring of peers and others in the development of competence and skill in professional practice and the effective evaluation of those skills. Supervisors act as role models and maintain responsibility for the activities they oversee. Interns apply this knowledge in direct or simulated practice with their peers and other health professionals.</w:t>
+        <w:t>This is a functional competency that is comprised of the knowledge and application of various supervisory models or philosophies, and the understanding of the complexities of supervision, including the ethical and contextual issues in various supervisory roles. Competency based supervision is integral to the activities of health service psychology. Supervision involves the mentoring and monitoring of peers and others in the development of competence and skill in professional practice and the effective evaluation of those skills. Supervisors act as role models and maintain responsibility for the activities they oversee. Interns apply this knowledge in direct or simulated practice with their peers and other health professionals.</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7CE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Interns are expected to</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A252D8" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8603,50 +8603,51 @@
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>ability to reflect on their own projected methods of supervision and underlying theory.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44BBA230" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Actively participate in didactic training experiences related to provision of supervision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D49F502" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49494B4E" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
@@ -8849,124 +8850,57 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Determine situations that require different role functions (consultant, clinician, etc.) and shift roles accordingly to meet referral needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF80051" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7693603A" w14:textId="77777777" w:rsidR="00954397" w:rsidRDefault="00954397" w:rsidP="00EF7472">
-[...66 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4190C5D8" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="00303E52" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc196813239"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc235530129"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc239239505"/>
+      <w:bookmarkEnd w:id="47"/>
       <w:r w:rsidRPr="00303E52">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00303E52">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:i/>
         </w:rPr>
         <w:t>idactic Training Plan</w:t>
       </w:r>
       <w:bookmarkStart w:id="51" w:name="_Hlk168930894"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p w14:paraId="6A02C5A2" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -9082,50 +9016,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">generalist </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">professional ready for entry level practice. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="29C5712A" w14:textId="77777777" w:rsidR="00AA009A" w:rsidRDefault="00AA009A" w:rsidP="00AA009A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16932EA7" w14:textId="77777777" w:rsidR="00AA009A" w:rsidRDefault="00AA009A" w:rsidP="00AA009A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Given our unique setting and diverse clinical services, interns have opportunities to individualize their training experiences. </w:t>
       </w:r>
       <w:r w:rsidRPr="007723DF">
         <w:t>Interns also develop an understanding of the nature of public sector health care, including the larger systems issues of funding, models and integration of services, continuity of care, and organizational communications and change. Throughout, interns are challenged to develop and exercise balanced judgment, poise, emotional maturity, interfacing and negotiation skills, as well as appropriate professional presentation and demeanor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27718C35" w14:textId="77777777" w:rsidR="00AA009A" w:rsidRDefault="00AA009A" w:rsidP="00AA009A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A1C8CAE" w14:textId="77777777" w:rsidR="00AA009A" w:rsidRDefault="00AA009A" w:rsidP="00AA009A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E424CA">
@@ -9203,115 +9138,109 @@
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
       <w:r w:rsidRPr="00E424CA">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>emphasizing expertise in theoretical conceptualization, clinical practice, and applying these skills to individuals with severe medical, neurological, and mental health conditions in an inpatient setting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444DD2FA" w14:textId="77777777" w:rsidR="00AA009A" w:rsidRPr="003F243B" w:rsidRDefault="00AA009A" w:rsidP="00AA009A">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78A3A838" w14:textId="77777777" w:rsidR="00AA009A" w:rsidRPr="003F243B" w:rsidRDefault="00AA009A" w:rsidP="00AA009A">
-[...10 lines deleted...]
-    </w:p>
     <w:p w14:paraId="573F2C6B" w14:textId="77777777" w:rsidR="00534F18" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc235530130"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc239239506"/>
       <w:bookmarkStart w:id="54" w:name="_Toc196813240"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Core Training Curriculum</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="2D97DC64" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="00E424CA" w:rsidRDefault="00534F18" w:rsidP="00534F18"/>
-    <w:p w14:paraId="6CAFF09E" w14:textId="77777777" w:rsidR="000267D0" w:rsidRPr="003F243B" w:rsidRDefault="000267D0" w:rsidP="000267D0">
+    <w:p w14:paraId="6CAFF09E" w14:textId="47907137" w:rsidR="000267D0" w:rsidRPr="003F243B" w:rsidRDefault="000267D0" w:rsidP="000267D0">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Hlk196924808"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="005C3937">
         <w:t xml:space="preserve">All interns engage in </w:t>
       </w:r>
       <w:r>
         <w:t>the c</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3937">
         <w:t xml:space="preserve">ore </w:t>
       </w:r>
       <w:r>
         <w:t>training c</w:t>
       </w:r>
       <w:r w:rsidRPr="005C3937">
         <w:t>urriculum that includes both clinical and didactic components. The year-long training program in psychotherapy and assessment is structured to fulfill three training objectives, encompassing nine profession-wide competencies.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A3449F">
         <w:t>General clinical responsibilities include individual and group psychotherapy</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A3449F">
         <w:t xml:space="preserve"> psychological and neuropsychological assessments, behavioral consultations, and active participation as members of assigned multidisciplinary treatment</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> team.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00680B91">
+        <w:t>teams</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34AEC3D4" w14:textId="77777777" w:rsidR="000267D0" w:rsidRPr="001E53FB" w:rsidRDefault="000267D0" w:rsidP="000267D0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F9B721C" w14:textId="017282A2" w:rsidR="000267D0" w:rsidRDefault="000267D0" w:rsidP="000267D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Tewksbury Hospital units provide a setting for multidisciplinary collaboration with psychiatrists and other physicians, social workers, nurses, rehabilitation counselors, occupational therapists, and other professional disciplines. Integral to the training experience are the many opportunities interns have for interaction and training with staff and students of other disciplines (e.g., social work interns, psychiatry residents) on both the Medical and Psychiatric units.  Group and individual therapy, crisis intervention, psychological and neuropsychological assessments interventions take place on and off the units depending on the </w:t>
       </w:r>
       <w:r>
         <w:t>clinical needs</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
@@ -9350,51 +9279,55 @@
     </w:p>
     <w:p w14:paraId="6BD4B165" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Comprehensive psychotherapy training is central to the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">training </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">curriculum. Interns provide individual and group therapy during their training year. Individual therapy cases range from brief (6-12 week) interventions to therapeutic relationships which may extend for the entire internship year. A full-time case load generally consists of four to six individual therapy clients for interns on DMH units or six to </w:t>
       </w:r>
       <w:r>
         <w:t>ten</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> clients for interns on DPH units. Interns are also </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">required to </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve">lead or co-lead 2 groups weekly. Each intern has two clinical supervisors for psychotherapy and participates in a weekly case conference led by a rotation of supervisors. This allows interns exposure to a variety of theoretical frameworks and therapeutic models, as they can access supervisory input from all supervisors. </w:t>
+        <w:t xml:space="preserve">lead or co-lead 2 groups weekly. Each intern has two clinical supervisors for psychotherapy and participates in a weekly case conference led by a rotation of supervisors. This allows interns exposure to a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">variety of theoretical frameworks and therapeutic models, as they can access supervisory input from all supervisors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A6633B" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F39ABDE" w14:textId="47CCB4E3" w:rsidR="00534F18" w:rsidRDefault="008D6B73" w:rsidP="00534F18">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="008D6B73">
         <w:t>Another key focus of the internship program involves fostering professional collaborations with multidisciplinary teams to enhance the effectiveness of clinical consultation and other professional activities.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Each intern is expected to work closely with </w:t>
@@ -9450,55 +9383,51 @@
       <w:r w:rsidR="00A77E61" w:rsidRPr="008D52F1">
         <w:t xml:space="preserve">Prior experience with test administration, scoring, and interpretation is </w:t>
       </w:r>
       <w:r w:rsidR="00A77E61">
         <w:t>preferred</w:t>
       </w:r>
       <w:r w:rsidR="00A77E61" w:rsidRPr="008D52F1">
         <w:t xml:space="preserve"> but </w:t>
       </w:r>
       <w:r w:rsidR="00A77E61">
         <w:t xml:space="preserve">expertise is </w:t>
       </w:r>
       <w:r w:rsidR="00A77E61" w:rsidRPr="008D52F1">
         <w:t>not required for program selection.</w:t>
       </w:r>
       <w:r w:rsidR="00A77E61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A7D2E">
         <w:t>Completion of 12 evaluations is required during the training year.  I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">nterns </w:t>
       </w:r>
       <w:r w:rsidRPr="000C4D60">
-        <w:t xml:space="preserve">also play a vital role in delivering assessment feedback </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">to patients and communicating results to multidisciplinary team members. Evaluation protocols are guided by clinical </w:t>
+        <w:t xml:space="preserve">also play a vital role in delivering assessment feedback to patients and communicating results to multidisciplinary team members. Evaluation protocols are guided by clinical </w:t>
       </w:r>
       <w:r w:rsidR="001E53FB" w:rsidRPr="000C4D60">
         <w:t>necessities</w:t>
       </w:r>
       <w:r w:rsidRPr="000C4D60">
         <w:t xml:space="preserve"> and generally follow a flexible battery approach.</w:t>
       </w:r>
       <w:r w:rsidRPr="001D31A1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502E6809" w14:textId="77777777" w:rsidR="007D0E10" w:rsidRDefault="007D0E10" w:rsidP="007D0E10">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="599B1513" w14:textId="748B3FD3" w:rsidR="007D0E10" w:rsidRDefault="007D0E10" w:rsidP="007D0E10">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9615,51 +9544,55 @@
       </w:r>
       <w:r w:rsidR="00441A19">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> weekly) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33DEDF99" w14:textId="77777777" w:rsidR="00A903A5" w:rsidRPr="00A903A5" w:rsidRDefault="00A903A5" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3222A348" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve">Group supervision is provided by the Training Director and focuses on interns’ experiences within the training program. Group supervision also provides an opportunity for interns to develop group cohesion and learn from each other by discussing and examining individual as well as common experiences in the training program. </w:t>
+        <w:t xml:space="preserve">Group supervision is provided by the Training Director and focuses on interns’ experiences within the training program. Group supervision also provides an opportunity for interns to develop group </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">cohesion and learn from each other by discussing and examining individual as well as common experiences in the training program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DEBF7E" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6549C5" w14:textId="2370066A" w:rsidR="00534F18" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -9792,55 +9725,51 @@
     </w:p>
     <w:p w14:paraId="7C7516B6" w14:textId="77777777" w:rsidR="00663E1D" w:rsidRPr="00663E1D" w:rsidRDefault="00663E1D" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3167DC9A" w14:textId="4327E7B0" w:rsidR="00534F18" w:rsidRDefault="00F9582D" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F9582D">
         <w:t>Case conference is a weekly case presentation seminar, in a group supervision format facilitated by two clinical supervisors, with the aim of developing and enhancing skills in individual psychotherapy</w:t>
       </w:r>
       <w:r>
         <w:t>, assessments and case formulation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F9582D">
-        <w:t xml:space="preserve"> On a rotating schedule, interns present their clinical cases with the aim of developing and enhancing case conceptualization, individual </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">psychotherapy, and presentation skills. Interns contribute to a weekly case conference in which they provide and receive supervisory input on a case from the intern cohort. This allows them to apply the supervisory skill of observing, evaluating, giving guidance and feedback to their peers and supervisors. </w:t>
+        <w:t xml:space="preserve"> On a rotating schedule, interns present their clinical cases with the aim of developing and enhancing case conceptualization, individual psychotherapy, and presentation skills. Interns contribute to a weekly case conference in which they provide and receive supervisory input on a case from the intern cohort. This allows them to apply the supervisory skill of observing, evaluating, giving guidance and feedback to their peers and supervisors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2334FF03" w14:textId="77777777" w:rsidR="009676AD" w:rsidRPr="003F243B" w:rsidRDefault="009676AD" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6877A486" w14:textId="6D225544" w:rsidR="00534F18" w:rsidRPr="00A903A5" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:r w:rsidRPr="00A903A5">
         <w:rPr>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Journal Club</w:t>
       </w:r>
       <w:r w:rsidRPr="00A903A5">
         <w:t xml:space="preserve"> (1 hour monthly) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1379A57A" w14:textId="77777777" w:rsidR="00A903A5" w:rsidRPr="00A903A5" w:rsidRDefault="00A903A5" w:rsidP="00534F18">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
@@ -9918,165 +9847,129 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A903A5">
         <w:t>(once every 2 months)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6D90E9" w14:textId="77777777" w:rsidR="00A903A5" w:rsidRPr="00A903A5" w:rsidRDefault="00A903A5" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="10"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09800385" w14:textId="0B2C6473" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+    <w:p w14:paraId="4BEF01BB" w14:textId="2F06D887" w:rsidR="00AA009A" w:rsidRDefault="00534F18" w:rsidP="00D10084">
       <w:pPr>
         <w:ind w:left="12"/>
-        <w:jc w:val="both"/>
-[...19 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="004148E1">
+        <w:t>These educational hospital-wide presentations by psychology interns serve as a didactic and experiential activity which helps them to communicate a comprehensive review of relevant literature in professional presentations to a multidisciplinary audience. These professional presentations include review of research, identification of gap in findings</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004148E1">
+        <w:t xml:space="preserve"> and dissemination of research to hospital wide professional audience. The interns also have the option to present on their dissertations (or another academic/clinical research). Completion of two professional </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004148E1">
+        <w:t>ontinuing Medical Education (CME) presentations is required for successful completion of internship.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF2CE30" w14:textId="20DC777E" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00303E52" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="_Toc235530131"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc239239507"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Policies and Procedures During Internship</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="0F6F4855" w14:textId="77777777" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="751E0F16" w14:textId="5CA32BC0" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The program focuses on equipping interns with the knowledge and skills to apply psychological concepts and theories alongside current scientific research in clinical work with individuals diagnosed with serious medical, neurological, and persistent mental illnesses in an inpatient setting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72D9C8EF" w14:textId="77777777" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47EF167A" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRDefault="008F00A0" w:rsidP="008F00A0">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="_Toc235530132"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc239239508"/>
       <w:r w:rsidRPr="003F381F">
         <w:t>Policy Regarding Use of AI during Internship Application</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:r w:rsidRPr="003F381F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AFF4522" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRPr="00663E1D" w:rsidRDefault="008F00A0" w:rsidP="008F00A0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A3E2388" w14:textId="41D1CD9A" w:rsidR="008F00A0" w:rsidRDefault="00CC0583" w:rsidP="00441A19">
       <w:r w:rsidRPr="003F243B">
         <w:t>Tewksbury Hospital Clinical Psychology Doctoral Internship</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> program values</w:t>
       </w:r>
       <w:r w:rsidR="00441A19" w:rsidRPr="003F381F">
         <w:t xml:space="preserve"> independent thinking, creativity, and clinical integrity</w:t>
@@ -10116,81 +10009,87 @@
       </w:r>
       <w:r w:rsidRPr="003F381F">
         <w:t>application content. This includes tools such as ChatGPT, Copilot, Claude (Anthropic), DALL·E, and similar applications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036329F4" w14:textId="77777777" w:rsidR="002B226A" w:rsidRDefault="002B226A" w:rsidP="00441A19">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04B8FDAE" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRDefault="008F00A0" w:rsidP="008F00A0">
       <w:r w:rsidRPr="006C51D1">
         <w:t xml:space="preserve">Tewksbury Hospital </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Clinical Psychology </w:t>
       </w:r>
       <w:r w:rsidRPr="006C51D1">
         <w:t xml:space="preserve">Internship Program </w:t>
       </w:r>
       <w:r w:rsidRPr="002824FA">
         <w:t>expects applicants to adhere to the guidance established by APPIC, which requires applicants to affirm the following statement:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40603EE2" w14:textId="77777777" w:rsidR="002B226A" w:rsidRPr="002824FA" w:rsidRDefault="002B226A" w:rsidP="008F00A0"/>
-    <w:p w14:paraId="47E8AA84" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRPr="008B4BA3" w:rsidRDefault="008F00A0" w:rsidP="008F00A0">
+    <w:p w14:paraId="47E8AA84" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRDefault="008F00A0" w:rsidP="008F00A0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="008B4BA3">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>I certify that all components of my application are my own original work. I confirm that my responses reflect my independent critical thinking and accurately represent my experiences. I further certify that I have not used </w:t>
       </w:r>
       <w:r w:rsidRPr="008B4BA3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>artificial intelligence (AI) </w:t>
       </w:r>
       <w:r w:rsidRPr="008B4BA3">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>to generate application content and that my final submission is a true representation of my own work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E26D88" w14:textId="549179A8" w:rsidR="008F00A0" w:rsidRDefault="00080901" w:rsidP="00441A19">
+    <w:p w14:paraId="01B1E3E3" w14:textId="77777777" w:rsidR="00D10084" w:rsidRPr="008B4BA3" w:rsidRDefault="00D10084" w:rsidP="008F00A0"/>
+    <w:p w14:paraId="43E26D88" w14:textId="309851BC" w:rsidR="008F00A0" w:rsidRDefault="00080901" w:rsidP="00441A19">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
@@ -10216,196 +10115,336 @@
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00FA27D9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FA27D9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r w:rsidR="00FA27D9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0067017B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0067017B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0067017B">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="007D2D79">
+      <w:r w:rsidR="00C67DD1">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="007D2D79">
+      <w:r w:rsidR="00C67DD1">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D2D79">
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C67DD1">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:instrText>INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET</w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D2D79">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007243DF">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> </w:instrText>
-[...1 lines deleted...]
-      <w:r w:rsidR="007D2D79">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007243DF">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007243DF">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00345360">
+      <w:r w:rsidR="00D46E67">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D46E67">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D46E67">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006F3528">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="006F3528">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r w:rsidR="006F3528">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00C84F69">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00C84F69">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00C84F69">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="008246A5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="008246A5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008246A5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText>INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET</w:instrText>
+      </w:r>
+      <w:r w:rsidR="008246A5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="008246A5">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00A15E1A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:pict w14:anchorId="40E26B95">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Checkbox" style="width:15pt;height:14.25pt;visibility:visible">
-            <v:imagedata r:id="rId14" r:href="rId15"/>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="This is a check box that confirms that the application submitted is a true representation of your original work." style="width:15pt;height:14.5pt;visibility:visible">
+            <v:imagedata r:id="rId15" r:href="rId16"/>
           </v:shape>
         </w:pict>
       </w:r>
-      <w:r w:rsidR="007D2D79">
+      <w:r w:rsidR="008246A5">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C84F69">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00FA27D9">
+      <w:r w:rsidR="006F3528">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00764953">
+      <w:r w:rsidR="00D46E67">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="007243DF">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:r w:rsidR="00C67DD1">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="0067017B">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00FA27D9">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00764953">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r w:rsidR="008F00A0" w:rsidRPr="008B4BA3">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t xml:space="preserve"> By checking this box, I acknowledge that I have read and understand the above </w:t>
       </w:r>
       <w:r w:rsidR="002B226A" w:rsidRPr="008B4BA3">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>certification.</w:t>
       </w:r>
       <w:r w:rsidR="002B226A">
         <w:rPr>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76FC2393" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRPr="003F381F" w:rsidRDefault="008F00A0" w:rsidP="008F00A0"/>
     <w:p w14:paraId="7A302279" w14:textId="77777777" w:rsidR="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc235530133"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc239239509"/>
       <w:r>
         <w:t>Professional and Clinical Expectations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="53593AAD" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00663E1D" w:rsidRDefault="00303E52" w:rsidP="00303E52">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5906A8E3" w14:textId="6513B8CB" w:rsidR="00305872" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -10428,53 +10467,52 @@
     <w:p w14:paraId="1CDAF6D5" w14:textId="77777777" w:rsidR="00D97EE2" w:rsidRDefault="00D97EE2" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D4F4EB" w14:textId="77777777" w:rsidR="00663E1D" w:rsidRDefault="00663E1D" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="157FB543" w14:textId="77777777" w:rsidR="00D97EE2" w:rsidRDefault="00D97EE2" w:rsidP="00D97EE2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc234319780"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc235530134"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc239239510"/>
       <w:r w:rsidRPr="00D768E5">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Professional Communication </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00D768E5">
         <w:t>Responsiveness Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="5F5989D4" w14:textId="77777777" w:rsidR="00D97EE2" w:rsidRPr="00480C21" w:rsidRDefault="00D97EE2" w:rsidP="00D97EE2"/>
     <w:p w14:paraId="09097697" w14:textId="77777777" w:rsidR="00D97EE2" w:rsidRDefault="00D97EE2" w:rsidP="00D97EE2">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00245735">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Professional communication and responsiveness are essential components of internship training that support effective patient care, supervision, and multidisciplinary collaboration. Timely communication with supervisors, treatment team members, and training staff reflects the profession-wide competencies of </w:t>
       </w:r>
       <w:r w:rsidRPr="00245735">
@@ -10532,51 +10570,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00245735">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support, and, when necessary, corrective action consistent with internship program policies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F89FC08" w14:textId="77777777" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="197CA3A1" w14:textId="76BDA56E" w:rsidR="003F243B" w:rsidRPr="003F243B" w:rsidRDefault="003F243B" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc235530135"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc239239511"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Requirements For Program Completion</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="7B0CE537" w14:textId="77777777" w:rsidR="003F243B" w:rsidRPr="003F243B" w:rsidRDefault="003F243B" w:rsidP="00305872">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0106AC3F" w14:textId="77777777" w:rsidR="00B4688C" w:rsidRPr="000769F0" w:rsidRDefault="00B4688C" w:rsidP="00B4688C">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="62" w:name="_Hlk161835696"/>
       <w:r w:rsidRPr="000769F0">
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
@@ -10938,78 +10976,78 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E17EA68" w14:textId="45568A81" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">During the intern orientation period, interns are provided with a template noting the minimal requirements. They are encouraged to customize the contract to meet their own professional goals.  Intern progress in respect to meeting these requirements is discussed in weekly supervision, at the monthly Training Committee meetings, and formally addressed in the quarterly Intern Competency Evaluation Forms. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interns have opportunities to provide input, raise concerns, and suggest changes and modifications to the training program. The Training Director will meet regularly with the interns to facilitate open communication about their training </w:t>
+        <w:t xml:space="preserve">Interns have opportunities to provide input, raise concerns, and suggest changes and modifications to the training program. The Training </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">experiences. Every quarter the training director will meet individually with the interns to review overall progress and address any concerns. </w:t>
+        <w:t xml:space="preserve">Director will meet regularly with the interns to facilitate open communication about their training experiences. Every quarter the training director will meet individually with the interns to review overall progress and address any concerns. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768885EC" w14:textId="77777777" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E86AF89" w14:textId="1F6AAEA4" w:rsidR="00305872" w:rsidRDefault="003F243B" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc235530136"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc239239512"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Evaluation Of Interns</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="021D56B8" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
     <w:p w14:paraId="3F05574E" w14:textId="77777777" w:rsidR="008D2B18" w:rsidRPr="003F243B" w:rsidRDefault="008D2B18" w:rsidP="008D2B18">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">At Tewksbury Hospital Clinical Psychology Doctoral Internship, the interns are systematically guided to move from the role of intern to that of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a psychology professional </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">ready for entry level </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">generalist </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
@@ -11143,51 +11181,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">They are also encouraged to talk about these issues and provide feedback on an ongoing basis in meetings with their individual supervisors.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E978CD" w14:textId="77777777" w:rsidR="009A42CD" w:rsidRDefault="009A42CD" w:rsidP="00DC5153">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F53225A" w14:textId="77777777" w:rsidR="009A42CD" w:rsidRDefault="009A42CD" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc235530137"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc239239513"/>
       <w:r w:rsidRPr="009A42CD">
         <w:t>Intern Record Maintenance Procedures and Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="3E6554F1" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
     <w:p w14:paraId="24CEE684" w14:textId="0B374A2D" w:rsidR="009A42CD" w:rsidRPr="009A42CD" w:rsidRDefault="009A42CD" w:rsidP="009A42CD">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A42CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Tewksbury Hospital’s Doctoral Internship in Clinical Psychology maintains records on each doctoral </w:t>
       </w:r>
       <w:r w:rsidR="00A452D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11211,87 +11249,87 @@
         </w:rPr>
         <w:t xml:space="preserve"> the Intern Training Agreement, </w:t>
       </w:r>
       <w:r w:rsidR="00A452D2" w:rsidRPr="00A452D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Intern Competency Evaluation form</w:t>
       </w:r>
       <w:r w:rsidR="00A452D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s,</w:t>
       </w:r>
       <w:r w:rsidR="002B2C7A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A42CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">initial employment paperwork, correspondence with the home doctoral programs, the Intern’s evaluation of the Psychology Program, final documentation of total hours completed, </w:t>
+        <w:t xml:space="preserve">initial employment paperwork, correspondence with the home doctoral programs, the </w:t>
       </w:r>
       <w:r w:rsidRPr="009A42CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">records of patients seen and clinical work, formal complaints and/or grievances, </w:t>
+        <w:t xml:space="preserve">Intern’s evaluation of the Psychology Program, final documentation of total hours completed, records of patients seen and clinical work, formal complaints and/or grievances, </w:t>
       </w:r>
       <w:r w:rsidR="00474F9C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">remediation procedures (if applicable), </w:t>
       </w:r>
       <w:r w:rsidRPr="009A42CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and certificate of internship completion.  For future reference and credentialing purposes, the program maintains these records indefinitely in a secure drive “TH (\\DPH-FP-Th-121\Data1)”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18680960" w14:textId="77777777" w:rsidR="009A42CD" w:rsidRDefault="009A42CD" w:rsidP="00661F3E">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3862A3B5" w14:textId="77777777" w:rsidR="00C367E6" w:rsidRDefault="00C367E6" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc235530138"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc239239514"/>
       <w:r w:rsidRPr="007871BB">
         <w:t>Internship Due Process Policy and Procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="362FD411" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
     <w:p w14:paraId="1A37821D" w14:textId="31338DC3" w:rsidR="00C367E6" w:rsidRDefault="00F53946" w:rsidP="00661F3E">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The internship program has identified due p</w:t>
       </w:r>
       <w:r w:rsidRPr="00F53946">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11332,51 +11370,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> These are discussed with the interns during the orientation process and are included in the internship program manual. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6473DEFA" w14:textId="77777777" w:rsidR="007871BB" w:rsidRDefault="007871BB" w:rsidP="00661F3E">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0505450E" w14:textId="77777777" w:rsidR="007871BB" w:rsidRDefault="007871BB" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc235530139"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc239239515"/>
       <w:r w:rsidRPr="007871BB">
         <w:t>Graduate Program Communication Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="3781AFC1" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
     <w:p w14:paraId="5DA8A218" w14:textId="610FC590" w:rsidR="007871BB" w:rsidRDefault="007871BB" w:rsidP="001111CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="14" w:hanging="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871BB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The internship year in health service psychology allows the doctoral students to bridge the gap between academic coursework and professional practice.</w:t>
       </w:r>
       <w:r w:rsidR="001111CC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11455,51 +11493,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is the responsibility of the intern and their graduate program to request and provide the required forms for completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3237A522" w14:textId="50212CEB" w:rsidR="007871BB" w:rsidRDefault="007871BB" w:rsidP="00661F3E">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871BB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0937C847" w14:textId="3B2F21FC" w:rsidR="00661F3E" w:rsidRDefault="00661F3E" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc235530140"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc239239516"/>
       <w:r w:rsidRPr="00E60F94">
         <w:t>Time Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="00E60F94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2477151A" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
     <w:p w14:paraId="3C0B0C28" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Sound clinical practice requires that you provide as much time as possible, no less than two weeks advance notice of vacation or professional time off. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EDE357F" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
@@ -11521,67 +11559,64 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB7103D" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">PTO must be pre-approved by the interns’ primary supervisor in writing and documented on the Time Off Request forms, which must be turned into the Training Director at least two weeks prior to the Intern’s absence. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F702D2" w14:textId="64C31BD0" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="004E01DF" w:rsidRPr="003F243B">
         <w:t>an unplanned</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> PTO is taken (i.e., sick time, bereavement, weather, </w:t>
       </w:r>
       <w:r w:rsidR="004E01DF" w:rsidRPr="003F243B">
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve">), the intern must notify their primary supervisor and the Training Director immediately and a Time-Off Form </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">must be completed and submitted to the Training Director within the week of returning to work. </w:t>
+        <w:t xml:space="preserve">), the intern must notify their primary supervisor and the Training Director immediately and a Time-Off Form must be completed and submitted to the Training Director within the week of returning to work. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09342C80" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Interns may not take vacation time during the month in which they are terminating. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319BE7DE" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
@@ -11612,51 +11647,51 @@
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">State holidays are an additional benefit. There are </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6A29">
         <w:t>12 state holidays</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">, which are in addition to the allotted Personal Time Off. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64830C59" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25ED3428" w14:textId="68AA3368" w:rsidR="0053172E" w:rsidRDefault="0053172E" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="68" w:name="_Toc235530141"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc239239517"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Stipend and Program Resources</w:t>
       </w:r>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="59FAED3B" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
     <w:p w14:paraId="556534C4" w14:textId="57891366" w:rsidR="0053172E" w:rsidRPr="003F243B" w:rsidRDefault="0053172E" w:rsidP="0053172E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">The Departments of Public Health and Mental Health have </w:t>
       </w:r>
       <w:r w:rsidR="002B0A6C" w:rsidRPr="003F243B">
         <w:t>each funded</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> 1.5 interns for each year, beginning in 2010. </w:t>
       </w:r>
       <w:r w:rsidR="004E01DF" w:rsidRPr="003F243B">
         <w:t xml:space="preserve">The stipend for the full-time, one year, internship is currently $33,300. </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
@@ -11767,841 +11802,828 @@
     </w:p>
     <w:p w14:paraId="6936A0ED" w14:textId="77777777" w:rsidR="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F53EFA4" w14:textId="3BF0E422" w:rsidR="00303E52" w:rsidRDefault="00303E52">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="165CF32F" w14:textId="3BF0E422" w:rsidR="00DB6A29" w:rsidRDefault="0071767F" w:rsidP="002D5BDC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="69" w:name="_Toc235530142"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc239239518"/>
       <w:r w:rsidRPr="00303E52">
         <w:lastRenderedPageBreak/>
         <w:t>Training Faculty &amp; Supervisors</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="00303E52">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6960B36A" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB"/>
-    <w:p w14:paraId="44AD10D0" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="00E03BBB" w:rsidRDefault="005F54D4" w:rsidP="00DB6A29">
+    <w:p w14:paraId="5B50FEFB" w14:textId="790B619F" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="14"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="5B50FEFB" w14:textId="790B619F" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Department of Public Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D52B96D" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7DDF79" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brendan C. Lynch, Ph.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF30FE2" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Tulsa, Clinical Psychology, 2006 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B50C5E" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interests: Clinical neuropsychology, cognitive capacity, geriatric psychology, dementia, behavioral planning. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A865FD" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientation: Cognitive-behavioral </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F4C4752" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00A51DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52FFE7B2" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tripti Bhaskar, Ph.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E6867FD" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Tennessee, Knoxville, Counseling Psychology, 2011 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466A23F6" w14:textId="547E904B" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interests: Group therapy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0583">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behavior modification,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program development, skills training, and health psychology.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F2600B" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientation: Cognitive Behavioral and Interpersonal process </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5819083A" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00A51DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F9B299" w14:textId="1D5B715F" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emily Crain, PsyD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D457937" w14:textId="577F3CBC" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>William James College, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03BBB" w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D480074" w14:textId="77777777" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interests</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Addiction and other impulse-control disorders; co-occurring SMI and IDD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E465B4D" w14:textId="77777777" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orientation</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="4D52B96D" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Cognitive-behavioral, grounded in feminist and liberation psychology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0563CD00" w14:textId="141A60CA" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F7DDF79" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+    <w:p w14:paraId="60BC2907" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1AF30FE2" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Department of Mental Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7EDBF1" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03BBB">
-[...6 lines deleted...]
-    <w:p w14:paraId="79B50C5E" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+    </w:p>
+    <w:p w14:paraId="63292B31" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interests: Clinical neuropsychology, cognitive capacity, geriatric psychology, dementia, behavioral planning. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="31A865FD" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+        <w:t>Peter LaCanfora, PsyD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6AE41F" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Orientation: Cognitive-behavioral </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2F4C4752" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00A51DEE">
+        <w:t>University of Hartford, 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BE53A0" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="52FFE7B2" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interests: Violence Risk Assessment, Fire setting Risk Assessment, Mental Illness and Problematic Sexual Behavior-Assessment and Treatment (MIPSB), ACT, MBCT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489AFD36" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tripti Bhaskar, Ph.D. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E6867FD" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+        <w:t>Orientation: Cognitive-Behavioral, and Acceptance and Commitment Therapy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40555C87" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03BBB">
-[...6 lines deleted...]
-    <w:p w14:paraId="466A23F6" w14:textId="547E904B" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+    </w:p>
+    <w:p w14:paraId="7F1017BA" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interests: Group therapy, </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="70F2600B" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+        <w:t xml:space="preserve">Ben Killilea, Ph.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276B329B" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Orientation: Cognitive Behavioral and Interpersonal process </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5819083A" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00A51DEE">
+        <w:t xml:space="preserve">Southern Illinois University Carbondale, Clinical Psychology, 2006 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56813DD9" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="53F9B299" w14:textId="1D5B715F" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interests: Personality assessment, violence-risk assessment/management, individual and group therapy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372E89FF" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Emily Crain, PsyD</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D457937" w14:textId="577F3CBC" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
+        <w:t xml:space="preserve">Orientation: Cognitive-behavioral, mindfulness-based therapies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACE0B58" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03BBB">
-[...12 lines deleted...]
-    <w:p w14:paraId="5D480074" w14:textId="77777777" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
+    </w:p>
+    <w:p w14:paraId="69BF9B01" w14:textId="39B0482F" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Interests</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2E465B4D" w14:textId="77777777" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
+        <w:t xml:space="preserve">Meghan Mitchell, Ph.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AA683A" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Orientation</w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="0563CD00" w14:textId="141A60CA" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:t xml:space="preserve">University of Georgia, 2009 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7361E187" w14:textId="026D645F" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="60BC2907" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interests: Clinical neuropsychology, dementia, TBI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C56B459" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-    <w:p w14:paraId="2D7EDBF1" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientation: Cognitive-behavioral </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F77906" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63292B31" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+    <w:p w14:paraId="21D4EEF6" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03BBB">
-[...6 lines deleted...]
-    <w:p w14:paraId="3D6AE41F" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+    </w:p>
+    <w:p w14:paraId="2E2B55DD" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03BBB">
-[...6 lines deleted...]
-    <w:p w14:paraId="48BE53A0" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+    </w:p>
+    <w:p w14:paraId="7702364B" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03BBB">
-[...6 lines deleted...]
-    <w:p w14:paraId="489AFD36" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+    </w:p>
+    <w:p w14:paraId="76C883B0" w14:textId="7551833C" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Orientation: Cognitive-Behavioral, and Acceptance and Commitment Therapy</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40555C87" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Amanda Seirup, Psy.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057100A9" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7F1017BA" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">William James College, 2014 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B330179" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ben Killilea, Ph.D. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="276B329B" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+        <w:t xml:space="preserve">Interests: Risk assessment and management, forensic involvement, individual and group therapy, cognitive training </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E51BE13" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Southern Illinois University Carbondale, Clinical Psychology, 2006 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="56813DD9" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+        <w:t xml:space="preserve">Orientation: Cognitive-Behavioral </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7124653F" w14:textId="77777777" w:rsidR="002D5BDC" w:rsidRPr="00E03BBB" w:rsidRDefault="002D5BDC" w:rsidP="006842ED">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03BBB">
-[...6 lines deleted...]
-    <w:p w14:paraId="372E89FF" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+    </w:p>
+    <w:p w14:paraId="180BC444" w14:textId="4628056D" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Orientation: Cognitive-behavioral, mindfulness-based therapies </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3ACE0B58" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+        <w:t xml:space="preserve">Rob Salazar, Ph.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16752991" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="69BF9B01" w14:textId="39B0482F" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boston University, 2019 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C85062" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meghan Mitchell, Ph.D. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="76AA683A" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+        <w:t>Interests: Memory disorders, movement disorders, assessment/intervention for cognitive impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438B0934" w14:textId="37DD7FCE" w:rsidR="00303E52" w:rsidRDefault="00DB6A29" w:rsidP="00A071DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">University of Georgia, 2009 </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7361E187" w14:textId="026D645F" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+        <w:t>Orientation: Cognitive-Behavioral, Interpersonal</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="70" w:name="Application_Process"/>
+    </w:p>
+    <w:p w14:paraId="3E7B452E" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00A071DA">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E03BBB">
-[...6 lines deleted...]
-    <w:p w14:paraId="0C56B459" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+    </w:p>
+    <w:p w14:paraId="5889E29E" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Orientation: Cognitive-behavioral </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58F77906" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
+        <w:t>Raia Neiman, PsyD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC7B2EC" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="21D4EEF6" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>William James College, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5427D44F" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2E2B55DD" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interests: Individual and Group Therapy, Forensic Psychology, Risk Assessment, Treatment for Problematic Sexual Behavior</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1708CCF8" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7702364B" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orientation: Eclectic/Integrative, Motivational Interviewing, DBT, Psychodynamic, Humanistic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47ABF9A5" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C883B0" w14:textId="7551833C" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
-[...207 lines deleted...]
-    </w:p>
     <w:p w14:paraId="6817ABDA" w14:textId="55EE8939" w:rsidR="005F54D4" w:rsidRPr="00251C05" w:rsidRDefault="0071767F" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="71" w:name="_Toc235530143"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc239239519"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Internship A</w:t>
       </w:r>
       <w:r w:rsidRPr="00251C05">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>pplication Process</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidRPr="00251C05">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="6F28C42D" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
@@ -12770,51 +12792,50 @@
         <w:t>Direct clinical experience and supervision by DFPs for forensic evaluations are not part of the role and the training experience.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DMH p</w:t>
       </w:r>
       <w:r w:rsidRPr="00E812CA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sychologists and trainees serve as vital liaisons between the inpatient clinical team and the independently assigned consulting DFPs who conduct forensic evaluations for our patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6688CC0E" w14:textId="6DA75F93" w:rsidR="00E812CA" w:rsidRDefault="00E812CA" w:rsidP="00E812CA">
       <w:pPr>
         <w:ind w:left="270" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48DD9F49" w14:textId="77777777" w:rsidR="00373567" w:rsidRDefault="00373567" w:rsidP="00373567">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPIC Program Number: 1339 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0620C4" w14:textId="77777777" w:rsidR="00373567" w:rsidRDefault="00373567" w:rsidP="00373567">
       <w:r>
         <w:t>Health Psychology Track: 133913</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5923ECD2" w14:textId="77777777" w:rsidR="00373567" w:rsidRDefault="00373567" w:rsidP="00373567">
       <w:r>
         <w:t>Serious Mental Illness Track: 133914</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52412A9A" w14:textId="77777777" w:rsidR="00373567" w:rsidRDefault="00373567" w:rsidP="00373567">
       <w:r>
         <w:t>Health Psychology/Serious Mental Illness Track: 133915</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B260C3F" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="009A2824">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DB09FC3" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
@@ -13111,51 +13132,51 @@
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:p w14:paraId="30359C6E" w14:textId="7CE5DB81" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13BEE7F4" w14:textId="32748139" w:rsidR="005F54D4" w:rsidRPr="00E60F94" w:rsidRDefault="0071767F" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc235530144"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc239239520"/>
       <w:r w:rsidRPr="00E60F94">
         <w:lastRenderedPageBreak/>
         <w:t>General Information</w:t>
       </w:r>
       <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidRPr="00E60F94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD53F44" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="82" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E8D7B4" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="00E60F94" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -13783,4115 +13804,3666 @@
     </w:p>
     <w:p w14:paraId="3CD52B67" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B55FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Title 101 CMR 23.00 (“Regulation”)</w:t>
       </w:r>
       <w:r w:rsidRPr="001B55FC">
         <w:t xml:space="preserve"> requires certain agency staff to have received the COVID-19 vaccination and Influenza vaccination, or have taken required mitigation measures, to prevent viral infection and transmission in State Hospitals and State Congregate Care Facilities. The Regulation applies to this position. Successful candidates will be required to acknowledge and attest to your vaccination status for both COVID-19 and Influenza.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EEE9FB" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="001B55FC" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CE9DA40" w14:textId="608D023B" w:rsidR="004547FE" w:rsidRPr="003F243B" w:rsidRDefault="00864CA1" w:rsidP="00864CA1">
+    <w:p w14:paraId="2E442981" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRDefault="00864CA1" w:rsidP="00D10084">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009A42CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COVID-19 Update</w:t>
       </w:r>
       <w:r w:rsidR="005F54D4" w:rsidRPr="009A42CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005F54D4">
         <w:t xml:space="preserve"> The internship program at Tewksbury Hospital is an inpatient-only training setting. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The hospital follows Massachusetts DPH guidelines for healthcare workers. Due to the conclusion of the Public Health Emergency on May 11, 2023, use of surgical masks is no longer mandatory. These modifications are subject to change based on the </w:t>
       </w:r>
       <w:r w:rsidR="00E62000">
         <w:t>relevant and</w:t>
       </w:r>
       <w:r w:rsidR="002C7C0E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">current </w:t>
       </w:r>
       <w:r w:rsidR="002C7C0E">
         <w:t xml:space="preserve">Massachusetts DPH guidelines </w:t>
       </w:r>
       <w:r w:rsidR="00E62000">
         <w:t>at that time</w:t>
       </w:r>
       <w:r w:rsidR="002C7C0E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D363C0E" w14:textId="3B8EB3DE" w:rsidR="00D81CA9" w:rsidRPr="003F243B" w:rsidRDefault="00D81CA9" w:rsidP="00293B27">
-[...10 lines deleted...]
-    <w:p w14:paraId="1FB48535" w14:textId="26D4A3AD" w:rsidR="00D81CA9" w:rsidRDefault="009C39C5" w:rsidP="00303E52">
+    <w:p w14:paraId="07F90086" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001B55FC">
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc239239521"/>
+      <w:r w:rsidRPr="00BE35F5">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Internship Admissions, Support and Initial Placement Data - 202</w:t>
-[...2 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>Internship Admissions, Support, and Initial Placement Data-2026</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
-      <w:r w:rsidRPr="001B55FC">
-[...13 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="7695D32B" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE35F5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date Program Tables are updated: 09/01/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD30531" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="002F5D37">
+      <w:r w:rsidRPr="00BE35F5">
+        <w:t>Program Disclosures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767B0A48" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidSect="00490D6C">
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:footnotePr>
+            <w:numFmt w:val="chicago"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...6 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblW w:w="9436" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3230"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="24"/>
+        <w:gridCol w:w="7340"/>
+        <w:gridCol w:w="2096"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005F54D4" w:rsidRPr="003F243B" w14:paraId="22911DEB" w14:textId="77777777" w:rsidTr="005F54D4">
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="5C81A73F" w14:textId="77777777" w:rsidTr="005E3334">
         <w:trPr>
-          <w:trHeight w:val="659"/>
+          <w:trHeight w:val="1530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9352" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7340" w:type="dxa"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D0C7517" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
+          <w:p w14:paraId="69465222" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:ind w:left="12"/>
-[...92 lines deleted...]
-            <w:pPr>
+              <w:spacing w:after="240"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="auto"/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="76" w:name="_Hlk169098762"/>
-            <w:r w:rsidRPr="00E51675">
+            <w:r w:rsidRPr="00BE35F5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...132 lines deleted...]
-              <w:t xml:space="preserve">Interns are trained to transition toward independent professional functioning, developing necessary competencies through tailored supervision, training, and experiential opportunities. </w:t>
+              <w:t>Does the program or institution require students, trainees, and/or staff (faculty) to comply with specific policies or practices related to the institution’s affiliation or purpose? Such policies or practices may include, but are not limited to, admissions, hiring, retention policies, and/or requirements for completion that express mission and values?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49C9C46F" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:helpText w:type="text" w:val="Such policies or practices may include, but are not limited to, admissions, hiring, retention policies, and/or requirements for completion that express mission and values?"/>
+                  <w:statusText w:type="text" w:val="Program/institution requires students, trainees &amp; faculty to comply with policies/practices of institution’s affiliation/purpose?: No"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="3551A6DD" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3270A48E" w14:textId="77777777" w:rsidR="00C251B2" w:rsidRPr="003F243B" w:rsidRDefault="00C251B2">
+          <w:p w14:paraId="74F9FC51" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>If yes, provide website link (or content from brochure) where this specific information is presented:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="4997A9D1" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="187B3472" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="6164AA5F" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5A9DCD" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="76"/>
-      <w:tr w:rsidR="00D81CA9" w:rsidRPr="003F243B" w14:paraId="2A3E3474" w14:textId="77777777" w:rsidTr="005F54D4">
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="1A75B2B6" w14:textId="77777777" w:rsidTr="005E3334">
         <w:trPr>
-          <w:trHeight w:val="1280"/>
+          <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8703" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2907F573" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRDefault="009C39C5" w:rsidP="00A0187A">
+          <w:p w14:paraId="6DE8E3BD" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="644323EB" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3055BD12" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="074AB283" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC5DA0A" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="71E8E4E9" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9436" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57AF0F40" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0EA2B69C" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="002F5D37">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidSect="00490D6C">
+          <w:footnotePr>
+            <w:numFmt w:val="chicago"/>
+          </w:footnotePr>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13442ACF" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00AF5B76" w:rsidRDefault="00490D6C" w:rsidP="002F5D37">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF5B76">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Internship Program Admissions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="392AFA27" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblW w:w="9540" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9540"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="295C1790" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="57CB3278" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Briefly describe in narrative form important information to assist potential applicants in assessing their likely fit with your program. This description must be consistent with the program’s policies on intern selection and practicum and academic preparation requirements:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="19EA7CD7" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="1008"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6701D20F" w14:textId="7979FF2C" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F243B">
+            <w:r w:rsidRPr="00BE35F5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Does the program or institution require students, trainees, and/or staff (faculty) to comply with specific policies or practices related to the institution’s affiliation or purpose? Such policies or practices may include, but are not limited to, admissions, hiring, retention policies, and/or requirements for completion that express mission and values. </w:t>
+              <w:t xml:space="preserve">Fit is assessed based on applicants’ relevant clinical interests and experience, interpersonal and communication strengths, and alignment with the program’s philosophy and training aims. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00892647">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Candidates with a strong interest in inpatient settings, patient-focused evidence-based practice, and diverse theoretical frameworks are likely to thrive within the program. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>As you consider whether this program is a fit for you, please review the full statement of our program’s philosophy, model, and aims of professional training in our training brochure. In determining an applicant’s potential fit with our program, we consider the following:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B670457" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="003F243B" w:rsidRDefault="00E03BBB" w:rsidP="00A0187A">
+          <w:p w14:paraId="142F1AA5" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>previous clinical experience in inpatient hospital settings;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E1DDBD1" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interest in integrating the practice of clinical psychology with the realities of daily practice in a hospital-based clinical setting;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A86E3C1" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>skills and interests relevant to the track to which the applicant is applying; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73DC1C48" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>interpersonal and communication skills, as assessed through letters of recommendation and essays.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E35E6B2" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54E03446" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The Tewksbury Hospital Doctoral Internship Program in Clinical Psychology offers comprehensive generalist training to prepare interns for professional roles as psychologists in hospital-based settings. The program views internship as a meaningful developmental experience in which trainees progressively strengthen their clinical skills through consistent exposure to and active participation in inpatient hospital settings. Following a practitioner-scholar model, the program integrates experiential and didactic learning with scholarly inquiry.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EC644CC" w14:textId="7677B722" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Training is structured to build on interns’ existing knowledge and skills in a sequential, cumulative, and increasingly complex manner. A multi-theoretical, patient-focused, and evidence-based approach to inpatient clinical work is emphasized, with training opportunities designed to build on interns’ clinical experiences, interests, and interpersonal strengths. Through tailored supervision, didactic training, and experiential opportunities, interns develop the competencies necessary to transition toward increasingly independent professional functioning.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="774A4017" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:sz w:val="10"/>
+                <w:szCs w:val="10"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7689A777" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="20655C26" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53C3FA47" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="14F7C0D0" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="945"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8CD5EC" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="1E40FE95" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="1182"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9540" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FACAB9F" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7BD881D5" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF9D312" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblW w:w="9535" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4674"/>
+        <w:gridCol w:w="811"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="3240"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="34B8D36D" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9535" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A233BC4" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Does the program require that applicants have received a minimum number of hours of the following at time of application? If Yes, indicate how many:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="16BC9CC2" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4674" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3193D4F0" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Total Direct Contact Intervention Hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5CDAF3" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="6A1E5F62" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="003F243B" w:rsidRDefault="009C39C5">
+          <w:p w14:paraId="784854FF" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F243B">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">NO </w:t>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="09F1A7BC" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Amount: N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F54D4" w:rsidRPr="003F243B" w14:paraId="443F13AA" w14:textId="77777777" w:rsidTr="005F54D4">
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w14:paraId="58448FDB" w14:textId="77777777" w:rsidTr="005E3334">
         <w:trPr>
-          <w:trHeight w:val="650"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8703" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4674" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2238B026" w14:textId="7FB0A2D9" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
+          <w:p w14:paraId="5CD68090" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="10"/>
-              <w:ind w:left="12"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F243B">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t>Total Direct Contact Assessment Hours</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63A02B10" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="00A0187A">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0EF618" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+              <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="649" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:noWrap/>
           </w:tcPr>
-          <w:p w14:paraId="12A0F762" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4">
+          <w:p w14:paraId="5503D221" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+              <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...27 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+            <w:r w:rsidRPr="00BE35F5">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Annual Stipend/Salary for Full-time Interns </w:t>
+              <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3582" w:type="dxa"/>
-[...6 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3240" w:type="dxa"/>
+            <w:noWrap/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24FFD9B0" w14:textId="0C22A9F3" w:rsidR="00D81CA9" w:rsidRPr="00DD128D" w:rsidRDefault="009C39C5">
+          <w:p w14:paraId="0EA12CE9" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD128D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>$</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">00 </w:t>
+              <w:t>Amount: N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D81CA9" w:rsidRPr="003F243B" w14:paraId="21B1EC70" w14:textId="77777777" w:rsidTr="005F54D4">
-[...6 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="6D4B7F32" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblW w:w="9530" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9530"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="002F5D37" w14:paraId="5FA28A6D" w14:textId="77777777" w:rsidTr="00CC5B47">
         <w:trPr>
-          <w:trHeight w:val="278"/>
+          <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5770" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9530" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:noWrap/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20222F0C" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="00DD128D" w:rsidRDefault="009C39C5">
+          <w:p w14:paraId="5DECC731" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="002F5D37" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD128D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="Calibri"/>
+            <w:r w:rsidRPr="002F5D37">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Stipend/Salary for Half-time Interns </w:t>
+              <w:t>Describe any other required minimum criteria used to screen applicants:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="002F5D37" w14:paraId="2A886AF8" w14:textId="77777777" w:rsidTr="00490D6C">
+        <w:trPr>
+          <w:trHeight w:val="458"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9530" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEF5478" w14:textId="0A01B4AD" w:rsidR="00490D6C" w:rsidRPr="002F5D37" w:rsidRDefault="00CC5B47" w:rsidP="00CC5B47">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F5D37">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>We accept doctoral students enrolled in APA, CPA, or PCSAS accredited clinical or counseling psychology doctoral programs who have completed a minimum of four years of graduate training. Comprehensive examinations must be successfully completed by the application deadline. Dissertation proposals must be approved prior to the start of the internship.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4E7C6ABC" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="00CC5B47">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidSect="00490D6C">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5252" w:type="pct"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7443"/>
+        <w:gridCol w:w="1164"/>
+        <w:gridCol w:w="1225"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="00BF6A4D" w14:paraId="1205D7AB" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF40238" w14:textId="05313550" w:rsidR="00490D6C" w:rsidRPr="00BF6A4D" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF5B76">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Financial and Other Benefit Support for Upcoming Training Year</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE35F5">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="06C1B7EE" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="052F6CE1" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t xml:space="preserve">Annual Stipend/Salary for Full-time Interns </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3582" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="592" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A73A5F1" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="00DD128D" w:rsidRDefault="009C39C5">
+          <w:p w14:paraId="0770983B" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DD128D">
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Program provides access to medical insurance for intern </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> $33,300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3582" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="623" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C8C2D7C" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="00DD128D" w:rsidRDefault="009C39C5">
+          <w:p w14:paraId="058CD485" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DD128D">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">NO </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D81CA9" w:rsidRPr="003F243B" w14:paraId="6558825A" w14:textId="77777777" w:rsidTr="005F54D4">
-[...6 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="790CEDB9" w14:textId="77777777" w:rsidTr="005E3334">
         <w:trPr>
-          <w:trHeight w:val="276"/>
+          <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5770" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3785" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B80B244" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="00DD128D" w:rsidRDefault="009C39C5">
+          <w:p w14:paraId="50B9CF1F" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DD128D">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">If access to medical insurance is provided </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>Annual Stipend/Salary for Half-time Interns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3582" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="592" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5343A688" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="00DD128D" w:rsidRDefault="009C39C5">
+          <w:p w14:paraId="034BB1CE" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DD128D">
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Trainee contribution to cost required </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3582" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="623" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="455EC466" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="00DD128D" w:rsidRDefault="009C39C5">
+          <w:p w14:paraId="09F0E1A3" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DD128D">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">N/A </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D81CA9" w:rsidRPr="003F243B" w14:paraId="47419130" w14:textId="77777777" w:rsidTr="005F54D4">
-[...6 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="3B22405C" w14:textId="77777777" w:rsidTr="005E3334">
         <w:trPr>
-          <w:trHeight w:val="278"/>
+          <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5770" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3785" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A674E2F" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="00DD128D" w:rsidRDefault="009C39C5">
+          <w:p w14:paraId="0008DC4B" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DD128D">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Coverage for family members available </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>Program provides access to medical insurance for intern?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3582" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="592" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="782F3CEF" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="00DD128D" w:rsidRDefault="009C39C5">
-[...758 lines deleted...]
-          <w:p w14:paraId="18C04909" w14:textId="1795F75B" w:rsidR="00FC6723" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
+          <w:p w14:paraId="6EF7EACE" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...1938 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="623" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="436C58A5" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+          <w:p w14:paraId="37F7DE91" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="003F243B">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="7CFD22C9" w14:textId="77777777" w:rsidTr="001775A6">
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="2452CF3F" w14:textId="77777777" w:rsidTr="005E3334">
         <w:trPr>
-          <w:trHeight w:val="286"/>
+          <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7827" w:type="dxa"/>
+            <w:tcW w:w="3785" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2321CD02" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="0065491C" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+          <w:p w14:paraId="2C0BE18A" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0065491C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">School District/System </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If access to medical insurance is provided:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="592" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62C28AF5" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+          <w:p w14:paraId="5ED835FC" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F243B">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="623" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C59D2E9" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+          <w:p w14:paraId="279BEFFF" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003F243B">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="1BCB6CD3" w14:textId="77777777" w:rsidTr="001775A6">
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="4022F5AC" w14:textId="77777777" w:rsidTr="005E3334">
         <w:trPr>
-          <w:trHeight w:val="286"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7827" w:type="dxa"/>
+            <w:tcW w:w="3785" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="162C79AD" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="0065491C" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+          <w:p w14:paraId="17E573EA" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="0065491C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Independent practice setting </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>Trainee contribution to cost required?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="592" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="434490AE" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+          <w:p w14:paraId="589C8B2F" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="2" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>2</w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="623" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="386F2AD8" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+          <w:p w14:paraId="0894663D" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="003F243B">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="5FF183C6" w14:textId="77777777" w:rsidTr="001775A6">
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="5F8A66BC" w14:textId="77777777" w:rsidTr="005E3334">
         <w:trPr>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7827" w:type="dxa"/>
+            <w:tcW w:w="3785" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="661A91A6" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+          <w:p w14:paraId="18379437" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="003F243B">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Other </w:t>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>Coverage of family member(s) available?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcW w:w="592" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="24527395" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+          <w:p w14:paraId="273DB575" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="63" w:firstLine="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcW w:w="623" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A28F2A6" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+          <w:p w14:paraId="05671B2E" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="003F243B">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="77"/>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="2611D0AC" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B942EE2" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>Coverage of legally married partner available?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED78637" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D44DE53" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="68A8C6F9" w14:textId="77777777" w:rsidTr="005E3334">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="147F2B02" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>Coverage of domestic partner available?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA19B01" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BC466CD" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="7BFDCAB0" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE62C14" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>Hours of Annual Paid Personal Time Off (PTO and/or Vacation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7235CB23" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> 150 hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14BEEFAF" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="601ACAB5" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5255B208" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t xml:space="preserve">Hours of Annual Paid Sick Leave </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C9BAC8E" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B37A0A6" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="5DBADBC3" w14:textId="77777777" w:rsidTr="009676D9">
+        <w:trPr>
+          <w:trHeight w:val="870"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3785" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDF69C0" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">In the event of medical conditions and/or family needs that require extended leave, does the program allow reasonable unpaid leave to interns/residents in excess of personal time off and sick leave? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="592" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BE8EF72" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1236DCA2" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="2983163F" w14:textId="77777777" w:rsidTr="009676D9">
+        <w:trPr>
+          <w:trHeight w:val="700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="648DA86C" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:r w:rsidRPr="003A2783">
+              <w:t xml:space="preserve">Other Benefits (please describe): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>In addition to the PTO noted above, interns also receive designated 12 Commonwealth of Massachusetts/National holidays.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08AC8A8B" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRDefault="00CF3132">
-[...1 lines deleted...]
-        <w:spacing w:after="10"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9810" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7380"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="1170"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="5BCEC32F" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="375"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49DBF5B0" w14:textId="77777777" w:rsidR="00CC5B47" w:rsidRDefault="00CC5B47" w:rsidP="002F5D37"/>
+          <w:p w14:paraId="75584E46" w14:textId="77777777" w:rsidR="00CC5B47" w:rsidRDefault="00CC5B47" w:rsidP="002F5D37"/>
+          <w:p w14:paraId="7DB6C023" w14:textId="166D2CB1" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="002F5D37">
+            <w:r w:rsidRPr="00AF5B76">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Initial Post-Internship Positions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66F5EDD5" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03B1EC9C" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="76F9FCE2" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2622C9DA" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00AF5B76" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF5B76">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Provide an Aggregated Tally for the Preceding 3 Cohorts)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA679A1" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5094C943" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="238DFEC6" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F67595E" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6ADC614F" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>2023-2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="0F1B27D3" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1973BB23" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Total # of interns who were in the 3 cohorts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07DEF2F4" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t> 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="336C4128" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="720"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD39170" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="00CC5B47">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="17" w:firstLine="0"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Total # of interns who did not seek employment because they returned to their doctoral program/are completing doctoral degree</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2430" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="127F299E" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t> 0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="36417A54" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B0C5C31" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0439BAA4" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35B9DC34" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="0C1B290A" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08FEAE47" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Academic teaching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D709164" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52867AA0" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="60E72C7A" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0902211B" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Community mental health center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31BCAC53" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2BC9BD" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="75E5DA79" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA235D7" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Consortium</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF833B3" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48E43584" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="34AB2B83" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DFB45C7" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>University Counseling Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB09378" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40165AEE" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="709B796C" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25B10C45" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Hospital/Medical Center</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14307814" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="227B55E8" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="5F9973BE" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="178E23C4" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Veterans Affairs Health Care System</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42FECFAC" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4471DF89" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="20742699" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFA2C39" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Psychiatric facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="447F4546" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61915B9B" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="11EFFDB3" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22F97488" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Correctional facility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56F83AAE" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF004AC" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="07A43A07" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE46CE2" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Health maintenance organization</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C31DE0F" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0020DBFD" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="4E7707A6" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4252CC1A" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>School district/system</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6CD414" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53110198" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="117D712E" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="476D4691" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Independent practice setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46390BA8" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="158103DA" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00490D6C" w:rsidRPr="003A2783" w14:paraId="7FE719FA" w14:textId="77777777" w:rsidTr="00CC5B47">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7380" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="146BA0EB" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00091B7C" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>PD =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1170" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78701BCA" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="003A2783" w:rsidRDefault="00490D6C" w:rsidP="005E3334">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A2783">
+              <w:rPr>
+                <w:color w:val="0D0D0D"/>
+              </w:rPr>
+              <w:t>EP =0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A14C8BA" w14:textId="443A21D8" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00CC5B47" w:rsidP="00CC5B47">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="20" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE35F5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: “PD” = Post-doctoral residency position; “EP” = Employed Position. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6541DE" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidRDefault="00490D6C" w:rsidP="00CC5B47">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="90"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00490D6C" w:rsidRPr="00BE35F5" w:rsidSect="00490D6C">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="5B7E58AE" w14:textId="2FCCD0EA" w:rsidR="00323FCF" w:rsidRDefault="00323FCF" w:rsidP="00D10084">
+      <w:pPr>
         <w:ind w:left="12"/>
-        <w:rPr>
-[...53 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId16"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00323FCF" w:rsidSect="00490D6C">
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:footnotePr>
+        <w:numFmt w:val="chicago"/>
+      </w:footnotePr>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1449" w:right="1444" w:bottom="1000" w:left="1424" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B328782" w14:textId="77777777" w:rsidR="007D2D79" w:rsidRDefault="007D2D79">
+    <w:p w14:paraId="6D2F4271" w14:textId="77777777" w:rsidR="008246A5" w:rsidRDefault="008246A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10118866" w14:textId="77777777" w:rsidR="007D2D79" w:rsidRDefault="007D2D79">
+    <w:p w14:paraId="3D6B6C3B" w14:textId="77777777" w:rsidR="008246A5" w:rsidRDefault="008246A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -17912,244 +17484,286 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial,Bold">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="PMingLiU">
+    <w:panose1 w:val="02010601000101010101"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3965935B" w14:textId="77777777" w:rsidR="00370085" w:rsidRDefault="00370085">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-6" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="08D2CF4C" w14:textId="77777777" w:rsidR="00370085" w:rsidRDefault="00370085">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="17" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1A6743CB" w14:textId="77777777" w:rsidR="00370085" w:rsidRDefault="00370085">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="17" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1888174541"/>
+      <w:id w:val="-259996476"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:sdt>
-[...100 lines deleted...]
-      </w:sdt>
+      <w:p w14:paraId="741DAD8A" w14:textId="76EDB263" w:rsidR="00D10084" w:rsidRDefault="00D10084">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="072F5E67" w14:textId="17B70380" w:rsidR="00AA26E0" w:rsidRDefault="00AA26E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1993213800"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="3556AFC2" w14:textId="0C08746E" w:rsidR="00D10084" w:rsidRDefault="00D10084">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5E95D69A" w14:textId="77777777" w:rsidR="00D10084" w:rsidRDefault="00D10084">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-565576156"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="114A8BC2" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRDefault="00490D6C">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="73E05D3A" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRDefault="00490D6C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-489090162"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1599596211"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="6474D524" w14:textId="2BE453BD" w:rsidR="00E13B2E" w:rsidRDefault="00E13B2E">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
@@ -18229,116 +17843,141 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="49139951" w14:textId="77777777" w:rsidR="009E2D79" w:rsidRDefault="009E2D79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35A66FC9" w14:textId="77777777" w:rsidR="007D2D79" w:rsidRDefault="007D2D79">
+    <w:p w14:paraId="6747FCE3" w14:textId="77777777" w:rsidR="008246A5" w:rsidRDefault="008246A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B42A835" w14:textId="77777777" w:rsidR="007D2D79" w:rsidRDefault="007D2D79">
+    <w:p w14:paraId="345E5913" w14:textId="77777777" w:rsidR="008246A5" w:rsidRDefault="008246A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="58E36958" w14:textId="77777777" w:rsidR="00490D6C" w:rsidRDefault="00490D6C" w:rsidP="00490D6C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F879BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Note. Programs are not required by the Commission on Accreditation to provide all benefits listed in this table</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="752F33C7" w14:textId="77777777" w:rsidR="00370085" w:rsidRDefault="007D2D79">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="752F33C7" w14:textId="77777777" w:rsidR="00370085" w:rsidRDefault="008246A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="56FE4F25">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark1183619563" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:468.1pt;height:86.8pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="watermark-1" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06C024B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA04F758"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1457" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19101,50 +18740,199 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="170008B1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="643004D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17FC5D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C62DC78"/>
     <w:lvl w:ilvl="0" w:tplc="CFA81456">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="377" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A410A130">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1097" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19193,51 +18981,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4697" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5417" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6137" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="184254C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44221F8C"/>
     <w:lvl w:ilvl="0" w:tplc="04489250">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -19305,51 +19093,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19126E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC7E489C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19418,51 +19206,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EEC0AC8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81367674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19567,51 +19355,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="229E516B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76C6ECE0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19653,51 +19441,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28FD3277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67EE9C34"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19766,51 +19554,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2929558A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A72A8BC0"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19879,51 +19667,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D0D19D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1388B2CA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="737" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1457" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2177" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2897" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3617" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4337" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5057" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5777" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6497" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DCF07C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B0C2B24"/>
     <w:lvl w:ilvl="0" w:tplc="5094CDEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1457"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -20091,51 +19992,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C2605F56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31B7003A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E06AD63C"/>
     <w:lvl w:ilvl="0" w:tplc="6F7AF90A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -20303,51 +20204,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="983A7160">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="338B1720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA8A6112"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20389,51 +20290,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AE64115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E40008A"/>
     <w:lvl w:ilvl="0" w:tplc="1EEA6DBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20478,51 +20379,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DE41EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="725A75F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20591,51 +20492,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E3A7073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B9EF90C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20704,51 +20605,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4441342C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5642876C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20817,51 +20718,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48BA3E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56D24C54"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20930,51 +20831,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49FE6101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F5A2D6C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21019,51 +20920,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AF31D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A6C152E"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -21108,51 +21009,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D725FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B80887AA"/>
     <w:lvl w:ilvl="0" w:tplc="E5360FE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21197,51 +21098,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F6D4F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD18BEEC"/>
     <w:lvl w:ilvl="0" w:tplc="98D47B96">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21286,51 +21187,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CDD5CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A64B9A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21399,51 +21300,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60EA4F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92E62298"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21485,51 +21386,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="699A0079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD807ECE"/>
     <w:lvl w:ilvl="0" w:tplc="02E42CFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1457" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21574,51 +21475,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5057" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5777" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6497" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB21C14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE923582"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21687,51 +21588,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E7D0DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A74DC88"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21800,51 +21701,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E77525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F8C9FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04A202E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="377" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1097" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21889,51 +21790,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4697" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5417" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6137" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7484335C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1BCF2DE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -21978,51 +21879,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="788F61B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EEDE65D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22127,51 +22028,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78C03825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4210F17E"/>
     <w:lvl w:ilvl="0" w:tplc="08C4C052">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -22339,51 +22240,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="77AEEE4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78D72AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B67AE4B8"/>
     <w:lvl w:ilvl="0" w:tplc="1A2EBC68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -22451,51 +22352,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78F1028D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="180AB738"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -22537,51 +22438,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D4927AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADB0D6BA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -22651,357 +22552,369 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1467234392">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1980378254">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="779446429">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1828545434">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="245579662">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1716273970">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="986007727">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1624968475">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="344284445">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1584875589">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="240065428">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="240065428">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="12" w16cid:durableId="787354063">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="233127898">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1857689504">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1224297048">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1875074745">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="629870530">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1400178250">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1207336157">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="315453128">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="842746940">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="819612900">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1481576447">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1626083635">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="54015329">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1160464372">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="342129046">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1442532278">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1379159940">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="246234860">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1311983857">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1075276091">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1578708741">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="819612900">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="34" w16cid:durableId="419914241">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1481576447">
-[...5 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="54015329">
+  <w:num w:numId="35" w16cid:durableId="677781051">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1160464372">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="36" w16cid:durableId="12728594">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1479148789">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="294724170">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="20253368">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D81CA9"/>
+    <w:rsid w:val="0000543E"/>
     <w:rsid w:val="000238DD"/>
+    <w:rsid w:val="0002390A"/>
     <w:rsid w:val="00023985"/>
     <w:rsid w:val="000267D0"/>
     <w:rsid w:val="000311D7"/>
     <w:rsid w:val="00032978"/>
     <w:rsid w:val="00032CE8"/>
     <w:rsid w:val="000359E2"/>
     <w:rsid w:val="000417FB"/>
     <w:rsid w:val="00042EB5"/>
     <w:rsid w:val="000448F2"/>
     <w:rsid w:val="000511FE"/>
     <w:rsid w:val="00052D5C"/>
     <w:rsid w:val="00054C5C"/>
     <w:rsid w:val="00055705"/>
     <w:rsid w:val="000625DE"/>
     <w:rsid w:val="00063201"/>
     <w:rsid w:val="000710A5"/>
     <w:rsid w:val="000769F0"/>
     <w:rsid w:val="000775BC"/>
     <w:rsid w:val="00080901"/>
     <w:rsid w:val="0008264E"/>
     <w:rsid w:val="00087C08"/>
     <w:rsid w:val="000927CD"/>
     <w:rsid w:val="00096680"/>
     <w:rsid w:val="000A0112"/>
     <w:rsid w:val="000A01EB"/>
     <w:rsid w:val="000A14B8"/>
     <w:rsid w:val="000A1884"/>
     <w:rsid w:val="000A2C3B"/>
     <w:rsid w:val="000A540C"/>
     <w:rsid w:val="000A55C2"/>
     <w:rsid w:val="000A7F41"/>
     <w:rsid w:val="000B7AA5"/>
     <w:rsid w:val="000C1AA6"/>
     <w:rsid w:val="000C6C31"/>
     <w:rsid w:val="000E078D"/>
     <w:rsid w:val="000E3DC6"/>
     <w:rsid w:val="000F0B28"/>
     <w:rsid w:val="000F0BB0"/>
     <w:rsid w:val="000F119D"/>
     <w:rsid w:val="000F16DA"/>
     <w:rsid w:val="000F3599"/>
     <w:rsid w:val="00110081"/>
     <w:rsid w:val="001104B0"/>
     <w:rsid w:val="001111CC"/>
     <w:rsid w:val="001231CA"/>
     <w:rsid w:val="00124C2A"/>
     <w:rsid w:val="00125D12"/>
     <w:rsid w:val="001264D7"/>
+    <w:rsid w:val="0013100D"/>
     <w:rsid w:val="00135DC3"/>
     <w:rsid w:val="00140899"/>
     <w:rsid w:val="00143A87"/>
     <w:rsid w:val="00144CF4"/>
     <w:rsid w:val="0014570F"/>
     <w:rsid w:val="00146C1B"/>
     <w:rsid w:val="001545EB"/>
     <w:rsid w:val="001627E3"/>
     <w:rsid w:val="00163599"/>
     <w:rsid w:val="00163E02"/>
     <w:rsid w:val="00165E64"/>
     <w:rsid w:val="001671D0"/>
     <w:rsid w:val="00167436"/>
     <w:rsid w:val="00170792"/>
     <w:rsid w:val="00170F07"/>
     <w:rsid w:val="0017101D"/>
     <w:rsid w:val="00173D0F"/>
     <w:rsid w:val="00174312"/>
     <w:rsid w:val="0017496B"/>
     <w:rsid w:val="0017749C"/>
     <w:rsid w:val="001809CE"/>
     <w:rsid w:val="001869C9"/>
     <w:rsid w:val="00190328"/>
     <w:rsid w:val="00191A18"/>
     <w:rsid w:val="001956FA"/>
     <w:rsid w:val="001966C1"/>
     <w:rsid w:val="001A0CD3"/>
     <w:rsid w:val="001A7332"/>
     <w:rsid w:val="001B3609"/>
     <w:rsid w:val="001B3F81"/>
     <w:rsid w:val="001B55FC"/>
+    <w:rsid w:val="001B5974"/>
     <w:rsid w:val="001B694D"/>
     <w:rsid w:val="001B6C93"/>
     <w:rsid w:val="001B72E7"/>
     <w:rsid w:val="001C085F"/>
     <w:rsid w:val="001C2C22"/>
     <w:rsid w:val="001C34BE"/>
     <w:rsid w:val="001C65D3"/>
     <w:rsid w:val="001D31A1"/>
     <w:rsid w:val="001D69CC"/>
     <w:rsid w:val="001E1C8A"/>
     <w:rsid w:val="001E47A4"/>
     <w:rsid w:val="001E53FB"/>
     <w:rsid w:val="001E7862"/>
     <w:rsid w:val="001F0470"/>
     <w:rsid w:val="001F0911"/>
     <w:rsid w:val="001F3947"/>
     <w:rsid w:val="001F49B1"/>
     <w:rsid w:val="002011F9"/>
     <w:rsid w:val="002038D6"/>
     <w:rsid w:val="002113A1"/>
     <w:rsid w:val="00212D6E"/>
     <w:rsid w:val="00220157"/>
     <w:rsid w:val="0022028E"/>
     <w:rsid w:val="00227710"/>
     <w:rsid w:val="0023019A"/>
     <w:rsid w:val="00234AB3"/>
     <w:rsid w:val="00236A9D"/>
     <w:rsid w:val="00241A4F"/>
     <w:rsid w:val="00241C6F"/>
     <w:rsid w:val="0024371F"/>
     <w:rsid w:val="00244DC8"/>
     <w:rsid w:val="00251AF0"/>
     <w:rsid w:val="00251C05"/>
     <w:rsid w:val="00253DA6"/>
     <w:rsid w:val="002557C4"/>
     <w:rsid w:val="00255864"/>
     <w:rsid w:val="00257904"/>
     <w:rsid w:val="002630CE"/>
     <w:rsid w:val="0027020D"/>
     <w:rsid w:val="002715B6"/>
     <w:rsid w:val="00274F55"/>
     <w:rsid w:val="00280C8A"/>
     <w:rsid w:val="0028244E"/>
     <w:rsid w:val="00285243"/>
     <w:rsid w:val="00293B27"/>
+    <w:rsid w:val="00295DC2"/>
     <w:rsid w:val="002A1DCA"/>
     <w:rsid w:val="002A2A13"/>
     <w:rsid w:val="002A3791"/>
     <w:rsid w:val="002A6A30"/>
     <w:rsid w:val="002B0A6C"/>
     <w:rsid w:val="002B226A"/>
     <w:rsid w:val="002B2C7A"/>
     <w:rsid w:val="002B7288"/>
     <w:rsid w:val="002B76AE"/>
     <w:rsid w:val="002B7D29"/>
     <w:rsid w:val="002B7E2D"/>
     <w:rsid w:val="002C2FEF"/>
     <w:rsid w:val="002C4F5A"/>
     <w:rsid w:val="002C7C0E"/>
     <w:rsid w:val="002D01AA"/>
     <w:rsid w:val="002D0C21"/>
     <w:rsid w:val="002D495C"/>
     <w:rsid w:val="002D5BDC"/>
     <w:rsid w:val="002D5C7C"/>
     <w:rsid w:val="002E01C5"/>
     <w:rsid w:val="002E61AF"/>
     <w:rsid w:val="002F01C9"/>
     <w:rsid w:val="002F0A18"/>
+    <w:rsid w:val="002F5D37"/>
     <w:rsid w:val="003004AA"/>
     <w:rsid w:val="00301973"/>
     <w:rsid w:val="00303E52"/>
     <w:rsid w:val="0030577D"/>
     <w:rsid w:val="00305872"/>
+    <w:rsid w:val="00323FCF"/>
     <w:rsid w:val="0032492F"/>
     <w:rsid w:val="0032783E"/>
     <w:rsid w:val="00327F12"/>
     <w:rsid w:val="00330A14"/>
     <w:rsid w:val="0033357B"/>
     <w:rsid w:val="00333B74"/>
     <w:rsid w:val="003372C1"/>
     <w:rsid w:val="00340C3F"/>
     <w:rsid w:val="00342355"/>
     <w:rsid w:val="0034350D"/>
-    <w:rsid w:val="00345360"/>
     <w:rsid w:val="00345468"/>
     <w:rsid w:val="00352226"/>
     <w:rsid w:val="00352BDC"/>
     <w:rsid w:val="00355B02"/>
     <w:rsid w:val="0036157D"/>
     <w:rsid w:val="00361FAB"/>
     <w:rsid w:val="003657ED"/>
     <w:rsid w:val="00370085"/>
     <w:rsid w:val="0037092E"/>
     <w:rsid w:val="00373567"/>
     <w:rsid w:val="0037471D"/>
     <w:rsid w:val="00376784"/>
     <w:rsid w:val="0038113A"/>
     <w:rsid w:val="003820A9"/>
     <w:rsid w:val="003953F5"/>
     <w:rsid w:val="003955E4"/>
     <w:rsid w:val="003A3823"/>
     <w:rsid w:val="003A3841"/>
     <w:rsid w:val="003A3CB0"/>
     <w:rsid w:val="003A6E1B"/>
     <w:rsid w:val="003A755C"/>
     <w:rsid w:val="003A78DE"/>
     <w:rsid w:val="003A7F79"/>
     <w:rsid w:val="003B0B85"/>
     <w:rsid w:val="003B1F37"/>
@@ -23017,504 +22930,521 @@
     <w:rsid w:val="003F243B"/>
     <w:rsid w:val="003F45E3"/>
     <w:rsid w:val="003F56FA"/>
     <w:rsid w:val="003F7786"/>
     <w:rsid w:val="0040077E"/>
     <w:rsid w:val="004217B4"/>
     <w:rsid w:val="0042294B"/>
     <w:rsid w:val="00432C0B"/>
     <w:rsid w:val="004332EC"/>
     <w:rsid w:val="00434509"/>
     <w:rsid w:val="00441A19"/>
     <w:rsid w:val="004547FE"/>
     <w:rsid w:val="004575F9"/>
     <w:rsid w:val="0046143C"/>
     <w:rsid w:val="004635ED"/>
     <w:rsid w:val="00465EF1"/>
     <w:rsid w:val="00466AD8"/>
     <w:rsid w:val="00471CBB"/>
     <w:rsid w:val="00472C1D"/>
     <w:rsid w:val="00472F4E"/>
     <w:rsid w:val="00473900"/>
     <w:rsid w:val="00473D3D"/>
     <w:rsid w:val="00474C80"/>
     <w:rsid w:val="00474F9C"/>
     <w:rsid w:val="004830B6"/>
+    <w:rsid w:val="00490D6C"/>
     <w:rsid w:val="00492F4E"/>
     <w:rsid w:val="00494F4B"/>
     <w:rsid w:val="004A06CD"/>
     <w:rsid w:val="004A0EA1"/>
     <w:rsid w:val="004A38B2"/>
     <w:rsid w:val="004A4DC8"/>
     <w:rsid w:val="004A71A2"/>
     <w:rsid w:val="004A7D2E"/>
     <w:rsid w:val="004B0A6A"/>
     <w:rsid w:val="004B1C4A"/>
     <w:rsid w:val="004B3D38"/>
     <w:rsid w:val="004C23F6"/>
     <w:rsid w:val="004C7DDD"/>
+    <w:rsid w:val="004D42EC"/>
     <w:rsid w:val="004E01DF"/>
     <w:rsid w:val="004E1573"/>
     <w:rsid w:val="004F54D1"/>
     <w:rsid w:val="004F6771"/>
     <w:rsid w:val="005002A4"/>
     <w:rsid w:val="0050197E"/>
     <w:rsid w:val="00505D0A"/>
     <w:rsid w:val="005115D7"/>
     <w:rsid w:val="00514F31"/>
     <w:rsid w:val="00515905"/>
     <w:rsid w:val="005226F0"/>
     <w:rsid w:val="005229A9"/>
     <w:rsid w:val="00527BB1"/>
     <w:rsid w:val="0053172E"/>
     <w:rsid w:val="00532F64"/>
     <w:rsid w:val="00534390"/>
     <w:rsid w:val="00534C9F"/>
     <w:rsid w:val="00534F0B"/>
     <w:rsid w:val="00534F18"/>
     <w:rsid w:val="005470A5"/>
     <w:rsid w:val="00560E5F"/>
     <w:rsid w:val="00563111"/>
     <w:rsid w:val="00565696"/>
     <w:rsid w:val="00570563"/>
     <w:rsid w:val="00571710"/>
     <w:rsid w:val="005765AC"/>
     <w:rsid w:val="0057719F"/>
     <w:rsid w:val="00581168"/>
     <w:rsid w:val="00585669"/>
+    <w:rsid w:val="0059224B"/>
     <w:rsid w:val="005946F7"/>
     <w:rsid w:val="00597103"/>
     <w:rsid w:val="005A155E"/>
     <w:rsid w:val="005A433E"/>
     <w:rsid w:val="005A4A20"/>
     <w:rsid w:val="005A764F"/>
     <w:rsid w:val="005B0FB0"/>
     <w:rsid w:val="005B3056"/>
     <w:rsid w:val="005B7FBE"/>
     <w:rsid w:val="005C1F7E"/>
     <w:rsid w:val="005C219E"/>
     <w:rsid w:val="005C29F3"/>
     <w:rsid w:val="005C7695"/>
     <w:rsid w:val="005D05E5"/>
     <w:rsid w:val="005D4195"/>
     <w:rsid w:val="005D49AD"/>
     <w:rsid w:val="005E062D"/>
     <w:rsid w:val="005E59C8"/>
     <w:rsid w:val="005F039F"/>
     <w:rsid w:val="005F54D4"/>
     <w:rsid w:val="005F5B54"/>
     <w:rsid w:val="005F6F20"/>
     <w:rsid w:val="005F7713"/>
     <w:rsid w:val="00605AF5"/>
     <w:rsid w:val="00614115"/>
     <w:rsid w:val="00617B61"/>
     <w:rsid w:val="00620654"/>
     <w:rsid w:val="0062330A"/>
     <w:rsid w:val="006235D2"/>
     <w:rsid w:val="0063231B"/>
     <w:rsid w:val="006359EE"/>
     <w:rsid w:val="00640130"/>
     <w:rsid w:val="00645549"/>
     <w:rsid w:val="00650940"/>
     <w:rsid w:val="00651BB0"/>
     <w:rsid w:val="00652A78"/>
     <w:rsid w:val="00652AEA"/>
     <w:rsid w:val="0065491C"/>
     <w:rsid w:val="00657B07"/>
     <w:rsid w:val="00657FC9"/>
     <w:rsid w:val="00661F3E"/>
     <w:rsid w:val="00663E1D"/>
     <w:rsid w:val="00664F07"/>
+    <w:rsid w:val="00666CFD"/>
+    <w:rsid w:val="0067017B"/>
     <w:rsid w:val="00674E9A"/>
     <w:rsid w:val="0067663F"/>
+    <w:rsid w:val="00680B91"/>
     <w:rsid w:val="006842ED"/>
     <w:rsid w:val="00684985"/>
     <w:rsid w:val="00687104"/>
     <w:rsid w:val="00696C67"/>
     <w:rsid w:val="006B5BF5"/>
     <w:rsid w:val="006C3708"/>
     <w:rsid w:val="006D0242"/>
     <w:rsid w:val="006D6DA9"/>
     <w:rsid w:val="006E1E33"/>
     <w:rsid w:val="006E2844"/>
-    <w:rsid w:val="006E2A2A"/>
     <w:rsid w:val="006E3DEF"/>
     <w:rsid w:val="006E553D"/>
     <w:rsid w:val="006E6732"/>
     <w:rsid w:val="006E76EE"/>
     <w:rsid w:val="006F08BB"/>
+    <w:rsid w:val="006F3528"/>
     <w:rsid w:val="0070127C"/>
     <w:rsid w:val="0070203B"/>
     <w:rsid w:val="00702C98"/>
     <w:rsid w:val="007063DC"/>
     <w:rsid w:val="007129A3"/>
     <w:rsid w:val="0071767F"/>
+    <w:rsid w:val="007243DF"/>
     <w:rsid w:val="007251CC"/>
     <w:rsid w:val="00725A93"/>
     <w:rsid w:val="00726DF1"/>
     <w:rsid w:val="007319C4"/>
     <w:rsid w:val="00732B64"/>
     <w:rsid w:val="00732BE7"/>
     <w:rsid w:val="00734ABB"/>
     <w:rsid w:val="00737B04"/>
     <w:rsid w:val="0074372F"/>
     <w:rsid w:val="0074788F"/>
     <w:rsid w:val="00752881"/>
     <w:rsid w:val="0075371B"/>
     <w:rsid w:val="00753B5F"/>
     <w:rsid w:val="00762CAD"/>
     <w:rsid w:val="00764953"/>
     <w:rsid w:val="0077104B"/>
     <w:rsid w:val="00772020"/>
     <w:rsid w:val="00777B43"/>
     <w:rsid w:val="00782E6D"/>
     <w:rsid w:val="007871BB"/>
     <w:rsid w:val="00791824"/>
     <w:rsid w:val="00793F47"/>
     <w:rsid w:val="007959A6"/>
     <w:rsid w:val="00796D71"/>
     <w:rsid w:val="007A2FFB"/>
     <w:rsid w:val="007A34F7"/>
     <w:rsid w:val="007A4AAA"/>
     <w:rsid w:val="007A5369"/>
     <w:rsid w:val="007A6F2B"/>
     <w:rsid w:val="007A77E6"/>
     <w:rsid w:val="007B05E5"/>
     <w:rsid w:val="007C1E5A"/>
     <w:rsid w:val="007C5F28"/>
     <w:rsid w:val="007C6E01"/>
     <w:rsid w:val="007D069A"/>
     <w:rsid w:val="007D0E10"/>
     <w:rsid w:val="007D16D5"/>
-    <w:rsid w:val="007D2D79"/>
     <w:rsid w:val="007D3E23"/>
     <w:rsid w:val="007D77D1"/>
     <w:rsid w:val="007D7BEA"/>
     <w:rsid w:val="007E04D1"/>
     <w:rsid w:val="007E210D"/>
     <w:rsid w:val="007E3C12"/>
     <w:rsid w:val="008022D2"/>
     <w:rsid w:val="00813433"/>
     <w:rsid w:val="00815B23"/>
     <w:rsid w:val="008205B2"/>
+    <w:rsid w:val="008208E2"/>
     <w:rsid w:val="00821C6B"/>
+    <w:rsid w:val="008246A5"/>
     <w:rsid w:val="00830C75"/>
     <w:rsid w:val="008341BF"/>
     <w:rsid w:val="00835F83"/>
     <w:rsid w:val="00840C1B"/>
     <w:rsid w:val="00845644"/>
     <w:rsid w:val="00846B27"/>
     <w:rsid w:val="00847A52"/>
     <w:rsid w:val="00851986"/>
     <w:rsid w:val="00861C51"/>
     <w:rsid w:val="00862D85"/>
     <w:rsid w:val="00864CA1"/>
     <w:rsid w:val="00864F85"/>
     <w:rsid w:val="00866C86"/>
     <w:rsid w:val="00873F92"/>
     <w:rsid w:val="00880209"/>
     <w:rsid w:val="008855D9"/>
     <w:rsid w:val="0088618B"/>
     <w:rsid w:val="0089590B"/>
     <w:rsid w:val="008961B6"/>
     <w:rsid w:val="00897692"/>
     <w:rsid w:val="008A08DE"/>
     <w:rsid w:val="008B1481"/>
     <w:rsid w:val="008B5019"/>
     <w:rsid w:val="008B6549"/>
     <w:rsid w:val="008C05A7"/>
     <w:rsid w:val="008C252D"/>
     <w:rsid w:val="008C3CCF"/>
     <w:rsid w:val="008D2B18"/>
     <w:rsid w:val="008D408E"/>
     <w:rsid w:val="008D52F1"/>
     <w:rsid w:val="008D54E6"/>
     <w:rsid w:val="008D6032"/>
     <w:rsid w:val="008D6B73"/>
     <w:rsid w:val="008E0DF4"/>
     <w:rsid w:val="008E2002"/>
-    <w:rsid w:val="008E2177"/>
     <w:rsid w:val="008E472E"/>
     <w:rsid w:val="008E5685"/>
     <w:rsid w:val="008F00A0"/>
     <w:rsid w:val="008F0966"/>
     <w:rsid w:val="008F28CB"/>
     <w:rsid w:val="008F2CC7"/>
     <w:rsid w:val="00907476"/>
     <w:rsid w:val="0091136F"/>
     <w:rsid w:val="00917D0D"/>
     <w:rsid w:val="00926BF8"/>
     <w:rsid w:val="00931806"/>
     <w:rsid w:val="0093227C"/>
     <w:rsid w:val="009368E8"/>
     <w:rsid w:val="0094270E"/>
     <w:rsid w:val="009453E0"/>
     <w:rsid w:val="00946518"/>
     <w:rsid w:val="00951156"/>
     <w:rsid w:val="009518AC"/>
     <w:rsid w:val="00954397"/>
     <w:rsid w:val="00954AD5"/>
     <w:rsid w:val="00961DFA"/>
     <w:rsid w:val="00962844"/>
     <w:rsid w:val="009634EC"/>
     <w:rsid w:val="0096385F"/>
     <w:rsid w:val="00963B3F"/>
     <w:rsid w:val="009673AB"/>
     <w:rsid w:val="009676AD"/>
+    <w:rsid w:val="009676D9"/>
     <w:rsid w:val="009802FA"/>
     <w:rsid w:val="00982CEA"/>
     <w:rsid w:val="00991F26"/>
     <w:rsid w:val="00996DBE"/>
     <w:rsid w:val="009A2824"/>
     <w:rsid w:val="009A42CD"/>
     <w:rsid w:val="009A6593"/>
     <w:rsid w:val="009B1EB8"/>
     <w:rsid w:val="009C2C45"/>
     <w:rsid w:val="009C39C5"/>
     <w:rsid w:val="009C5E15"/>
     <w:rsid w:val="009D70ED"/>
     <w:rsid w:val="009E2D79"/>
     <w:rsid w:val="009E56A3"/>
     <w:rsid w:val="009E7AD6"/>
     <w:rsid w:val="009F0887"/>
     <w:rsid w:val="009F16B6"/>
     <w:rsid w:val="009F29D2"/>
     <w:rsid w:val="009F3546"/>
     <w:rsid w:val="009F4432"/>
     <w:rsid w:val="009F4970"/>
     <w:rsid w:val="009F79AE"/>
     <w:rsid w:val="00A0187A"/>
     <w:rsid w:val="00A05E92"/>
     <w:rsid w:val="00A071DA"/>
     <w:rsid w:val="00A110FB"/>
     <w:rsid w:val="00A142BC"/>
+    <w:rsid w:val="00A15E1A"/>
     <w:rsid w:val="00A16DFF"/>
     <w:rsid w:val="00A172CD"/>
     <w:rsid w:val="00A2188A"/>
+    <w:rsid w:val="00A242AB"/>
     <w:rsid w:val="00A24A3B"/>
     <w:rsid w:val="00A2584A"/>
     <w:rsid w:val="00A27A6B"/>
     <w:rsid w:val="00A33C77"/>
     <w:rsid w:val="00A3449F"/>
     <w:rsid w:val="00A34569"/>
     <w:rsid w:val="00A354DF"/>
     <w:rsid w:val="00A40F22"/>
     <w:rsid w:val="00A427A9"/>
     <w:rsid w:val="00A452D2"/>
     <w:rsid w:val="00A5192B"/>
     <w:rsid w:val="00A51DEE"/>
     <w:rsid w:val="00A55F81"/>
     <w:rsid w:val="00A56AC3"/>
     <w:rsid w:val="00A606F6"/>
     <w:rsid w:val="00A632B6"/>
     <w:rsid w:val="00A6522A"/>
     <w:rsid w:val="00A75D1D"/>
     <w:rsid w:val="00A76D51"/>
     <w:rsid w:val="00A77E61"/>
     <w:rsid w:val="00A903A5"/>
     <w:rsid w:val="00A9674A"/>
     <w:rsid w:val="00A972C0"/>
     <w:rsid w:val="00A9769B"/>
     <w:rsid w:val="00A978CC"/>
     <w:rsid w:val="00AA009A"/>
     <w:rsid w:val="00AA26E0"/>
     <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA61A5"/>
     <w:rsid w:val="00AB2729"/>
     <w:rsid w:val="00AB6E2D"/>
     <w:rsid w:val="00AB7424"/>
     <w:rsid w:val="00AC0F9D"/>
     <w:rsid w:val="00AC216E"/>
     <w:rsid w:val="00AC2318"/>
     <w:rsid w:val="00AD0A17"/>
     <w:rsid w:val="00AD0BC2"/>
     <w:rsid w:val="00AD79E8"/>
     <w:rsid w:val="00AE1A75"/>
     <w:rsid w:val="00AF25F8"/>
     <w:rsid w:val="00AF2C53"/>
     <w:rsid w:val="00AF4170"/>
+    <w:rsid w:val="00AF5B76"/>
     <w:rsid w:val="00B01938"/>
     <w:rsid w:val="00B03E95"/>
     <w:rsid w:val="00B05677"/>
     <w:rsid w:val="00B05F04"/>
     <w:rsid w:val="00B070A7"/>
     <w:rsid w:val="00B1186C"/>
     <w:rsid w:val="00B341C0"/>
     <w:rsid w:val="00B356EF"/>
     <w:rsid w:val="00B404EB"/>
     <w:rsid w:val="00B4066B"/>
     <w:rsid w:val="00B416C3"/>
     <w:rsid w:val="00B4190F"/>
+    <w:rsid w:val="00B42C1B"/>
     <w:rsid w:val="00B44C9C"/>
     <w:rsid w:val="00B4688C"/>
     <w:rsid w:val="00B47087"/>
     <w:rsid w:val="00B47F3C"/>
     <w:rsid w:val="00B50BFF"/>
     <w:rsid w:val="00B52612"/>
     <w:rsid w:val="00B54307"/>
     <w:rsid w:val="00B60C80"/>
     <w:rsid w:val="00B62746"/>
     <w:rsid w:val="00B628B8"/>
     <w:rsid w:val="00B62A7E"/>
     <w:rsid w:val="00B63AAA"/>
     <w:rsid w:val="00B646A2"/>
     <w:rsid w:val="00B64BBC"/>
     <w:rsid w:val="00B660CE"/>
     <w:rsid w:val="00B6620A"/>
     <w:rsid w:val="00B67ED2"/>
     <w:rsid w:val="00B70A4E"/>
     <w:rsid w:val="00B755C9"/>
     <w:rsid w:val="00B76D73"/>
     <w:rsid w:val="00B81876"/>
     <w:rsid w:val="00B82732"/>
-    <w:rsid w:val="00B8486B"/>
-    <w:rsid w:val="00B84CA4"/>
     <w:rsid w:val="00B85088"/>
     <w:rsid w:val="00B87A3B"/>
     <w:rsid w:val="00B91016"/>
+    <w:rsid w:val="00BA7283"/>
     <w:rsid w:val="00BB1703"/>
     <w:rsid w:val="00BB2815"/>
     <w:rsid w:val="00BB304F"/>
     <w:rsid w:val="00BB3B77"/>
     <w:rsid w:val="00BB7452"/>
     <w:rsid w:val="00BC76E0"/>
     <w:rsid w:val="00BD5AEE"/>
     <w:rsid w:val="00BD5FA7"/>
     <w:rsid w:val="00BD7BBB"/>
-    <w:rsid w:val="00BE1B7B"/>
     <w:rsid w:val="00BE6E8D"/>
+    <w:rsid w:val="00BF6A4D"/>
     <w:rsid w:val="00C00A54"/>
     <w:rsid w:val="00C03CF3"/>
     <w:rsid w:val="00C1205B"/>
     <w:rsid w:val="00C13888"/>
     <w:rsid w:val="00C15A30"/>
     <w:rsid w:val="00C1608B"/>
     <w:rsid w:val="00C17BB3"/>
     <w:rsid w:val="00C215A7"/>
     <w:rsid w:val="00C251B2"/>
     <w:rsid w:val="00C31B27"/>
     <w:rsid w:val="00C32EC0"/>
     <w:rsid w:val="00C3443B"/>
     <w:rsid w:val="00C35B4C"/>
     <w:rsid w:val="00C367E6"/>
     <w:rsid w:val="00C4001F"/>
     <w:rsid w:val="00C40256"/>
     <w:rsid w:val="00C414DF"/>
     <w:rsid w:val="00C41807"/>
     <w:rsid w:val="00C42867"/>
     <w:rsid w:val="00C44AFD"/>
     <w:rsid w:val="00C5041A"/>
     <w:rsid w:val="00C50A31"/>
     <w:rsid w:val="00C5201A"/>
     <w:rsid w:val="00C56EBB"/>
+    <w:rsid w:val="00C67DD1"/>
     <w:rsid w:val="00C702D9"/>
     <w:rsid w:val="00C70573"/>
     <w:rsid w:val="00C77CCC"/>
     <w:rsid w:val="00C8008D"/>
+    <w:rsid w:val="00C84F69"/>
     <w:rsid w:val="00C867C5"/>
     <w:rsid w:val="00C93989"/>
     <w:rsid w:val="00C9580A"/>
     <w:rsid w:val="00C97F1B"/>
     <w:rsid w:val="00CA06EE"/>
     <w:rsid w:val="00CA13A8"/>
     <w:rsid w:val="00CA1E7A"/>
     <w:rsid w:val="00CA6124"/>
     <w:rsid w:val="00CB512F"/>
     <w:rsid w:val="00CB5F02"/>
     <w:rsid w:val="00CC0583"/>
+    <w:rsid w:val="00CC5B47"/>
     <w:rsid w:val="00CC5CA2"/>
     <w:rsid w:val="00CD2C31"/>
     <w:rsid w:val="00CE2134"/>
     <w:rsid w:val="00CE2366"/>
     <w:rsid w:val="00CE246A"/>
     <w:rsid w:val="00CE559C"/>
     <w:rsid w:val="00CF087F"/>
     <w:rsid w:val="00CF3132"/>
     <w:rsid w:val="00CF3532"/>
     <w:rsid w:val="00D01F59"/>
     <w:rsid w:val="00D065D8"/>
+    <w:rsid w:val="00D10084"/>
     <w:rsid w:val="00D1191C"/>
     <w:rsid w:val="00D134A8"/>
     <w:rsid w:val="00D17AF4"/>
     <w:rsid w:val="00D21DE8"/>
     <w:rsid w:val="00D249BA"/>
     <w:rsid w:val="00D2505C"/>
     <w:rsid w:val="00D34693"/>
     <w:rsid w:val="00D376BC"/>
     <w:rsid w:val="00D40ECE"/>
     <w:rsid w:val="00D44AF1"/>
     <w:rsid w:val="00D45A23"/>
+    <w:rsid w:val="00D46E67"/>
     <w:rsid w:val="00D560C4"/>
     <w:rsid w:val="00D572EA"/>
     <w:rsid w:val="00D64EB1"/>
     <w:rsid w:val="00D73430"/>
     <w:rsid w:val="00D73466"/>
     <w:rsid w:val="00D74422"/>
     <w:rsid w:val="00D81CA9"/>
     <w:rsid w:val="00D91C01"/>
     <w:rsid w:val="00D9314E"/>
     <w:rsid w:val="00D97EE2"/>
     <w:rsid w:val="00DA2956"/>
     <w:rsid w:val="00DA32B6"/>
     <w:rsid w:val="00DB44E6"/>
     <w:rsid w:val="00DB6A29"/>
     <w:rsid w:val="00DC5153"/>
     <w:rsid w:val="00DC5BC3"/>
     <w:rsid w:val="00DD128D"/>
     <w:rsid w:val="00DD635C"/>
     <w:rsid w:val="00DE1617"/>
     <w:rsid w:val="00DE1728"/>
     <w:rsid w:val="00DE3A99"/>
     <w:rsid w:val="00DF0F40"/>
     <w:rsid w:val="00DF2002"/>
     <w:rsid w:val="00DF21C3"/>
     <w:rsid w:val="00DF4AC6"/>
     <w:rsid w:val="00DF6A3D"/>
     <w:rsid w:val="00DF6EED"/>
     <w:rsid w:val="00E023AA"/>
     <w:rsid w:val="00E03BBB"/>
     <w:rsid w:val="00E05D36"/>
     <w:rsid w:val="00E129AA"/>
     <w:rsid w:val="00E13B2E"/>
     <w:rsid w:val="00E14A9F"/>
     <w:rsid w:val="00E1785C"/>
     <w:rsid w:val="00E21829"/>
     <w:rsid w:val="00E30AEB"/>
     <w:rsid w:val="00E342FC"/>
     <w:rsid w:val="00E42460"/>
     <w:rsid w:val="00E43918"/>
     <w:rsid w:val="00E51675"/>
     <w:rsid w:val="00E53021"/>
     <w:rsid w:val="00E60F94"/>
     <w:rsid w:val="00E62000"/>
     <w:rsid w:val="00E624D2"/>
     <w:rsid w:val="00E66464"/>
     <w:rsid w:val="00E70FAD"/>
     <w:rsid w:val="00E812CA"/>
     <w:rsid w:val="00E83657"/>
     <w:rsid w:val="00E859D2"/>
     <w:rsid w:val="00E868C1"/>
+    <w:rsid w:val="00E91DBB"/>
     <w:rsid w:val="00E92377"/>
     <w:rsid w:val="00E92682"/>
     <w:rsid w:val="00E92EDB"/>
     <w:rsid w:val="00E92EE2"/>
     <w:rsid w:val="00E93A93"/>
     <w:rsid w:val="00E94509"/>
     <w:rsid w:val="00E95F3A"/>
     <w:rsid w:val="00EA011B"/>
     <w:rsid w:val="00EA1E60"/>
     <w:rsid w:val="00EA2BCC"/>
     <w:rsid w:val="00EA53BB"/>
     <w:rsid w:val="00EA5907"/>
     <w:rsid w:val="00EA6724"/>
     <w:rsid w:val="00EA7B84"/>
     <w:rsid w:val="00EB37DA"/>
     <w:rsid w:val="00EB55FC"/>
     <w:rsid w:val="00EC05FD"/>
     <w:rsid w:val="00EC3F83"/>
     <w:rsid w:val="00EC6934"/>
     <w:rsid w:val="00ED1211"/>
     <w:rsid w:val="00ED3767"/>
     <w:rsid w:val="00ED70BB"/>
     <w:rsid w:val="00EF2C4B"/>
     <w:rsid w:val="00EF4E61"/>
     <w:rsid w:val="00EF7472"/>
@@ -23522,87 +23452,88 @@
     <w:rsid w:val="00F10842"/>
     <w:rsid w:val="00F10B73"/>
     <w:rsid w:val="00F152FC"/>
     <w:rsid w:val="00F27CE8"/>
     <w:rsid w:val="00F30E4D"/>
     <w:rsid w:val="00F31D0D"/>
     <w:rsid w:val="00F342E2"/>
     <w:rsid w:val="00F37DBB"/>
     <w:rsid w:val="00F44F7C"/>
     <w:rsid w:val="00F47B5B"/>
     <w:rsid w:val="00F51053"/>
     <w:rsid w:val="00F52E62"/>
     <w:rsid w:val="00F53946"/>
     <w:rsid w:val="00F555A6"/>
     <w:rsid w:val="00F61912"/>
     <w:rsid w:val="00F66CB2"/>
     <w:rsid w:val="00F67E7B"/>
     <w:rsid w:val="00F70D14"/>
     <w:rsid w:val="00F742F3"/>
     <w:rsid w:val="00F75DB6"/>
     <w:rsid w:val="00F77473"/>
     <w:rsid w:val="00F776E7"/>
     <w:rsid w:val="00F81D42"/>
     <w:rsid w:val="00F83429"/>
     <w:rsid w:val="00F846C1"/>
+    <w:rsid w:val="00F854ED"/>
     <w:rsid w:val="00F9441E"/>
     <w:rsid w:val="00F9582D"/>
     <w:rsid w:val="00FA0278"/>
     <w:rsid w:val="00FA27D9"/>
     <w:rsid w:val="00FA3246"/>
     <w:rsid w:val="00FA35F2"/>
     <w:rsid w:val="00FA780B"/>
     <w:rsid w:val="00FB231E"/>
     <w:rsid w:val="00FB7717"/>
     <w:rsid w:val="00FC1BAC"/>
     <w:rsid w:val="00FC4049"/>
     <w:rsid w:val="00FC4F14"/>
     <w:rsid w:val="00FC5886"/>
     <w:rsid w:val="00FC6723"/>
     <w:rsid w:val="00FD1807"/>
     <w:rsid w:val="00FD18EC"/>
     <w:rsid w:val="00FD3905"/>
     <w:rsid w:val="00FD3CD0"/>
     <w:rsid w:val="00FD3F83"/>
     <w:rsid w:val="00FE04D5"/>
     <w:rsid w:val="00FE1D7E"/>
     <w:rsid w:val="00FE509F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="67D56FFA"/>
   <w15:docId w15:val="{FB3F4D24-A89C-4B47-BAA0-2EAA1671CEE7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
@@ -24538,50 +24469,121 @@
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00840C1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="00D97EE2"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00323FCF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00323FCF"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00323FCF"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00323FCF"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="571160380">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1076241843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -24614,51 +24616,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1831939993">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.jpg@01DA6B18.ED8D52A0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.jpg@01DA6B18.ED8D52A0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -24936,70 +24938,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E9E8D8A-1E37-407F-B36B-99C0795FE13E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>34</Pages>
-[...1 lines deleted...]
-  <Characters>73866</Characters>
+  <Pages>33</Pages>
+  <Words>13074</Words>
+  <Characters>74525</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>615</Lines>
-  <Paragraphs>173</Paragraphs>
+  <Lines>621</Lines>
+  <Paragraphs>174</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>86651</CharactersWithSpaces>
+  <CharactersWithSpaces>87425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Allen, Richelle (DPH)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>