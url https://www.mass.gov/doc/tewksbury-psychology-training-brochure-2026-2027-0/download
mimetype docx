--- v0 (2025-10-29)
+++ v1 (2026-09-01)
@@ -7,51 +7,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="49B010F6" w14:textId="4C0DBAB0" w:rsidR="00527BB1" w:rsidRPr="003F243B" w:rsidRDefault="00527BB1" w:rsidP="00527BB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="21" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk161398156"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk161399898"/>
       <w:bookmarkStart w:id="2" w:name="_Hlk161401678"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk169100420"/>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:noProof/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251638272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6134A235" wp14:editId="6A2C262F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
@@ -181,70 +181,70 @@
     <w:p w14:paraId="5F5B662E" w14:textId="77777777" w:rsidR="0017496B" w:rsidRDefault="0017496B" w:rsidP="00527BB1">
       <w:pPr>
         <w:spacing w:after="1751" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="35"/>
           <w:szCs w:val="35"/>
         </w:rPr>
         <w:t>Training Brochure</w:t>
       </w:r>
       <w:r w:rsidR="001E1C8A" w:rsidRPr="003F243B">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="078C5F64" wp14:editId="14BA9A72">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="078C5F64" wp14:editId="6A7600DA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-154458</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>1240790</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6417310" cy="1189990"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1697386410" name="Picture 3"/>
+            <wp:docPr id="1697386410" name="Picture 3" descr="Logos of Commonwealth of Massachusetts Department of Public Health and Department of Mental Health."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="WordPictureWatermark1183619562"/>
+                    <pic:cNvPr id="1697386410" name="Picture 3" descr="Logos of Commonwealth of Massachusetts Department of Public Health and Department of Mental Health."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:lum bright="70000" contrast="-70000"/>
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6417310" cy="1189990"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
@@ -252,89 +252,98 @@
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="009C39C5" w:rsidRPr="003F243B">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2664A25B" w14:textId="5378E0F8" w:rsidR="00D81CA9" w:rsidRPr="0017496B" w:rsidRDefault="009C39C5" w:rsidP="00527BB1">
+    <w:p w14:paraId="2664A25B" w14:textId="64D594FA" w:rsidR="00D81CA9" w:rsidRPr="0017496B" w:rsidRDefault="009C39C5" w:rsidP="00527BB1">
       <w:pPr>
         <w:spacing w:after="1751" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0017496B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Year</w:t>
       </w:r>
       <w:r w:rsidR="00B628B8" w:rsidRPr="0017496B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: 2026</w:t>
+        <w:t>: 20</w:t>
       </w:r>
       <w:r w:rsidR="005F5B54" w:rsidRPr="0017496B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>-2027</w:t>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidR="003C071E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-2028</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="778F5A2C" w14:textId="77777777" w:rsidR="00527BB1" w:rsidRPr="003F243B" w:rsidRDefault="00527BB1" w:rsidP="00527BB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="70"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="454DA29B" w14:textId="77777777" w:rsidR="00650940" w:rsidRDefault="00650940" w:rsidP="00527BB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="70"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
@@ -365,51 +374,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APPIC Program Number: 1339</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD31C25" w14:textId="2519A95C" w:rsidR="00527BB1" w:rsidRPr="003F243B" w:rsidRDefault="003B5951" w:rsidP="00640130">
+    <w:p w14:paraId="1CD31C25" w14:textId="2519A95C" w:rsidR="00527BB1" w:rsidRPr="003F243B" w:rsidRDefault="007D2D79" w:rsidP="00640130">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="121" w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1327634795"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Watermarks"/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
       <w:r w:rsidR="009C39C5" w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51FB5D97" w14:textId="078C0843" w:rsidR="00640130" w:rsidRPr="003F243B" w:rsidRDefault="00640130" w:rsidP="00640130">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="121" w:firstLine="0"/>
         <w:contextualSpacing/>
@@ -444,73 +453,76 @@
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="121" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t>Health Psychology/Serious Mental Illness Track</w:t>
       </w:r>
       <w:r w:rsidR="00527BB1" w:rsidRPr="003F243B">
         <w:t>: 133915</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="049B63DD" w14:textId="77777777" w:rsidR="00527BB1" w:rsidRPr="003F243B" w:rsidRDefault="00527BB1" w:rsidP="00527BB1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="121" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E234B0F" w14:textId="2EC80102" w:rsidR="00B03E95" w:rsidRDefault="00B03E95" w:rsidP="00527BB1">
+    <w:p w14:paraId="1E234B0F" w14:textId="3EF17122" w:rsidR="00B03E95" w:rsidRDefault="00B03E95" w:rsidP="00527BB1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="121" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t>Application Deadline: __</w:t>
       </w:r>
       <w:r w:rsidR="00684985">
         <w:t xml:space="preserve">November </w:t>
       </w:r>
       <w:r w:rsidR="000A55C2">
-        <w:t>11</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003C071E">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00684985">
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="005F5B54">
-        <w:t>5</w:t>
+      <w:r w:rsidR="003C071E">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t>_____________</w:t>
       </w:r>
       <w:r w:rsidR="0038113A" w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E4F65E" w14:textId="77777777" w:rsidR="00684985" w:rsidRDefault="00684985" w:rsidP="00527BB1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="121" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60FC67DC" w14:textId="77777777" w:rsidR="00096680" w:rsidRDefault="00096680" w:rsidP="00527BB1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="121" w:firstLine="0"/>
@@ -610,67 +622,51 @@
     </w:p>
     <w:p w14:paraId="2554AE92" w14:textId="77777777" w:rsidR="00E13B2E" w:rsidRDefault="00E13B2E" w:rsidP="00527BB1">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="121" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="599CE746" w14:textId="77777777" w:rsidR="00096680" w:rsidRPr="004A71A2" w:rsidRDefault="00096680" w:rsidP="00096680">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A71A2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Questions related to the program’s accreditation status should be directed </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the Commission on Accreditation:</w:t>
+        <w:t>Questions related to the program’s accreditation status should be directed to the Commission on Accreditation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73615825" w14:textId="77777777" w:rsidR="00096680" w:rsidRPr="004A71A2" w:rsidRDefault="00096680" w:rsidP="00096680">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A71A2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Office of Program Consultation and Accreditation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="787F7CF9" w14:textId="77777777" w:rsidR="00096680" w:rsidRPr="004A71A2" w:rsidRDefault="00096680" w:rsidP="00096680">
       <w:pPr>
@@ -839,2540 +835,2703 @@
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="7FDD6D3F" w14:textId="60134903" w:rsidR="00F47B5B" w:rsidRDefault="00F47B5B">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="40A2F8DB" w14:textId="5EB27A4B" w:rsidR="00532F64" w:rsidRDefault="00F47B5B">
+        <w:p w14:paraId="1779FC81" w14:textId="0CC12B48" w:rsidR="00441A19" w:rsidRDefault="00F47B5B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc203404026" w:history="1">
-            <w:r w:rsidR="00532F64" w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530112" w:history="1">
+            <w:r w:rsidR="00441A19" w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tewksbury Hospital</w:t>
             </w:r>
-            <w:r w:rsidR="00532F64">
+            <w:r w:rsidR="00441A19">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00532F64">
+            <w:r w:rsidR="00441A19">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00532F64">
+            <w:r w:rsidR="00441A19">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404026 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00532F64">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530112 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00441A19">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00532F64">
+            <w:r w:rsidR="00441A19">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r w:rsidR="00441A19">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00532F64">
+            <w:r w:rsidR="00441A19">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4731C69F" w14:textId="2D3FC234" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="3DD8AFFD" w14:textId="2271DDE0" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404027" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530113" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>History</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404027 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530113 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5B9D97A1" w14:textId="596F298F" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="3CE44F8E" w14:textId="57E2F305" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404028" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530114" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Mission and Values</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404028 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530114 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="47CEDB79" w14:textId="71725EFD" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="1DCCE1D7" w14:textId="52FC3551" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404029" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530115" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Department of Public Health Medical Units</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404029 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530115 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65C67E95" w14:textId="2F613B94" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="5800B41E" w14:textId="12661FC5" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404030" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530116" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Department of Mental Health Psychiatric Units</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404030 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530116 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0AF2FADD" w14:textId="26757C08" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="2E0AD9E3" w14:textId="3767F299" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404031" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530117" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Psychology Services</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404031 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530117 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="268EB6DF" w14:textId="754F6627" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="71559E06" w14:textId="11D95A53" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404032" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530118" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Scope of Service for Psychiatric Service Patients</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404032 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530118 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C0A4088" w14:textId="119171B6" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="7C9C2DBC" w14:textId="514CFF3E" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404033" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530119" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Scope of Service for Chronic and Medical Patients</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404033 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530119 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="405A9219" w14:textId="63E46AE1" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="0E937252" w14:textId="2CC46EF9" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404034" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530120" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Clinical Psychology Staff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404034 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530120 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DA3AA1D" w14:textId="10B326D0" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="4995725B" w14:textId="291836A6" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404035" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530121" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Credentialing</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404035 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530121 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3AC1FCFE" w14:textId="37986141" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="0550DA3D" w14:textId="7D8E68C4" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404036" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530122" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Diverse staff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404036 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530122 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3F1369D3" w14:textId="4EF05AFD" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="09D10D16" w14:textId="15043D95" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404037" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530123" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Tewksbury Hospital’s Doctoral Internship Program in Clinical Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404037 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530123 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="66CF9D6A" w14:textId="19EB8A75" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="33EFBDF0" w14:textId="4CEE6B5F" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404038" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530124" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Program Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404038 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530124 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="45D6DC93" w14:textId="29001DFE" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="0F567BD4" w14:textId="3915FE80" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404039" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530125" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Statement Of Commitment to Inclusivity, Representation and Equity</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404039 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530125 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5ED8D0E9" w14:textId="71F791CB" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="03D92D1D" w14:textId="452D8E81" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404040" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530126" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Training Model</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404040 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530126 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3ED36EDC" w14:textId="5C9D3025" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="3DA474BF" w14:textId="22CDED7A" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404041" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530127" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Aims Of Professional Training</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404041 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530127 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5050BD32" w14:textId="3F516052" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="691F9A9A" w14:textId="3F8A0E6F" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404042" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530128" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Profession Wide Competencies and Learning Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404042 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530128 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="447707BF" w14:textId="18993089" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="7C7AF044" w14:textId="168A6B54" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404043" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530129" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Didactic Training Plan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404043 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530129 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="25710966" w14:textId="1E453A30" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="1360573E" w14:textId="70943F86" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404044" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530130" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Core Training Curriculum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404044 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530130 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C824DD1" w14:textId="1067A764" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="71FFA6C9" w14:textId="35A93B25" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404045" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530131" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Policies and Procedures During Internship</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404045 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530131 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DF03ADF" w14:textId="132EA800" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="77AE4EDF" w14:textId="4180AA5C" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404046" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530132" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Professional and Clinical Expectations</w:t>
+              <w:t>Policy Regarding Use of AI during Internship Application</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404046 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530132 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="740F3EDF" w14:textId="2ACA0B10" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="7514C9E7" w14:textId="29554ED3" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404047" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530133" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Requirements For Program Completion</w:t>
+              <w:t>Professional and Clinical Expectations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404047 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530133 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07EBE441" w14:textId="2921F17B" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="39929DBA" w14:textId="31BC38B5" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404048" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530134" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Evaluation Of Interns</w:t>
+              <w:t>Professional Communication and Responsiveness Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404048 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530134 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FA0532C" w14:textId="431A8EDA" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="48B9B752" w14:textId="319C8772" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404049" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530135" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Intern Record Maintenance Procedures and Policy</w:t>
+              <w:t>Requirements For Program Completion</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404049 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530135 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="44A3BCB7" w14:textId="7A46EB74" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="17BA9AF6" w14:textId="1ED9D123" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404050" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530136" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Internship Due Process Policy and Procedures</w:t>
+              <w:t>Evaluation Of Interns</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404050 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530136 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="588B8A87" w14:textId="29A3A14E" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="6CD77E7F" w14:textId="160FFBD9" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404051" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530137" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Graduate Program Communication Policy</w:t>
+              <w:t>Intern Record Maintenance Procedures and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404051 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530137 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C4E32E8" w14:textId="31E4E828" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="221CB1A5" w14:textId="1820ABCD" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404052" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530138" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Time Policy</w:t>
+              <w:t>Internship Due Process Policy and Procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404052 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530138 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>25</w:t>
+              <w:t>26</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5F03F4A0" w14:textId="7E0630B6" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="41D7C2CF" w14:textId="116AD631" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235530139" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Graduate Program Communication Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530139 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="0D595E10" w14:textId="25009684" w:rsidR="00441A19" w:rsidRDefault="00441A19">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc235530140" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Time Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530140 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="387A3DA4" w14:textId="2F17BA5B" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404053" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530141" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Stipend and Program Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404053 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530141 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>27</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35CC9231" w14:textId="45846F78" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="449B8E66" w14:textId="26D017BA" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404054" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530142" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Training Faculty &amp; Supervisors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404054 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530142 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>27</w:t>
+              <w:t>28</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="04112324" w14:textId="3205BCB7" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="1EB2C662" w14:textId="465661DA" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404055" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530143" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Internship Application Process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404055 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530143 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>28</w:t>
+              <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="207DDE8B" w14:textId="3A5F7A78" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="4B716396" w14:textId="1C8AD083" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404056" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530144" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404056 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530144 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>29</w:t>
+              <w:t>30</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17CF3265" w14:textId="6025C86F" w:rsidR="00532F64" w:rsidRDefault="00532F64">
+        <w:p w14:paraId="58063DFE" w14:textId="57108DD0" w:rsidR="00441A19" w:rsidRDefault="00441A19">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc203404057" w:history="1">
-            <w:r w:rsidRPr="00974BAD">
+          <w:hyperlink w:anchor="_Toc235530145" w:history="1">
+            <w:r w:rsidRPr="00B066F8">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Internship Admissions, Support and Initial Placement Data - 2025</w:t>
+              <w:t>Internship Admissions, Support and Initial Placement Data - 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc203404057 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc235530145 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00FD3F83">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CB4FF26" w14:textId="02CD1381" w:rsidR="00F47B5B" w:rsidRDefault="00F47B5B" w:rsidP="004332EC">
+        <w:p w14:paraId="6CB4FF26" w14:textId="02852493" w:rsidR="00F47B5B" w:rsidRDefault="00F47B5B" w:rsidP="004332EC">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9206"/>
             </w:tabs>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
-            <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="2EA53D1A" w14:textId="53104201" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00C13888" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:rPr>
           <w:color w:val="141414"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="DMH_Units"/>
     </w:p>
     <w:p w14:paraId="1425CC57" w14:textId="53104201" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00532F64">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc196813221"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc203404026"/>
-      <w:r w:rsidRPr="003F243B">
+      <w:bookmarkStart w:id="7" w:name="_Toc235530112"/>
+      <w:r w:rsidRPr="003F243B">
+        <w:lastRenderedPageBreak/>
         <w:t>Tewksbury Hospital</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="091CF170" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36670245" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
+    <w:p w14:paraId="36670245" w14:textId="2599BD69" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Tewksbury Hospital is a large, multi-service, inpatient facility operated by the Massachusetts Department of Public Health.  Tewksbury Hospital operates a 370-bed Joint Commission accredited hospital.  The </w:t>
       </w:r>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">ospital is comprised of two departments operated by two separate state agencies: the Department of Public Health (DPH) and the Department of Mental Health (DMH). </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve">Approximately 220 complex chronic medical adult patients reside in seven inpatient units and more than 150 psychiatric clients reside in six inpatient units. The hospital provides comprehensive treatment, care, and comfort to adults with medical and/or mental illnesses. A full range of ancillary services is available at the site, including 24/7 nursing, medicine, and psychiatry as well as clinical laboratory, psychology, radiology, respiratory care, speech pathology, occupational therapy, physical therapy, clinical dieticians, clinical social workers and pharmacy, and on-site dialysis clinic. Department of Public Health and Department of Mental Health patients receive medical, psychiatric, and psychological treatment within the Thomas J. Saunders building.  </w:t>
+        <w:t xml:space="preserve">Approximately 220 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1A75">
+        <w:t xml:space="preserve">adult </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve">complex chronic </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1A75" w:rsidRPr="003F243B">
+        <w:t>medical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve"> patients reside in seven inpatient </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1A75" w:rsidRPr="003F243B">
+        <w:t>units,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve"> and more than 150 </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1A75">
+        <w:t xml:space="preserve">adult </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve">psychiatric clients reside in six inpatient units. The hospital provides comprehensive treatment, care, and comfort to adults with medical and/or mental illnesses. A full range of ancillary services is available at the site, including 24/7 nursing, medicine, and psychiatry as well as clinical laboratory, psychology, radiology, respiratory care, speech pathology, occupational therapy, physical therapy, clinical dieticians, clinical social workers and pharmacy, and on-site dialysis clinic. Department of Public Health and Department of Mental Health patients receive medical, psychiatric, and psychological treatment within the Thomas J. Saunders building.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28CEEDD4" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2586B2E9" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc196813222"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc203404027"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc235530113"/>
       <w:r>
         <w:t>History</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="3B8A66C4" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="008E7D38" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2"/>
     <w:p w14:paraId="47954A0A" w14:textId="6FA7A380" w:rsidR="00F66CB2" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Tewksbury Hospital has a long history of serving patients. It has undergone several name changes over the course of its existence. The hospital was established in 1852 and opened on May 1, 1854, as one of three state almshouses needed to help care for the unprecedented influx of immigrants and patients with tuberculosis.  It also served patients with other infectious diseases as well as mentally, acutely, and chronically ill patients. In 1874 the institution was divided into three classifications: Mental Wards, Hospital, and Almshouse.  During this period, rehabilitation services were also offered to </w:t>
       </w:r>
       <w:r w:rsidR="005E59C8">
         <w:t>individuals</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve"> suffering from alcoholism.  In 1887, an internship program for Harvard Medical School was approved.  In 1894 the educational aspect of the hospital was also expanded for nursing.  In 1900, the name of the institution was changed from the Tewksbury Almshouse to Tewksbury State Hospital, and additional </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> were added for medical and surgical services.  At that time, patients suffering from smallpox and typhoid fever were also treated by the hospital.  In 1909, the hospital name was changed from Tewksbury State Hospital to the Massachusetts State Infirmary, and in 1938, the name was changed again to Tewksbury State Hospital and Infirmary.  </w:t>
+        <w:t xml:space="preserve"> suffering from alcoholism.  In 1887, an internship program for Harvard Medical School was approved.  In 1894 the educational aspect of the hospital was also expanded for nursing.  In 1900, the name of the institution was changed from the Tewksbury Almshouse to Tewksbury State Hospital, and additional wards were added for medical and surgical services.  At that time, patients suffering from smallpox and typhoid fever were also treated by the hospital.  In 1909, the hospital name was changed from Tewksbury State Hospital to the Massachusetts State Infirmary, and in 1938, the name was changed again to Tewksbury State Hospital and Infirmary.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45463D7F" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32B1FF23" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">In 1959, the administration was transferred from the Department of Public Welfare to the Department of Public Health, and again the name was changed to the present-day name of Tewksbury Hospital.  Two new wings with several hundred new beds were added to the hospital in 1973.  In 1976, the main hospital building was designated the Thomas J. Saunders building in honor of the eponymous hospital administrator.  The Hathorne Mental Health Units opened on June 22, 1992, at the Thomas J. Saunders building after the closure of Danvers State Hospital, and serve the Northeast Area (e.g., North Shore and Merrimack Valley areas) of the Massachusetts Department of Mental Health (see www.mass.gov/dmh). </w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="_f0k9y95x2v5y" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="79F27C3F" w14:textId="77777777" w:rsidR="00B91016" w:rsidRDefault="00B91016" w:rsidP="00F66CB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc196813223"/>
     </w:p>
     <w:p w14:paraId="0E79DDDD" w14:textId="77777777" w:rsidR="00B91016" w:rsidRPr="00B91016" w:rsidRDefault="00B91016" w:rsidP="00B91016"/>
     <w:p w14:paraId="18CA6271" w14:textId="18FB40D2" w:rsidR="00F66CB2" w:rsidRPr="00C13888" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc203404028"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc235530114"/>
       <w:r w:rsidRPr="00C13888">
+        <w:lastRenderedPageBreak/>
         <w:t>Mission and Values</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="272F4286" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B17CE5E" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_icz6eido8wdg" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">The primary mission of Tewksbury Hospital is to provide comprehensive treatment, care and comfort to adults with medical and/or mental illness. The Hospital is operated by the Department of Public Health; it serves patients whose care is under the auspices of the Department of Public Health and/or the Department of Mental Health. Tewksbury Hospital serves its patients with dignity and respect, emphasizing active treatment in the least restrictive setting, with the goal of assisting the patient in reaching the highest level of independent functioning possible. Its services reflect the different needs of its patients. Tewksbury hospital values are- </w:t>
@@ -3540,142 +3699,135 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The socioeconomic and cultural composition of the patients on the medical and Hathorne Mental Health Units is diverse. This reflects the fact that the region surrounding the hospital spans old industrial centers, seaports, and suburban communities with immigrant population centers of Spanish, Portuguese, Cambodian, Vietnamese, Polish, Italian, German, and Irish descent, as well as Jewish and African American enclaves. Interns may have opportunities to gain experience working with interpreters and/or professionals with experience serving individuals from various communities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76ADF3A4" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A68DB02" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="005B6E0A" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc196813224"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc203404029"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc235530115"/>
       <w:r w:rsidRPr="005B6E0A">
         <w:t>Department of Public Health Medical Units</w:t>
       </w:r>
       <w:bookmarkStart w:id="16" w:name="DPH_Units"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="005B6E0A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A69C16" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p w14:paraId="59BEF951" w14:textId="43697559" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Department of Public Health medical units at Tewksbury Hospital service patients with a varied and complex array of medical and psychiatric illnesses. Units vary in terms of the medical diagnoses of the patient populations they serve.  The medical units admit adult patients aged 19 and over. Many of the patients at Tewksbury Hospital are wheelchair dependent. The patients are admitted for subacute rehabilitation with a plan for discharge. The units offer a collaborative, patient centered, multidisciplinary team approach designed to care for and help </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and their families achieve realistic and attainable goals.  A biopsychosocial treatment model for care is utilized.  </w:t>
+        <w:t xml:space="preserve">The Department of Public Health medical units at Tewksbury Hospital service patients with a varied and complex array of medical and psychiatric illnesses. Units vary in terms of the medical diagnoses of the patient populations they serve.  The medical units admit adult patients aged 19 and over. Many of the patients at Tewksbury Hospital are wheelchair dependent. The patients are admitted for subacute rehabilitation with a plan for discharge. The units offer a collaborative, patient centered, multidisciplinary team approach designed to care for and help patients and their families achieve realistic and attainable goals.  A biopsychosocial treatment model for care is utilized.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6F860D" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67764A3B" w14:textId="77777777" w:rsidR="00F66CB2" w:rsidRPr="003F243B" w:rsidRDefault="00F66CB2" w:rsidP="00F66CB2">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Units vary in terms of the physical health and medical diagnoses of the patient populations. One unit is designated to provide medical care and long-term rehabilitation to patients with traumatic brain injury. Another specialized unit consists of Huntington’s disease patients who are in the middle and advanced stages of the disease. These patients receive extended care for cognitive, movement, and mood disorders. Another unit specializes in treating individuals who are being served by the Department of Developmental Services (DDS) and are admitted for short-term rehabilitation for medical illnesses/complications before returning to the community. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9394A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>One of the medical units offers treatment to patients presenting with sequelae of various infections and complications associated with chronic substance use disorders.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Treatment for</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> substance use disorder </w:t>
+        <w:t xml:space="preserve"> substance use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">disorder </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is voluntary and available to the patients</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Another specialized unit is the Men’s behavior unit. This unit emphasizes the treatment of adult and geriatric males with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>voluntary</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sex offender treatment program for those requiring such services. Other medical units at Tewksbury Hospital serve patients with a variety of medical conditions including multiple sclerosis, medical and neurological conditions related to alcohol and drug abuse, end stage renal failure, chronic diabetes, stroke, dementia, cardiac disorders, and other acute and chronic diseases. </w:t>
       </w:r>
@@ -3714,95 +3866,87 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on all medical units, which provide treatment teams with opportunities to formulate diagnoses, develop treatment plans, monitor patient progress, and discuss discharge planning. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E53A996" w14:textId="77777777" w:rsidR="00B91016" w:rsidRPr="00B91016" w:rsidRDefault="00B91016" w:rsidP="00B91016">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="14"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25062BDF" w14:textId="435F6933" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="00B91016">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="14"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc203404030"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc235530116"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Department of Mental Health Psychiatric Units</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="78CDC580" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0517F71A" w14:textId="60F050C3" w:rsidR="00E812CA" w:rsidRDefault="00E812CA" w:rsidP="007A6F2B">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Hlk193115506"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r w:rsidRPr="00E812CA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department of Mental Health (DMH) Psychiatric units at Tewksbury Hospital are comprised of six DMH units, five of which predominantly serve individuals who are committed </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="007D77D1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>for</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="00E812CA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">psychiatric care on an involuntary commitment. Patients are admitted following court orders for evaluation or treatment from a correctional facility, courts, or other psychiatric facilities. The remaining unit is the first and only medically enhanced psychiatric care unit in the state, serving adults with serious mental illness and complex medical needs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2A767A" w14:textId="77777777" w:rsidR="00E812CA" w:rsidRDefault="00E812CA" w:rsidP="007A6F2B">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B6006AD" w14:textId="66C2DA4B" w:rsidR="005470A5" w:rsidRDefault="00E812CA" w:rsidP="00432C0B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="14" w:hanging="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -3891,50 +4035,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Many patients served on psychiatric units present with a history of complex risk issues and often require assessment of specific risk areas including suicide, violence, fire setting, substance use and problematic sexual behavior. These assessments aim to identify contributors to risk, formulate a conceptualization of risk related behaviors and their functions, and offer clinical recommendations for risk mitigation in the hospital and upon return to the community. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C7ABD0A" w14:textId="77777777" w:rsidR="00432C0B" w:rsidRDefault="00432C0B" w:rsidP="00E812CA">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E75FF5A" w14:textId="5B2E5B8B" w:rsidR="005470A5" w:rsidRDefault="005470A5" w:rsidP="00E812CA">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005470A5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is important to note that our clinical staff provide comprehensive services to all patients, regardless of their forensic status. However, we do not operate as forensic evaluators or designated forensic psychologists (DFPs). Prospective candidates should be aware that interns on the DMH units are not involved in conducting evaluations related to competence to stand trial, criminal responsibility, or aid-in-sentencing. That said, inpatient psychologists and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>psychology residents</w:t>
       </w:r>
       <w:r w:rsidRPr="005470A5">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> play a crucial role as the primary link between the inpatient clinical team and the independently assigned consulting DFPs who perform forensic evaluations for our patients</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="281E415A" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BBDD557" w14:textId="1CCDCB63" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
@@ -3977,189 +4122,196 @@
       </w:r>
       <w:r w:rsidR="007D069A" w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Psychiatric patients on DMH units</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be referred to off-unit activities including a social club, therapeutic and vocational programs at the Psychosocial Rehabilitation Center, and off-ground trips into the community. DMH treatment programs embrace the recovery model which emphasizes person-centered planning and trauma-informed care. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="0BEEC391" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30631CAD" w14:textId="0C46B243" w:rsidR="00D2505C" w:rsidRPr="003F243B" w:rsidRDefault="003F243B" w:rsidP="00C13888">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc203404031"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc235530117"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Psychology Services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="2753A313" w14:textId="77777777" w:rsidR="007D069A" w:rsidRPr="003F243B" w:rsidRDefault="007D069A" w:rsidP="00D2505C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62837152" w14:textId="77777777" w:rsidR="00835F83" w:rsidRPr="003F243B" w:rsidRDefault="00D2505C" w:rsidP="007A6F2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Psychology diagnostic and treatment services are provided to adult patients diagnosed with chronic medical and mental illness based on the need and conditions of the patients.</w:t>
       </w:r>
       <w:r w:rsidR="007A6F2B" w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> The statement of purpose and rationale for the scope of services, consistent with the hospital’s values, are- Patient Focus, Quality of Care, Community of Caring, Collaboration &amp; Dialogue, and Continuous Learning &amp; Improving. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08CF9BEF" w14:textId="0AFE8D67" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="25D50C3E" w14:textId="009499DE" w:rsidR="001671D0" w:rsidRDefault="001671D0" w:rsidP="00A6522A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc203404032"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235530118"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Scope of Service for Psychiatric Service Patients</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="1E1357DA" w14:textId="77777777" w:rsidR="00A6522A" w:rsidRPr="00A6522A" w:rsidRDefault="00A6522A" w:rsidP="00A6522A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0739A551" w14:textId="5F6C5041" w:rsidR="001671D0" w:rsidRPr="003F243B" w:rsidRDefault="001671D0" w:rsidP="00D73430">
+    <w:p w14:paraId="0739A551" w14:textId="5B461BC3" w:rsidR="001671D0" w:rsidRPr="003F243B" w:rsidRDefault="001671D0" w:rsidP="00D73430">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The clinical assessment and treatment services provided by the Psychology Service include psychological and neuropsychological screening and testing; individual, group and family therapy; psychodynamic, psychoeducational, psychosocial and behavioral approaches to treatment; rehabilitation psychology; substance use disorder counseling; consultation, supervision, teaching and conducting or assistance in the conduct of research. Any needed criminal court forensic evaluations and forensic risk management consultations are now performed by Designated Forensic Psychologists who are contracted by the Department of Mental Health to provide these evaluations on an as needed basis at Tewksbury Hospital and at other facilities with psychiatric service patients. </w:t>
       </w:r>
       <w:r w:rsidR="00835F83" w:rsidRPr="003F243B">
-        <w:t>The psychological services on the psychiatric floors are provided by the staff psychologists, one assigned to each floor.  The Director of Psychology on the psychiatric units reports to the Director of Mental Health Services for Tewksbury Hospital.</w:t>
+        <w:t xml:space="preserve">The psychological services on the psychiatric floors are provided by the staff </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3056" w:rsidRPr="003F243B">
+        <w:t>psychologists;</w:t>
+      </w:r>
+      <w:r w:rsidR="00835F83" w:rsidRPr="003F243B">
+        <w:t xml:space="preserve"> one assigned to each floor.  The Director of Psychology on the psychiatric units reports to the Director of Mental Health Services for Tewksbury Hospital.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3847FD" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="001671D0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AAC290D" w14:textId="619D50F3" w:rsidR="001671D0" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="00954AD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:spacing w:line="250" w:lineRule="auto"/>
         <w:ind w:left="28" w:hanging="14"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022028E">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Psychiatric unit psychology internship responsibilities include attending daily morning rounds on assigned units, attending and participating in select patient treatment team meetings, attending staff and community meetings, completing risk assessments, participating in risk review meetings, and conducting individual and group psychotherapy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541F61A4" w14:textId="5FDAA790" w:rsidR="001671D0" w:rsidRPr="00C13888" w:rsidRDefault="001671D0" w:rsidP="00C13888">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc203404033"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc235530119"/>
       <w:r w:rsidRPr="00C13888">
+        <w:lastRenderedPageBreak/>
         <w:t>Scope of Service for Chronic and Medical Patients</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="62858DA5" w14:textId="77777777" w:rsidR="00A56AC3" w:rsidRPr="00A6522A" w:rsidRDefault="00A56AC3" w:rsidP="001671D0">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B3E5532" w14:textId="39514C58" w:rsidR="007A6F2B" w:rsidRDefault="00A56AC3" w:rsidP="001671D0">
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Psychology Services at Tewksbury Hospital provides clinical assessment and psychological intervention and treatment based upon current scientific knowledge as it relates to clinical practice  </w:t>
       </w:r>
@@ -4197,86 +4349,86 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="173BF918" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The medical unit psychology internship responsibilities include attending weekly rounds to 2-3 units per week; providing individual and group therapy services, cognitive evaluations, attending Patient Care conference, serving as an on-call clinician for the Rapid Response Team, which involves periodically carrying the pager; and responding to behavioral crises.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C09C47C" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3099651C" w14:textId="4581DF9C" w:rsidR="00A6522A" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="00A6522A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc203404034"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc235530120"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Clinical Psychology Staff</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="2FB5E39B" w14:textId="3C41CE8C" w:rsidR="00ED1211" w:rsidRDefault="007A6F2B" w:rsidP="007D069A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t>All clinical psychology staff are Allied Health Service Providers of the Medical Staff Organization of Tewksbury Hospital.  These individuals:  1) are currently licensed for independent practice in the Commonwealth of Massachusetts as “Licensed Psychologists, Health Service Provider” by the Board of Registration for Psychology; 2) are required to have psychologist’s malpractice insurance; and 3) are credentialed and privileged by the Medical Staff Credentialing and Privileges Committee.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1498D075" w14:textId="77777777" w:rsidR="00A6522A" w:rsidRPr="003F243B" w:rsidRDefault="00A6522A" w:rsidP="007D069A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A520FCC" w14:textId="226C4BF9" w:rsidR="00A6522A" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="00A6522A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc203404035"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc235530121"/>
       <w:r w:rsidRPr="00A6522A">
         <w:t>Credentialing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5A732A" w14:textId="26375070" w:rsidR="007A6F2B" w:rsidRPr="003F243B" w:rsidRDefault="007A6F2B" w:rsidP="007D069A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">As above, all staff Psychologists are fully credentialed by the Medical Staff Credentialing and Privileges Committee.  The credentialing process begins with an initial application submitted to the Credentialing Committee and reviewed by the Director of Psychology.  The standards for Providers of Psychological Services </w:t>
       </w:r>
       <w:r w:rsidR="007D069A" w:rsidRPr="003F243B">
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D069A" w:rsidRPr="003F243B">
@@ -4289,67 +4441,71 @@
     <w:p w14:paraId="0B00FC5C" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRPr="001104B0" w:rsidRDefault="007A6F2B" w:rsidP="007A6F2B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F6A293B" w14:textId="69085358" w:rsidR="007A6F2B" w:rsidRDefault="007A6F2B" w:rsidP="008D408E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">If all the requirements are met, the applicant's file is submitted to the committee.  If granted clinical privileges by the committee, the applicant is given temporary privileges for six months.  During this time the Psychologist's notes are reviewed monthly by the Director of </w:t>
       </w:r>
       <w:r w:rsidR="007D069A" w:rsidRPr="003F243B">
         <w:t>Psychology,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve"> and they return to the committee for review and a determination to be fully credentialled.  This medical appointment is valid for two years.  Each Psychologist is required to apply for re-credentialing.  The clinical competency of the Psychologist is evaluated during this period and the Medical Staff Credentialing and Privileges Committee reviews their application every two years.</w:t>
+        <w:t xml:space="preserve"> and they return to the committee for review and a determination to be fully credentialled.  This medical appointment is valid for two years.  Each Psychologist is required to apply for re-credentialing.  The clinical competency of the Psychologist is evaluated during this period and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:lastRenderedPageBreak/>
+        <w:t>the Medical Staff Credentialing and Privileges Committee reviews their application every two years.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="09731469" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRDefault="00954AD5" w:rsidP="008D408E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70571718" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRDefault="00954AD5" w:rsidP="00954AD5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc196997290"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc203404036"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc235530122"/>
       <w:r w:rsidRPr="008C1CB9">
         <w:t>Diverse staff</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="581DDDF7" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRPr="008C1CB9" w:rsidRDefault="00954AD5" w:rsidP="00954AD5"/>
     <w:p w14:paraId="0CD93C74" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRPr="00BB4CC1" w:rsidRDefault="00954AD5" w:rsidP="00954AD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB4CC1">
         <w:t>Tewksbury Hospital is an Equal Opportunity/ Affirmative Action Employer.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB4CC1">
         <w:t xml:space="preserve">With respect to the Program’s efforts to recruit and retain diverse staff, the hospital staff are Massachusetts’ State Employees, and the recruitment complies with </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the required federal and </w:t>
@@ -4360,65 +4516,51 @@
     </w:p>
     <w:p w14:paraId="04F0DAF4" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRPr="00BB4CC1" w:rsidRDefault="00954AD5" w:rsidP="00954AD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="270C6795" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRDefault="00954AD5" w:rsidP="00954AD5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:ind w:left="720" w:right="720"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB4CC1">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">An Equal Opportunity/Affirmative Action Employer.  Females, minorities, veterans, and persons with disabilities are strongly encouraged to apply.  If you have Diversity, Affirmative Action or Equal Employment Opportunity questions or need </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Accommodation, please contact Diversity Officer / ADA Coordinator: Tewksbury Hospital has its own Administrative Policy and Procedure to ensure that the hospital remains a diverse workplace characterized by a non-discriminatory atmosphere.</w:t>
+        <w:t>An Equal Opportunity/Affirmative Action Employer.  Females, minorities, veterans, and persons with disabilities are strongly encouraged to apply.  If you have Diversity, Affirmative Action or Equal Employment Opportunity questions or need a Reasonable Accommodation, please contact Diversity Officer / ADA Coordinator: Tewksbury Hospital has its own Administrative Policy and Procedure to ensure that the hospital remains a diverse workplace characterized by a non-discriminatory atmosphere.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DCB6E66" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRPr="003F243B" w:rsidRDefault="00954AD5" w:rsidP="008D408E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63E2F186" w14:textId="77777777" w:rsidR="007A6F2B" w:rsidRDefault="007A6F2B" w:rsidP="00370085">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62601304" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRDefault="00954AD5" w:rsidP="00370085">
       <w:pPr>
@@ -4442,81 +4584,82 @@
     </w:p>
     <w:p w14:paraId="06E81E44" w14:textId="77777777" w:rsidR="00954AD5" w:rsidRPr="00954AD5" w:rsidRDefault="00954AD5" w:rsidP="00370085">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00954AD5" w:rsidRPr="00954AD5" w:rsidSect="00A16DFF">
           <w:headerReference w:type="even" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1584" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="326"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40006094" w14:textId="08F7A871" w:rsidR="007A5369" w:rsidRPr="003F243B" w:rsidRDefault="00CD2C31" w:rsidP="00840C1B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_TEWKSBURY_HOSPITAL_DOCTORAL"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc203404037"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc235530123"/>
       <w:bookmarkStart w:id="28" w:name="_Hlk168917179"/>
       <w:bookmarkStart w:id="29" w:name="_Hlk196492514"/>
       <w:bookmarkStart w:id="30" w:name="_Hlk168668259"/>
       <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="003F243B">
+        <w:lastRenderedPageBreak/>
         <w:t>Tewksbury Hospital’s Doctoral Internship Program in Clinical Psychology</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:p w14:paraId="4FFF0365" w14:textId="77777777" w:rsidR="007A5369" w:rsidRPr="003F243B" w:rsidRDefault="007A5369" w:rsidP="007A5369">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61934C47" w14:textId="01C6D893" w:rsidR="000417FB" w:rsidRDefault="000417FB" w:rsidP="000417FB">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc203404038"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc235530124"/>
       <w:r>
         <w:t>Program Philosophy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="7902A1A7" w14:textId="77777777" w:rsidR="000417FB" w:rsidRDefault="000417FB" w:rsidP="007A5369">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B46F862" w14:textId="3899064B" w:rsidR="007A5369" w:rsidRPr="003F243B" w:rsidRDefault="007A5369" w:rsidP="007A5369">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Tewksbury Hospital’s Doctoral Internship Program in Clinical Psychology</w:t>
       </w:r>
@@ -4548,51 +4691,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>The primary emphasis of this internship is the critical and flexible application of psychological concepts and current scientific knowledge, principles, and theories to the delivery of professional psychological services. The program aims to strengthen interns’ knowledge of and skills in theoretical conceptualization and clinical practice and to provide specialized training in the application of these clinical skills and knowledge with individuals diagnosed with serious medical, neurological, and persistent severe mental illness in an inpatient facility.</w:t>
       </w:r>
       <w:r w:rsidR="00B76D73" w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="5806F6C1" w14:textId="77777777" w:rsidR="00CD2C31" w:rsidRPr="003F243B" w:rsidRDefault="00CD2C31" w:rsidP="00753B5F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B257715" w14:textId="7085328C" w:rsidR="00CD2C31" w:rsidRPr="003F243B" w:rsidRDefault="0071767F" w:rsidP="00840C1B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc203404039"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc235530125"/>
       <w:bookmarkStart w:id="33" w:name="_Hlk196492992"/>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Statement Of Commitment to </w:t>
       </w:r>
       <w:r w:rsidR="000417FB">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="000417FB" w:rsidRPr="000417FB">
         <w:t>nclusivity</w:t>
       </w:r>
       <w:r w:rsidR="000417FB">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006D6DA9">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="000417FB">
         <w:t xml:space="preserve">epresentation and </w:t>
       </w:r>
       <w:r w:rsidR="006D6DA9">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="000417FB">
         <w:t>quity</w:t>
       </w:r>
@@ -4645,105 +4788,127 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and inclusion are the threads with which we weave the tapestry of cultural inclusion for our employees and the citizens of Massachusetts to see and experience. Equal Employment Opportunity (EEO), Affirmative Action (AA) and Diversity are critical components in creating an inclusive work environment. As part of The Executive Office of Health and Human Services (EOHHS) </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tewksbury Hospital is an Equal Opportunity Employer and does not discriminate on basis of race, religion, color, sex, gender identity or expression, sexual orientation, age, disability, national origin, veteran status, or any other basis covered by appropriate law.  Research suggests that qualified women, Black, Indigenous, and Persons of Color (BIPOC) may self-select out of opportunities if they don't meet 100% of the job requirements.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0E4C0A" w14:textId="77777777" w:rsidR="00CD2C31" w:rsidRPr="003F243B" w:rsidRDefault="00CD2C31" w:rsidP="00CD2C31">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28882175" w14:textId="77777777" w:rsidR="00CD2C31" w:rsidRPr="003F243B" w:rsidRDefault="00CD2C31" w:rsidP="00CD2C31">
+    <w:p w14:paraId="28882175" w14:textId="2052E682" w:rsidR="00CD2C31" w:rsidRPr="003F243B" w:rsidRDefault="00CD2C31" w:rsidP="00CD2C31">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Clinical Psychology Internship Program does not discriminate </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F243B">
+        <w:t>The Clinical Psychology Internship Program does not discriminate on the basis of any factor that is irrelevant to the successful completion of internship training. We aim to create a work environment that values and supports trainees of diverse backgrounds. We especially welcome applications from underrepresented and marginalized group members.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C23F6" w:rsidRPr="004C23F6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C23F6">
+        <w:t>Our patient population includes many</w:t>
+      </w:r>
+      <w:r w:rsidR="004C23F6" w:rsidRPr="004C23F6">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>on the basis of</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve"> individuals whose primary language is </w:t>
+      </w:r>
+      <w:r w:rsidR="004C23F6">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> any factor that is irrelevant to the successful completion of internship training. We aim to create a work environment that values and supports trainees of diverse backgrounds. We especially welcome applications from underrepresented and marginalized group members.</w:t>
+        <w:t>not English.  As a training site,</w:t>
+      </w:r>
+      <w:r w:rsidR="004C23F6" w:rsidRPr="004C23F6">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> we value language access and cultural responsiveness in the delivery of care</w:t>
+      </w:r>
+      <w:r w:rsidR="004C23F6">
+        <w:rPr>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FD92A3E" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="00370085">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Hlk169094499"/>
     </w:p>
     <w:p w14:paraId="5645F149" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="35" w:name="_Toc196813235"/>
-      <w:bookmarkStart w:id="36" w:name="_Toc203404040"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc235530126"/>
       <w:bookmarkStart w:id="37" w:name="_Hlk168917207"/>
       <w:bookmarkStart w:id="38" w:name="_Hlk169094517"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Training Model</w:t>
       </w:r>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p w14:paraId="54466FC9" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56DCE877" w14:textId="39BC845A" w:rsidR="006B5BF5" w:rsidRDefault="007D77D1" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4758,94 +4923,111 @@
         <w:t>Tewksbury Hospital’s Doctoral Internship</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">program </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">adheres to a competency-based approach to training, building on the foundational training the interns gain from their doctoral programs. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Our i</w:t>
+        <w:t xml:space="preserve">Our </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="006B5BF5" w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">nternship training philosophy embraces a </w:t>
       </w:r>
       <w:r w:rsidR="006B5BF5" w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">practitioner-scholar </w:t>
       </w:r>
       <w:r w:rsidR="006B5BF5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">training </w:t>
       </w:r>
       <w:r w:rsidR="006B5BF5" w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>model</w:t>
       </w:r>
       <w:r w:rsidR="006B5BF5" w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>, emphasizing experiential and didactic learning informed by scholarly inquiry.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6D65A1FB" w14:textId="77777777" w:rsidR="004C23F6" w:rsidRDefault="004C23F6" w:rsidP="006B5BF5">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="5CE10E7C" w14:textId="19761187" w:rsidR="007D77D1" w:rsidRDefault="007D77D1" w:rsidP="007D77D1">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">The internship year </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>builds</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4897,51 +5079,51 @@
         <w:t>parallels</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> this process and is organized in a manner to support the interns’ competency development process. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:p w14:paraId="6539E719" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="796398BF" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc196813236"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc203404041"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc235530127"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Aims Of Professional Training</w:t>
       </w:r>
       <w:bookmarkStart w:id="41" w:name="_Hlk168917240"/>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
     <w:p w14:paraId="7CE7E273" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66E75AC6" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
@@ -5089,132 +5271,92 @@
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DF2AB3B" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">the ability to independently function in a broad range of clinical and professional </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>the ability to independently function in a broad range of clinical and professional activities;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="019FBF58" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>the ability to generalize skills and knowledge to new situations; and,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687C3C54" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">the ability </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> additional training, supervision, or consultation.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>the ability to self-assess when to seek additional training, supervision, or consultation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0123468D" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41563A9B" w14:textId="0DF99739" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>The program has 3 training aims that are consistent with the 9 profession</w:t>
       </w:r>
@@ -5357,51 +5499,51 @@
         <w:t>- Develop overall professionalism and consultation skills and experience working effectively with a multidisciplinary treatment team. (This program’s specific aim of professional development includes the remaining 7 areas of profession wide competencies.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6954DDD8" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C952379" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_PROGRAM_PHILOSOPHY,_MODEL,"/>
       <w:bookmarkStart w:id="44" w:name="_Toc196997296"/>
-      <w:bookmarkStart w:id="45" w:name="_Toc203404042"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235530128"/>
       <w:bookmarkStart w:id="46" w:name="_Hlk168921505"/>
       <w:bookmarkStart w:id="47" w:name="_Toc196813238"/>
       <w:bookmarkEnd w:id="43"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Profession Wide Competencies and Learning Elements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="44"/>
       <w:bookmarkEnd w:id="45"/>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p w14:paraId="407EA66F" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55C3C31E" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
@@ -5544,93 +5686,80 @@
         </w:rPr>
         <w:t>wide foundational competenc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> with didactic learning, experiential learning, clinical discussions, and supervision. These educational hospital-wide presentations by psychology interns serve as a didactic and experiential activity which helps them to communicate a comprehensive review of relevant literature in professional presentations to a multidisciplinary audience. Journal Club provides an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">additional didactic </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">opportunity to demonstrate knowledge, skills, and competence </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> to critically evaluate and use existing knowledge and apply scientific findings to their clinical work. During the monthly journal club interns learn to critically evaluate scholarly literature related to clinical work and to apply knowledge to case conceptualization and intervention. Interns are expected to-</w:t>
+        <w:t>opportunity to demonstrate knowledge, skills, and competence sufficient to critically evaluate and use existing knowledge and apply scientific findings to their clinical work. During the monthly journal club interns learn to critically evaluate scholarly literature related to clinical work and to apply knowledge to case conceptualization and intervention. Interns are expected to-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3DF7FD" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Critically evaluate scholarly literature related to clinical work and apply knowledge to case conceptualization and intervention.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D5FA63C" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
@@ -6017,50 +6146,51 @@
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDB1F47" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Provide patients with their status of training, the date of internship completion, and the name of the supervising psychologist.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="644B965F" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6534,51 +6664,59 @@
         <w:t>Professional Values, Attitudes, and Behaviors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB83790" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12384E68" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>This competency is required at the internship level. Trainees are expected to respond professionally in increasingly complex situations with a greater degree of independence across levels of training. This includes demonstrating honesty, personal responsibility, professional conduct, organization, and the development of a professional identity. Additionally, this competency reflects the ability to appropriately engage in supervision, including utilizing supervisor guidance/suggestions efficiently. Interns are expected to demonstrate competence in each of the learning elements listed below:</w:t>
+        <w:t xml:space="preserve">This competency is required at the internship level. Trainees are expected to respond professionally in increasingly complex situations with a greater degree of independence across levels of training. This includes demonstrating honesty, personal responsibility, professional conduct, organization, and the development of a professional identity. Additionally, this competency reflects the ability to appropriately engage in supervision, including utilizing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>supervisor guidance/suggestions efficiently. Interns are expected to demonstrate competence in each of the learning elements listed below:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1524B401" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C1A58DA" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="008265A7" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008265A7">
         <w:rPr>
@@ -7054,50 +7192,51 @@
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Demonstrate effective ability to express and respond to verbal and nonverbal communications utilizing professional language and concepts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F839CCA" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Demonstrate effective interpersonal skills and the ability to reasonably manage difficult communication.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="337939BB" w14:textId="77777777" w:rsidR="009D70ED" w:rsidRPr="003F243B" w:rsidRDefault="009D70ED" w:rsidP="009D70ED">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0722C5C2" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7144,67 +7283,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA1FF9B" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63D7DCE9" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">This profession wide </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> is one of the program training aims. Interns are expected to develop competence in psychological and neuropsychological assessment and the diagnostic skills necessary for the treatment and rehabilitation of individuals diagnosed with serious medical, neurological, and persistent severe mental illness in an inpatient facility. This competency is comprised of skills in conducting evidence-based assessments consistent with the scope of health service psychology. This includes important components such as selecting assessment measures with the application of scientific/critical thinking with attention to issues of reliability and validity, cultural and age specific issues, and considering testing factors/confounds including cooperation, exaggeration of symptoms, medication, and ability to attend. Interns are expected to demonstrate competency in each of the following learning elements:</w:t>
+        <w:t>This profession wide competency is one of the program training aims. Interns are expected to develop competence in psychological and neuropsychological assessment and the diagnostic skills necessary for the treatment and rehabilitation of individuals diagnosed with serious medical, neurological, and persistent severe mental illness in an inpatient facility. This competency is comprised of skills in conducting evidence-based assessments consistent with the scope of health service psychology. This includes important components such as selecting assessment measures with the application of scientific/critical thinking with attention to issues of reliability and validity, cultural and age specific issues, and considering testing factors/confounds including cooperation, exaggeration of symptoms, medication, and ability to attend. Interns are expected to demonstrate competency in each of the following learning elements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B42BD4B" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A64E09A" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
@@ -7555,51 +7678,59 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A482A6E" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D90A882" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>This competency is one of the primary training aims. It requires that interns develop competence in providing a wide range of psychotherapies in individual and group format with consideration for evidence based/empirical factors, cultural issues, age considerations, or any other factors affecting the success of the intervention. This competency is comprised of clinical interventions designed to alleviate suffering and to promote health and well-being of adults (19 years and older) diagnosed with serious medical neurological, and persistent mental illness in an inpatient facility. Interns are expected to demonstrate competency in each of the following learning elements:</w:t>
+        <w:t xml:space="preserve">This competency is one of the primary training aims. It requires that interns develop competence in providing a wide range of psychotherapies in individual and group format with consideration for evidence based/empirical factors, cultural issues, age considerations, or any other factors affecting the success of the intervention. This competency is comprised of clinical interventions designed to alleviate suffering and to promote health and well-being of adults (19 years and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>older) diagnosed with serious medical neurological, and persistent mental illness in an inpatient facility. Interns are expected to demonstrate competency in each of the following learning elements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="719D6874" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EBD1331" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8211,51 +8342,59 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E8FE931" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61F1BB10" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>This is a functional competency that is comprised of the knowledge and application of various supervisory models or philosophies, and the understanding of the complexities of supervision, including the ethical and contextual issues in various supervisory roles. Competency based supervision is integral to the activities of health service psychology. Supervision involves the mentoring and monitoring of peers and others in the development of competence and skill in professional practice and the effective evaluation of those skills. Supervisors act as role models and maintain responsibility for the activities they oversee. Interns apply this knowledge in direct or simulated practice with their peers and other health professionals.</w:t>
+        <w:t xml:space="preserve">This is a functional competency that is comprised of the knowledge and application of various supervisory models or philosophies, and the understanding of the complexities of supervision, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>including the ethical and contextual issues in various supervisory roles. Competency based supervision is integral to the activities of health service psychology. Supervision involves the mentoring and monitoring of peers and others in the development of competence and skill in professional practice and the effective evaluation of those skills. Supervisors act as role models and maintain responsibility for the activities they oversee. Interns apply this knowledge in direct or simulated practice with their peers and other health professionals.</w:t>
       </w:r>
       <w:r w:rsidRPr="007B7CE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Interns are expected to</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11A252D8" w14:textId="77777777" w:rsidR="00EF7472" w:rsidRPr="003F243B" w:rsidRDefault="00EF7472" w:rsidP="00EF7472">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8783,51 +8922,51 @@
     <w:p w14:paraId="5D0802C3" w14:textId="77777777" w:rsidR="001E53FB" w:rsidRDefault="001E53FB" w:rsidP="00EF7472">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FD1C69C" w14:textId="77777777" w:rsidR="001E53FB" w:rsidRPr="003F243B" w:rsidRDefault="001E53FB" w:rsidP="00EF7472">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:p w14:paraId="3CB331F8" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4190C5D8" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="00303E52" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc196813239"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc203404043"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc235530129"/>
       <w:r w:rsidRPr="00303E52">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00303E52">
         <w:rPr>
           <w:rStyle w:val="Heading2Char"/>
           <w:i/>
         </w:rPr>
         <w:t>idactic Training Plan</w:t>
       </w:r>
       <w:bookmarkStart w:id="51" w:name="_Hlk168930894"/>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p w14:paraId="6A02C5A2" w14:textId="77777777" w:rsidR="006B5BF5" w:rsidRPr="003F243B" w:rsidRDefault="006B5BF5" w:rsidP="006B5BF5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -9080,51 +9219,51 @@
         <w:t>emphasizing expertise in theoretical conceptualization, clinical practice, and applying these skills to individuals with severe medical, neurological, and mental health conditions in an inpatient setting.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444DD2FA" w14:textId="77777777" w:rsidR="00AA009A" w:rsidRPr="003F243B" w:rsidRDefault="00AA009A" w:rsidP="00AA009A">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78A3A838" w14:textId="77777777" w:rsidR="00AA009A" w:rsidRPr="003F243B" w:rsidRDefault="00AA009A" w:rsidP="00AA009A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="286FB9E8" w14:textId="77777777" w:rsidR="004547FE" w:rsidRDefault="004547FE" w:rsidP="004547FE">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="573F2C6B" w14:textId="77777777" w:rsidR="00534F18" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="53" w:name="_Toc203404044"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc235530130"/>
       <w:bookmarkStart w:id="54" w:name="_Toc196813240"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Core Training Curriculum</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
     <w:p w14:paraId="2D97DC64" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="00E424CA" w:rsidRDefault="00534F18" w:rsidP="00534F18"/>
     <w:p w14:paraId="6CAFF09E" w14:textId="77777777" w:rsidR="000267D0" w:rsidRPr="003F243B" w:rsidRDefault="000267D0" w:rsidP="000267D0">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Hlk196924808"/>
       <w:bookmarkEnd w:id="54"/>
       <w:r w:rsidRPr="005C3937">
         <w:t xml:space="preserve">All interns engage in </w:t>
       </w:r>
       <w:r>
         <w:t>the c</w:t>
       </w:r>
@@ -9163,400 +9302,435 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F9B721C" w14:textId="017282A2" w:rsidR="000267D0" w:rsidRDefault="000267D0" w:rsidP="000267D0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Tewksbury Hospital units provide a setting for multidisciplinary collaboration with psychiatrists and other physicians, social workers, nurses, rehabilitation counselors, occupational therapists, and other professional disciplines. Integral to the training experience are the many opportunities interns have for interaction and training with staff and students of other disciplines (e.g., social work interns, psychiatry residents) on both the Medical and Psychiatric units.  Group and individual therapy, crisis intervention, psychological and neuropsychological assessments interventions take place on and off the units depending on the </w:t>
       </w:r>
       <w:r>
         <w:t>clinical needs</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> of the case.  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:p w14:paraId="334106D0" w14:textId="77777777" w:rsidR="005226F0" w:rsidRPr="005226F0" w:rsidRDefault="005226F0" w:rsidP="000267D0">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11E70EDF" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="005C3937" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+    <w:p w14:paraId="11E70EDF" w14:textId="77777777" w:rsidR="00534F18" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C3937">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Psychotherapy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="683246D8" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="00675B89" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+    <w:p w14:paraId="555B1B15" w14:textId="77777777" w:rsidR="0036157D" w:rsidRPr="00A903A5" w:rsidRDefault="0036157D" w:rsidP="00534F18">
+      <w:pPr>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="10"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BD4B165" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+      <w:pPr>
+        <w:ind w:left="12"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve">Comprehensive psychotherapy training is central to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve">curriculum. Interns provide individual and group therapy during their training year. Individual therapy cases range from brief (6-12 week) interventions to therapeutic relationships which may extend for the entire internship year. A full-time case load generally consists of four to six individual therapy clients for interns on DMH units or six to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve"> clients for interns on DPH units. Interns are also </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">required to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve">lead or co-lead 2 groups weekly. Each intern has two clinical supervisors for psychotherapy and participates in a weekly case conference led by a rotation of supervisors. This allows interns exposure to a variety of theoretical frameworks and therapeutic models, as they can access supervisory input from all supervisors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59A6633B" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F39ABDE" w14:textId="47CCB4E3" w:rsidR="00534F18" w:rsidRDefault="008D6B73" w:rsidP="00534F18">
+      <w:pPr>
+        <w:ind w:left="12"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D6B73">
+        <w:t>Another key focus of the internship program involves fostering professional collaborations with multidisciplinary teams to enhance the effectiveness of clinical consultation and other professional activities.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve">Each intern is expected to work closely with </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve">assigned treatment teams. </w:t>
+      </w:r>
+      <w:r w:rsidR="00534F18" w:rsidRPr="003F243B">
+        <w:t xml:space="preserve">The interns also provide consultative input on diagnosis, treatment recommendations, behavior support plans, treatment/recovery goal development, privilege status, and assessment needs at treatment team meetings and morning clinical-medical rounds. Training and supervision in these skill areas are provided to all interns. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B70543E" w14:textId="77777777" w:rsidR="00023985" w:rsidRDefault="00023985" w:rsidP="00534F18">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42C33496" w14:textId="719E92BD" w:rsidR="00534F18" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C3937">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D1CF94F" w14:textId="77777777" w:rsidR="0036157D" w:rsidRPr="00A903A5" w:rsidRDefault="0036157D" w:rsidP="00534F18">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="6"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5447BD95" w14:textId="3ED09F6B" w:rsidR="004A7D2E" w:rsidRDefault="007D0E10" w:rsidP="004A7D2E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Psychological and neuropsychological assessments are integral to the clinical training curriculum. Interns conduct comprehensive and targeted evaluations throughout the training year, using a flexible battery approach. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77E61" w:rsidRPr="008D52F1">
+        <w:t xml:space="preserve">Prior experience with test administration, scoring, and interpretation is </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77E61">
+        <w:t>preferred</w:t>
+      </w:r>
+      <w:r w:rsidR="00A77E61" w:rsidRPr="008D52F1">
+        <w:t xml:space="preserve"> but </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77E61">
+        <w:t xml:space="preserve">expertise is </w:t>
+      </w:r>
+      <w:r w:rsidR="00A77E61" w:rsidRPr="008D52F1">
+        <w:t>not required for program selection.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A77E61">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7D2E">
+        <w:t>Completion of 12 evaluations is required during the training year.  I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nterns </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4D60">
+        <w:t xml:space="preserve">also play a vital role in delivering assessment feedback </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4D60">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">to patients and communicating results to multidisciplinary team members. Evaluation protocols are guided by clinical </w:t>
+      </w:r>
+      <w:r w:rsidR="001E53FB" w:rsidRPr="000C4D60">
+        <w:t>necessities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4D60">
+        <w:t xml:space="preserve"> and generally follow a flexible battery approach.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D31A1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502E6809" w14:textId="77777777" w:rsidR="007D0E10" w:rsidRDefault="007D0E10" w:rsidP="007D0E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599B1513" w14:textId="748B3FD3" w:rsidR="007D0E10" w:rsidRDefault="007D0E10" w:rsidP="007D0E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Training includes didactic seminars, clinical practice, and supervision, covering areas such as Suicide Risk Assessment, Cognitive Disorders Assessment, and Decisional Capacity Evaluations. Depending on placement, interns may engage in specialized assessments, such as evaluating decision-making capacity within the Department of Public Health.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D0E10">
+        <w:t xml:space="preserve"> (DPH) or conducting admission screenings and risk assessments in the Department of Mental Health (DMH). Interns on DMH units do not perform forensic evaluations concerning competence to stand trial, criminal responsibility, or aid-in-sentencing. However, inpatient psychologists and psychology residents serve as key intermediaries between the inpatient clinical team and independently assigned consulting DFPs responsible for conducting forensic evaluations for patients</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318E55E1" w14:textId="77777777" w:rsidR="007D0E10" w:rsidRDefault="007D0E10" w:rsidP="007D0E10">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AFD9F9" w14:textId="21B4B26C" w:rsidR="00D560C4" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB5B97">
         <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...2 lines deleted...]
-          <w:szCs w:val="10"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>Individual Supervision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB5B97">
+        <w:t xml:space="preserve"> (2 hours weekly) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58BED82C" w14:textId="77777777" w:rsidR="00A903A5" w:rsidRPr="000511FE" w:rsidRDefault="00A903A5" w:rsidP="00534F18">
+      <w:pPr>
+        <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="59A6633B" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54924008" w14:textId="340B67B2" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="004F6771">
+      <w:pPr>
+        <w:ind w:left="12"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F243B">
+        <w:t>Interns receive regular and scheduled clinical supervision, at a ratio that exceeds a rate of 1 hour of supervision per 16 hours of clinical</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6771">
+        <w:t xml:space="preserve"> work. Supervision is provided by the licensed psychologists that serve as </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6771" w:rsidRPr="00146C1B">
+        <w:t>staff members of the Psychology Services for DMH and DPH</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6771">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6771" w:rsidRPr="004F6771">
+        <w:t xml:space="preserve">Interns </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6771">
+        <w:t xml:space="preserve">receive </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6771" w:rsidRPr="004F6771">
+        <w:t>two hours of individual supervision every week on a regular basis. Additional supervisory sessions may be arranged as needed, particularly early in the training period or as circumstances require throughout the year.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6771">
+        <w:t xml:space="preserve">We encourage interns to proactively approach supervisors and engage in formal/informal consultations on as needed basis. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AF513F" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F39ABDE" w14:textId="47CCB4E3" w:rsidR="00534F18" w:rsidRDefault="008D6B73" w:rsidP="00534F18">
-[...197 lines deleted...]
-    <w:p w14:paraId="25CC854D" w14:textId="38DB23A4" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+    <w:p w14:paraId="20AB27AF" w14:textId="7E33BBB3" w:rsidR="00441A19" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Group Supervision</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve"> (1 hour weekly) </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00441A19">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve"> hour</w:t>
+      </w:r>
+      <w:r w:rsidR="00441A19">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve"> weekly) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DEDF99" w14:textId="77777777" w:rsidR="00A903A5" w:rsidRPr="00A903A5" w:rsidRDefault="00A903A5" w:rsidP="00534F18">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3222A348" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Group supervision is provided by the Training Director and focuses on interns’ experiences within the training program. Group supervision also provides an opportunity for interns to develop group cohesion and learn from each other by discussing and examining individual as well as common experiences in the training program. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DEBF7E" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6549C5" w14:textId="2370066A" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+    <w:p w14:paraId="7D6549C5" w14:textId="2370066A" w:rsidR="00534F18" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Weekly Professional Development Seminar</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> (1 hour weekly) </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6AD67375" w14:textId="77777777" w:rsidR="00A903A5" w:rsidRPr="00A903A5" w:rsidRDefault="00A903A5" w:rsidP="00534F18">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="31CBF44B" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t>This didactic seminar serves several functions. This seminar includes didactic presentations on</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7867A01C" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">relevant evidence-based interventions and practices that can be utilized in the public health sub-acute setting. These seminars include topics relevant to profession-wide competencies. It also provides a forum for the presentation and discussion of numerous professional issues such as ethics, confidentiality laws, and transition to practice, as well as the presentation of speakers from within the hospital and the greater Boston area who are involved in psychological practice and research. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A763B39" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CAC6A8" w14:textId="77777777" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+    <w:p w14:paraId="64CAC6A8" w14:textId="77777777" w:rsidR="00534F18" w:rsidRDefault="00534F18" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Case</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
@@ -9594,419 +9768,957 @@
           <w:iCs/>
           <w:sz w:val="19"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Supervision</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">(1 hour weekly) </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7C7516B6" w14:textId="77777777" w:rsidR="00663E1D" w:rsidRPr="00663E1D" w:rsidRDefault="00663E1D" w:rsidP="00534F18">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3167DC9A" w14:textId="4327E7B0" w:rsidR="00534F18" w:rsidRDefault="00F9582D" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00F9582D">
         <w:t>Case conference is a weekly case presentation seminar, in a group supervision format facilitated by two clinical supervisors, with the aim of developing and enhancing skills in individual psychotherapy</w:t>
       </w:r>
       <w:r>
         <w:t>, assessments and case formulation.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F9582D">
-        <w:t xml:space="preserve"> On a rotating schedule, interns present their clinical cases with the aim of developing and enhancing case conceptualization, individual psychotherapy, and presentation skills. Interns contribute to a weekly case conference in which they provide and receive supervisory input on a case from the intern cohort. This allows them to apply the supervisory skill of observing, evaluating, giving guidance and feedback to their peers and supervisors. </w:t>
+        <w:t xml:space="preserve"> On a rotating schedule, interns present their clinical cases with the aim of developing and enhancing case conceptualization, individual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9582D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">psychotherapy, and presentation skills. Interns contribute to a weekly case conference in which they provide and receive supervisory input on a case from the intern cohort. This allows them to apply the supervisory skill of observing, evaluating, giving guidance and feedback to their peers and supervisors. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2334FF03" w14:textId="77777777" w:rsidR="009676AD" w:rsidRPr="003F243B" w:rsidRDefault="009676AD" w:rsidP="00534F18">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7886DA75" w14:textId="0032443A" w:rsidR="00534F18" w:rsidRDefault="00534F18" w:rsidP="00534F18">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6877A486" w14:textId="6D225544" w:rsidR="00534F18" w:rsidRPr="00A903A5" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+      <w:r w:rsidRPr="00A903A5">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Journal Club</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A903A5">
+        <w:t xml:space="preserve"> (1 hour monthly) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1379A57A" w14:textId="77777777" w:rsidR="00A903A5" w:rsidRPr="00A903A5" w:rsidRDefault="00A903A5" w:rsidP="00534F18">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="131113DB" w14:textId="41E26630" w:rsidR="00534F18" w:rsidRDefault="003D75A9" w:rsidP="00B44C9C">
+      <w:r w:rsidRPr="0092616E">
+        <w:t xml:space="preserve">The Journal Club is a monthly meeting focused on critically appraising recent psychology research to evaluate its implications for clinical practice. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>It is s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD655A">
+        <w:t>tructured as group-based learning</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The presenters </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD655A">
+        <w:t>select a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD655A">
+        <w:t xml:space="preserve"> and deliver an informal presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44C9C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44C9C" w:rsidRPr="00B44C9C">
+        <w:t xml:space="preserve">fostering verbal communication skills, constructive feedback, and collaborative discussions on key clinical issues. </w:t>
+      </w:r>
+      <w:r w:rsidR="00597103">
+        <w:t xml:space="preserve">The goal is for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44C9C" w:rsidRPr="00B44C9C">
+        <w:t xml:space="preserve">interns </w:t>
+      </w:r>
+      <w:r w:rsidR="00E93A93" w:rsidRPr="00B44C9C">
+        <w:t>to develop</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44C9C" w:rsidRPr="00B44C9C">
+        <w:t xml:space="preserve"> skills in forming clinical questions, conducting literature reviews, and performing critical analyses. It also provides a supportive space to assess research findings, review practices, and consider potential improvements. A strong focus is placed on equity, representation, intersectionality, inclusion, and advocacy, with at least four articles per internship year dedicated to these topics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447C2EDC" w14:textId="77777777" w:rsidR="00B44C9C" w:rsidRPr="00534F18" w:rsidRDefault="00B44C9C" w:rsidP="00B44C9C">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BE66CE0" w14:textId="2C2D9E65" w:rsidR="00441A19" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A903A5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Professional Presentation Seminar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A903A5">
+        <w:t>(once every 2 months)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6D90E9" w14:textId="77777777" w:rsidR="00A903A5" w:rsidRPr="00A903A5" w:rsidRDefault="00A903A5" w:rsidP="00534F18">
+      <w:pPr>
+        <w:spacing w:after="10"/>
+        <w:ind w:left="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="10"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09800385" w14:textId="0B2C6473" w:rsidR="00534F18" w:rsidRPr="003F243B" w:rsidRDefault="00534F18" w:rsidP="00534F18">
+      <w:pPr>
+        <w:ind w:left="12"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004148E1">
+        <w:t>These educational hospital-wide presentations by psychology interns serve as a didactic and experiential activity which helps them to communicate a comprehensive review of relevant literature in professional presentations to a multidisciplinary audience. These professional presentations include review of research, identification of gap in findings</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004148E1">
+        <w:t xml:space="preserve"> and dissemination of research to hospital wide professional audience. The interns also have the option to present on their dissertations (or another academic/clinical research). Completion of two professional </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004148E1">
+        <w:t>ontinuing Medical Education (CME) presentations is required for successful completion of internship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512B345C" w14:textId="77777777" w:rsidR="00F9582D" w:rsidRDefault="00F9582D" w:rsidP="00534F18">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D25517E" w14:textId="13F8D423" w:rsidR="00AA009A" w:rsidRDefault="00AA009A" w:rsidP="00534F18">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BEF01BB" w14:textId="77777777" w:rsidR="00AA009A" w:rsidRDefault="00AA009A">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF2CE30" w14:textId="20DC777E" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00303E52" w:rsidP="00303E52">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc235530131"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Policies and Procedures During Internship</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="0F6F4855" w14:textId="77777777" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
+      <w:pPr>
+        <w:ind w:left="12"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751E0F16" w14:textId="5CA32BC0" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1410"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The program focuses on equipping interns with the knowledge and skills to apply psychological concepts and theories alongside current scientific research in clinical work with individuals diagnosed with serious medical, neurological, and persistent mental illnesses in an inpatient setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D9C8EF" w14:textId="77777777" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1410"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47EF167A" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRDefault="008F00A0" w:rsidP="008F00A0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc235530132"/>
+      <w:r w:rsidRPr="003F381F">
+        <w:t>Policy Regarding Use of AI during Internship Application</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="003F381F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFF4522" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRPr="00663E1D" w:rsidRDefault="008F00A0" w:rsidP="008F00A0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3E2388" w14:textId="41D1CD9A" w:rsidR="008F00A0" w:rsidRDefault="00CC0583" w:rsidP="00441A19">
+      <w:r w:rsidRPr="003F243B">
+        <w:t>Tewksbury Hospital Clinical Psychology Doctoral Internship</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> program values</w:t>
+      </w:r>
+      <w:r w:rsidR="00441A19" w:rsidRPr="003F381F">
+        <w:t xml:space="preserve"> independent thinking, creativity, and clinical integrity</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0A18">
+        <w:t>. We</w:t>
+      </w:r>
+      <w:r w:rsidR="00441A19" w:rsidRPr="003F381F">
+        <w:t xml:space="preserve"> encourage applicants to present their work in a manner that accurately reflects their own abilities and potential. </w:t>
+      </w:r>
+      <w:r w:rsidR="00441A19">
+        <w:t>Our internship application review process is designed to</w:t>
+      </w:r>
+      <w:r w:rsidR="00441A19" w:rsidRPr="003F381F">
+        <w:t xml:space="preserve"> gain an understanding of your individual clinical skills, strengths, and areas for growth, and to assess how they align with the training opportunities available at Tewksbury Hospital.</w:t>
+      </w:r>
+      <w:r w:rsidR="00441A19">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F00A0" w:rsidRPr="003F381F">
+        <w:t>Applicants are expected to submit original work that reflects their own thoughts, experiences, and authentic perspectives. Each component of the application should be completed independently, without substantive assistance from others or from automated content-generation tools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4411EA96" w14:textId="77777777" w:rsidR="002B226A" w:rsidRPr="003F381F" w:rsidRDefault="002B226A" w:rsidP="008F00A0"/>
+    <w:p w14:paraId="7CE5F0BE" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRDefault="008F00A0" w:rsidP="008F00A0">
+      <w:r w:rsidRPr="003F381F">
+        <w:t xml:space="preserve">Applicants may use standard writing support tools for spelling, grammar, and word choice (e.g., Grammarly or Microsoft Word). However, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>applicants may not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F381F">
+        <w:t xml:space="preserve"> use advanced artificial intelligence or machine learning tools to generate, draft, or substantially compose </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">their APPIC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F381F">
+        <w:t>application content. This includes tools such as ChatGPT, Copilot, Claude (Anthropic), DALL·E, and similar applications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036329F4" w14:textId="77777777" w:rsidR="002B226A" w:rsidRDefault="002B226A" w:rsidP="00441A19">
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04B8FDAE" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRDefault="008F00A0" w:rsidP="008F00A0">
+      <w:r w:rsidRPr="006C51D1">
+        <w:t xml:space="preserve">Tewksbury Hospital </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Clinical Psychology </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C51D1">
+        <w:t xml:space="preserve">Internship Program </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002824FA">
+        <w:t>expects applicants to adhere to the guidance established by APPIC, which requires applicants to affirm the following statement:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40603EE2" w14:textId="77777777" w:rsidR="002B226A" w:rsidRPr="002824FA" w:rsidRDefault="002B226A" w:rsidP="008F00A0"/>
+    <w:p w14:paraId="47E8AA84" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRPr="008B4BA3" w:rsidRDefault="008F00A0" w:rsidP="008F00A0">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4BA3">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>I certify that all components of my application are my own original work. I confirm that my responses reflect my independent critical thinking and accurately represent my experiences. I further certify that I have not used </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4BA3">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>artificial intelligence (AI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B4BA3">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>to generate application content and that my final submission is a true representation of my own work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E26D88" w14:textId="549179A8" w:rsidR="008F00A0" w:rsidRDefault="00080901" w:rsidP="00441A19">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>It is s</w:t>
-[...2 lines deleted...]
-        <w:t>tructured as group-based learning</w:t>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. The presenters </w:t>
-[...2 lines deleted...]
-        <w:t>select a</w:t>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
-        <w:t>n article</w:t>
-[...39 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00764953">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00764953">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00764953">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00FA27D9">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00FA27D9">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00FA27D9">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (once every </w:t>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:u w:val="single"/>
-[...16 lines deleted...]
-        <w:t>These educational hospital-wide presentations by psychology interns serve as a didactic and experiential activity which helps them to communicate a comprehensive review of relevant literature in professional presentations to a multidisciplinary audience. These professional presentations include review of research, identification of gap in findings</w:t>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r>
-        <w:t>,</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> and dissemination of research to hospital wide professional audience. The interns also have the option to present on their dissertations (or another academic/clinical research). Completion of two professional </w:t>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007D2D79">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007D2D79">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007D2D79">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText>INCLUDEPICTURE  "cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" \* MERGEFORMATINET</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007D2D79">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007D2D79">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00345360">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:pict w14:anchorId="40E26B95">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Checkbox" style="width:15pt;height:14.25pt;visibility:visible">
+            <v:imagedata r:id="rId14" r:href="rId15"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="007D2D79">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
-        <w:t>C</w:t>
-[...36 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00FA27D9">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00764953">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...10 lines deleted...]
-      <w:bookmarkStart w:id="56" w:name="_Toc203404045"/>
+          <w:noProof/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="008F00A0" w:rsidRPr="008B4BA3">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> By checking this box, I acknowledge that I have read and understand the above </w:t>
+      </w:r>
+      <w:r w:rsidR="002B226A" w:rsidRPr="008B4BA3">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>certification.</w:t>
+      </w:r>
+      <w:r w:rsidR="002B226A">
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FC2393" w14:textId="77777777" w:rsidR="008F00A0" w:rsidRPr="003F381F" w:rsidRDefault="008F00A0" w:rsidP="008F00A0"/>
+    <w:p w14:paraId="7A302279" w14:textId="77777777" w:rsidR="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc235530133"/>
       <w:r>
-        <w:t>Policies and Procedures During Internship</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="751E0F16" w14:textId="5CA32BC0" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
+        <w:t>Professional and Clinical Expectations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="53593AAD" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00663E1D" w:rsidRDefault="00303E52" w:rsidP="00303E52">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5906A8E3" w14:textId="6513B8CB" w:rsidR="00305872" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The program focuses on equipping interns with the knowledge and skills to apply psychological concepts and theories alongside current scientific research in clinical work with individuals diagnosed with serious medical, neurological, and persistent mental illnesses in an inpatient setting.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="72D9C8EF" w14:textId="77777777" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
+        <w:t xml:space="preserve">The general expectations of the Tewksbury Hospital Clinical Psychology Internship training program about the intern behavior and performance during the internship experience, are that the intern will: Practice within the bounds of the APA Ethical Code of Conduct (www.apa.org/ethics/) ; Practice within the bounds of the laws and regulations of the Commonwealth of Massachusetts; </w:t>
+      </w:r>
+      <w:r w:rsidR="00962844">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comply with the Tewksbury hospital policies and procedures; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and Fulfill the internship requirements established by the Doctoral Internship in Clinical Psychology Internship at Tewksbury Hospital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDAF6D5" w14:textId="77777777" w:rsidR="00D97EE2" w:rsidRDefault="00D97EE2" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A302279" w14:textId="77777777" w:rsidR="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52">
-[...10 lines deleted...]
-    <w:p w14:paraId="5906A8E3" w14:textId="6513B8CB" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
+    <w:p w14:paraId="05D4F4EB" w14:textId="77777777" w:rsidR="00663E1D" w:rsidRDefault="00663E1D" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F243B">
-[...15 lines deleted...]
-        <w:t>and Fulfill the internship requirements established by the Doctoral Internship in Clinical Psychology Internship at Tewksbury Hospital.</w:t>
+    </w:p>
+    <w:p w14:paraId="157FB543" w14:textId="77777777" w:rsidR="00D97EE2" w:rsidRDefault="00D97EE2" w:rsidP="00D97EE2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc234319780"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc235530134"/>
+      <w:r w:rsidRPr="00D768E5">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Professional Communication </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D768E5">
+        <w:t>Responsiveness Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="5F5989D4" w14:textId="77777777" w:rsidR="00D97EE2" w:rsidRPr="00480C21" w:rsidRDefault="00D97EE2" w:rsidP="00D97EE2"/>
+    <w:p w14:paraId="09097697" w14:textId="77777777" w:rsidR="00D97EE2" w:rsidRDefault="00D97EE2" w:rsidP="00D97EE2">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00245735">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professional communication and responsiveness are essential components of internship training that support effective patient care, supervision, and multidisciplinary collaboration. Timely communication with supervisors, treatment team members, and training staff reflects the profession-wide competencies of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245735">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Professional Values, Attitudes, Behaviors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245735">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245735">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Communication and Interpersonal Skills</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245735">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, demonstrating professionalism, accountability, respect, and collaboration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B1739E6" w14:textId="77777777" w:rsidR="00D97EE2" w:rsidRPr="00400E7E" w:rsidRDefault="00D97EE2" w:rsidP="00D97EE2">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="12"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB7A902" w14:textId="77777777" w:rsidR="00D97EE2" w:rsidRDefault="00D97EE2" w:rsidP="00D97EE2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="28" w:hanging="14"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00245735">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Communication and responsiveness will be evaluated through ongoing supervision and formal quarterly evaluations. Patterns of delayed communication, failure to respond to supervisory contacts, or inadequate communication regarding clinical responsibilities may be identified as competency concerns and will be addressed through supervisory feedback, developmental</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D768E5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245735">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>support, and, when necessary, corrective action consistent with internship program policies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F89FC08" w14:textId="77777777" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="197CA3A1" w14:textId="76BDA56E" w:rsidR="003F243B" w:rsidRPr="003F243B" w:rsidRDefault="003F243B" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc203404047"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc235530135"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Requirements For Program Completion</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="61"/>
     </w:p>
     <w:p w14:paraId="7B0CE537" w14:textId="77777777" w:rsidR="003F243B" w:rsidRPr="003F243B" w:rsidRDefault="003F243B" w:rsidP="00305872">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0106AC3F" w14:textId="77777777" w:rsidR="00B4688C" w:rsidRPr="000769F0" w:rsidRDefault="00B4688C" w:rsidP="00B4688C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Hlk161835696"/>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Internship Year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>: July 1, 2027,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>June 30, 2028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780AACF3" w14:textId="77777777" w:rsidR="00B4688C" w:rsidRPr="000769F0" w:rsidRDefault="00B4688C" w:rsidP="00B4688C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>DMH Rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>: 8 to 4:30 pm (Monday- Friday)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C99CBBB" w14:textId="77777777" w:rsidR="00B4688C" w:rsidRPr="003F243B" w:rsidRDefault="00B4688C" w:rsidP="00B4688C">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>DPH Rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 8:30 to 5 pm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Monday- Friday</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30215391" w14:textId="098FAEC8" w:rsidR="00B4688C" w:rsidRPr="005F54D4" w:rsidRDefault="00B4688C" w:rsidP="00B4688C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DE3D908" w14:textId="5BF894EA" w:rsidR="00B52612" w:rsidRPr="003F243B" w:rsidRDefault="00B52612" w:rsidP="00B52612">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="59" w:name="_Hlk161835696"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">, the program requires that </w:t>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To satisfy the requirement of internship, the program requires that </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="590A07F5" w14:textId="77777777" w:rsidR="00B52612" w:rsidRDefault="00B52612" w:rsidP="00B52612">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Interns complete a minimum of 1850 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> work on-site. </w:t>
+        <w:t xml:space="preserve">Interns complete a minimum of 1850 hours work on-site. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70E02C2D" w14:textId="77777777" w:rsidR="00B52612" w:rsidRPr="003F243B" w:rsidRDefault="00B52612" w:rsidP="00B52612">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interns need to be in the hospital building during assigned clinical hours.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="630BA2F2" w14:textId="77777777" w:rsidR="00B52612" w:rsidRPr="003F243B" w:rsidRDefault="00B52612" w:rsidP="00B52612">
       <w:pPr>
@@ -10139,69 +10851,81 @@
         </w:rPr>
         <w:t xml:space="preserve"> weeks. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D2D5594" w14:textId="77777777" w:rsidR="00B52612" w:rsidRPr="003F243B" w:rsidRDefault="00B52612" w:rsidP="00B52612">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Interns are required to complete a minimum of 2 professional presentations </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F38F904" w14:textId="77777777" w:rsidR="00B52612" w:rsidRPr="003F243B" w:rsidRDefault="00B52612" w:rsidP="00B52612">
+    <w:p w14:paraId="2F38F904" w14:textId="14908FB2" w:rsidR="00B52612" w:rsidRPr="003F243B" w:rsidRDefault="00B52612" w:rsidP="00B52612">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Complete required didactic tasks, engage actively in didactics (including case conference, journal club, pro-seminars etc.), participate actively in assigned clinical teams, and meet supervision requirements.  </w:t>
+        <w:t xml:space="preserve">Complete required didactic tasks, engage actively in didactics (including </w:t>
+      </w:r>
+      <w:r w:rsidR="004830B6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">required presentations for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">case conference, journal club, pro-seminars etc.), participate actively in assigned clinical teams, and meet supervision requirements.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B5D7A9" w14:textId="77777777" w:rsidR="00B52612" w:rsidRPr="003F243B" w:rsidRDefault="00B52612" w:rsidP="00B52612">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>By the end of the training year, it is expected that interns will obtain a Minimum Level of Achievement (MLA) of Level 5 on each learning element/item.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="240C5E91" w14:textId="77777777" w:rsidR="00B52612" w:rsidRDefault="00B52612" w:rsidP="00305872">
       <w:pPr>
@@ -10209,150 +10933,135 @@
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E17EA68" w14:textId="45568A81" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">During the intern orientation period, interns are provided with a template noting the minimal requirements. They are encouraged to customize the contract to meet their own professional goals.  Intern progress in respect to meeting these requirements is discussed in weekly supervision, at the monthly Training Committee meetings, and formally addressed in the quarterly Intern Competency Evaluation Forms. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="59"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Interns have opportunities to provide input, raise concerns, and suggest changes and modifications to the training program. The Training Director will meet regularly with the interns to facilitate open communication about their training experiences. Every quarter the training director will meet individually with the interns to review overall progress and address any concerns. </w:t>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interns have opportunities to provide input, raise concerns, and suggest changes and modifications to the training program. The Training Director will meet regularly with the interns to facilitate open communication about their training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">experiences. Every quarter the training director will meet individually with the interns to review overall progress and address any concerns. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="768885EC" w14:textId="77777777" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E86AF89" w14:textId="1F6AAEA4" w:rsidR="00305872" w:rsidRDefault="003F243B" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc203404048"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc235530136"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Evaluation Of Interns</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="63"/>
     </w:p>
     <w:p w14:paraId="021D56B8" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
     <w:p w14:paraId="3F05574E" w14:textId="77777777" w:rsidR="008D2B18" w:rsidRPr="003F243B" w:rsidRDefault="008D2B18" w:rsidP="008D2B18">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">At Tewksbury Hospital Clinical Psychology Doctoral Internship, the interns are systematically guided to move from the role of intern to that of </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">a psychology professional </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">ready for entry level </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">generalist </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve">practice by developing required profession-wide competencies. Clinical psychology doctoral interns are closely supervised by staff psychologists and practice the 9 </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> wide competencies under the supervision of licensed psychology staff.  We acknowledge that the training program and the supervisors inherently have greater power due to the hierarchical and evaluative nature of the program. The faculty is mindful of this power imbalance in supervisory relationships and utilizes ongoing feedback during regularly scheduled supervision sessions.</w:t>
+        <w:t>practice by developing required profession-wide competencies. Clinical psychology doctoral interns are closely supervised by staff psychologists and practice the 9 profession wide competencies under the supervision of licensed psychology staff.  We acknowledge that the training program and the supervisors inherently have greater power due to the hierarchical and evaluative nature of the program. The faculty is mindful of this power imbalance in supervisory relationships and utilizes ongoing feedback during regularly scheduled supervision sessions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AF32819" w14:textId="77777777" w:rsidR="008D2B18" w:rsidRPr="003F243B" w:rsidRDefault="008D2B18" w:rsidP="008D2B18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D561BF9" w14:textId="77777777" w:rsidR="008D2B18" w:rsidRPr="003F243B" w:rsidRDefault="008D2B18" w:rsidP="008D2B18">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">During orientation the training director reviews the Intern Competency Evaluation form, which includes the 9 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> wide competencies. Training aims and objectives are discussed. The evaluation process unfolds from here in both informal/ongoing ways and in formal, written evaluations. The faculty members emphasize and do the best they can to ensure that there are no “surprises” in the feedback provided in a formal intern evaluation.</w:t>
+        <w:t>During orientation the training director reviews the Intern Competency Evaluation form, which includes the 9 profession wide competencies. Training aims and objectives are discussed. The evaluation process unfolds from here in both informal/ongoing ways and in formal, written evaluations. The faculty members emphasize and do the best they can to ensure that there are no “surprises” in the feedback provided in a formal intern evaluation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094525AF" w14:textId="77777777" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0422B23E" w14:textId="3A11B26D" w:rsidR="000E078D" w:rsidRPr="003F243B" w:rsidRDefault="000E078D" w:rsidP="00305872">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t>The interns in the program are formally assessed using the intern competency evaluation form. The evaluations are completed at the end of September, December, March, and the final evaluation is completed in June. All individuals formally designated as clinical supervisors of an intern assess the intern using the intern competency evaluation form at each evaluation point. Areas for improvement will be clearly identified, as supported by the data, and discussed with the intern at each evaluation point. The supervisors will discuss the evaluation and review their feedback with the intern. Each intern typically receives evaluations from at least two supervisors, which provides a diverse set of perspectives on the intern’s performance. A direct observation of the intern work is incorporated into the competency evaluations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7A3932" w14:textId="77777777" w:rsidR="00305872" w:rsidRPr="003F243B" w:rsidRDefault="00305872" w:rsidP="00305872">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -10434,55 +11143,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">They are also encouraged to talk about these issues and provide feedback on an ongoing basis in meetings with their individual supervisors.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E978CD" w14:textId="77777777" w:rsidR="009A42CD" w:rsidRDefault="009A42CD" w:rsidP="00DC5153">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F53225A" w14:textId="77777777" w:rsidR="009A42CD" w:rsidRDefault="009A42CD" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="_Toc203404049"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc235530137"/>
       <w:r w:rsidRPr="009A42CD">
         <w:t>Intern Record Maintenance Procedures and Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="3E6554F1" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
     <w:p w14:paraId="24CEE684" w14:textId="0B374A2D" w:rsidR="009A42CD" w:rsidRPr="009A42CD" w:rsidRDefault="009A42CD" w:rsidP="009A42CD">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A42CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Tewksbury Hospital’s Doctoral Internship in Clinical Psychology maintains records on each doctoral </w:t>
       </w:r>
       <w:r w:rsidR="00A452D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="009A42CD">
         <w:rPr>
@@ -10502,84 +11211,91 @@
         </w:rPr>
         <w:t xml:space="preserve"> the Intern Training Agreement, </w:t>
       </w:r>
       <w:r w:rsidR="00A452D2" w:rsidRPr="00A452D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the Intern Competency Evaluation form</w:t>
       </w:r>
       <w:r w:rsidR="00A452D2">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s,</w:t>
       </w:r>
       <w:r w:rsidR="002B2C7A">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009A42CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">initial employment paperwork, correspondence with the home doctoral programs, the Intern’s evaluation of the Psychology Program, final documentation of total hours completed, records of patients seen and clinical work, formal complaints and/or grievances, </w:t>
+        <w:t xml:space="preserve">initial employment paperwork, correspondence with the home doctoral programs, the Intern’s evaluation of the Psychology Program, final documentation of total hours completed, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A42CD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">records of patients seen and clinical work, formal complaints and/or grievances, </w:t>
       </w:r>
       <w:r w:rsidR="00474F9C">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">remediation procedures (if applicable), </w:t>
       </w:r>
       <w:r w:rsidRPr="009A42CD">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and certificate of internship completion.  For future reference and credentialing purposes, the program maintains these records indefinitely in a secure drive “TH (\\DPH-FP-Th-121\Data1)”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18680960" w14:textId="77777777" w:rsidR="009A42CD" w:rsidRDefault="009A42CD" w:rsidP="00661F3E">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3862A3B5" w14:textId="77777777" w:rsidR="00C367E6" w:rsidRDefault="00C367E6" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="_Toc203404050"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc235530138"/>
       <w:r w:rsidRPr="007871BB">
         <w:t>Internship Due Process Policy and Procedures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
     <w:p w14:paraId="362FD411" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
     <w:p w14:paraId="1A37821D" w14:textId="31338DC3" w:rsidR="00C367E6" w:rsidRDefault="00F53946" w:rsidP="00661F3E">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The internship program has identified due p</w:t>
       </w:r>
       <w:r w:rsidRPr="00F53946">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">rocess </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -10616,55 +11332,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> These are discussed with the interns during the orientation process and are included in the internship program manual. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6473DEFA" w14:textId="77777777" w:rsidR="007871BB" w:rsidRDefault="007871BB" w:rsidP="00661F3E">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0505450E" w14:textId="77777777" w:rsidR="007871BB" w:rsidRDefault="007871BB" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="_Toc203404051"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc235530139"/>
       <w:r w:rsidRPr="007871BB">
         <w:t>Graduate Program Communication Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="3781AFC1" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
     <w:p w14:paraId="5DA8A218" w14:textId="610FC590" w:rsidR="007871BB" w:rsidRDefault="007871BB" w:rsidP="001111CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="14" w:hanging="14"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871BB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The internship year in health service psychology allows the doctoral students to bridge the gap between academic coursework and professional practice.</w:t>
       </w:r>
       <w:r w:rsidR="001111CC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007871BB">
         <w:rPr>
@@ -10739,137 +11455,133 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is the responsibility of the intern and their graduate program to request and provide the required forms for completion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3237A522" w14:textId="50212CEB" w:rsidR="007871BB" w:rsidRDefault="007871BB" w:rsidP="00661F3E">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007871BB">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0937C847" w14:textId="3B2F21FC" w:rsidR="00661F3E" w:rsidRDefault="00661F3E" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="_Toc203404052"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc235530140"/>
       <w:r w:rsidRPr="00E60F94">
         <w:t>Time Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r w:rsidRPr="00E60F94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2477151A" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
     <w:p w14:paraId="3C0B0C28" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Sound clinical practice requires that you provide as much time as possible, no less than two weeks advance notice of vacation or professional time off. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EDE357F" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="28"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t>Each intern is allotted 1</w:t>
       </w:r>
       <w:r>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">0 hours of Personal Time Off (PTO). PTO is defined as vacation days, sick days, professional time, and inclement weather days (Note: if the Governor orders all non-essential employees to stay home, then those work hours will not count toward PTO hours). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DB7103D" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve">PTO must be pre-approved by the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> primary supervisor in writing and documented on the Time Off Request forms, which must be turned into the Training Director at least two weeks prior to the Intern’s absence. </w:t>
+        <w:t xml:space="preserve">PTO must be pre-approved by the interns’ primary supervisor in writing and documented on the Time Off Request forms, which must be turned into the Training Director at least two weeks prior to the Intern’s absence. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F702D2" w14:textId="64C31BD0" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="004E01DF" w:rsidRPr="003F243B">
         <w:t>an unplanned</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> PTO is taken (i.e., sick time, bereavement, weather, </w:t>
       </w:r>
       <w:r w:rsidR="004E01DF" w:rsidRPr="003F243B">
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve">), the intern must notify their primary supervisor and the Training Director immediately and a Time-Off Form must be completed and submitted to the Training Director within the week of returning to work. </w:t>
+        <w:t xml:space="preserve">), the intern must notify their primary supervisor and the Training Director immediately and a Time-Off Form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">must be completed and submitted to the Training Director within the week of returning to work. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09342C80" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Interns may not take vacation time during the month in which they are terminating. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319BE7DE" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRPr="003F243B" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
@@ -10900,77 +11612,83 @@
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">State holidays are an additional benefit. There are </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6A29">
         <w:t>12 state holidays</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">, which are in addition to the allotted Personal Time Off. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64830C59" w14:textId="77777777" w:rsidR="00661F3E" w:rsidRDefault="00661F3E" w:rsidP="00661F3E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25ED3428" w14:textId="68AA3368" w:rsidR="0053172E" w:rsidRDefault="0053172E" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="_Toc203404053"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc235530141"/>
       <w:r w:rsidRPr="003F243B">
         <w:t>Stipend and Program Resources</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="59FAED3B" w14:textId="77777777" w:rsidR="00303E52" w:rsidRPr="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52"/>
-    <w:p w14:paraId="556534C4" w14:textId="657C0981" w:rsidR="0053172E" w:rsidRPr="003F243B" w:rsidRDefault="0053172E" w:rsidP="0053172E">
+    <w:p w14:paraId="556534C4" w14:textId="57891366" w:rsidR="0053172E" w:rsidRPr="003F243B" w:rsidRDefault="0053172E" w:rsidP="0053172E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">The Departments of Public Health and Mental Health have </w:t>
       </w:r>
       <w:r w:rsidR="002B0A6C" w:rsidRPr="003F243B">
         <w:t>each funded</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> 1.5 interns for each year, beginning in 2010. </w:t>
       </w:r>
       <w:r w:rsidR="004E01DF" w:rsidRPr="003F243B">
         <w:t xml:space="preserve">The stipend for the full-time, one year, internship is currently $33,300. </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
-        <w:t>This is a recent increase, supported by the hospital administration, with the ongoing goal of continuing to increase the stipend.</w:t>
+        <w:t xml:space="preserve">This is a recent increase, supported by the hospital administration, with the ongoing </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0583">
+        <w:t>hope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve"> of continuing to increase the stipend.</w:t>
       </w:r>
       <w:r w:rsidR="004E01DF" w:rsidRPr="004E01DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004E01DF" w:rsidRPr="003F243B">
         <w:t>Stipends are funded by the Commonwealth of Massachusetts; therefore, all stipend offers, and continued funding are contingent upon appropriation, budgetary constraints, and operating needs.</w:t>
       </w:r>
       <w:r w:rsidR="004E01DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">Stipends are paid out in weekly increments during the training year, until the stipend amount is fully dispersed. Funding does not include health insurance. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A6382B" w14:textId="77777777" w:rsidR="0053172E" w:rsidRPr="003F243B" w:rsidRDefault="0053172E" w:rsidP="0053172E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51C591DA" w14:textId="6A8FAC3F" w:rsidR="0053172E" w:rsidRPr="003F243B" w:rsidRDefault="0053172E" w:rsidP="0053172E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
@@ -11030,508 +11748,877 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t>The Commonwealth of Massachusetts supplies letterhead, paper, writing materials, and other office supplies needed to conduct clinical work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11F1FD42" w14:textId="77777777" w:rsidR="0053172E" w:rsidRPr="003F243B" w:rsidRDefault="0053172E" w:rsidP="0053172E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="466E49B5" w14:textId="77777777" w:rsidR="003D3C7B" w:rsidRPr="003F243B" w:rsidRDefault="003D3C7B" w:rsidP="0053172E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1410"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6936A0ED" w14:textId="77777777" w:rsidR="00303E52" w:rsidRDefault="00303E52" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F53EFA4" w14:textId="69F237AB" w:rsidR="00303E52" w:rsidRDefault="00303E52">
+    <w:p w14:paraId="7F53EFA4" w14:textId="3BF0E422" w:rsidR="00303E52" w:rsidRDefault="00303E52">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165CF32F" w14:textId="69F237AB" w:rsidR="00DB6A29" w:rsidRPr="00303E52" w:rsidRDefault="0071767F" w:rsidP="002D5BDC">
+    <w:p w14:paraId="165CF32F" w14:textId="3BF0E422" w:rsidR="00DB6A29" w:rsidRDefault="0071767F" w:rsidP="002D5BDC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc203404054"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc235530142"/>
       <w:r w:rsidRPr="00303E52">
+        <w:lastRenderedPageBreak/>
         <w:t>Training Faculty &amp; Supervisors</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r w:rsidRPr="00303E52">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AD10D0" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="00DB6A29">
+    <w:p w14:paraId="6960B36A" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB"/>
+    <w:p w14:paraId="44AD10D0" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="00E03BBB" w:rsidRDefault="005F54D4" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="14"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B50FEFB" w14:textId="790B619F" w:rsidR="00DB6A29" w:rsidRPr="003D3C7B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+    <w:p w14:paraId="5B50FEFB" w14:textId="790B619F" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D3C7B">
+      <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Department of Public Health</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D52B96D" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00303E52" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+    <w:p w14:paraId="4D52B96D" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="10"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="79A0670E" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F7DDF79" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Brendan C. Lynch, Ph.D. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199E89D6" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+    <w:p w14:paraId="1AF30FE2" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">University of Tulsa, Clinical Psychology, 2006 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721A930F" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+    <w:p w14:paraId="79B50C5E" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Interests: Clinical neuropsychology, cognitive capacity, geriatric psychology, dementia, behavioral planning. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008888C2" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+    <w:p w14:paraId="31A865FD" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Orientation: Cognitive-behavioral </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F339F2" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003D3C7B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+    <w:p w14:paraId="2F4C4752" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00A51DEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="5E02A69F" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52FFE7B2" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Tripti Bhaskar, Ph.D. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BEFF76" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+    <w:p w14:paraId="3E6867FD" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">University of Tennessee, Knoxville, Counseling Psychology, 2011 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085B1E00" w14:textId="54244135" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+    <w:p w14:paraId="466A23F6" w14:textId="547E904B" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2A9A8818" w14:textId="77A0401B" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interests: Group therapy, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC0583">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behavior modification,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> program development, skills training, and health psychology.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F2600B" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0563CD00" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00342355" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientation: Cognitive Behavioral and Interpersonal process </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5819083A" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00A51DEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="60BC2907" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003D3C7B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F9B299" w14:textId="1D5B715F" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emily Crain, PsyD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D457937" w14:textId="577F3CBC" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>William James College, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03BBB" w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D480074" w14:textId="77777777" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interests</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003D3C7B">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Addiction and other impulse-control disorders; co-occurring SMI and IDD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E465B4D" w14:textId="77777777" w:rsidR="00A51DEE" w:rsidRPr="00E03BBB" w:rsidRDefault="00A51DEE" w:rsidP="00A51DEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orientation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03BBB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:u w:val="single"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2D7EDBF1" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00303E52" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> Cognitive-behavioral, grounded in feminist and liberation psychology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0563CD00" w14:textId="141A60CA" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="14"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="76C883B0" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60BC2907" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="057100A9" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Department of Mental Health</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D7EDBF1" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="5B330179" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63292B31" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4ECC73FF" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Peter LaCanfora, PsyD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6AE41F" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="148ACCD7" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University of Hartford, 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BE53A0" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2BE1075C" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interests: Violence Risk Assessment, Fire setting Risk Assessment, Mental Illness and Problematic Sexual Behavior-Assessment and Treatment (MIPSB), ACT, MBCT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489AFD36" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="72E41130" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orientation: Cognitive-Behavioral, and Acceptance and Commitment Therapy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40555C87" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="32744431" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1017BA" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3168D90E" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ben Killilea, Ph.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276B329B" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="1E5BABFB" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003D3C7B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Southern Illinois University Carbondale, Clinical Psychology, 2006 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56813DD9" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1A1F24C8" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interests: Personality assessment, violence-risk assessment/management, individual and group therapy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="372E89FF" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="37D2C288" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientation: Cognitive-behavioral, mindfulness-based therapies </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACE0B58" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2B7DA5E3" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BF9B01" w14:textId="39B0482F" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="0E51BE13" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meghan Mitchell, Ph.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AA683A" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="70F592C0" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003D3C7B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Georgia, 2009 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7361E187" w14:textId="026D645F" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
-          <w:sz w:val="16"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="1CC22BB9" w14:textId="77777777" w:rsidR="006842ED" w:rsidRDefault="006842ED" w:rsidP="006842ED">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interests: Clinical neuropsychology, dementia, TBI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C56B459" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="7EC00B55" w14:textId="4590C140" w:rsidR="006842ED" w:rsidRDefault="006842ED" w:rsidP="006842ED">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientation: Cognitive-behavioral </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F77906" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="587C6C51" w14:textId="1902199F" w:rsidR="002D5BDC" w:rsidRDefault="006842ED" w:rsidP="006842ED">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21D4EEF6" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="1C4D07DE" w14:textId="392AFF6F" w:rsidR="002D5BDC" w:rsidRPr="003F243B" w:rsidRDefault="002D5BDC" w:rsidP="002D5BDC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E2B55DD" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="7124653F" w14:textId="77777777" w:rsidR="002D5BDC" w:rsidRDefault="002D5BDC" w:rsidP="006842ED">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7702364B" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="180BC444" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C883B0" w14:textId="7551833C" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="16752991" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Amanda Seirup, Psy.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057100A9" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="27C85062" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="003F243B" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">William James College, 2014 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B330179" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="438B0934" w14:textId="37DD7FCE" w:rsidR="00303E52" w:rsidRDefault="00DB6A29" w:rsidP="00A071DA">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interests: Risk assessment and management, forensic involvement, individual and group therapy, cognitive training </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E51BE13" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientation: Cognitive-Behavioral </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7124653F" w14:textId="77777777" w:rsidR="002D5BDC" w:rsidRPr="00E03BBB" w:rsidRDefault="002D5BDC" w:rsidP="006842ED">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180BC444" w14:textId="4628056D" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rob Salazar, Ph.D. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16752991" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Boston University, 2019 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C85062" w14:textId="77777777" w:rsidR="00DB6A29" w:rsidRPr="00E03BBB" w:rsidRDefault="00DB6A29" w:rsidP="00DB6A29">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interests: Memory disorders, movement disorders, assessment/intervention for cognitive impairment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438B0934" w14:textId="37DD7FCE" w:rsidR="00303E52" w:rsidRDefault="00DB6A29" w:rsidP="00A071DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orientation: Cognitive-Behavioral, Interpersonal</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="70" w:name="Application_Process"/>
+    </w:p>
+    <w:p w14:paraId="3E7B452E" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00A071DA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5889E29E" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Raia Neiman, PsyD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC7B2EC" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>William James College, 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5427D44F" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Interests: Individual and Group Therapy, Forensic Psychology, Risk Assessment, Treatment for Problematic Sexual Behavior</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1708CCF8" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E03BBB">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orientation: Eclectic/Integrative, Motivational Interviewing, DBT, Psychodynamic, Humanistic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47ABF9A5" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="00E03BBB" w:rsidRDefault="00E03BBB" w:rsidP="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="17" w:firstLine="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6817ABDA" w14:textId="55EE8939" w:rsidR="005F54D4" w:rsidRPr="00251C05" w:rsidRDefault="0071767F" w:rsidP="00303E52">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="71" w:name="_Toc235530143"/>
       <w:r>
         <w:rPr>
-          <w:vertAlign w:val="subscript"/>
-[...5 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>Internship A</w:t>
       </w:r>
       <w:r w:rsidRPr="00251C05">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>pplication Process</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidRPr="00251C05">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="6F28C42D" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09FAE777" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -11683,89 +12770,82 @@
         <w:t>Direct clinical experience and supervision by DFPs for forensic evaluations are not part of the role and the training experience.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> DMH p</w:t>
       </w:r>
       <w:r w:rsidRPr="00E812CA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sychologists and trainees serve as vital liaisons between the inpatient clinical team and the independently assigned consulting DFPs who conduct forensic evaluations for our patients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6688CC0E" w14:textId="6DA75F93" w:rsidR="00E812CA" w:rsidRDefault="00E812CA" w:rsidP="00E812CA">
       <w:pPr>
         <w:ind w:left="270" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48DD9F49" w14:textId="77777777" w:rsidR="00373567" w:rsidRDefault="00373567" w:rsidP="00373567">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">APPIC Program Number: 1339 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0620C4" w14:textId="77777777" w:rsidR="00373567" w:rsidRDefault="00373567" w:rsidP="00373567">
       <w:r>
         <w:t>Health Psychology Track: 133913</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5923ECD2" w14:textId="77777777" w:rsidR="00373567" w:rsidRDefault="00373567" w:rsidP="00373567">
       <w:r>
         <w:t>Serious Mental Illness Track: 133914</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52412A9A" w14:textId="77777777" w:rsidR="00373567" w:rsidRDefault="00373567" w:rsidP="00373567">
       <w:r>
         <w:t>Health Psychology/Serious Mental Illness Track: 133915</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B260C3F" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="009A2824">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DB09FC3" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve">Questions related to the program’s accreditation status should be directed </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the Commission on Accreditation:</w:t>
+        <w:t>Questions related to the program’s accreditation status should be directed to the Commission on Accreditation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BEDAB46" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07D04F16" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t>Office of Program Consultation and Accreditation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D76AA60" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
@@ -12003,394 +13083,448 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fax: 978-858-3795</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="010B7935" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:r w:rsidRPr="00E60F94">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tripti.bhaskar@mass.gov</w:t>
       </w:r>
-      <w:bookmarkStart w:id="69" w:name="_TRAINING_FACULTY_&amp;"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:bookmarkStart w:id="72" w:name="_TRAINING_FACULTY_&amp;"/>
+      <w:bookmarkStart w:id="73" w:name="_GENERAL_INFORMATION"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="30359C6E" w14:textId="7CE5DB81" w:rsidR="00E03BBB" w:rsidRDefault="00E03BBB">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="13BEE7F4" w14:textId="18B69F4A" w:rsidR="005F54D4" w:rsidRPr="00E60F94" w:rsidRDefault="0071767F" w:rsidP="00303E52">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13BEE7F4" w14:textId="32748139" w:rsidR="005F54D4" w:rsidRPr="00E60F94" w:rsidRDefault="0071767F" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc203404056"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc235530144"/>
       <w:r w:rsidRPr="00E60F94">
+        <w:lastRenderedPageBreak/>
         <w:t>General Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r w:rsidRPr="00E60F94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DD53F44" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="82" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18E8D7B4" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="00E60F94" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E60F94">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Program Requirements </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A7D4DE" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9E1AE2" w14:textId="353F483F" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
+    <w:p w14:paraId="3337725B" w14:textId="148D0D39" w:rsidR="000769F0" w:rsidRPr="000769F0" w:rsidRDefault="000769F0" w:rsidP="005F54D4">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="003F243B">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000769F0">
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
-        <w:t>40</w:t>
-[...29 lines deleted...]
-      <w:r w:rsidRPr="003F243B">
+        <w:t>Internship Year</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>: July 1, 2027,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="003F243B">
-[...19 lines deleted...]
-    <w:p w14:paraId="20CA7E2F" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>June 30, 2028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C191E0" w14:textId="3942B37A" w:rsidR="000769F0" w:rsidRPr="000769F0" w:rsidRDefault="000769F0" w:rsidP="005F54D4">
       <w:pPr>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Total number of on-site hours required to complete the program for the year: </w:t>
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>DMH Rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>: 8 to 4:30 pm</w:t>
+      </w:r>
+      <w:r w:rsidR="005F54D4" w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>(Monday- Friday)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187A242D" w14:textId="23349D7C" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="000769F0" w:rsidP="000769F0">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>DPH Rotation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 8:30 to 5 pm </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000769F0">
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>Monday- Friday</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:color="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CA7E2F" w14:textId="08398F21" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve">Total number of </w:t>
+      </w:r>
+      <w:r w:rsidR="000769F0">
+        <w:t xml:space="preserve">minimum </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F243B">
+        <w:t xml:space="preserve">on-site hours required to complete the program for the year: </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>1850</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13578E85" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210335B2" w14:textId="351A5788" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
+    <w:p w14:paraId="210335B2" w14:textId="047DF101" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B55FC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Application materials are due in </w:t>
       </w:r>
       <w:r w:rsidR="001E53FB" w:rsidRPr="001B55FC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>November</w:t>
       </w:r>
       <w:r w:rsidRPr="001B55FC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> each year. The application deadline for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B55FC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00340C3F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="000769F0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-2028</w:t>
       </w:r>
       <w:r w:rsidRPr="001B55FC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> year is </w:t>
       </w:r>
       <w:r w:rsidRPr="00340C3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">November </w:t>
       </w:r>
       <w:r w:rsidR="00A071DA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00340C3F">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000769F0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00340C3F" w:rsidRPr="00340C3F">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00340C3F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000769F0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="001B55FC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001B55FC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:cr/>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132FBC0B" w14:textId="707FE65C" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
+    <w:p w14:paraId="132FBC0B" w14:textId="323351E1" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="29" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Application Deadline: </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="001B55FC">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> November </w:t>
       </w:r>
       <w:r w:rsidR="00A071DA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="000769F0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00340C3F">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00340C3F">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="000769F0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294DA553" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="54" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22CC24E4" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="29" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
@@ -12615,164 +13749,155 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="20F9DF9F" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="29" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="415DBE05" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Important Information:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
-        <w:t xml:space="preserve"> The Commonwealth is an Equal Opportunity Employer and does not discriminate </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> race, religion, color, sex, gender identity or expression, sexual orientation, age, disability, national origin, veteran status, or any other basis covered by appropriate law. Research suggests that qualified women, Black, Indigenous, and Persons of Color (BIPOC) may self-select out of opportunities if they don't meet 100% of the job requirements. We encourage individuals who believe they have the skills necessary to thrive to apply for this role. </w:t>
+        <w:t xml:space="preserve"> The Commonwealth is an Equal Opportunity Employer and does not discriminate on the basis of race, religion, color, sex, gender identity or expression, sexual orientation, age, disability, national origin, veteran status, or any other basis covered by appropriate law. Research suggests that qualified women, Black, Indigenous, and Persons of Color (BIPOC) may self-select out of opportunities if they don't meet 100% of the job requirements. We encourage individuals who believe they have the skills necessary to thrive to apply for this role. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444F9A09" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CD52B67" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001B55FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Title 101 CMR 23.00 (“Regulation”)</w:t>
       </w:r>
       <w:r w:rsidRPr="001B55FC">
         <w:t xml:space="preserve"> requires certain agency staff to have received the COVID-19 vaccination and Influenza vaccination, or have taken required mitigation measures, to prevent viral infection and transmission in State Hospitals and State Congregate Care Facilities. The Regulation applies to this position. Successful candidates will be required to acknowledge and attest to your vaccination status for both COVID-19 and Influenza.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EEE9FB" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="001B55FC" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CE9DA40" w14:textId="4DF7AA27" w:rsidR="004547FE" w:rsidRPr="003F243B" w:rsidRDefault="00864CA1" w:rsidP="00864CA1">
+    <w:p w14:paraId="3CE9DA40" w14:textId="608D023B" w:rsidR="004547FE" w:rsidRPr="003F243B" w:rsidRDefault="00864CA1" w:rsidP="00864CA1">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="009A42CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>COVID-19 Update</w:t>
       </w:r>
       <w:r w:rsidR="005F54D4" w:rsidRPr="009A42CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005F54D4">
         <w:t xml:space="preserve"> The internship program at Tewksbury Hospital is an inpatient-only training setting. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">The hospital follows Massachusetts DPH guidelines for healthcare workers. Due to the conclusion of the Public Health Emergency on May 11, 2023, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of surgical masks is no longer mandatory. These modifications are subject to change based on the </w:t>
+        <w:t xml:space="preserve">The hospital follows Massachusetts DPH guidelines for healthcare workers. Due to the conclusion of the Public Health Emergency on May 11, 2023, use of surgical masks is no longer mandatory. These modifications are subject to change based on the </w:t>
       </w:r>
       <w:r w:rsidR="00E62000">
-        <w:t xml:space="preserve">relevant and </w:t>
+        <w:t>relevant and</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7C0E">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">current </w:t>
       </w:r>
+      <w:r w:rsidR="002C7C0E">
+        <w:t xml:space="preserve">Massachusetts DPH guidelines </w:t>
+      </w:r>
       <w:r w:rsidR="00E62000">
-        <w:t xml:space="preserve">at that time, </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Massachusetts DPH guidelines. </w:t>
+        <w:t>at that time</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7C0E">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D363C0E" w14:textId="3B8EB3DE" w:rsidR="00D81CA9" w:rsidRPr="003F243B" w:rsidRDefault="00D81CA9" w:rsidP="00293B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FB48535" w14:textId="4275FC88" w:rsidR="00D81CA9" w:rsidRDefault="009C39C5" w:rsidP="00303E52">
+    <w:p w14:paraId="1FB48535" w14:textId="26D4A3AD" w:rsidR="00D81CA9" w:rsidRDefault="009C39C5" w:rsidP="00303E52">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="72" w:name="_Toc203404057"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc235530145"/>
       <w:r w:rsidRPr="001B55FC">
+        <w:lastRenderedPageBreak/>
         <w:t>Internship Admissions, Support and Initial Placement Data - 202</w:t>
       </w:r>
-      <w:r w:rsidR="0050197E">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="72"/>
+      <w:r w:rsidR="000769F0">
+        <w:t>6</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
       <w:r w:rsidRPr="001B55FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8E03AE" w14:textId="77777777" w:rsidR="00AD0A17" w:rsidRPr="003F243B" w:rsidRDefault="00AD0A17" w:rsidP="005F54D4">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9352" w:type="dxa"/>
         <w:tblInd w:w="22" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="51" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
@@ -12802,491 +13927,430 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D0C7517" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
             <w:pPr>
               <w:ind w:left="12"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Program Disclosures</w:t>
             </w:r>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50D8A725" w14:textId="6D66E8DB" w:rsidR="005F54D4" w:rsidRPr="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
+          <w:p w14:paraId="50D8A725" w14:textId="6CD253DA" w:rsidR="005F54D4" w:rsidRPr="005F54D4" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
             <w:pPr>
               <w:ind w:left="12"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B55FC">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNSHIP PROGRAM TABLES Date Program Tables updated: </w:t>
             </w:r>
             <w:r w:rsidR="0050197E">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="005946F7">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="0050197E">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>/1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0088618B">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="009634EC">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="0050197E">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>/2025</w:t>
+              <w:t>/202</w:t>
+            </w:r>
+            <w:r w:rsidR="000769F0">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C251B2" w:rsidRPr="003F243B" w14:paraId="26659A4E" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:trPr>
           <w:trHeight w:val="1280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8703" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="379DE329" w14:textId="77777777" w:rsidR="00C251B2" w:rsidRPr="00E51675" w:rsidRDefault="00C251B2" w:rsidP="00C251B2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="73" w:name="_Hlk169098762"/>
+            <w:bookmarkStart w:id="76" w:name="_Hlk169098762"/>
             <w:r w:rsidRPr="00E51675">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Briefly describe in narrative form important information to assist potential applicants in assessing their likely fit with your program. This description must be consistent with the program’s policies on intern selection and practicum and academic preparation requirements: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2B970414" w14:textId="77777777" w:rsidR="00C251B2" w:rsidRDefault="00C251B2" w:rsidP="00C251B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="239" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="03C7C1B0" w14:textId="77777777" w:rsidR="0067663F" w:rsidRDefault="0032783E" w:rsidP="0067663F">
+          <w:p w14:paraId="03C7C1B0" w14:textId="36150693" w:rsidR="0067663F" w:rsidRDefault="0032783E" w:rsidP="0067663F">
             <w:r w:rsidRPr="0032783E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">As you consider whether this program is a fit for you, please review the full statement of our program’s philosophy, model, and aims of professional training in this brochure. </w:t>
             </w:r>
             <w:r w:rsidR="00C13888" w:rsidRPr="0032783E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>In determining the applicant’s potential fit with our program, we consider the following: interest in inpatient multi-theoretical training,  interest in integrating  the evidence-based contributions of clinical science with the reality of daily practice in a hospital-based setting clinical experiences, skills and interests relevant to the track to which the applicant is applying; and the applicant’s interpersonal and communication skills (as assessed via letters of recommendation and essays).</w:t>
+              <w:t xml:space="preserve">In determining the applicant’s potential fit with our program, we consider the following: interest in inpatient multi-theoretical </w:t>
+            </w:r>
+            <w:r w:rsidR="000769F0" w:rsidRPr="0032783E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>training, interest</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13888" w:rsidRPr="0032783E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in </w:t>
+            </w:r>
+            <w:r w:rsidR="000769F0" w:rsidRPr="0032783E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>integrating the</w:t>
+            </w:r>
+            <w:r w:rsidR="00C13888" w:rsidRPr="0032783E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> evidence-based contributions of clinical science with the reality of daily practice in a hospital-based setting clinical experiences, skills and interests relevant to the track to which the applicant is applying; and the applicant’s interpersonal and communication skills (as assessed via letters of recommendation and essays).</w:t>
             </w:r>
             <w:r w:rsidR="0067663F" w:rsidRPr="00FC2F4C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36F272FB" w14:textId="77777777" w:rsidR="0067663F" w:rsidRDefault="0067663F" w:rsidP="0067663F"/>
           <w:p w14:paraId="61C66655" w14:textId="215E3A62" w:rsidR="0067663F" w:rsidRDefault="0067663F" w:rsidP="0067663F">
             <w:r w:rsidRPr="00FC2F4C">
               <w:t>Fit is assessed based on relevant clinical interests and experience, interpersonal and communication strengths, and alignment with the program’s philosophy and training aims. Candidates with a strong interest in inpatient settings, patient-</w:t>
             </w:r>
             <w:r>
               <w:t>focused</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC2F4C">
               <w:t xml:space="preserve"> evidence-based practice, and diverse theoretical frameworks are likely to thrive within the program.</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="67C181E6" w14:textId="77777777" w:rsidR="009634EC" w:rsidRDefault="009634EC" w:rsidP="0067663F"/>
           <w:p w14:paraId="47E4DFF5" w14:textId="28DAA8A4" w:rsidR="00C251B2" w:rsidRPr="003F243B" w:rsidRDefault="00340C3F" w:rsidP="001E53FB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1410"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00340C3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Tewksbury Hospital Doctoral Internship Program in Clinical Psychology offers comprehensive </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="008F28CB">
+              <w:t xml:space="preserve">The Tewksbury Hospital Doctoral Internship Program in Clinical Psychology offers </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A142BC">
+              <w:t xml:space="preserve">comprehensive </w:t>
+            </w:r>
+            <w:r w:rsidR="008F28CB" w:rsidRPr="00A142BC">
+              <w:t xml:space="preserve">generalist </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A142BC">
+              <w:t xml:space="preserve">training to prepare interns for professional roles as psychologists in hospital-based settings. </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA2BCC" w:rsidRPr="00A142BC">
+              <w:t xml:space="preserve">The training program views the internship as a meaningful developmental experience, where trainees gradually strengthen their clinical skills through consistent exposure and active participation in inpatient hospital </w:t>
+            </w:r>
+            <w:r w:rsidR="001E53FB" w:rsidRPr="00A142BC">
+              <w:t>settings. The</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A142BC">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00866C86" w:rsidRPr="00A142BC">
+              <w:t xml:space="preserve">internship </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A142BC">
+              <w:t xml:space="preserve">follows a practitioner-scholar model, integrating experiential and didactic learning with scholarly inquiry. </w:t>
+            </w:r>
+            <w:r w:rsidR="001E53FB" w:rsidRPr="00A142BC">
+              <w:t>The training is structured to build on interns’ existing knowledge and skills in a sequential, cumulative, and increasingly complex manner. A multi-theoretical, patient focused and evidence-based approach to inpatient clinical work that aligns with applicants’ clinical experiences, interests</w:t>
+            </w:r>
+            <w:r w:rsidR="001E53FB" w:rsidRPr="00340C3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">generalist </w:t>
-[...132 lines deleted...]
-              <w:t xml:space="preserve"> with applicants’ clinical experiences, interests, and interpersonal strengths</w:t>
+              <w:t>, and interpersonal strengths</w:t>
             </w:r>
             <w:r w:rsidR="001E53FB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> is emphasized.</w:t>
             </w:r>
             <w:r w:rsidR="001E53FB" w:rsidRPr="00340C3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00340C3F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Interns are trained to transition toward independent professional functioning, developing necessary competencies through tailored supervision, training, and experiential opportunities. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3270A48E" w14:textId="77777777" w:rsidR="00C251B2" w:rsidRPr="003F243B" w:rsidRDefault="00C251B2">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="6" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="76"/>
       <w:tr w:rsidR="00D81CA9" w:rsidRPr="003F243B" w14:paraId="2A3E3474" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:trPr>
           <w:trHeight w:val="1280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8703" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B670457" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="003F243B" w:rsidRDefault="009C39C5" w:rsidP="00A0187A">
+          <w:p w14:paraId="2907F573" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRDefault="009C39C5" w:rsidP="00A0187A">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Does the program or institution require students, trainees, and/or staff (faculty) to comply with specific policies or practices related to the institution’s affiliation or purpose? Such policies or practices may include, but are not limited to, admissions, hiring, retention policies, and/or requirements for completion that express mission and values. </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="6B670457" w14:textId="77777777" w:rsidR="00E03BBB" w:rsidRPr="003F243B" w:rsidRDefault="00E03BBB" w:rsidP="00A0187A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A1E5F62" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="003F243B" w:rsidRDefault="009C39C5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="6" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">NO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005F54D4" w:rsidRPr="003F243B" w14:paraId="443F13AA" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:trPr>
           <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8703" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2238B026" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
+          <w:p w14:paraId="2238B026" w14:textId="7FB0A2D9" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="005F54D4">
             <w:pPr>
               <w:spacing w:after="10"/>
               <w:ind w:left="12"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Financial and Other Benefit Support for </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="003F243B">
+            <w:r w:rsidR="00A142BC">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Upcoming</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Training Year 2027-2028</w:t>
+            </w:r>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Training Year  </w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="63A02B10" w14:textId="77777777" w:rsidR="005F54D4" w:rsidRPr="003F243B" w:rsidRDefault="005F54D4" w:rsidP="00A0187A">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
@@ -14068,67 +15132,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5770" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C765990" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="00DD128D" w:rsidRDefault="009C39C5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD128D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">In the event of medical conditions and/or family needs that require extended leave, does the program allow reasonable unpaid leave to interns/residents </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> personal time off and sick leave? </w:t>
+              <w:t xml:space="preserve">In the event of medical conditions and/or family needs that require extended leave, does the program allow reasonable unpaid leave to interns/residents in excess of personal time off and sick leave? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3582" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6356F1E8" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="00DD128D" w:rsidRDefault="009C39C5">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="92" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD128D">
@@ -14211,93 +15259,107 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00052D5C" w:rsidRPr="003F243B" w14:paraId="0A1458A6" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="14" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="93" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="547"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9352" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20196A6B" w14:textId="0607811F" w:rsidR="00052D5C" w:rsidRPr="00DD128D" w:rsidRDefault="00052D5C" w:rsidP="00052D5C">
+          <w:p w14:paraId="20196A6B" w14:textId="1C3404A0" w:rsidR="00052D5C" w:rsidRPr="00DD128D" w:rsidRDefault="00052D5C" w:rsidP="00052D5C">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD128D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In addition to the PTO noted above, interns also receive</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00DD128D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">12 Commonwealth of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD128D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">assachusetts/National holidays.   </w:t>
+              <w:t>assachusetts/National holidays</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA35F2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for 2027-2028</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD128D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w:rsidRPr="00DF67D2" w14:paraId="31D9AC0D" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="14" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="93" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
@@ -14396,136 +15458,145 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06AA2F2A" w14:textId="492E2FAD" w:rsidR="00FC6723" w:rsidRPr="00DD128D" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Independence Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="49E019D3" w14:textId="2412AC5C" w:rsidR="00FC6723" w:rsidRPr="00DD128D" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
+          <w:p w14:paraId="49E019D3" w14:textId="2A7FE63C" w:rsidR="00FC6723" w:rsidRPr="00DD128D" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE04D5">
               <w:t xml:space="preserve">July 4, </w:t>
             </w:r>
             <w:r>
-              <w:t>2026</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="354B9D01" w14:textId="5273BA5F" w:rsidR="00FC6723" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
+          <w:p w14:paraId="354B9D01" w14:textId="09E46986" w:rsidR="00FC6723" w:rsidRDefault="00FA35F2" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FE04D5">
-              <w:t>Saturday</w:t>
+            <w:r>
+              <w:t>Sunday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w14:paraId="648A9449" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="14" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="93" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="278E4A2C" w14:textId="0BE7D438" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Labor Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="18C04909" w14:textId="0C551F4A" w:rsidR="00FC6723" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
+          <w:p w14:paraId="18C04909" w14:textId="1795F75B" w:rsidR="00FC6723" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FE04D5">
-              <w:t>September 7</w:t>
-[...2 lines deleted...]
-              <w:t>, 2026</w:t>
+              <w:t xml:space="preserve">September </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="23BEA9F3" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w14:paraId="3743E5CA" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14543,61 +15614,67 @@
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33679986" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Indigenous Peoples' Day/ Columbus Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57DCE0D1" w14:textId="59171D63" w:rsidR="00FC6723" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
+          <w:p w14:paraId="57DCE0D1" w14:textId="5152ACA4" w:rsidR="00FC6723" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00FE04D5">
-              <w:t>October 12</w:t>
-[...2 lines deleted...]
-              <w:t>, 2026</w:t>
+              <w:t>October 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4FA9919C" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w14:paraId="7256AC28" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14614,136 +15691,136 @@
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42D3413D" w14:textId="42D1360B" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Veterans Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7A863F" w14:textId="371C2480" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
+          <w:p w14:paraId="3D7A863F" w14:textId="72E40C1D" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>November 11, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00FE04D5">
-              <w:t>6</w:t>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="207CE47F" w14:textId="1B290BF6" w:rsidR="00FC6723" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
+          <w:p w14:paraId="207CE47F" w14:textId="60742CBB" w:rsidR="00FC6723" w:rsidRDefault="00FA35F2" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Wednesday</w:t>
+              <w:t>Thursday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w14:paraId="128EC15C" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="14" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="93" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02177A70" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Thanksgiving Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="59C0D08F" w14:textId="3B77CAE5" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
+          <w:p w14:paraId="59C0D08F" w14:textId="71566C08" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>November 2</w:t>
             </w:r>
-            <w:r w:rsidR="00FE04D5">
-              <w:t>6</w:t>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00FE04D5">
-              <w:t>6</w:t>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="550DEECB" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Thursday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w14:paraId="00759593" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14760,209 +15837,209 @@
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="099C9136" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Christmas Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="567B6D3A" w14:textId="509A5668" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
+          <w:p w14:paraId="567B6D3A" w14:textId="68C71DE6" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>December 25, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00FE04D5">
-              <w:t>6</w:t>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="581A3524" w14:textId="518646F3" w:rsidR="00FC6723" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
+          <w:p w14:paraId="581A3524" w14:textId="3AE6C97E" w:rsidR="00FC6723" w:rsidRDefault="00FA35F2" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FE04D5">
-              <w:t>Friday</w:t>
+            <w:r>
+              <w:t>Saturday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w14:paraId="3EE4388E" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="14" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="93" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39F7E6AB" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>New Year's Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="765905C9" w14:textId="65FA51E7" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
+          <w:p w14:paraId="765905C9" w14:textId="4A410DFA" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>January 1, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00FE04D5">
-              <w:t>7</w:t>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="503FE941" w14:textId="1D5D1E43" w:rsidR="00FC6723" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
+          <w:p w14:paraId="503FE941" w14:textId="6C8F8E36" w:rsidR="00FC6723" w:rsidRDefault="00FA35F2" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FE04D5">
-              <w:t>Thursday</w:t>
+            <w:r>
+              <w:t>Friday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w14:paraId="1CD09637" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:top w:w="14" w:type="dxa"/>
             <w:left w:w="0" w:type="dxa"/>
             <w:right w:w="93" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="545A8689" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Martin Luther King Jr. Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2FE825A4" w14:textId="18823301" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
+          <w:p w14:paraId="2FE825A4" w14:textId="18D45681" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">January </w:t>
             </w:r>
             <w:r w:rsidR="00BB304F">
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00FE04D5">
+            <w:r w:rsidR="00FA35F2">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA35F2">
               <w:t>8</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="77F8BF52" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w14:paraId="2F584C18" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -14979,66 +16056,66 @@
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="091F8557" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Presidents Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="194B076A" w14:textId="4E5886DC" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
+          <w:p w14:paraId="194B076A" w14:textId="57499D63" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>February 1</w:t>
-[...2 lines deleted...]
-              <w:t>5</w:t>
+              <w:t xml:space="preserve">February </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>21</w:t>
             </w:r>
             <w:r>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00FE04D5">
-              <w:t>7</w:t>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6E6838CF" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w14:paraId="624AAA9F" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15055,66 +16132,69 @@
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="696C07F6" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Patriots' Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="707A6100" w14:textId="6574F06A" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
+          <w:p w14:paraId="707A6100" w14:textId="77B224E0" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">April </w:t>
             </w:r>
             <w:r w:rsidR="00FE04D5">
-              <w:t>19</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00FE04D5">
-              <w:t>7</w:t>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="21E827C6" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w14:paraId="4008E646" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15131,66 +16211,66 @@
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="658091D7" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Memorial Day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1067DD85" w14:textId="5E1F4D3C" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
+          <w:p w14:paraId="1067DD85" w14:textId="33BE4CAB" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">May </w:t>
             </w:r>
-            <w:r w:rsidR="00FE04D5">
-              <w:t>31</w:t>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00FE04D5">
-              <w:t>7</w:t>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7BA9E6D1" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC6723" w14:paraId="4931DD19" w14:textId="77777777" w:rsidTr="005F54D4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15207,75 +16287,75 @@
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="24" w:type="dxa"/>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3230" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3076D922" w14:textId="77777777" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="108" w:firstLine="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Juneteenth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A74AEB0" w14:textId="26F77D0B" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
+          <w:p w14:paraId="5A74AEB0" w14:textId="0184A616" w:rsidR="00FC6723" w:rsidRDefault="00FC6723" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>June 19, 202</w:t>
             </w:r>
-            <w:r w:rsidR="00FE04D5">
-              <w:t>7</w:t>
+            <w:r w:rsidR="00FA35F2">
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="495E7EC3" w14:textId="4E416D93" w:rsidR="00FC6723" w:rsidRDefault="00FE04D5" w:rsidP="00E51675">
+          <w:p w14:paraId="495E7EC3" w14:textId="77C7FA05" w:rsidR="00FC6723" w:rsidRDefault="00FA35F2" w:rsidP="00E51675">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FE04D5">
-              <w:t>Saturday</w:t>
+            <w:r>
+              <w:t>Monday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4999A09C" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="003F243B" w:rsidRDefault="009C39C5" w:rsidP="00163599">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25B36561" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRDefault="009C39C5">
       <w:pPr>
         <w:spacing w:after="10"/>
@@ -15302,1541 +16382,1516 @@
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9352" w:type="dxa"/>
         <w:tblInd w:w="22" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="14" w:type="dxa"/>
           <w:left w:w="106" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7827"/>
         <w:gridCol w:w="949"/>
         <w:gridCol w:w="576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="00FC6723" w14:paraId="16B4B122" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="00FC6723" w14:paraId="3D972E2D" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E4BAD91" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="00FC6723" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="7567CF1C" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="00FC6723" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="77" w:name="_Hlk203489569"/>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Preceding Four Internship Cohorts: 20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(2021-2022; 2022-2023; 2023-2024; 2024-2025)</w:t>
+              <w:t>(2022-2023; 2023-2024; 2024-2025; 2025-2026)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="184E80ED" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="00FC6723" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="2A814DEC" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="00FC6723" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="00FC6723" w14:paraId="2991F8FA" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="00FC6723" w14:paraId="0D160FC7" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CFC1F33" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="00FC6723" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="6BD34D36" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="00FC6723" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Total # of interns who were in the 4 cohorts </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F45A3B1" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="00FC6723" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="2445FACB" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="00FC6723" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DA5B809" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="00FC6723" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="2BB3000F" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="00FC6723" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">12 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="18A58215" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="087FC04C" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60096224" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="00FC6723" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="2267EDFB" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="00FC6723" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Total # of interns who did not seek employment because they returned to their doctoral program/are completing doctoral degree </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6306D851" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="00FC6723" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="082181DD" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="00FC6723" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="3" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="6987434F" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="00C74D3F" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="207C0D43" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="2800E240" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52158E91" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="44F48565" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PD</w:t>
             </w:r>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="200B389B" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="73AE4CDA" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EP</w:t>
             </w:r>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="4FBC639E" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="2A883E1E" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="052E25F7" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="78EB1BB6" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Teaching </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5673164C" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="6E930D4D" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="182B49D6" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="1A7235D7" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="64E6A094" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="079583B1" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09468C2E" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="47C3C38A" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Community mental health center </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="727C63C6" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="3C315947" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="290CA36F" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="4C3AD1F5" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="5134B659" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="630392D2" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EAB4400" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="0DE9CF0E" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC6723">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Consortium </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B5CA5F8" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="5DB916F0" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="63" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C57D935" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="20B1E0A3" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="185446A1" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="29A32D80" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E4443FA" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="0065491C" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="1B2478AE" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="0065491C" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065491C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">University Counseling Center </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BF0D13F" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="61365E63" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="63" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="70982870" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="7DCFD820" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="52C13382" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="5F7A9717" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74263E5D" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="0065491C" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="7415544C" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="0065491C" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065491C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Hospital/Medical Center </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A33789B" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="714FEEC7" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A5C83">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23A6D835" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="22883C36" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="3E6BC08A" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="1537312B" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58E1DC4A" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="0065491C" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="7D034563" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="0065491C" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065491C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterans Affairs Health Care System </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BCCE975" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="0189E6B9" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="63" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F2520E5" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="2264EF25" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="7A0F8091" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="5BA0700D" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46C655AF" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="0065491C" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="0165EB9F" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="0065491C" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065491C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychiatric Facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41D1F576" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="3E0CD5F1" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00093C05">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EC2965F" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="0D784FF7" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="3AAB5C8B" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="5727F5BF" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FC43482" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="0065491C" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="34F77AD7" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="0065491C" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065491C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Correctional Facility </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="651F468D" w14:textId="2FDF9300" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="153054F6" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00093C05">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7A382673" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="63" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00472C1D">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="2E919C31" w14:textId="77777777" w:rsidTr="001775A6">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="330B96D9" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="0065491C" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065491C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Health Maintenance Organization  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA6E357" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7BE27B91" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="436C58A5" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="63" w:firstLine="0"/>
+              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00472C1D">
+            <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="29F5D6EA" w14:textId="77777777" w:rsidTr="00B70D61">
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="7CFD22C9" w14:textId="77777777" w:rsidTr="001775A6">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B0A0581" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="0065491C" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="2321CD02" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="0065491C" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0065491C">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Maintenance Organization  </w:t>
+              <w:t xml:space="preserve">School District/System </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="949" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A820ADE" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="62C28AF5" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="63" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F243B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C59D2E9" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F243B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="1BCB6CD3" w14:textId="77777777" w:rsidTr="001775A6">
+        <w:trPr>
+          <w:trHeight w:val="286"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="162C79AD" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="0065491C" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065491C">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Independent practice setting </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="434490AE" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="2" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="576" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="386F2AD8" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F243B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A75D1D" w:rsidRPr="003F243B" w14:paraId="5FF183C6" w14:textId="77777777" w:rsidTr="001775A6">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7827" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="661A91A6" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="2" w:firstLine="0"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F243B">
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="949" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24527395" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="63" w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="576" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59E7BACB" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRPr="003F243B" w:rsidRDefault="00CF3132" w:rsidP="00B70D61">
+          <w:p w14:paraId="0A28F2A6" w14:textId="77777777" w:rsidR="00A75D1D" w:rsidRPr="003F243B" w:rsidRDefault="00A75D1D" w:rsidP="001775A6">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F243B">
               <w:rPr>
                 <w:szCs w:val="24"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF3132" w:rsidRPr="003F243B" w14:paraId="5DDF17D6" w14:textId="77777777" w:rsidTr="00B70D61">
-[...248 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="77"/>
     </w:tbl>
     <w:p w14:paraId="08AC8A8B" w14:textId="77777777" w:rsidR="00CF3132" w:rsidRDefault="00CF3132">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="12"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AE3CE6A" w14:textId="77777777" w:rsidR="00D81CA9" w:rsidRPr="003F243B" w:rsidRDefault="009C39C5">
+    <w:p w14:paraId="6AE3CE6A" w14:textId="5405DF13" w:rsidR="00D81CA9" w:rsidRPr="003F243B" w:rsidRDefault="009C39C5">
       <w:pPr>
         <w:ind w:left="12"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: “PD” = </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> represented in this table should be counted only one time. For former trainees working in more than one setting, select the setting that represents their primary position. </w:t>
+        <w:t xml:space="preserve">Note: “PD” = Post-doctoral residency position; “EP” = Employed Position. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EDF6032" w14:textId="0AEE4F54" w:rsidR="00F152FC" w:rsidRPr="003F243B" w:rsidRDefault="009C39C5" w:rsidP="00F152FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F243B">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBD64C8" w14:textId="77777777" w:rsidR="00F152FC" w:rsidRPr="003F243B" w:rsidRDefault="00F152FC" w:rsidP="00F152FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="17" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="3A135D43" w14:textId="77777777" w:rsidR="00F152FC" w:rsidRPr="003F243B" w:rsidRDefault="00F152FC" w:rsidP="00163599">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F152FC" w:rsidRPr="003F243B" w:rsidSect="009E2D79">
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1449" w:right="1444" w:bottom="1000" w:left="1424" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="569E0840" w14:textId="77777777" w:rsidR="00F91D72" w:rsidRDefault="00F91D72">
+    <w:p w14:paraId="0B328782" w14:textId="77777777" w:rsidR="007D2D79" w:rsidRDefault="007D2D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C5000A8" w14:textId="77777777" w:rsidR="00F91D72" w:rsidRDefault="00F91D72">
+    <w:p w14:paraId="10118866" w14:textId="77777777" w:rsidR="007D2D79" w:rsidRDefault="007D2D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -16875,102 +17930,102 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3965935B" w14:textId="77777777" w:rsidR="00370085" w:rsidRDefault="00370085">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="-6" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="08D2CF4C" w14:textId="77777777" w:rsidR="00370085" w:rsidRDefault="00370085">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="17" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1A6743CB" w14:textId="77777777" w:rsidR="00370085" w:rsidRDefault="00370085">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="17" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1888174541"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="630E0EB4" w14:textId="1657F765" w:rsidR="00726DF1" w:rsidRDefault="00726DF1">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
@@ -17050,51 +18105,51 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="072F5E67" w14:textId="17B70380" w:rsidR="00AA26E0" w:rsidRDefault="00AA26E0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-489090162"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1599596211"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="6474D524" w14:textId="2BE453BD" w:rsidR="00E13B2E" w:rsidRDefault="00E13B2E">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
@@ -17174,116 +18229,116 @@
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="49139951" w14:textId="77777777" w:rsidR="009E2D79" w:rsidRDefault="009E2D79">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58B8F1F8" w14:textId="77777777" w:rsidR="00F91D72" w:rsidRDefault="00F91D72">
+    <w:p w14:paraId="35A66FC9" w14:textId="77777777" w:rsidR="007D2D79" w:rsidRDefault="007D2D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A0CDCB6" w14:textId="77777777" w:rsidR="00F91D72" w:rsidRDefault="00F91D72">
+    <w:p w14:paraId="2B42A835" w14:textId="77777777" w:rsidR="007D2D79" w:rsidRDefault="007D2D79">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="752F33C7" w14:textId="77777777" w:rsidR="00370085" w:rsidRDefault="003B5951">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="752F33C7" w14:textId="77777777" w:rsidR="00370085" w:rsidRDefault="007D2D79">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="56FE4F25">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark1183619563" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:468.1pt;height:86.8pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="watermark-1" gain="19661f" blacklevel="22938f"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06C024B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AA04F758"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1457" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18364,50 +19419,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EEC0AC8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="81367674"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="229E516B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76C6ECE0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -18449,51 +19653,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28FD3277"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67EE9C34"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18562,51 +19766,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2929558A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A72A8BC0"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18675,51 +19879,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DCF07C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B0C2B24"/>
     <w:lvl w:ilvl="0" w:tplc="5094CDEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1457"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -18887,51 +20091,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C2605F56">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31B7003A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E06AD63C"/>
     <w:lvl w:ilvl="0" w:tplc="6F7AF90A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -19099,51 +20303,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="983A7160">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="338B1720"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA8A6112"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -19185,51 +20389,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AE64115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E40008A"/>
     <w:lvl w:ilvl="0" w:tplc="1EEA6DBA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19274,51 +20478,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DE41EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="725A75F0"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19387,51 +20591,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E3A7073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6B9EF90C"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19500,51 +20704,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4441342C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5642876C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19613,51 +20817,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48BA3E2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="56D24C54"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19726,51 +20930,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49FE6101"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F5A2D6C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19815,51 +21019,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AF31D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A6C152E"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -19904,51 +21108,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D725FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B80887AA"/>
     <w:lvl w:ilvl="0" w:tplc="E5360FE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -19993,51 +21197,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F6D4F4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD18BEEC"/>
     <w:lvl w:ilvl="0" w:tplc="98D47B96">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20082,51 +21286,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CDD5CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A64B9A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20195,51 +21399,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60EA4F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="92E62298"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -20281,51 +21485,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="699A0079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD807ECE"/>
     <w:lvl w:ilvl="0" w:tplc="02E42CFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1457" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20370,51 +21574,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5057" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5777" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6497" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB21C14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE923582"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20483,51 +21687,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E7D0DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3A74DC88"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20596,51 +21800,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E77525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F8C9FA4"/>
     <w:lvl w:ilvl="0" w:tplc="04A202E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="377" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1097" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20685,51 +21889,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4697" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5417" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6137" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7484335C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1BCF2DE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -20774,51 +21978,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="788F61B0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EEDE65D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78C03825"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4210F17E"/>
     <w:lvl w:ilvl="0" w:tplc="08C4C052">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="737"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -20986,51 +22339,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="77AEEE4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78D72AD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B67AE4B8"/>
     <w:lvl w:ilvl="0" w:tplc="1A2EBC68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -21098,51 +22451,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78F1028D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="180AB738"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -21184,51 +22537,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D4927AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ADB0D6BA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21298,248 +22651,256 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1467234392">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1980378254">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="779446429">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1828545434">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="245579662">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1716273970">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="986007727">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1624968475">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="344284445">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1584875589">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="240065428">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="787354063">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="233127898">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1857689504">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1224297048">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1875074745">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="629870530">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1400178250">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1207336157">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="315453128">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="842746940">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="819612900">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1481576447">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="819612900">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="24" w16cid:durableId="1626083635">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="54015329">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1160464372">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="342129046">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1442532278">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1379159940">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1379159940">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="30" w16cid:durableId="246234860">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1311983857">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1075276091">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="1578708741">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="419914241">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="677781051">
     <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="12728594">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1479148789">
+    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D81CA9"/>
     <w:rsid w:val="000238DD"/>
     <w:rsid w:val="00023985"/>
     <w:rsid w:val="000267D0"/>
     <w:rsid w:val="000311D7"/>
     <w:rsid w:val="00032978"/>
     <w:rsid w:val="00032CE8"/>
     <w:rsid w:val="000359E2"/>
     <w:rsid w:val="000417FB"/>
     <w:rsid w:val="00042EB5"/>
     <w:rsid w:val="000448F2"/>
     <w:rsid w:val="000511FE"/>
     <w:rsid w:val="00052D5C"/>
     <w:rsid w:val="00054C5C"/>
     <w:rsid w:val="00055705"/>
     <w:rsid w:val="000625DE"/>
     <w:rsid w:val="00063201"/>
     <w:rsid w:val="000710A5"/>
+    <w:rsid w:val="000769F0"/>
     <w:rsid w:val="000775BC"/>
+    <w:rsid w:val="00080901"/>
     <w:rsid w:val="0008264E"/>
     <w:rsid w:val="00087C08"/>
     <w:rsid w:val="000927CD"/>
     <w:rsid w:val="00096680"/>
     <w:rsid w:val="000A0112"/>
     <w:rsid w:val="000A01EB"/>
     <w:rsid w:val="000A14B8"/>
     <w:rsid w:val="000A1884"/>
     <w:rsid w:val="000A2C3B"/>
     <w:rsid w:val="000A540C"/>
     <w:rsid w:val="000A55C2"/>
     <w:rsid w:val="000A7F41"/>
     <w:rsid w:val="000B7AA5"/>
     <w:rsid w:val="000C1AA6"/>
     <w:rsid w:val="000C6C31"/>
     <w:rsid w:val="000E078D"/>
     <w:rsid w:val="000E3DC6"/>
     <w:rsid w:val="000F0B28"/>
     <w:rsid w:val="000F0BB0"/>
     <w:rsid w:val="000F119D"/>
     <w:rsid w:val="000F16DA"/>
     <w:rsid w:val="000F3599"/>
     <w:rsid w:val="00110081"/>
     <w:rsid w:val="001104B0"/>
     <w:rsid w:val="001111CC"/>
     <w:rsid w:val="001231CA"/>
     <w:rsid w:val="00124C2A"/>
     <w:rsid w:val="00125D12"/>
     <w:rsid w:val="001264D7"/>
     <w:rsid w:val="00135DC3"/>
     <w:rsid w:val="00140899"/>
     <w:rsid w:val="00143A87"/>
     <w:rsid w:val="00144CF4"/>
     <w:rsid w:val="0014570F"/>
     <w:rsid w:val="00146C1B"/>
     <w:rsid w:val="001545EB"/>
     <w:rsid w:val="001627E3"/>
     <w:rsid w:val="00163599"/>
     <w:rsid w:val="00163E02"/>
     <w:rsid w:val="00165E64"/>
     <w:rsid w:val="001671D0"/>
     <w:rsid w:val="00167436"/>
+    <w:rsid w:val="00170792"/>
     <w:rsid w:val="00170F07"/>
     <w:rsid w:val="0017101D"/>
     <w:rsid w:val="00173D0F"/>
     <w:rsid w:val="00174312"/>
     <w:rsid w:val="0017496B"/>
     <w:rsid w:val="0017749C"/>
     <w:rsid w:val="001809CE"/>
     <w:rsid w:val="001869C9"/>
     <w:rsid w:val="00190328"/>
     <w:rsid w:val="00191A18"/>
     <w:rsid w:val="001956FA"/>
     <w:rsid w:val="001966C1"/>
     <w:rsid w:val="001A0CD3"/>
     <w:rsid w:val="001A7332"/>
     <w:rsid w:val="001B3609"/>
     <w:rsid w:val="001B3F81"/>
     <w:rsid w:val="001B55FC"/>
     <w:rsid w:val="001B694D"/>
     <w:rsid w:val="001B6C93"/>
     <w:rsid w:val="001B72E7"/>
     <w:rsid w:val="001C085F"/>
     <w:rsid w:val="001C2C22"/>
     <w:rsid w:val="001C34BE"/>
     <w:rsid w:val="001C65D3"/>
     <w:rsid w:val="001D31A1"/>
@@ -21563,614 +22924,654 @@
     <w:rsid w:val="00234AB3"/>
     <w:rsid w:val="00236A9D"/>
     <w:rsid w:val="00241A4F"/>
     <w:rsid w:val="00241C6F"/>
     <w:rsid w:val="0024371F"/>
     <w:rsid w:val="00244DC8"/>
     <w:rsid w:val="00251AF0"/>
     <w:rsid w:val="00251C05"/>
     <w:rsid w:val="00253DA6"/>
     <w:rsid w:val="002557C4"/>
     <w:rsid w:val="00255864"/>
     <w:rsid w:val="00257904"/>
     <w:rsid w:val="002630CE"/>
     <w:rsid w:val="0027020D"/>
     <w:rsid w:val="002715B6"/>
     <w:rsid w:val="00274F55"/>
     <w:rsid w:val="00280C8A"/>
     <w:rsid w:val="0028244E"/>
     <w:rsid w:val="00285243"/>
     <w:rsid w:val="00293B27"/>
     <w:rsid w:val="002A1DCA"/>
     <w:rsid w:val="002A2A13"/>
     <w:rsid w:val="002A3791"/>
     <w:rsid w:val="002A6A30"/>
     <w:rsid w:val="002B0A6C"/>
+    <w:rsid w:val="002B226A"/>
     <w:rsid w:val="002B2C7A"/>
     <w:rsid w:val="002B7288"/>
+    <w:rsid w:val="002B76AE"/>
     <w:rsid w:val="002B7D29"/>
     <w:rsid w:val="002B7E2D"/>
     <w:rsid w:val="002C2FEF"/>
     <w:rsid w:val="002C4F5A"/>
+    <w:rsid w:val="002C7C0E"/>
     <w:rsid w:val="002D01AA"/>
     <w:rsid w:val="002D0C21"/>
     <w:rsid w:val="002D495C"/>
     <w:rsid w:val="002D5BDC"/>
     <w:rsid w:val="002D5C7C"/>
     <w:rsid w:val="002E01C5"/>
     <w:rsid w:val="002E61AF"/>
     <w:rsid w:val="002F01C9"/>
+    <w:rsid w:val="002F0A18"/>
     <w:rsid w:val="003004AA"/>
-    <w:rsid w:val="0030096A"/>
     <w:rsid w:val="00301973"/>
     <w:rsid w:val="00303E52"/>
     <w:rsid w:val="0030577D"/>
     <w:rsid w:val="00305872"/>
     <w:rsid w:val="0032492F"/>
     <w:rsid w:val="0032783E"/>
     <w:rsid w:val="00327F12"/>
     <w:rsid w:val="00330A14"/>
     <w:rsid w:val="0033357B"/>
     <w:rsid w:val="00333B74"/>
     <w:rsid w:val="003372C1"/>
     <w:rsid w:val="00340C3F"/>
     <w:rsid w:val="00342355"/>
     <w:rsid w:val="0034350D"/>
+    <w:rsid w:val="00345360"/>
     <w:rsid w:val="00345468"/>
     <w:rsid w:val="00352226"/>
     <w:rsid w:val="00352BDC"/>
     <w:rsid w:val="00355B02"/>
+    <w:rsid w:val="0036157D"/>
     <w:rsid w:val="00361FAB"/>
     <w:rsid w:val="003657ED"/>
     <w:rsid w:val="00370085"/>
     <w:rsid w:val="0037092E"/>
     <w:rsid w:val="00373567"/>
     <w:rsid w:val="0037471D"/>
     <w:rsid w:val="00376784"/>
     <w:rsid w:val="0038113A"/>
     <w:rsid w:val="003820A9"/>
     <w:rsid w:val="003953F5"/>
     <w:rsid w:val="003955E4"/>
     <w:rsid w:val="003A3823"/>
     <w:rsid w:val="003A3841"/>
     <w:rsid w:val="003A3CB0"/>
     <w:rsid w:val="003A6E1B"/>
     <w:rsid w:val="003A755C"/>
     <w:rsid w:val="003A78DE"/>
     <w:rsid w:val="003A7F79"/>
     <w:rsid w:val="003B0B85"/>
     <w:rsid w:val="003B1F37"/>
-    <w:rsid w:val="003B5951"/>
     <w:rsid w:val="003C063D"/>
+    <w:rsid w:val="003C071E"/>
     <w:rsid w:val="003C7FC2"/>
     <w:rsid w:val="003D3C7B"/>
     <w:rsid w:val="003D40C5"/>
     <w:rsid w:val="003D75A9"/>
     <w:rsid w:val="003E436F"/>
     <w:rsid w:val="003E4435"/>
     <w:rsid w:val="003E4958"/>
     <w:rsid w:val="003F243B"/>
     <w:rsid w:val="003F45E3"/>
     <w:rsid w:val="003F56FA"/>
     <w:rsid w:val="003F7786"/>
     <w:rsid w:val="0040077E"/>
     <w:rsid w:val="004217B4"/>
     <w:rsid w:val="0042294B"/>
     <w:rsid w:val="00432C0B"/>
     <w:rsid w:val="004332EC"/>
     <w:rsid w:val="00434509"/>
+    <w:rsid w:val="00441A19"/>
     <w:rsid w:val="004547FE"/>
     <w:rsid w:val="004575F9"/>
     <w:rsid w:val="0046143C"/>
     <w:rsid w:val="004635ED"/>
     <w:rsid w:val="00465EF1"/>
     <w:rsid w:val="00466AD8"/>
     <w:rsid w:val="00471CBB"/>
-    <w:rsid w:val="004722D0"/>
     <w:rsid w:val="00472C1D"/>
     <w:rsid w:val="00472F4E"/>
     <w:rsid w:val="00473900"/>
     <w:rsid w:val="00473D3D"/>
     <w:rsid w:val="00474C80"/>
     <w:rsid w:val="00474F9C"/>
+    <w:rsid w:val="004830B6"/>
     <w:rsid w:val="00492F4E"/>
     <w:rsid w:val="00494F4B"/>
     <w:rsid w:val="004A06CD"/>
     <w:rsid w:val="004A0EA1"/>
     <w:rsid w:val="004A38B2"/>
     <w:rsid w:val="004A4DC8"/>
     <w:rsid w:val="004A71A2"/>
     <w:rsid w:val="004A7D2E"/>
     <w:rsid w:val="004B0A6A"/>
     <w:rsid w:val="004B1C4A"/>
     <w:rsid w:val="004B3D38"/>
+    <w:rsid w:val="004C23F6"/>
     <w:rsid w:val="004C7DDD"/>
     <w:rsid w:val="004E01DF"/>
     <w:rsid w:val="004E1573"/>
     <w:rsid w:val="004F54D1"/>
     <w:rsid w:val="004F6771"/>
     <w:rsid w:val="005002A4"/>
     <w:rsid w:val="0050197E"/>
     <w:rsid w:val="00505D0A"/>
     <w:rsid w:val="005115D7"/>
     <w:rsid w:val="00514F31"/>
     <w:rsid w:val="00515905"/>
     <w:rsid w:val="005226F0"/>
     <w:rsid w:val="005229A9"/>
     <w:rsid w:val="00527BB1"/>
     <w:rsid w:val="0053172E"/>
     <w:rsid w:val="00532F64"/>
     <w:rsid w:val="00534390"/>
     <w:rsid w:val="00534C9F"/>
     <w:rsid w:val="00534F0B"/>
     <w:rsid w:val="00534F18"/>
     <w:rsid w:val="005470A5"/>
     <w:rsid w:val="00560E5F"/>
     <w:rsid w:val="00563111"/>
     <w:rsid w:val="00565696"/>
     <w:rsid w:val="00570563"/>
     <w:rsid w:val="00571710"/>
     <w:rsid w:val="005765AC"/>
     <w:rsid w:val="0057719F"/>
     <w:rsid w:val="00581168"/>
     <w:rsid w:val="00585669"/>
     <w:rsid w:val="005946F7"/>
     <w:rsid w:val="00597103"/>
     <w:rsid w:val="005A155E"/>
     <w:rsid w:val="005A433E"/>
     <w:rsid w:val="005A4A20"/>
     <w:rsid w:val="005A764F"/>
     <w:rsid w:val="005B0FB0"/>
+    <w:rsid w:val="005B3056"/>
     <w:rsid w:val="005B7FBE"/>
     <w:rsid w:val="005C1F7E"/>
     <w:rsid w:val="005C219E"/>
     <w:rsid w:val="005C29F3"/>
     <w:rsid w:val="005C7695"/>
     <w:rsid w:val="005D05E5"/>
     <w:rsid w:val="005D4195"/>
     <w:rsid w:val="005D49AD"/>
     <w:rsid w:val="005E062D"/>
     <w:rsid w:val="005E59C8"/>
     <w:rsid w:val="005F039F"/>
     <w:rsid w:val="005F54D4"/>
     <w:rsid w:val="005F5B54"/>
     <w:rsid w:val="005F6F20"/>
     <w:rsid w:val="005F7713"/>
     <w:rsid w:val="00605AF5"/>
     <w:rsid w:val="00614115"/>
     <w:rsid w:val="00617B61"/>
     <w:rsid w:val="00620654"/>
     <w:rsid w:val="0062330A"/>
     <w:rsid w:val="006235D2"/>
     <w:rsid w:val="0063231B"/>
     <w:rsid w:val="006359EE"/>
     <w:rsid w:val="00640130"/>
     <w:rsid w:val="00645549"/>
     <w:rsid w:val="00650940"/>
     <w:rsid w:val="00651BB0"/>
     <w:rsid w:val="00652A78"/>
     <w:rsid w:val="00652AEA"/>
     <w:rsid w:val="0065491C"/>
     <w:rsid w:val="00657B07"/>
     <w:rsid w:val="00657FC9"/>
     <w:rsid w:val="00661F3E"/>
+    <w:rsid w:val="00663E1D"/>
     <w:rsid w:val="00664F07"/>
     <w:rsid w:val="00674E9A"/>
     <w:rsid w:val="0067663F"/>
     <w:rsid w:val="006842ED"/>
     <w:rsid w:val="00684985"/>
     <w:rsid w:val="00687104"/>
     <w:rsid w:val="00696C67"/>
     <w:rsid w:val="006B5BF5"/>
     <w:rsid w:val="006C3708"/>
     <w:rsid w:val="006D0242"/>
     <w:rsid w:val="006D6DA9"/>
     <w:rsid w:val="006E1E33"/>
     <w:rsid w:val="006E2844"/>
+    <w:rsid w:val="006E2A2A"/>
     <w:rsid w:val="006E3DEF"/>
     <w:rsid w:val="006E553D"/>
     <w:rsid w:val="006E6732"/>
     <w:rsid w:val="006E76EE"/>
     <w:rsid w:val="006F08BB"/>
     <w:rsid w:val="0070127C"/>
     <w:rsid w:val="0070203B"/>
     <w:rsid w:val="00702C98"/>
     <w:rsid w:val="007063DC"/>
     <w:rsid w:val="007129A3"/>
     <w:rsid w:val="0071767F"/>
     <w:rsid w:val="007251CC"/>
     <w:rsid w:val="00725A93"/>
     <w:rsid w:val="00726DF1"/>
+    <w:rsid w:val="007319C4"/>
     <w:rsid w:val="00732B64"/>
     <w:rsid w:val="00732BE7"/>
     <w:rsid w:val="00734ABB"/>
     <w:rsid w:val="00737B04"/>
     <w:rsid w:val="0074372F"/>
     <w:rsid w:val="0074788F"/>
     <w:rsid w:val="00752881"/>
     <w:rsid w:val="0075371B"/>
     <w:rsid w:val="00753B5F"/>
     <w:rsid w:val="00762CAD"/>
+    <w:rsid w:val="00764953"/>
     <w:rsid w:val="0077104B"/>
+    <w:rsid w:val="00772020"/>
     <w:rsid w:val="00777B43"/>
     <w:rsid w:val="00782E6D"/>
     <w:rsid w:val="007871BB"/>
     <w:rsid w:val="00791824"/>
     <w:rsid w:val="00793F47"/>
     <w:rsid w:val="007959A6"/>
     <w:rsid w:val="00796D71"/>
     <w:rsid w:val="007A2FFB"/>
     <w:rsid w:val="007A34F7"/>
     <w:rsid w:val="007A4AAA"/>
     <w:rsid w:val="007A5369"/>
     <w:rsid w:val="007A6F2B"/>
     <w:rsid w:val="007A77E6"/>
     <w:rsid w:val="007B05E5"/>
     <w:rsid w:val="007C1E5A"/>
     <w:rsid w:val="007C5F28"/>
     <w:rsid w:val="007C6E01"/>
     <w:rsid w:val="007D069A"/>
     <w:rsid w:val="007D0E10"/>
     <w:rsid w:val="007D16D5"/>
+    <w:rsid w:val="007D2D79"/>
     <w:rsid w:val="007D3E23"/>
     <w:rsid w:val="007D77D1"/>
     <w:rsid w:val="007D7BEA"/>
     <w:rsid w:val="007E04D1"/>
     <w:rsid w:val="007E210D"/>
     <w:rsid w:val="007E3C12"/>
     <w:rsid w:val="008022D2"/>
+    <w:rsid w:val="00813433"/>
     <w:rsid w:val="00815B23"/>
     <w:rsid w:val="008205B2"/>
     <w:rsid w:val="00821C6B"/>
     <w:rsid w:val="00830C75"/>
     <w:rsid w:val="008341BF"/>
     <w:rsid w:val="00835F83"/>
     <w:rsid w:val="00840C1B"/>
     <w:rsid w:val="00845644"/>
     <w:rsid w:val="00846B27"/>
     <w:rsid w:val="00847A52"/>
     <w:rsid w:val="00851986"/>
     <w:rsid w:val="00861C51"/>
     <w:rsid w:val="00862D85"/>
     <w:rsid w:val="00864CA1"/>
     <w:rsid w:val="00864F85"/>
     <w:rsid w:val="00866C86"/>
     <w:rsid w:val="00873F92"/>
     <w:rsid w:val="00880209"/>
     <w:rsid w:val="008855D9"/>
     <w:rsid w:val="0088618B"/>
     <w:rsid w:val="0089590B"/>
     <w:rsid w:val="008961B6"/>
     <w:rsid w:val="00897692"/>
     <w:rsid w:val="008A08DE"/>
     <w:rsid w:val="008B1481"/>
     <w:rsid w:val="008B5019"/>
     <w:rsid w:val="008B6549"/>
     <w:rsid w:val="008C05A7"/>
     <w:rsid w:val="008C252D"/>
     <w:rsid w:val="008C3CCF"/>
     <w:rsid w:val="008D2B18"/>
     <w:rsid w:val="008D408E"/>
     <w:rsid w:val="008D52F1"/>
     <w:rsid w:val="008D54E6"/>
     <w:rsid w:val="008D6032"/>
     <w:rsid w:val="008D6B73"/>
     <w:rsid w:val="008E0DF4"/>
     <w:rsid w:val="008E2002"/>
+    <w:rsid w:val="008E2177"/>
     <w:rsid w:val="008E472E"/>
     <w:rsid w:val="008E5685"/>
+    <w:rsid w:val="008F00A0"/>
     <w:rsid w:val="008F0966"/>
     <w:rsid w:val="008F28CB"/>
     <w:rsid w:val="008F2CC7"/>
     <w:rsid w:val="00907476"/>
     <w:rsid w:val="0091136F"/>
+    <w:rsid w:val="00917D0D"/>
     <w:rsid w:val="00926BF8"/>
     <w:rsid w:val="00931806"/>
     <w:rsid w:val="0093227C"/>
     <w:rsid w:val="009368E8"/>
     <w:rsid w:val="0094270E"/>
     <w:rsid w:val="009453E0"/>
+    <w:rsid w:val="00946518"/>
     <w:rsid w:val="00951156"/>
     <w:rsid w:val="009518AC"/>
     <w:rsid w:val="00954397"/>
     <w:rsid w:val="00954AD5"/>
     <w:rsid w:val="00961DFA"/>
     <w:rsid w:val="00962844"/>
+    <w:rsid w:val="009634EC"/>
     <w:rsid w:val="0096385F"/>
     <w:rsid w:val="00963B3F"/>
     <w:rsid w:val="009673AB"/>
     <w:rsid w:val="009676AD"/>
     <w:rsid w:val="009802FA"/>
+    <w:rsid w:val="00982CEA"/>
     <w:rsid w:val="00991F26"/>
     <w:rsid w:val="00996DBE"/>
     <w:rsid w:val="009A2824"/>
     <w:rsid w:val="009A42CD"/>
     <w:rsid w:val="009A6593"/>
     <w:rsid w:val="009B1EB8"/>
     <w:rsid w:val="009C2C45"/>
     <w:rsid w:val="009C39C5"/>
     <w:rsid w:val="009C5E15"/>
     <w:rsid w:val="009D70ED"/>
     <w:rsid w:val="009E2D79"/>
     <w:rsid w:val="009E56A3"/>
     <w:rsid w:val="009E7AD6"/>
+    <w:rsid w:val="009F0887"/>
     <w:rsid w:val="009F16B6"/>
     <w:rsid w:val="009F29D2"/>
     <w:rsid w:val="009F3546"/>
     <w:rsid w:val="009F4432"/>
     <w:rsid w:val="009F4970"/>
     <w:rsid w:val="009F79AE"/>
     <w:rsid w:val="00A0187A"/>
     <w:rsid w:val="00A05E92"/>
     <w:rsid w:val="00A071DA"/>
     <w:rsid w:val="00A110FB"/>
+    <w:rsid w:val="00A142BC"/>
     <w:rsid w:val="00A16DFF"/>
     <w:rsid w:val="00A172CD"/>
     <w:rsid w:val="00A2188A"/>
     <w:rsid w:val="00A24A3B"/>
     <w:rsid w:val="00A2584A"/>
     <w:rsid w:val="00A27A6B"/>
     <w:rsid w:val="00A33C77"/>
     <w:rsid w:val="00A3449F"/>
     <w:rsid w:val="00A34569"/>
     <w:rsid w:val="00A354DF"/>
     <w:rsid w:val="00A40F22"/>
     <w:rsid w:val="00A427A9"/>
     <w:rsid w:val="00A452D2"/>
     <w:rsid w:val="00A5192B"/>
+    <w:rsid w:val="00A51DEE"/>
     <w:rsid w:val="00A55F81"/>
     <w:rsid w:val="00A56AC3"/>
     <w:rsid w:val="00A606F6"/>
     <w:rsid w:val="00A632B6"/>
     <w:rsid w:val="00A6522A"/>
+    <w:rsid w:val="00A75D1D"/>
     <w:rsid w:val="00A76D51"/>
     <w:rsid w:val="00A77E61"/>
+    <w:rsid w:val="00A903A5"/>
+    <w:rsid w:val="00A9674A"/>
+    <w:rsid w:val="00A972C0"/>
     <w:rsid w:val="00A9769B"/>
     <w:rsid w:val="00A978CC"/>
     <w:rsid w:val="00AA009A"/>
     <w:rsid w:val="00AA26E0"/>
     <w:rsid w:val="00AA3A34"/>
     <w:rsid w:val="00AA61A5"/>
     <w:rsid w:val="00AB2729"/>
     <w:rsid w:val="00AB6E2D"/>
     <w:rsid w:val="00AB7424"/>
     <w:rsid w:val="00AC0F9D"/>
     <w:rsid w:val="00AC216E"/>
     <w:rsid w:val="00AC2318"/>
     <w:rsid w:val="00AD0A17"/>
     <w:rsid w:val="00AD0BC2"/>
     <w:rsid w:val="00AD79E8"/>
+    <w:rsid w:val="00AE1A75"/>
     <w:rsid w:val="00AF25F8"/>
     <w:rsid w:val="00AF2C53"/>
     <w:rsid w:val="00AF4170"/>
     <w:rsid w:val="00B01938"/>
     <w:rsid w:val="00B03E95"/>
     <w:rsid w:val="00B05677"/>
     <w:rsid w:val="00B05F04"/>
     <w:rsid w:val="00B070A7"/>
     <w:rsid w:val="00B1186C"/>
     <w:rsid w:val="00B341C0"/>
     <w:rsid w:val="00B356EF"/>
     <w:rsid w:val="00B404EB"/>
     <w:rsid w:val="00B4066B"/>
     <w:rsid w:val="00B416C3"/>
     <w:rsid w:val="00B4190F"/>
     <w:rsid w:val="00B44C9C"/>
+    <w:rsid w:val="00B4688C"/>
     <w:rsid w:val="00B47087"/>
     <w:rsid w:val="00B47F3C"/>
     <w:rsid w:val="00B50BFF"/>
     <w:rsid w:val="00B52612"/>
     <w:rsid w:val="00B54307"/>
     <w:rsid w:val="00B60C80"/>
     <w:rsid w:val="00B62746"/>
     <w:rsid w:val="00B628B8"/>
     <w:rsid w:val="00B62A7E"/>
     <w:rsid w:val="00B63AAA"/>
     <w:rsid w:val="00B646A2"/>
     <w:rsid w:val="00B64BBC"/>
     <w:rsid w:val="00B660CE"/>
     <w:rsid w:val="00B6620A"/>
     <w:rsid w:val="00B67ED2"/>
     <w:rsid w:val="00B70A4E"/>
     <w:rsid w:val="00B755C9"/>
     <w:rsid w:val="00B76D73"/>
+    <w:rsid w:val="00B81876"/>
     <w:rsid w:val="00B82732"/>
+    <w:rsid w:val="00B8486B"/>
+    <w:rsid w:val="00B84CA4"/>
     <w:rsid w:val="00B85088"/>
     <w:rsid w:val="00B87A3B"/>
     <w:rsid w:val="00B91016"/>
     <w:rsid w:val="00BB1703"/>
     <w:rsid w:val="00BB2815"/>
     <w:rsid w:val="00BB304F"/>
+    <w:rsid w:val="00BB3B77"/>
     <w:rsid w:val="00BB7452"/>
     <w:rsid w:val="00BC76E0"/>
     <w:rsid w:val="00BD5AEE"/>
     <w:rsid w:val="00BD5FA7"/>
     <w:rsid w:val="00BD7BBB"/>
+    <w:rsid w:val="00BE1B7B"/>
     <w:rsid w:val="00BE6E8D"/>
     <w:rsid w:val="00C00A54"/>
     <w:rsid w:val="00C03CF3"/>
     <w:rsid w:val="00C1205B"/>
     <w:rsid w:val="00C13888"/>
     <w:rsid w:val="00C15A30"/>
     <w:rsid w:val="00C1608B"/>
     <w:rsid w:val="00C17BB3"/>
     <w:rsid w:val="00C215A7"/>
     <w:rsid w:val="00C251B2"/>
     <w:rsid w:val="00C31B27"/>
     <w:rsid w:val="00C32EC0"/>
     <w:rsid w:val="00C3443B"/>
     <w:rsid w:val="00C35B4C"/>
     <w:rsid w:val="00C367E6"/>
     <w:rsid w:val="00C4001F"/>
     <w:rsid w:val="00C40256"/>
     <w:rsid w:val="00C414DF"/>
     <w:rsid w:val="00C41807"/>
     <w:rsid w:val="00C42867"/>
     <w:rsid w:val="00C44AFD"/>
     <w:rsid w:val="00C5041A"/>
     <w:rsid w:val="00C50A31"/>
     <w:rsid w:val="00C5201A"/>
     <w:rsid w:val="00C56EBB"/>
     <w:rsid w:val="00C702D9"/>
     <w:rsid w:val="00C70573"/>
     <w:rsid w:val="00C77CCC"/>
     <w:rsid w:val="00C8008D"/>
     <w:rsid w:val="00C867C5"/>
     <w:rsid w:val="00C93989"/>
     <w:rsid w:val="00C9580A"/>
     <w:rsid w:val="00C97F1B"/>
     <w:rsid w:val="00CA06EE"/>
     <w:rsid w:val="00CA13A8"/>
     <w:rsid w:val="00CA1E7A"/>
     <w:rsid w:val="00CA6124"/>
     <w:rsid w:val="00CB512F"/>
     <w:rsid w:val="00CB5F02"/>
+    <w:rsid w:val="00CC0583"/>
+    <w:rsid w:val="00CC5CA2"/>
     <w:rsid w:val="00CD2C31"/>
     <w:rsid w:val="00CE2134"/>
     <w:rsid w:val="00CE2366"/>
     <w:rsid w:val="00CE246A"/>
     <w:rsid w:val="00CE559C"/>
     <w:rsid w:val="00CF087F"/>
     <w:rsid w:val="00CF3132"/>
     <w:rsid w:val="00CF3532"/>
     <w:rsid w:val="00D01F59"/>
     <w:rsid w:val="00D065D8"/>
     <w:rsid w:val="00D1191C"/>
     <w:rsid w:val="00D134A8"/>
     <w:rsid w:val="00D17AF4"/>
     <w:rsid w:val="00D21DE8"/>
     <w:rsid w:val="00D249BA"/>
     <w:rsid w:val="00D2505C"/>
     <w:rsid w:val="00D34693"/>
     <w:rsid w:val="00D376BC"/>
     <w:rsid w:val="00D40ECE"/>
     <w:rsid w:val="00D44AF1"/>
     <w:rsid w:val="00D45A23"/>
     <w:rsid w:val="00D560C4"/>
     <w:rsid w:val="00D572EA"/>
     <w:rsid w:val="00D64EB1"/>
     <w:rsid w:val="00D73430"/>
     <w:rsid w:val="00D73466"/>
     <w:rsid w:val="00D74422"/>
     <w:rsid w:val="00D81CA9"/>
     <w:rsid w:val="00D91C01"/>
     <w:rsid w:val="00D9314E"/>
+    <w:rsid w:val="00D97EE2"/>
     <w:rsid w:val="00DA2956"/>
     <w:rsid w:val="00DA32B6"/>
     <w:rsid w:val="00DB44E6"/>
     <w:rsid w:val="00DB6A29"/>
     <w:rsid w:val="00DC5153"/>
     <w:rsid w:val="00DC5BC3"/>
     <w:rsid w:val="00DD128D"/>
     <w:rsid w:val="00DD635C"/>
     <w:rsid w:val="00DE1617"/>
     <w:rsid w:val="00DE1728"/>
     <w:rsid w:val="00DE3A99"/>
     <w:rsid w:val="00DF0F40"/>
     <w:rsid w:val="00DF2002"/>
     <w:rsid w:val="00DF21C3"/>
     <w:rsid w:val="00DF4AC6"/>
     <w:rsid w:val="00DF6A3D"/>
     <w:rsid w:val="00DF6EED"/>
     <w:rsid w:val="00E023AA"/>
+    <w:rsid w:val="00E03BBB"/>
     <w:rsid w:val="00E05D36"/>
     <w:rsid w:val="00E129AA"/>
     <w:rsid w:val="00E13B2E"/>
     <w:rsid w:val="00E14A9F"/>
     <w:rsid w:val="00E1785C"/>
     <w:rsid w:val="00E21829"/>
-    <w:rsid w:val="00E25A26"/>
     <w:rsid w:val="00E30AEB"/>
     <w:rsid w:val="00E342FC"/>
     <w:rsid w:val="00E42460"/>
     <w:rsid w:val="00E43918"/>
     <w:rsid w:val="00E51675"/>
     <w:rsid w:val="00E53021"/>
     <w:rsid w:val="00E60F94"/>
     <w:rsid w:val="00E62000"/>
     <w:rsid w:val="00E624D2"/>
     <w:rsid w:val="00E66464"/>
     <w:rsid w:val="00E70FAD"/>
     <w:rsid w:val="00E812CA"/>
     <w:rsid w:val="00E83657"/>
     <w:rsid w:val="00E859D2"/>
     <w:rsid w:val="00E868C1"/>
     <w:rsid w:val="00E92377"/>
     <w:rsid w:val="00E92682"/>
     <w:rsid w:val="00E92EDB"/>
     <w:rsid w:val="00E92EE2"/>
     <w:rsid w:val="00E93A93"/>
     <w:rsid w:val="00E94509"/>
     <w:rsid w:val="00E95F3A"/>
     <w:rsid w:val="00EA011B"/>
+    <w:rsid w:val="00EA1E60"/>
     <w:rsid w:val="00EA2BCC"/>
     <w:rsid w:val="00EA53BB"/>
     <w:rsid w:val="00EA5907"/>
     <w:rsid w:val="00EA6724"/>
     <w:rsid w:val="00EA7B84"/>
     <w:rsid w:val="00EB37DA"/>
     <w:rsid w:val="00EB55FC"/>
     <w:rsid w:val="00EC05FD"/>
     <w:rsid w:val="00EC3F83"/>
     <w:rsid w:val="00EC6934"/>
     <w:rsid w:val="00ED1211"/>
     <w:rsid w:val="00ED3767"/>
     <w:rsid w:val="00ED70BB"/>
     <w:rsid w:val="00EF2C4B"/>
     <w:rsid w:val="00EF4E61"/>
     <w:rsid w:val="00EF7472"/>
     <w:rsid w:val="00F00AB4"/>
     <w:rsid w:val="00F10842"/>
     <w:rsid w:val="00F10B73"/>
     <w:rsid w:val="00F152FC"/>
     <w:rsid w:val="00F27CE8"/>
     <w:rsid w:val="00F30E4D"/>
     <w:rsid w:val="00F31D0D"/>
     <w:rsid w:val="00F342E2"/>
     <w:rsid w:val="00F37DBB"/>
     <w:rsid w:val="00F44F7C"/>
     <w:rsid w:val="00F47B5B"/>
     <w:rsid w:val="00F51053"/>
     <w:rsid w:val="00F52E62"/>
     <w:rsid w:val="00F53946"/>
     <w:rsid w:val="00F555A6"/>
     <w:rsid w:val="00F61912"/>
     <w:rsid w:val="00F66CB2"/>
     <w:rsid w:val="00F67E7B"/>
     <w:rsid w:val="00F70D14"/>
     <w:rsid w:val="00F742F3"/>
     <w:rsid w:val="00F75DB6"/>
     <w:rsid w:val="00F77473"/>
     <w:rsid w:val="00F776E7"/>
     <w:rsid w:val="00F81D42"/>
     <w:rsid w:val="00F83429"/>
     <w:rsid w:val="00F846C1"/>
-    <w:rsid w:val="00F91D72"/>
     <w:rsid w:val="00F9441E"/>
     <w:rsid w:val="00F9582D"/>
     <w:rsid w:val="00FA0278"/>
+    <w:rsid w:val="00FA27D9"/>
     <w:rsid w:val="00FA3246"/>
+    <w:rsid w:val="00FA35F2"/>
     <w:rsid w:val="00FA780B"/>
     <w:rsid w:val="00FB231E"/>
     <w:rsid w:val="00FB7717"/>
     <w:rsid w:val="00FC1BAC"/>
     <w:rsid w:val="00FC4049"/>
     <w:rsid w:val="00FC4F14"/>
     <w:rsid w:val="00FC5886"/>
     <w:rsid w:val="00FC6723"/>
     <w:rsid w:val="00FD1807"/>
     <w:rsid w:val="00FD18EC"/>
     <w:rsid w:val="00FD3905"/>
     <w:rsid w:val="00FD3CD0"/>
     <w:rsid w:val="00FD3F83"/>
     <w:rsid w:val="00FE04D5"/>
     <w:rsid w:val="00FE1D7E"/>
     <w:rsid w:val="00FE509F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -22194,52 +23595,52 @@
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22609,67 +24010,86 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00840C1B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:ind w:left="14" w:hanging="14"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:color w:val="000000"/>
       <w:sz w:val="28"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00840C1B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:color w:val="auto"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D97EE2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -23106,50 +24526,62 @@
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00C13888"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00840C1B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:i/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00D97EE2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="571160380">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1076241843">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -23182,51 +24614,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1831939993">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.jpg@01DA6B18.ED8D52A0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:20FB6DC7-C322-495C-89C2-808D39C3DBE3" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image002.jpg@01DA6B18.ED8D52A0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -23504,70 +24936,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E9E8D8A-1E37-407F-B36B-99C0795FE13E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>70269</Characters>
+  <Pages>34</Pages>
+  <Words>12958</Words>
+  <Characters>73866</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>585</Lines>
-  <Paragraphs>164</Paragraphs>
+  <Lines>615</Lines>
+  <Paragraphs>173</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>82432</CharactersWithSpaces>
+  <CharactersWithSpaces>86651</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Allen, Richelle (DPH)</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>