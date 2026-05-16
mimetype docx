--- v0 (2025-10-31)
+++ v1 (2026-05-16)
@@ -3,112 +3,112 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3A12C1CA" w14:textId="47CDEA71" w:rsidR="000C2B8A" w:rsidRDefault="000C2B8A" w:rsidP="000C2B8A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DAC3829" w14:textId="77777777" w:rsidR="000C2B8A" w:rsidRPr="00F739C2" w:rsidRDefault="000C2B8A" w:rsidP="000C2B8A">
       <w:pPr>
         <w:framePr w:w="10201" w:h="1821" w:hRule="exact" w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1269" w:y="191"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk121212854"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00DA5017">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="+mn-ea" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58504757" wp14:editId="1ACDB9E9">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58504757" wp14:editId="5FC9DC13">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>3175</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3175</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="634620" cy="648700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="33" name="Picture 33" descr="Logo&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="33" name="Picture 33" descr="Logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="33" name="Picture 33" descr="Logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="33" name="Picture 33" descr="Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="634620" cy="648700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
@@ -1662,51 +1662,51 @@
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5575"/>
         <w:gridCol w:w="838"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="1495"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="1350"/>
       </w:tblGrid>
       <w:tr w:rsidR="0048088F" w:rsidRPr="00CE1015" w14:paraId="58B3634C" w14:textId="77777777" w:rsidTr="00C82958">
         <w:trPr>
           <w:trHeight w:val="404"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="090978AC" w14:textId="75FCD6EC" w:rsidR="009C1FCA" w:rsidRPr="00CE1015" w:rsidRDefault="00BE18E6" w:rsidP="003D6F47">
+          <w:p w14:paraId="090978AC" w14:textId="75FCD6EC" w:rsidR="009C1FCA" w:rsidRPr="00CE1015" w:rsidRDefault="00FC3AA7" w:rsidP="003D6F47">
             <w:pPr>
               <w:ind w:left="69"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="1282451357"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -1862,51 +1862,51 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w14:textFill>
                   <w14:solidFill>
                     <w14:srgbClr w14:val="000000">
                       <w14:alpha w14:val="56000"/>
                     </w14:srgbClr>
                   </w14:solidFill>
                 </w14:textFill>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0048088F" w:rsidRPr="00CE1015" w14:paraId="177492C9" w14:textId="77777777" w:rsidTr="00C82958">
         <w:trPr>
           <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0264DDDA" w14:textId="7FCE1EA1" w:rsidR="009C1FCA" w:rsidRPr="00CE1015" w:rsidRDefault="00BE18E6" w:rsidP="003D6F47">
+          <w:p w14:paraId="0264DDDA" w14:textId="7FCE1EA1" w:rsidR="009C1FCA" w:rsidRPr="00CE1015" w:rsidRDefault="00FC3AA7" w:rsidP="003D6F47">
             <w:pPr>
               <w:ind w:left="69"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1013609473"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
@@ -2146,51 +2146,51 @@
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="1FCDC8FA" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:489.8pt;margin-top:9.5pt;width:541pt;height:82.5pt;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAL+N1ogwIAAF0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5fSStCmUVKapATJMQ&#10;IGDi2Th2E8n2eWe3affrd3bSwADtYVoeHJ/v7ru7z3c+O99Zw7YKQwuu4pOjkjPlJNStW1f8x+PV&#10;l1POQhSuFgacqvheBX6+/PzprPMLNYUGTK2QEYgLi85XvInRL4oiyEZZEY7AK0dKDWhFJBHXRY2i&#10;I3RrimlZnhQdYO0RpAqBTi97JV9mfK2VjLdaBxWZqTjlFvOKeX1Oa7E8E4s1Ct+0ckhD/EMWVrSO&#10;go5QlyIKtsH2HZRtJUIAHY8k2AK0bqXKNVA1k/JNNQ+N8CrXQuQEP9IU/h+svNneIWvritNFOWHp&#10;iu6JNOHWRrHTRE/nw4KsHvwdDlKgbap1p9GmP1XBdpnS/Uip2kUm6fDkdF7OS2Jekm5Szubz40x6&#10;8eLuMcRvCixLm4ojhc9Uiu11iBSSTA8mKZqDq9aYfG/G/XFAhumkSBn3OeZd3BuV7Iy7V5pKpaym&#10;OUBuMnVhkG0FtYeQUrk46VWNqFV/fFzSl4gg+NEjSxkwIWtKaMQeAFIDv8fuYQb75Kpyj47O5d8S&#10;651HjxwZXBydbesAPwIwVNUQubc/kNRTk1h6hnpPjYDQT0jw8qql67gWId4JpJGgK6Qxj7e0aANd&#10;xWHYcdYA/vroPNlTp5KWs45GrOLh50ag4sx8d9TDXyezWZrJLMyO51MS8LXm+bXGbewF0DVN6EHx&#10;Mm+TfTSHrUawT/QarFJUUgknKXbFZcSDcBH70af3RKrVKpvRHHoRr92Dlwk8sZra7XH3JNAPPRmp&#10;nW/gMI5i8aY1e9vk6WC1iaDb3LcvvA580wznxhnem/RIvJaz1curuPwNAAD//wMAUEsDBBQABgAI&#10;AAAAIQBKoVcR2QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3FjCRNCpTSd&#10;BhJCaAfEBvc08dpqjVM16cf+Pd4JTn72s95HsVl8JyYcYhtIw/1KgUCywbVUa/g+vN1lIGIy5EwX&#10;CDWcMcKmvL4qTO7CTF847VMtWIRibjQ0KfW5lNE26E1chR6JuWMYvEm8DrV0g5lZ3HdyrdSj9KYl&#10;dmhMj68N2tN+9Bp+wvFl9raij+n82Y7vu8HabKf17c2yfQaRcEl/z3CJz9Gh5ExVGMlF0WngIomv&#10;TzwvrMrWjCpG2YMCWRbyf4HyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAv43WiDAgAA&#10;XQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEqhVxHZ&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" filled="f" stroked="f" strokeweight="1pt">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E564A73" w14:textId="34A4B982" w:rsidR="00D41D60" w:rsidRPr="00D41D60" w:rsidRDefault="00D41D60" w:rsidP="00D41D60">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D41D60">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2319,51 +2319,51 @@
               </w:rPr>
               <w:t>Electronically sent via secure file transfer to email address Section I (</w:t>
             </w:r>
             <w:r w:rsidR="003572CC" w:rsidRPr="003D6F47">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="003D6F47">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>referred)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7B6E23" w14:textId="65F3223C" w:rsidR="00D15557" w:rsidRPr="003D6F47" w:rsidRDefault="00BE18E6" w:rsidP="003D6F47">
+          <w:p w14:paraId="7C7B6E23" w14:textId="65F3223C" w:rsidR="00D15557" w:rsidRPr="003D6F47" w:rsidRDefault="00FC3AA7" w:rsidP="003D6F47">
             <w:pPr>
               <w:ind w:left="751"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="36"/>
                   <w:szCs w:val="36"/>
                 </w:rPr>
                 <w:id w:val="-2066098268"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003D6F47">
@@ -2465,146 +2465,146 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   Date________________</w:t>
       </w:r>
       <w:r w:rsidR="00297BFD" w:rsidRPr="00CE1015">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00546FB5" w:rsidRPr="00CE1015" w:rsidSect="00BF65DF">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1080" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="773B2AA4" w14:textId="77777777" w:rsidR="003E1F9C" w:rsidRDefault="003E1F9C" w:rsidP="00B130C2">
+    <w:p w14:paraId="6B0687C0" w14:textId="77777777" w:rsidR="00FC3AA7" w:rsidRDefault="00FC3AA7" w:rsidP="00B130C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2DBA242A" w14:textId="77777777" w:rsidR="003E1F9C" w:rsidRDefault="003E1F9C" w:rsidP="00B130C2">
+    <w:p w14:paraId="3C72F453" w14:textId="77777777" w:rsidR="00FC3AA7" w:rsidRDefault="00FC3AA7" w:rsidP="00B130C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="+mn-ea">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6ECEB823" w14:textId="1EC024CD" w:rsidR="00B130C2" w:rsidRPr="0088590F" w:rsidRDefault="007C3FB5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Please s</w:t>
     </w:r>
     <w:r w:rsidR="009E48F7">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>ee here for m</w:t>
     </w:r>
     <w:r w:rsidR="00B130C2" w:rsidRPr="0088590F">
@@ -2652,70 +2652,70 @@
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0088590F">
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>PMP</w:t>
     </w:r>
     <w:r w:rsidR="005404A7" w:rsidRPr="0088590F">
       <w:rPr>
         <w:rStyle w:val="Hyperlink"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
       </w:rPr>
       <w:t>-Request-Form Dec2022</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5897BB09" w14:textId="77777777" w:rsidR="003E1F9C" w:rsidRDefault="003E1F9C" w:rsidP="00B130C2">
+    <w:p w14:paraId="5A2CD84F" w14:textId="77777777" w:rsidR="00FC3AA7" w:rsidRDefault="00FC3AA7" w:rsidP="00B130C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2601C691" w14:textId="77777777" w:rsidR="003E1F9C" w:rsidRDefault="003E1F9C" w:rsidP="00B130C2">
+    <w:p w14:paraId="2FC15278" w14:textId="77777777" w:rsidR="00FC3AA7" w:rsidRDefault="00FC3AA7" w:rsidP="00B130C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02E375AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11820EB8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -3298,161 +3298,166 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2026710267">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="525680725">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="31003875">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1500348203">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="555816914">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1037973091">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1410032544">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C2B8A"/>
     <w:rsid w:val="0005477C"/>
     <w:rsid w:val="000772DD"/>
     <w:rsid w:val="000C2B8A"/>
+    <w:rsid w:val="001153B9"/>
     <w:rsid w:val="00122BAA"/>
     <w:rsid w:val="00161022"/>
     <w:rsid w:val="00176949"/>
     <w:rsid w:val="001E5DED"/>
+    <w:rsid w:val="001E79A5"/>
+    <w:rsid w:val="00240CCD"/>
     <w:rsid w:val="00272925"/>
     <w:rsid w:val="00273981"/>
     <w:rsid w:val="00292D0D"/>
     <w:rsid w:val="00297BFD"/>
     <w:rsid w:val="002E54C3"/>
     <w:rsid w:val="002F1291"/>
     <w:rsid w:val="00317077"/>
     <w:rsid w:val="003415E7"/>
     <w:rsid w:val="0034498A"/>
     <w:rsid w:val="003572CC"/>
     <w:rsid w:val="003576C0"/>
     <w:rsid w:val="00384BAE"/>
     <w:rsid w:val="00384E07"/>
     <w:rsid w:val="00391740"/>
     <w:rsid w:val="003D6F47"/>
     <w:rsid w:val="003E1F9C"/>
     <w:rsid w:val="0048088F"/>
+    <w:rsid w:val="004C1485"/>
     <w:rsid w:val="004E3981"/>
     <w:rsid w:val="004F2105"/>
     <w:rsid w:val="005404A7"/>
     <w:rsid w:val="00546FB5"/>
     <w:rsid w:val="005A7F36"/>
     <w:rsid w:val="005C72E5"/>
     <w:rsid w:val="00640134"/>
     <w:rsid w:val="006B6F8F"/>
     <w:rsid w:val="006F19C6"/>
+    <w:rsid w:val="0077565E"/>
     <w:rsid w:val="00776B53"/>
     <w:rsid w:val="00783243"/>
     <w:rsid w:val="007C3FB5"/>
     <w:rsid w:val="008278A2"/>
     <w:rsid w:val="00830EF3"/>
     <w:rsid w:val="008536DE"/>
     <w:rsid w:val="008649CB"/>
     <w:rsid w:val="0088590F"/>
     <w:rsid w:val="008C2A47"/>
     <w:rsid w:val="00900584"/>
     <w:rsid w:val="009C1FCA"/>
     <w:rsid w:val="009E48F7"/>
     <w:rsid w:val="009F66D1"/>
     <w:rsid w:val="00A05E63"/>
     <w:rsid w:val="00A42F58"/>
     <w:rsid w:val="00A60BB4"/>
     <w:rsid w:val="00A70C2E"/>
     <w:rsid w:val="00AD38B0"/>
     <w:rsid w:val="00B130C2"/>
     <w:rsid w:val="00B41498"/>
     <w:rsid w:val="00B56EBB"/>
     <w:rsid w:val="00B64463"/>
     <w:rsid w:val="00B809F9"/>
     <w:rsid w:val="00B84BC6"/>
     <w:rsid w:val="00B86E80"/>
@@ -3465,82 +3470,83 @@
     <w:rsid w:val="00BF65DF"/>
     <w:rsid w:val="00C06B97"/>
     <w:rsid w:val="00C82958"/>
     <w:rsid w:val="00C96B58"/>
     <w:rsid w:val="00CE1015"/>
     <w:rsid w:val="00D03400"/>
     <w:rsid w:val="00D15557"/>
     <w:rsid w:val="00D402E0"/>
     <w:rsid w:val="00D41D60"/>
     <w:rsid w:val="00D640F2"/>
     <w:rsid w:val="00D927FC"/>
     <w:rsid w:val="00DA562A"/>
     <w:rsid w:val="00DF59C2"/>
     <w:rsid w:val="00E11A97"/>
     <w:rsid w:val="00E305F2"/>
     <w:rsid w:val="00E57402"/>
     <w:rsid w:val="00E73240"/>
     <w:rsid w:val="00E95806"/>
     <w:rsid w:val="00EB50C3"/>
     <w:rsid w:val="00EE07FA"/>
     <w:rsid w:val="00F17B28"/>
     <w:rsid w:val="00F27868"/>
     <w:rsid w:val="00F40EB0"/>
     <w:rsid w:val="00F63229"/>
     <w:rsid w:val="00FB7714"/>
+    <w:rsid w:val="00FC3AA7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2B8AADFA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{68906242-4CC5-49E1-BFA6-10B5A0903465}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4141,51 +4147,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B130C2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B130C2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1348092107">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mapmp.dph@mass.gov" TargetMode="External"/></Relationships>
 </file>
 
@@ -4484,73 +4490,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9849B9F-DB74-4ECC-9DD0-4E4E68868CEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>493</Words>
-  <Characters>2815</Characters>
+  <Characters>2814</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3302</CharactersWithSpaces>
+  <CharactersWithSpaces>3301</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Colvin, Natasha (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>