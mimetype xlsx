--- v0 (2025-11-30)
+++ v1 (2026-04-01)
@@ -2,87 +2,87 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/quater license lists/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/Website 2025 licenseee list/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="55" documentId="8_{F3CC0B70-94C3-4983-B742-715C1EEA6951}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B0FAECC3-D407-454F-9BB3-4D1AD2B7CC41}"/>
+  <xr:revisionPtr revIDLastSave="58" documentId="8_{F3CC0B70-94C3-4983-B742-715C1EEA6951}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E3D6666F-C609-4C17-8333-A2665ED41F37}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D9A457E4-39E7-4212-8760-BAD2A867A02C}"/>
   </bookViews>
   <sheets>
     <sheet name="3rd Party Loan Servicer" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'3rd Party Loan Servicer'!$A$2:$I$115</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="852" uniqueCount="530">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="840" uniqueCount="526">
   <si>
     <t>MA Third Party Loan Servicer Registration</t>
   </si>
   <si>
     <t>LS1073</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
     <t xml:space="preserve">6150 Omni Park Drive </t>
   </si>
   <si>
     <t>World Omni Financial Corp.</t>
   </si>
   <si>
     <t>LS93243</t>
   </si>
   <si>
     <t>NM</t>
   </si>
   <si>
@@ -127,62 +127,50 @@
   <si>
     <t>San Mateo</t>
   </si>
   <si>
     <t>Upstart Network, Inc.</t>
   </si>
   <si>
     <t>WI</t>
   </si>
   <si>
     <t>LS1060516</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Parkville</t>
   </si>
   <si>
     <t xml:space="preserve">603 East Street, Suite 301 </t>
   </si>
   <si>
     <t>Universal Account Servicing, LLC</t>
   </si>
   <si>
-    <t>LS3038</t>
-[...10 lines deleted...]
-  <si>
     <t>UT</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>LS2229</t>
   </si>
   <si>
     <t>OH</t>
   </si>
   <si>
     <t>Strongsville</t>
   </si>
   <si>
     <t xml:space="preserve">8241 Dow Circle W </t>
   </si>
   <si>
     <t>Union Home Mortgage Corp.</t>
   </si>
   <si>
     <t>NJ</t>
   </si>
   <si>
     <t>LS1063</t>
@@ -193,56 +181,50 @@
   <si>
     <t>Jacksonville</t>
   </si>
   <si>
     <t>13901 Sutton Park Drive South Suite 300</t>
   </si>
   <si>
     <t>Triad Financial Services, Inc.</t>
   </si>
   <si>
     <t>LS3028</t>
   </si>
   <si>
     <t>Troy</t>
   </si>
   <si>
     <t>Towne Mortgage Company</t>
   </si>
   <si>
     <t>LS1091733</t>
   </si>
   <si>
     <t>VA</t>
   </si>
   <si>
-    <t>Virginia Beach</t>
-[...4 lines deleted...]
-  <si>
     <t>Tidewater Finance Company</t>
   </si>
   <si>
     <t>LS1708442</t>
   </si>
   <si>
     <t>San Ramon</t>
   </si>
   <si>
     <t>2010 Crow Canyon Place Suite 300</t>
   </si>
   <si>
     <t>TFC Credit Corporation of California</t>
   </si>
   <si>
     <t>LS2663</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Tammac Holdings Corporation</t>
   </si>
   <si>
     <t>LS950746</t>
@@ -493,53 +475,50 @@
   <si>
     <t>LS9866</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
     <t xml:space="preserve">One Nissan Way </t>
   </si>
   <si>
     <t>Nissan Motor Acceptance Company LLC</t>
   </si>
   <si>
     <t>LS1508613</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Lincoln</t>
   </si>
   <si>
-    <t xml:space="preserve">121 South 13th Street </t>
-[...1 lines deleted...]
-  <si>
     <t>Nelnet Servicing, LLC</t>
   </si>
   <si>
     <t>LS191693</t>
   </si>
   <si>
     <t>Frankenmuth</t>
   </si>
   <si>
     <t>975 N. Main Street Suite D</t>
   </si>
   <si>
     <t>Neighborhood Mortgage Solutions, LLC</t>
   </si>
   <si>
     <t>LS1723196</t>
   </si>
   <si>
     <t>Allentown</t>
   </si>
   <si>
     <t xml:space="preserve">1005 Brookside Road, Suite 200 </t>
   </si>
   <si>
     <t>National Energy Improvement Fund, LLC</t>
@@ -967,59 +946,50 @@
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>MA Third Party Loan Servicer Registration Other Trade Name #1</t>
   </si>
   <si>
     <t>MA Third Party Loan Servicer Registration Other Trade Name #2</t>
   </si>
   <si>
     <t>MA Third Party Loan Servicer Registration Other Trade Name #3</t>
   </si>
   <si>
     <t>MA Third Party Loan Servicer Registration Other Trade Name #4</t>
   </si>
   <si>
     <t>Linthicum</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>LS2893</t>
   </si>
   <si>
-    <t>U-Pledge Inc</t>
-[...7 lines deleted...]
-  <si>
     <t>Branch ID</t>
   </si>
   <si>
     <t>Credit Union Mortgage Association, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">10800 Main Street </t>
   </si>
   <si>
     <t>Fairfax</t>
   </si>
   <si>
     <t>LS296727</t>
   </si>
   <si>
     <t>2783 South Leadership Ct Suite 400</t>
   </si>
   <si>
     <t>West Valley City</t>
   </si>
   <si>
     <t>Grain Technology, Inc.</t>
   </si>
   <si>
     <t>LS2134618</t>
@@ -1111,77 +1081,68 @@
   <si>
     <t>LS958660</t>
   </si>
   <si>
     <t>ADC Advance, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">8281 Greensboro Drive, Suite 100 </t>
   </si>
   <si>
     <t>Tysons</t>
   </si>
   <si>
     <t>LS2272646</t>
   </si>
   <si>
     <t>American Internet Mortgage, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">4141 Camino del Rio South </t>
   </si>
   <si>
     <t>LS2890</t>
   </si>
   <si>
-    <t>Curve US, Inc.</t>
-[...4 lines deleted...]
-  <si>
     <t>Fin Care US LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1300 S. Country Club Drive, Suite 1302 </t>
   </si>
   <si>
     <t>LS2297730</t>
   </si>
   <si>
     <t xml:space="preserve">262 Robert Rose Drive </t>
   </si>
   <si>
     <t>Maverick Payments Inc.</t>
   </si>
   <si>
     <t>LS2324313</t>
   </si>
   <si>
-    <t>233 Spring St. 3rd Floor</t>
-[...1 lines deleted...]
-  <si>
     <t>LS2295169</t>
   </si>
   <si>
     <t>Austin</t>
   </si>
   <si>
     <t>Possible Financial Inc.</t>
   </si>
   <si>
     <t>LS1697898</t>
   </si>
   <si>
     <t xml:space="preserve">1235 North Dutton Ave, Ste E </t>
   </si>
   <si>
     <t>Santa Rosa</t>
   </si>
   <si>
     <t>Snap Finance LLC</t>
   </si>
   <si>
     <t>LS1769138</t>
   </si>
   <si>
     <t xml:space="preserve">2015 Washtenaw Ave </t>
@@ -1462,68 +1423,59 @@
   <si>
     <t>Seen Finance Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">1193 West 2400 South </t>
   </si>
   <si>
     <t>LS2477008</t>
   </si>
   <si>
     <t>Stream Innovations Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">100 Barr Harbor </t>
   </si>
   <si>
     <t>Conshohocken</t>
   </si>
   <si>
     <t>LS2457938</t>
   </si>
   <si>
     <t>888 West Big Beaver Road Suite 310</t>
   </si>
   <si>
-    <t>650 Dundee Road Suite 150</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">1050 Woodward Avenue </t>
   </si>
   <si>
     <t xml:space="preserve">899 W Cypress Creek Rd </t>
   </si>
   <si>
     <t>Ft. Lauderdale</t>
   </si>
   <si>
-    <t xml:space="preserve">1460 Broadway, Office 4033 </t>
-[...1 lines deleted...]
-  <si>
     <t>1 Baxter Way Suite 270</t>
   </si>
   <si>
     <t>Thousand Oaks</t>
   </si>
   <si>
     <t>5950 Symphony Woods Road Suite 312</t>
   </si>
   <si>
     <t>McBurberod Financial, Inc.</t>
   </si>
   <si>
     <t>1100 Broadway STE 1800</t>
   </si>
   <si>
     <t>LS2057952</t>
   </si>
   <si>
     <t>1423 Red Ventures Drive Suite 201</t>
   </si>
   <si>
     <t>Stellantis Financial Services, Inc.</t>
   </si>
   <si>
     <t>5757 Woodway Drive Suite 400</t>
@@ -1579,99 +1531,135 @@
   <si>
     <t>Bellevue</t>
   </si>
   <si>
     <t>JGW Loan Servicing, LLC</t>
   </si>
   <si>
     <t>LS2565516</t>
   </si>
   <si>
     <t>Pike Creek Mortgage Services, Inc.</t>
   </si>
   <si>
     <t>2100 Drummond Plaza Building 2</t>
   </si>
   <si>
     <t>Newark</t>
   </si>
   <si>
     <t>LS130829</t>
   </si>
   <si>
     <t>Roadrunner Account Services, LLC</t>
   </si>
   <si>
-    <t xml:space="preserve">4851 Regent Blvd., Suite 100 </t>
-[...1 lines deleted...]
-  <si>
     <t>LS1758660</t>
   </si>
   <si>
     <t>2829 Westown Parkway Suite 200</t>
   </si>
   <si>
-    <t>Third Party Loan Servicer licensee list as of September 30, 2025</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">952 Echo Lane, Suite 190 </t>
   </si>
   <si>
     <t>Glow Financial Services Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">78 SW 7th St, Suite 08-116 </t>
   </si>
   <si>
     <t>Miami</t>
   </si>
   <si>
     <t>LS2277799</t>
   </si>
   <si>
     <t>Happy Money, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">21515 Hawthorne Blvd., Suite 200 </t>
   </si>
   <si>
     <t>Torrance</t>
   </si>
   <si>
     <t>LS1396805</t>
   </si>
   <si>
     <t>NFM Lending, LLC</t>
   </si>
   <si>
     <t>6900 E Layton Ave Suite 1500</t>
   </si>
   <si>
     <t>Denver</t>
   </si>
   <si>
     <t>Tilt Card, Inc</t>
+  </si>
+  <si>
+    <t>Third Party Loan Servicer licensee list as of December 31, 2025</t>
+  </si>
+  <si>
+    <t>141 W. Jackson Blvd. Suite 1220</t>
+  </si>
+  <si>
+    <t>Momnt Servicing Company LLC</t>
+  </si>
+  <si>
+    <t>4 Concourse Parkway Suite 150</t>
+  </si>
+  <si>
+    <t>LS2373805</t>
+  </si>
+  <si>
+    <t>NAF Technology Services India Private Limited</t>
+  </si>
+  <si>
+    <t>Block A1, 3rd Floor, Gateway Office Parks SEZ, No 16 GST Road, Perungalathur</t>
+  </si>
+  <si>
+    <t>LS2658582</t>
+  </si>
+  <si>
+    <t>121 South 13th Street Suite 100</t>
+  </si>
+  <si>
+    <t>3001 Hackberry Suite 225</t>
+  </si>
+  <si>
+    <t>1434 Crossways Blvd Suite 285</t>
+  </si>
+  <si>
+    <t>Chesapeake</t>
+  </si>
+  <si>
+    <t>23320-2839</t>
+  </si>
+  <si>
+    <t>650 California St. Floor 7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2015,3711 +2003,3675 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{085A6BED-0035-408B-9DAB-F69E763CEC77}">
-  <dimension ref="A1:I140"/>
+  <dimension ref="A1:I138"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" customWidth="1"/>
     <col min="7" max="7" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.85546875" customWidth="1"/>
     <col min="9" max="9" width="42" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>312</v>
+        <v>302</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>958660</v>
       </c>
       <c r="B3" t="s">
-        <v>348</v>
+        <v>338</v>
       </c>
       <c r="D3" t="s">
-        <v>477</v>
+        <v>462</v>
       </c>
       <c r="E3" t="s">
-        <v>478</v>
+        <v>463</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="G3">
         <v>33309</v>
       </c>
       <c r="H3" t="s">
-        <v>349</v>
+        <v>339</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>1869563</v>
       </c>
       <c r="B4" t="s">
-        <v>329</v>
+        <v>319</v>
       </c>
       <c r="D4" t="s">
-        <v>474</v>
+        <v>513</v>
       </c>
       <c r="E4" t="s">
-        <v>475</v>
+        <v>203</v>
       </c>
       <c r="F4" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="G4">
-        <v>60062</v>
+        <v>60604</v>
       </c>
       <c r="H4" t="s">
-        <v>330</v>
+        <v>320</v>
       </c>
       <c r="I4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>2272646</v>
       </c>
       <c r="B5" t="s">
-        <v>350</v>
+        <v>340</v>
       </c>
       <c r="D5" t="s">
-        <v>351</v>
+        <v>341</v>
       </c>
       <c r="E5" t="s">
-        <v>352</v>
+        <v>342</v>
       </c>
       <c r="F5" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="G5">
         <v>22102</v>
       </c>
       <c r="H5" t="s">
-        <v>353</v>
+        <v>343</v>
       </c>
       <c r="I5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>1969084</v>
       </c>
       <c r="B6" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="D6" t="s">
-        <v>331</v>
+        <v>321</v>
       </c>
       <c r="E6" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
         <v>92128</v>
       </c>
       <c r="H6" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="I6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>33041</v>
       </c>
       <c r="B7" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
       <c r="D7" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="E7" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="F7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G7" s="5" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
       <c r="H7" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
       <c r="I7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>1883087</v>
       </c>
       <c r="B8" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="D8" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="E8" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
         <v>94108</v>
       </c>
       <c r="H8" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
       <c r="I8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>3280</v>
       </c>
       <c r="B9" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="D9" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="E9" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
       <c r="G9">
         <v>90603</v>
       </c>
       <c r="H9" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="I9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>2890</v>
       </c>
       <c r="B10" t="s">
-        <v>354</v>
+        <v>344</v>
       </c>
       <c r="D10" t="s">
-        <v>355</v>
+        <v>345</v>
       </c>
       <c r="E10" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10">
         <v>92108</v>
       </c>
       <c r="H10" t="s">
-        <v>356</v>
+        <v>346</v>
       </c>
       <c r="I10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>1850</v>
       </c>
       <c r="B11" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="D11" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="E11" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
       <c r="G11">
         <v>95661</v>
       </c>
       <c r="H11" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="I11" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>1850</v>
       </c>
       <c r="B12" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="D12" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="E12" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
       <c r="G12">
         <v>95661</v>
       </c>
       <c r="H12" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="I12" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>1850</v>
       </c>
       <c r="B13" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="D13" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="E13" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
       <c r="G13">
         <v>95661</v>
       </c>
       <c r="H13" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="I13" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>1850</v>
       </c>
       <c r="B14" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="D14" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="E14" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
       <c r="G14">
         <v>95661</v>
       </c>
       <c r="H14" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="I14" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>1850</v>
       </c>
       <c r="B15" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="D15" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
       <c r="E15" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
       <c r="G15">
         <v>95661</v>
       </c>
       <c r="H15" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="I15" t="s">
-        <v>400</v>
+        <v>298</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>2108</v>
+        <v>1850</v>
       </c>
       <c r="B16" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D16" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="E16" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="F16" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G16">
-        <v>76102</v>
+        <v>95661</v>
       </c>
       <c r="H16" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="I16" t="s">
-        <v>0</v>
+        <v>387</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>2108</v>
       </c>
       <c r="B17" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="D17" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="E17" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G17">
         <v>76102</v>
       </c>
       <c r="H17" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="I17" t="s">
-        <v>302</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>2108</v>
       </c>
       <c r="B18" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="D18" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="E18" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F18" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G18">
         <v>76102</v>
       </c>
       <c r="H18" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="I18" t="s">
-        <v>303</v>
+        <v>295</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>2108</v>
       </c>
       <c r="B19" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="D19" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="E19" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F19" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G19">
         <v>76102</v>
       </c>
       <c r="H19" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="I19" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>2108</v>
       </c>
       <c r="B20" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="D20" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="E20" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F20" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G20">
         <v>76102</v>
       </c>
       <c r="H20" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="I20" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>2108</v>
       </c>
       <c r="B21" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="D21" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="E21" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F21" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G21">
         <v>76102</v>
       </c>
       <c r="H21" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="I21" t="s">
-        <v>400</v>
+        <v>298</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>2108</v>
       </c>
       <c r="B22" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="D22" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="E22" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="F22" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G22">
         <v>76102</v>
       </c>
       <c r="H22" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="I22" t="s">
-        <v>401</v>
+        <v>387</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>167441</v>
+        <v>2108</v>
       </c>
       <c r="B23" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="D23" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="E23" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="F23" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="G23">
-        <v>92821</v>
+        <v>76102</v>
       </c>
       <c r="H23" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="I23" t="s">
-        <v>0</v>
+        <v>388</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>1082164</v>
+        <v>167441</v>
       </c>
       <c r="B24" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="D24" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="E24" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24">
-        <v>54401</v>
+        <v>92821</v>
       </c>
       <c r="H24" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="I24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>2296861</v>
+        <v>1082164</v>
       </c>
       <c r="B25" t="s">
-        <v>418</v>
+        <v>261</v>
       </c>
       <c r="D25" t="s">
-        <v>419</v>
+        <v>260</v>
       </c>
       <c r="E25" t="s">
-        <v>420</v>
+        <v>259</v>
       </c>
       <c r="F25" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G25">
-        <v>95131</v>
+        <v>54401</v>
       </c>
       <c r="H25" t="s">
-        <v>421</v>
+        <v>258</v>
       </c>
       <c r="I25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>1494821</v>
+        <v>2296861</v>
       </c>
       <c r="B26" t="s">
-        <v>264</v>
+        <v>405</v>
       </c>
       <c r="D26" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="E26" t="s">
-        <v>263</v>
+        <v>407</v>
       </c>
       <c r="F26" t="s">
-        <v>236</v>
+        <v>11</v>
       </c>
       <c r="G26">
-        <v>85209</v>
+        <v>95131</v>
       </c>
       <c r="H26" t="s">
-        <v>262</v>
+        <v>408</v>
       </c>
       <c r="I26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27">
-        <v>2478269</v>
+        <v>1494821</v>
       </c>
       <c r="B27" t="s">
-        <v>451</v>
+        <v>257</v>
       </c>
       <c r="D27" t="s">
-        <v>452</v>
+        <v>389</v>
       </c>
       <c r="E27" t="s">
-        <v>453</v>
+        <v>256</v>
       </c>
       <c r="F27" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>229</v>
+      </c>
+      <c r="G27">
+        <v>85209</v>
       </c>
       <c r="H27" t="s">
-        <v>455</v>
+        <v>255</v>
       </c>
       <c r="I27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28">
-        <v>1565896</v>
+        <v>2478269</v>
       </c>
       <c r="B28" t="s">
-        <v>261</v>
+        <v>438</v>
       </c>
       <c r="D28" t="s">
-        <v>260</v>
+        <v>439</v>
       </c>
       <c r="E28" t="s">
-        <v>259</v>
+        <v>440</v>
       </c>
       <c r="F28" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>11797</v>
+        <v>159</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>441</v>
       </c>
       <c r="H28" t="s">
-        <v>258</v>
+        <v>442</v>
       </c>
       <c r="I28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29">
-        <v>944287</v>
+        <v>1565896</v>
       </c>
       <c r="B29" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D29" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="E29" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F29" t="s">
-        <v>214</v>
+        <v>96</v>
       </c>
       <c r="G29">
-        <v>30144</v>
+        <v>11797</v>
       </c>
       <c r="H29" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="I29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30">
-        <v>245753</v>
+        <v>944287</v>
       </c>
       <c r="B30" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="D30" t="s">
-        <v>4</v>
+        <v>249</v>
       </c>
       <c r="E30" t="s">
-        <v>3</v>
+        <v>248</v>
       </c>
       <c r="F30" t="s">
-        <v>2</v>
+        <v>207</v>
       </c>
       <c r="G30">
-        <v>36609</v>
+        <v>30144</v>
       </c>
       <c r="H30" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="I30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31">
-        <v>2061234</v>
+        <v>245753</v>
       </c>
       <c r="B31" t="s">
-        <v>498</v>
+        <v>246</v>
       </c>
       <c r="D31" t="s">
-        <v>499</v>
+        <v>4</v>
       </c>
       <c r="E31" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="F31" t="s">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="G31">
-        <v>94111</v>
+        <v>36609</v>
       </c>
       <c r="H31" t="s">
-        <v>500</v>
+        <v>245</v>
       </c>
       <c r="I31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32">
-        <v>150009</v>
+        <v>2061234</v>
       </c>
       <c r="B32" t="s">
-        <v>333</v>
+        <v>482</v>
       </c>
       <c r="D32" t="s">
-        <v>178</v>
+        <v>483</v>
       </c>
       <c r="E32" t="s">
-        <v>177</v>
+        <v>70</v>
       </c>
       <c r="F32" t="s">
-        <v>64</v>
+        <v>11</v>
       </c>
       <c r="G32">
-        <v>75001</v>
+        <v>94111</v>
       </c>
       <c r="H32" t="s">
-        <v>176</v>
+        <v>484</v>
       </c>
       <c r="I32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33">
-        <v>310577</v>
+        <v>150009</v>
       </c>
       <c r="B33" t="s">
-        <v>251</v>
+        <v>323</v>
       </c>
       <c r="D33" t="s">
-        <v>250</v>
+        <v>171</v>
       </c>
       <c r="E33" t="s">
-        <v>249</v>
+        <v>170</v>
       </c>
       <c r="F33" t="s">
-        <v>89</v>
+        <v>58</v>
       </c>
       <c r="G33">
-        <v>55402</v>
+        <v>75001</v>
       </c>
       <c r="H33" t="s">
-        <v>248</v>
+        <v>169</v>
       </c>
       <c r="I33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34">
-        <v>2033738</v>
+        <v>310577</v>
       </c>
       <c r="B34" t="s">
-        <v>387</v>
+        <v>244</v>
       </c>
       <c r="D34" t="s">
-        <v>388</v>
+        <v>243</v>
       </c>
       <c r="E34" t="s">
-        <v>389</v>
+        <v>242</v>
       </c>
       <c r="F34" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="G34">
-        <v>33487</v>
+        <v>55402</v>
       </c>
       <c r="H34" t="s">
-        <v>390</v>
+        <v>241</v>
       </c>
       <c r="I34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35">
-        <v>296727</v>
+        <v>2033738</v>
       </c>
       <c r="B35" t="s">
-        <v>313</v>
+        <v>374</v>
       </c>
       <c r="D35" t="s">
-        <v>314</v>
+        <v>375</v>
       </c>
       <c r="E35" t="s">
-        <v>315</v>
+        <v>376</v>
       </c>
       <c r="F35" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
       <c r="G35">
-        <v>22030</v>
+        <v>33487</v>
       </c>
       <c r="H35" t="s">
-        <v>316</v>
+        <v>377</v>
       </c>
       <c r="I35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36">
-        <v>2303209</v>
+        <v>296727</v>
       </c>
       <c r="B36" t="s">
-        <v>357</v>
+        <v>303</v>
       </c>
       <c r="D36" t="s">
-        <v>479</v>
+        <v>304</v>
       </c>
       <c r="E36" t="s">
-        <v>127</v>
+        <v>305</v>
       </c>
       <c r="F36" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="G36">
-        <v>10036</v>
+        <v>22030</v>
       </c>
       <c r="H36" t="s">
-        <v>358</v>
+        <v>306</v>
       </c>
       <c r="I36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>54761</v>
       </c>
       <c r="B37" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
       <c r="D37" t="s">
-        <v>335</v>
+        <v>325</v>
       </c>
       <c r="E37" t="s">
-        <v>336</v>
+        <v>326</v>
       </c>
       <c r="F37" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="G37" s="5" t="s">
-        <v>438</v>
+        <v>425</v>
       </c>
       <c r="H37" t="s">
-        <v>338</v>
+        <v>328</v>
       </c>
       <c r="I37" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>2481</v>
       </c>
       <c r="B38" t="s">
-        <v>247</v>
+        <v>240</v>
       </c>
       <c r="D38" t="s">
-        <v>246</v>
+        <v>239</v>
       </c>
       <c r="E38" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
       <c r="F38" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="G38">
         <v>60047</v>
       </c>
       <c r="H38" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="I38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>2184</v>
       </c>
       <c r="B39" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="D39" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="E39" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="F39" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>439</v>
+        <v>426</v>
       </c>
       <c r="H39" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="I39" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>6666</v>
       </c>
       <c r="B40" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="D40" t="s">
-        <v>517</v>
+        <v>499</v>
       </c>
       <c r="E40" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="F40" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G40">
         <v>77024</v>
       </c>
       <c r="H40" t="s">
-        <v>237</v>
+        <v>230</v>
       </c>
       <c r="I40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>2129</v>
       </c>
       <c r="B41" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="D41" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="E41" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
       <c r="F41" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G41">
         <v>75254</v>
       </c>
       <c r="H41" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="I41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>2289</v>
       </c>
       <c r="B42" t="s">
-        <v>235</v>
+        <v>228</v>
       </c>
       <c r="D42" t="s">
-        <v>234</v>
+        <v>227</v>
       </c>
       <c r="E42" t="s">
-        <v>233</v>
+        <v>226</v>
       </c>
       <c r="F42" t="s">
         <v>23</v>
       </c>
       <c r="G42">
         <v>53718</v>
       </c>
       <c r="H42" t="s">
-        <v>232</v>
+        <v>225</v>
       </c>
       <c r="I42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>1717824</v>
       </c>
       <c r="B43" t="s">
-        <v>231</v>
+        <v>224</v>
       </c>
       <c r="D43" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="E43" t="s">
-        <v>230</v>
+        <v>223</v>
       </c>
       <c r="F43" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="G43">
         <v>28202</v>
       </c>
       <c r="H43" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="I43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>2297730</v>
       </c>
       <c r="B44" t="s">
-        <v>359</v>
+        <v>347</v>
       </c>
       <c r="D44" t="s">
-        <v>360</v>
+        <v>348</v>
       </c>
       <c r="E44" t="s">
-        <v>263</v>
+        <v>256</v>
       </c>
       <c r="F44" t="s">
-        <v>236</v>
+        <v>229</v>
       </c>
       <c r="G44">
         <v>85210</v>
       </c>
       <c r="H44" t="s">
-        <v>361</v>
+        <v>349</v>
       </c>
       <c r="I44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>629700</v>
       </c>
       <c r="B45" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="D45" t="s">
-        <v>362</v>
+        <v>350</v>
       </c>
       <c r="E45" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="F45" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="G45">
         <v>37129</v>
       </c>
       <c r="H45" t="s">
-        <v>226</v>
+        <v>219</v>
       </c>
       <c r="I45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>219045</v>
       </c>
       <c r="B46" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="D46" t="s">
-        <v>224</v>
+        <v>217</v>
       </c>
       <c r="E46" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="F46" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="G46">
         <v>30339</v>
       </c>
       <c r="H46" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="I46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>2256673</v>
       </c>
       <c r="B47" t="s">
-        <v>501</v>
+        <v>485</v>
       </c>
       <c r="D47" t="s">
-        <v>502</v>
+        <v>486</v>
       </c>
       <c r="E47" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="F47" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="G47">
         <v>10003</v>
       </c>
       <c r="H47" t="s">
-        <v>503</v>
+        <v>487</v>
       </c>
       <c r="I47" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>1733272</v>
       </c>
       <c r="B48" t="s">
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="D48" t="s">
-        <v>504</v>
+        <v>488</v>
       </c>
       <c r="E48" t="s">
-        <v>505</v>
+        <v>489</v>
       </c>
       <c r="F48" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="G48">
         <v>98005</v>
       </c>
       <c r="H48" t="s">
-        <v>341</v>
+        <v>331</v>
       </c>
       <c r="I48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>1458842</v>
       </c>
       <c r="B49" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="D49" t="s">
-        <v>317</v>
+        <v>307</v>
       </c>
       <c r="E49" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="F49" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G49">
         <v>84120</v>
       </c>
       <c r="H49" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="I49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>227977</v>
       </c>
       <c r="B50" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
       <c r="G50">
         <v>94402</v>
       </c>
       <c r="H50" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="I50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>227977</v>
       </c>
       <c r="B51" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="D51" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
       <c r="G51">
         <v>94402</v>
       </c>
       <c r="H51" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="I51" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>2277799</v>
       </c>
       <c r="B52" t="s">
-        <v>518</v>
+        <v>500</v>
       </c>
       <c r="D52" t="s">
-        <v>519</v>
+        <v>501</v>
       </c>
       <c r="E52" t="s">
-        <v>520</v>
+        <v>502</v>
       </c>
       <c r="F52" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="G52">
         <v>33130</v>
       </c>
       <c r="H52" t="s">
-        <v>521</v>
+        <v>503</v>
       </c>
       <c r="I52" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>2134618</v>
       </c>
       <c r="B53" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D53" t="s">
-        <v>456</v>
+        <v>443</v>
       </c>
       <c r="E53" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
       <c r="G53">
         <v>94612</v>
       </c>
       <c r="H53" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="I53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>1416362</v>
       </c>
       <c r="B54" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="D54" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="E54" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="F54" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="G54">
         <v>30342</v>
       </c>
       <c r="H54" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="I54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55">
-        <v>1416362</v>
+        <v>2611</v>
       </c>
       <c r="B55" t="s">
-        <v>217</v>
+        <v>205</v>
       </c>
       <c r="D55" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="E55" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="F55" t="s">
-        <v>214</v>
+        <v>119</v>
       </c>
       <c r="G55">
-        <v>30342</v>
+        <v>60613</v>
       </c>
       <c r="H55" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="I55" t="s">
-        <v>302</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56">
-        <v>1416362</v>
+        <v>3274</v>
       </c>
       <c r="B56" t="s">
-        <v>217</v>
+        <v>201</v>
       </c>
       <c r="D56" t="s">
-        <v>216</v>
+        <v>200</v>
       </c>
       <c r="E56" t="s">
-        <v>215</v>
+        <v>116</v>
       </c>
       <c r="F56" t="s">
-        <v>214</v>
+        <v>11</v>
       </c>
       <c r="G56">
-        <v>30342</v>
+        <v>92111</v>
       </c>
       <c r="H56" t="s">
-        <v>213</v>
+        <v>199</v>
       </c>
       <c r="I56" t="s">
-        <v>303</v>
+        <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57">
-        <v>2611</v>
+        <v>1845463</v>
       </c>
       <c r="B57" t="s">
-        <v>212</v>
+        <v>198</v>
       </c>
       <c r="D57" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="E57" t="s">
-        <v>210</v>
+        <v>70</v>
       </c>
       <c r="F57" t="s">
-        <v>125</v>
+        <v>11</v>
       </c>
       <c r="G57">
-        <v>60613</v>
+        <v>94107</v>
       </c>
       <c r="H57" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
       <c r="I57" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58">
-        <v>3274</v>
+        <v>1396805</v>
       </c>
       <c r="B58" t="s">
-        <v>208</v>
+        <v>504</v>
       </c>
       <c r="D58" t="s">
-        <v>207</v>
+        <v>505</v>
       </c>
       <c r="E58" t="s">
-        <v>122</v>
+        <v>506</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
       <c r="G58">
-        <v>92111</v>
+        <v>90503</v>
       </c>
       <c r="H58" t="s">
-        <v>206</v>
+        <v>507</v>
       </c>
       <c r="I58" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59">
-        <v>1845463</v>
+        <v>206168</v>
       </c>
       <c r="B59" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="D59" t="s">
-        <v>204</v>
+        <v>474</v>
       </c>
       <c r="E59" t="s">
-        <v>76</v>
+        <v>194</v>
       </c>
       <c r="F59" t="s">
-        <v>11</v>
+        <v>193</v>
       </c>
       <c r="G59">
-        <v>94107</v>
+        <v>89521</v>
       </c>
       <c r="H59" t="s">
-        <v>203</v>
+        <v>192</v>
       </c>
       <c r="I59" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60">
-        <v>1396805</v>
+        <v>3042</v>
       </c>
       <c r="B60" t="s">
-        <v>522</v>
+        <v>444</v>
       </c>
       <c r="D60" t="s">
-        <v>523</v>
+        <v>361</v>
       </c>
       <c r="E60" t="s">
-        <v>524</v>
+        <v>362</v>
       </c>
       <c r="F60" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G60">
-        <v>90503</v>
+        <v>48104</v>
       </c>
       <c r="H60" t="s">
-        <v>525</v>
+        <v>168</v>
       </c>
       <c r="I60" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61">
-        <v>206168</v>
+        <v>2296713</v>
       </c>
       <c r="B61" t="s">
-        <v>202</v>
+        <v>378</v>
       </c>
       <c r="D61" t="s">
-        <v>490</v>
+        <v>427</v>
       </c>
       <c r="E61" t="s">
-        <v>201</v>
+        <v>379</v>
       </c>
       <c r="F61" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="G61">
-        <v>89521</v>
+        <v>94965</v>
       </c>
       <c r="H61" t="s">
-        <v>199</v>
+        <v>380</v>
       </c>
       <c r="I61" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62">
-        <v>3042</v>
+        <v>1235843</v>
       </c>
       <c r="B62" t="s">
-        <v>457</v>
+        <v>191</v>
       </c>
       <c r="D62" t="s">
-        <v>374</v>
+        <v>464</v>
       </c>
       <c r="E62" t="s">
-        <v>375</v>
+        <v>465</v>
       </c>
       <c r="F62" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G62">
-        <v>48104</v>
+        <v>91362</v>
       </c>
       <c r="H62" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="I62" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63">
-        <v>2296713</v>
+        <v>1743763</v>
       </c>
       <c r="B63" t="s">
-        <v>391</v>
+        <v>189</v>
       </c>
       <c r="D63" t="s">
-        <v>440</v>
+        <v>188</v>
       </c>
       <c r="E63" t="s">
-        <v>392</v>
+        <v>187</v>
       </c>
       <c r="F63" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>94965</v>
+        <v>159</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>428</v>
       </c>
       <c r="H63" t="s">
-        <v>393</v>
+        <v>186</v>
       </c>
       <c r="I63" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64">
-        <v>1235843</v>
+        <v>934656</v>
       </c>
       <c r="B64" t="s">
-        <v>198</v>
+        <v>311</v>
       </c>
       <c r="D64" t="s">
-        <v>480</v>
+        <v>312</v>
       </c>
       <c r="E64" t="s">
-        <v>481</v>
+        <v>313</v>
       </c>
       <c r="F64" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>91362</v>
+        <v>159</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>429</v>
       </c>
       <c r="H64" t="s">
-        <v>197</v>
+        <v>314</v>
       </c>
       <c r="I64" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65">
-        <v>1743763</v>
+        <v>2365173</v>
       </c>
       <c r="B65" t="s">
-        <v>196</v>
+        <v>394</v>
       </c>
       <c r="D65" t="s">
-        <v>195</v>
+        <v>395</v>
       </c>
       <c r="E65" t="s">
-        <v>194</v>
+        <v>396</v>
       </c>
       <c r="F65" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>53</v>
+      </c>
+      <c r="G65">
+        <v>19087</v>
       </c>
       <c r="H65" t="s">
-        <v>193</v>
+        <v>397</v>
       </c>
       <c r="I65" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66">
-        <v>934656</v>
+        <v>2565516</v>
       </c>
       <c r="B66" t="s">
-        <v>321</v>
+        <v>490</v>
       </c>
       <c r="D66" t="s">
-        <v>322</v>
+        <v>395</v>
       </c>
       <c r="E66" t="s">
-        <v>323</v>
+        <v>396</v>
       </c>
       <c r="F66" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>442</v>
+        <v>53</v>
+      </c>
+      <c r="G66">
+        <v>19087</v>
       </c>
       <c r="H66" t="s">
-        <v>324</v>
+        <v>491</v>
       </c>
       <c r="I66" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67">
-        <v>2365173</v>
+        <v>1353190</v>
       </c>
       <c r="B67" t="s">
-        <v>407</v>
+        <v>445</v>
       </c>
       <c r="D67" t="s">
-        <v>408</v>
+        <v>446</v>
       </c>
       <c r="E67" t="s">
-        <v>409</v>
+        <v>447</v>
       </c>
       <c r="F67" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="G67">
-        <v>19087</v>
+        <v>43215</v>
       </c>
       <c r="H67" t="s">
-        <v>410</v>
+        <v>448</v>
       </c>
       <c r="I67" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68">
-        <v>2565516</v>
+        <v>1266627</v>
       </c>
       <c r="B68" t="s">
-        <v>506</v>
+        <v>185</v>
       </c>
       <c r="D68" t="s">
-        <v>408</v>
+        <v>184</v>
       </c>
       <c r="E68" t="s">
-        <v>409</v>
+        <v>183</v>
       </c>
       <c r="F68" t="s">
-        <v>59</v>
+        <v>32</v>
       </c>
       <c r="G68">
-        <v>19087</v>
+        <v>45242</v>
       </c>
       <c r="H68" t="s">
-        <v>507</v>
+        <v>182</v>
       </c>
       <c r="I68" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69">
-        <v>1353190</v>
+        <v>1813988</v>
       </c>
       <c r="B69" t="s">
-        <v>458</v>
+        <v>398</v>
       </c>
       <c r="D69" t="s">
-        <v>459</v>
+        <v>180</v>
       </c>
       <c r="E69" t="s">
-        <v>460</v>
+        <v>179</v>
       </c>
       <c r="F69" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="G69">
-        <v>43215</v>
+        <v>92610</v>
       </c>
       <c r="H69" t="s">
-        <v>461</v>
+        <v>178</v>
       </c>
       <c r="I69" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70">
-        <v>1266627</v>
+        <v>174457</v>
       </c>
       <c r="B70" t="s">
-        <v>192</v>
+        <v>365</v>
       </c>
       <c r="D70" t="s">
-        <v>191</v>
+        <v>366</v>
       </c>
       <c r="E70" t="s">
-        <v>190</v>
+        <v>367</v>
       </c>
       <c r="F70" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="G70">
-        <v>45242</v>
+        <v>92618</v>
       </c>
       <c r="H70" t="s">
-        <v>189</v>
+        <v>368</v>
       </c>
       <c r="I70" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71">
-        <v>1813988</v>
+        <v>1124061</v>
       </c>
       <c r="B71" t="s">
-        <v>411</v>
+        <v>430</v>
       </c>
       <c r="D71" t="s">
-        <v>187</v>
+        <v>466</v>
       </c>
       <c r="E71" t="s">
-        <v>186</v>
+        <v>431</v>
       </c>
       <c r="F71" t="s">
-        <v>11</v>
+        <v>300</v>
       </c>
       <c r="G71">
-        <v>92610</v>
+        <v>21044</v>
       </c>
       <c r="H71" t="s">
-        <v>185</v>
+        <v>432</v>
       </c>
       <c r="I71" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72">
-        <v>174457</v>
+        <v>1849345</v>
       </c>
       <c r="B72" t="s">
-        <v>378</v>
+        <v>176</v>
       </c>
       <c r="D72" t="s">
-        <v>379</v>
+        <v>175</v>
       </c>
       <c r="E72" t="s">
-        <v>380</v>
+        <v>174</v>
       </c>
       <c r="F72" t="s">
-        <v>11</v>
+        <v>173</v>
       </c>
       <c r="G72">
-        <v>92618</v>
+        <v>19810</v>
       </c>
       <c r="H72" t="s">
-        <v>381</v>
+        <v>172</v>
       </c>
       <c r="I72" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73">
-        <v>1124061</v>
+        <v>2324313</v>
       </c>
       <c r="B73" t="s">
-        <v>443</v>
+        <v>351</v>
       </c>
       <c r="D73" t="s">
-        <v>482</v>
+        <v>409</v>
       </c>
       <c r="E73" t="s">
-        <v>444</v>
+        <v>121</v>
       </c>
       <c r="F73" t="s">
-        <v>307</v>
+        <v>96</v>
       </c>
       <c r="G73">
-        <v>21044</v>
+        <v>10003</v>
       </c>
       <c r="H73" t="s">
-        <v>445</v>
+        <v>352</v>
       </c>
       <c r="I73" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74">
-        <v>1849345</v>
+        <v>2057952</v>
       </c>
       <c r="B74" t="s">
-        <v>183</v>
+        <v>467</v>
       </c>
       <c r="D74" t="s">
-        <v>182</v>
+        <v>468</v>
       </c>
       <c r="E74" t="s">
-        <v>181</v>
+        <v>77</v>
       </c>
       <c r="F74" t="s">
-        <v>180</v>
+        <v>11</v>
       </c>
       <c r="G74">
-        <v>19810</v>
+        <v>94607</v>
       </c>
       <c r="H74" t="s">
-        <v>179</v>
+        <v>469</v>
       </c>
       <c r="I74" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75">
-        <v>2324313</v>
+        <v>1857501</v>
       </c>
       <c r="B75" t="s">
-        <v>363</v>
+        <v>449</v>
       </c>
       <c r="D75" t="s">
-        <v>422</v>
+        <v>450</v>
       </c>
       <c r="E75" t="s">
-        <v>127</v>
+        <v>451</v>
       </c>
       <c r="F75" t="s">
-        <v>102</v>
+        <v>46</v>
       </c>
       <c r="G75">
-        <v>10003</v>
+        <v>23230</v>
       </c>
       <c r="H75" t="s">
-        <v>364</v>
+        <v>452</v>
       </c>
       <c r="I75" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76">
-        <v>2057952</v>
+        <v>131062</v>
       </c>
       <c r="B76" t="s">
-        <v>483</v>
+        <v>167</v>
       </c>
       <c r="D76" t="s">
-        <v>484</v>
+        <v>166</v>
       </c>
       <c r="E76" t="s">
-        <v>83</v>
+        <v>165</v>
       </c>
       <c r="F76" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>94607</v>
+        <v>16</v>
+      </c>
+      <c r="G76" t="s">
+        <v>164</v>
       </c>
       <c r="H76" t="s">
-        <v>485</v>
+        <v>163</v>
       </c>
       <c r="I76" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77">
-        <v>1857501</v>
+        <v>2373805</v>
       </c>
       <c r="B77" t="s">
-        <v>462</v>
+        <v>514</v>
       </c>
       <c r="D77" t="s">
-        <v>463</v>
+        <v>515</v>
       </c>
       <c r="E77" t="s">
-        <v>464</v>
+        <v>208</v>
       </c>
       <c r="F77" t="s">
-        <v>50</v>
+        <v>207</v>
       </c>
       <c r="G77">
-        <v>23230</v>
+        <v>30328</v>
       </c>
       <c r="H77" t="s">
-        <v>465</v>
+        <v>516</v>
       </c>
       <c r="I77" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78">
-        <v>131062</v>
+        <v>2731</v>
       </c>
       <c r="B78" t="s">
-        <v>174</v>
+        <v>162</v>
       </c>
       <c r="D78" t="s">
-        <v>173</v>
+        <v>381</v>
       </c>
       <c r="E78" t="s">
-        <v>172</v>
+        <v>161</v>
       </c>
       <c r="F78" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>36</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>433</v>
       </c>
       <c r="H78" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="I78" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79">
-        <v>2731</v>
+        <v>565434</v>
       </c>
       <c r="B79" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="D79" t="s">
-        <v>394</v>
+        <v>157</v>
       </c>
       <c r="E79" t="s">
-        <v>168</v>
+        <v>156</v>
       </c>
       <c r="F79" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>32</v>
+      </c>
+      <c r="G79" t="s">
+        <v>155</v>
       </c>
       <c r="H79" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="I79" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80">
-        <v>565434</v>
+        <v>2658582</v>
       </c>
       <c r="B80" t="s">
-        <v>165</v>
+        <v>517</v>
       </c>
       <c r="D80" t="s">
-        <v>164</v>
+        <v>518</v>
       </c>
       <c r="E80" t="s">
-        <v>163</v>
-[...5 lines deleted...]
-        <v>162</v>
+        <v>333</v>
+      </c>
+      <c r="G80">
+        <v>600063</v>
       </c>
       <c r="H80" t="s">
-        <v>161</v>
+        <v>519</v>
       </c>
       <c r="I80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>1723196</v>
       </c>
       <c r="B81" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="D81" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="E81" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="F81" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="G81">
         <v>18106</v>
       </c>
       <c r="H81" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="I81" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>191693</v>
       </c>
       <c r="B82" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="D82" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="E82" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="F82" t="s">
         <v>16</v>
       </c>
       <c r="G82">
         <v>48734</v>
       </c>
       <c r="H82" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="I82" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>1508613</v>
       </c>
       <c r="B83" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="D83" t="s">
-        <v>151</v>
+        <v>520</v>
       </c>
       <c r="E83" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="F83" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="G83">
         <v>68508</v>
       </c>
       <c r="H83" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="I83" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>2893</v>
       </c>
       <c r="B84" t="s">
-        <v>526</v>
+        <v>508</v>
       </c>
       <c r="D84" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="E84" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
       <c r="F84" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="G84">
         <v>21090</v>
       </c>
       <c r="H84" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="I84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85">
         <v>9866</v>
       </c>
       <c r="B85" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="D85" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E85" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F85" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="G85">
         <v>37067</v>
       </c>
       <c r="H85" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="I85" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86">
         <v>1647064</v>
       </c>
       <c r="B86" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="D86" t="s">
-        <v>141</v>
+        <v>135</v>
       </c>
       <c r="E86" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="F86" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G86">
         <v>80111</v>
       </c>
       <c r="H86" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="I86" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>2329</v>
       </c>
       <c r="B87" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="D87" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="E87" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="F87" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="G87" s="5" t="s">
-        <v>447</v>
+        <v>434</v>
       </c>
       <c r="H87" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="I87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>1824748</v>
       </c>
       <c r="B88" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="D88" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="E88" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="F88" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="G88" s="5" t="s">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="H88" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="I88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>2063563</v>
       </c>
       <c r="B89" t="s">
-        <v>342</v>
+        <v>332</v>
       </c>
       <c r="D89" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="E89" t="s">
-        <v>343</v>
+        <v>333</v>
       </c>
       <c r="G89">
         <v>600089</v>
       </c>
       <c r="H89" t="s">
-        <v>344</v>
+        <v>334</v>
       </c>
       <c r="I89" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90">
         <v>1101477</v>
       </c>
       <c r="B90" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D90" t="s">
-        <v>128</v>
+        <v>122</v>
       </c>
       <c r="E90" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="F90" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="G90">
         <v>10036</v>
       </c>
       <c r="H90" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="I90" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91">
         <v>932678</v>
       </c>
       <c r="B91" t="s">
-        <v>491</v>
+        <v>475</v>
       </c>
       <c r="D91" t="s">
-        <v>492</v>
+        <v>476</v>
       </c>
       <c r="E91" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="F91" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G91">
         <v>78759</v>
       </c>
       <c r="H91" t="s">
-        <v>493</v>
+        <v>477</v>
       </c>
       <c r="I91" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92">
         <v>1114719</v>
       </c>
       <c r="B92" t="s">
-        <v>423</v>
+        <v>410</v>
       </c>
       <c r="D92" t="s">
-        <v>424</v>
+        <v>411</v>
       </c>
       <c r="E92" t="s">
-        <v>425</v>
+        <v>412</v>
       </c>
       <c r="F92" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="G92">
         <v>19406</v>
       </c>
       <c r="H92" t="s">
-        <v>426</v>
+        <v>413</v>
       </c>
       <c r="I92" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93">
         <v>130829</v>
       </c>
       <c r="B93" t="s">
-        <v>508</v>
+        <v>492</v>
       </c>
       <c r="D93" t="s">
-        <v>509</v>
+        <v>493</v>
       </c>
       <c r="E93" t="s">
-        <v>510</v>
+        <v>494</v>
       </c>
       <c r="F93" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="G93">
         <v>19711</v>
       </c>
       <c r="H93" t="s">
-        <v>511</v>
+        <v>495</v>
       </c>
       <c r="I93" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94">
         <v>2113</v>
       </c>
       <c r="B94" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="D94" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E94" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="F94" t="s">
         <v>11</v>
       </c>
       <c r="G94">
         <v>92121</v>
       </c>
       <c r="H94" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="I94" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95">
         <v>1697898</v>
       </c>
       <c r="B95" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="D95" t="s">
-        <v>494</v>
+        <v>478</v>
       </c>
       <c r="E95" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="F95" t="s">
-        <v>332</v>
+        <v>322</v>
       </c>
       <c r="G95">
         <v>98101</v>
       </c>
       <c r="H95" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="I95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96">
         <v>3094</v>
       </c>
       <c r="B96" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="D96" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="E96" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="F96" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G96">
         <v>84116</v>
       </c>
       <c r="H96" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="I96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97">
         <v>111473</v>
       </c>
       <c r="B97" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="D97" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E97" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="F97" t="s">
         <v>11</v>
       </c>
       <c r="G97" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="H97" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="I97" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A98">
         <v>75164</v>
       </c>
       <c r="B98" t="s">
-        <v>395</v>
+        <v>382</v>
       </c>
       <c r="D98" t="s">
-        <v>412</v>
+        <v>399</v>
       </c>
       <c r="E98" t="s">
-        <v>315</v>
+        <v>305</v>
       </c>
       <c r="F98" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="G98">
         <v>22031</v>
       </c>
       <c r="H98" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="I98" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A99">
         <v>3821</v>
       </c>
       <c r="B99" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="D99" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="E99" t="s">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
       <c r="G99">
         <v>95401</v>
       </c>
       <c r="H99" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="I99" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A100">
         <v>1791</v>
       </c>
       <c r="B100" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="D100" t="s">
-        <v>527</v>
+        <v>509</v>
       </c>
       <c r="E100" t="s">
-        <v>528</v>
+        <v>510</v>
       </c>
       <c r="F100" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G100">
         <v>80237</v>
       </c>
       <c r="H100" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="I100" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A101">
         <v>1438357</v>
       </c>
       <c r="B101" t="s">
-        <v>382</v>
+        <v>369</v>
       </c>
       <c r="D101" t="s">
-        <v>413</v>
+        <v>400</v>
       </c>
       <c r="E101" t="s">
-        <v>127</v>
+        <v>121</v>
       </c>
       <c r="F101" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="G101">
         <v>10038</v>
       </c>
       <c r="H101" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="I101" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A102">
         <v>62411</v>
       </c>
       <c r="B102" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D102" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="E102" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="F102" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G102">
         <v>77006</v>
       </c>
       <c r="H102" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="I102" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A103">
         <v>1758660</v>
       </c>
       <c r="B103" t="s">
-        <v>512</v>
+        <v>496</v>
       </c>
       <c r="D103" t="s">
-        <v>513</v>
+        <v>521</v>
       </c>
       <c r="E103" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="F103" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G103">
         <v>75063</v>
       </c>
       <c r="H103" t="s">
-        <v>514</v>
+        <v>497</v>
       </c>
       <c r="I103" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A104">
         <v>1399530</v>
       </c>
       <c r="B104" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="D104" t="s">
-        <v>476</v>
+        <v>461</v>
       </c>
       <c r="E104" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="F104" t="s">
         <v>16</v>
       </c>
       <c r="G104">
         <v>48226</v>
       </c>
       <c r="H104" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="I104" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A105">
         <v>3304</v>
       </c>
       <c r="B105" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="D105" t="s">
-        <v>486</v>
+        <v>470</v>
       </c>
       <c r="E105" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="F105" t="s">
-        <v>429</v>
+        <v>416</v>
       </c>
       <c r="G105">
         <v>29707</v>
       </c>
       <c r="H105" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="I105" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A106">
         <v>1582666</v>
       </c>
       <c r="B106" t="s">
-        <v>383</v>
+        <v>370</v>
       </c>
       <c r="D106" t="s">
-        <v>384</v>
+        <v>371</v>
       </c>
       <c r="E106" t="s">
-        <v>385</v>
+        <v>372</v>
       </c>
       <c r="F106" t="s">
         <v>11</v>
       </c>
       <c r="G106">
         <v>91101</v>
       </c>
       <c r="H106" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="I106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A107">
         <v>2477008</v>
       </c>
       <c r="B107" t="s">
-        <v>466</v>
+        <v>453</v>
       </c>
       <c r="D107" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="E107" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="F107" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G107">
         <v>84119</v>
       </c>
       <c r="H107" t="s">
-        <v>468</v>
+        <v>455</v>
       </c>
       <c r="I107" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A108">
         <v>1512117</v>
       </c>
       <c r="B108" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="D108" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E108" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="F108" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="G108" s="5" t="s">
-        <v>449</v>
+        <v>436</v>
       </c>
       <c r="H108" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="I108" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A109">
         <v>1742965</v>
       </c>
       <c r="B109" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="D109" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="E109" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="F109" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G109">
         <v>75063</v>
       </c>
       <c r="H109" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="I109" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A110">
         <v>1037</v>
       </c>
       <c r="B110" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="D110" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E110" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="F110" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G110">
         <v>55112</v>
       </c>
       <c r="H110" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="I110" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A111">
         <v>1037</v>
       </c>
       <c r="B111" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="D111" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="E111" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="F111" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="G111">
         <v>55112</v>
       </c>
       <c r="H111" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="I111" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A112">
         <v>1769138</v>
       </c>
       <c r="B112" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="D112" t="s">
-        <v>467</v>
+        <v>454</v>
       </c>
       <c r="E112" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="F112" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G112">
         <v>84119</v>
       </c>
       <c r="H112" t="s">
-        <v>373</v>
+        <v>360</v>
       </c>
       <c r="I112" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A113">
         <v>1121636</v>
       </c>
       <c r="B113" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="D113" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="E113" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="F113" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="G113">
         <v>84121</v>
       </c>
       <c r="H113" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="I113" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A114">
         <v>1630038</v>
       </c>
       <c r="B114" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="D114" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="E114" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="F114" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="G114">
         <v>44115</v>
       </c>
       <c r="H114" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="I114" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A115">
         <v>1473167</v>
       </c>
       <c r="B115" t="s">
+        <v>71</v>
+      </c>
+      <c r="D115" t="s">
+        <v>384</v>
+      </c>
+      <c r="E115" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="F115" t="s">
         <v>11</v>
       </c>
       <c r="G115">
         <v>94612</v>
       </c>
       <c r="H115" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="I115" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A116">
         <v>128351</v>
       </c>
       <c r="B116" t="s">
-        <v>487</v>
+        <v>471</v>
       </c>
       <c r="D116" t="s">
-        <v>488</v>
+        <v>472</v>
       </c>
       <c r="E116" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="F116" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G116">
         <v>77057</v>
       </c>
       <c r="H116" t="s">
-        <v>489</v>
+        <v>473</v>
       </c>
       <c r="I116" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A117">
         <v>2457938</v>
       </c>
       <c r="B117" t="s">
-        <v>469</v>
+        <v>456</v>
       </c>
       <c r="D117" t="s">
-        <v>470</v>
+        <v>457</v>
       </c>
       <c r="E117" t="s">
-        <v>471</v>
+        <v>458</v>
       </c>
       <c r="F117" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="G117">
         <v>19428</v>
       </c>
       <c r="H117" t="s">
-        <v>472</v>
+        <v>459</v>
       </c>
       <c r="I117" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A118">
         <v>130562</v>
       </c>
       <c r="B118" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="D118" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="E118" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="F118" t="s">
         <v>16</v>
       </c>
       <c r="G118">
         <v>48170</v>
       </c>
       <c r="H118" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="I118" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A119">
         <v>1760582</v>
       </c>
       <c r="B119" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="D119" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
         <v>11</v>
       </c>
       <c r="G119">
         <v>90024</v>
       </c>
       <c r="H119" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="I119" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A120">
         <v>9891</v>
       </c>
       <c r="B120" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D120" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="E120" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="F120" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G120">
         <v>77478</v>
       </c>
       <c r="H120" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="I120" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A121">
         <v>950746</v>
       </c>
       <c r="B121" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="D121" t="s">
-        <v>430</v>
+        <v>417</v>
       </c>
       <c r="E121" t="s">
-        <v>380</v>
+        <v>367</v>
       </c>
       <c r="F121" t="s">
         <v>11</v>
       </c>
       <c r="G121">
         <v>92617</v>
       </c>
       <c r="H121" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="I121" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A122">
         <v>2663</v>
       </c>
       <c r="B122" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D122" t="s">
-        <v>345</v>
+        <v>335</v>
       </c>
       <c r="E122" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="F122" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="G122">
         <v>19087</v>
       </c>
       <c r="H122" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="I122" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A123">
         <v>1708442</v>
       </c>
       <c r="B123" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="D123" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="E123" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="F123" t="s">
         <v>11</v>
       </c>
       <c r="G123">
         <v>94583</v>
       </c>
       <c r="H123" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="I123" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A124">
         <v>2576</v>
       </c>
       <c r="B124" t="s">
-        <v>414</v>
+        <v>401</v>
       </c>
       <c r="D124" t="s">
-        <v>415</v>
+        <v>402</v>
       </c>
       <c r="E124" t="s">
-        <v>416</v>
+        <v>403</v>
       </c>
       <c r="F124" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="G124" s="5" t="s">
-        <v>450</v>
+        <v>437</v>
       </c>
       <c r="H124" t="s">
-        <v>417</v>
+        <v>404</v>
       </c>
       <c r="I124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A125">
         <v>1091733</v>
       </c>
       <c r="B125" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D125" t="s">
-        <v>52</v>
+        <v>522</v>
       </c>
       <c r="E125" t="s">
-        <v>51</v>
+        <v>523</v>
       </c>
       <c r="F125" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>23464</v>
+        <v>46</v>
+      </c>
+      <c r="G125" t="s">
+        <v>524</v>
       </c>
       <c r="H125" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="I125" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A126">
         <v>2295169</v>
       </c>
       <c r="B126" t="s">
-        <v>529</v>
+        <v>511</v>
       </c>
       <c r="D126" t="s">
-        <v>365</v>
+        <v>525</v>
       </c>
       <c r="E126" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="F126" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="G126">
-        <v>10013</v>
+        <v>94108</v>
       </c>
       <c r="H126" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="I126" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A127">
         <v>3028</v>
       </c>
       <c r="B127" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D127" t="s">
-        <v>473</v>
+        <v>460</v>
       </c>
       <c r="E127" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="F127" t="s">
         <v>16</v>
       </c>
       <c r="G127">
         <v>48084</v>
       </c>
       <c r="H127" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="I127" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A128">
         <v>8027</v>
       </c>
       <c r="B128" t="s">
-        <v>431</v>
+        <v>418</v>
       </c>
       <c r="D128" t="s">
-        <v>432</v>
+        <v>419</v>
       </c>
       <c r="E128" t="s">
-        <v>433</v>
+        <v>420</v>
       </c>
       <c r="F128" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="G128" t="s">
-        <v>434</v>
+        <v>421</v>
       </c>
       <c r="H128" t="s">
-        <v>435</v>
+        <v>422</v>
       </c>
       <c r="I128" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A129">
         <v>1063</v>
       </c>
       <c r="B129" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D129" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E129" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="F129" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="G129">
         <v>32224</v>
       </c>
       <c r="H129" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="I129" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A130">
-        <v>2156857</v>
+        <v>2229</v>
       </c>
       <c r="B130" t="s">
-        <v>309</v>
+        <v>35</v>
       </c>
       <c r="D130" t="s">
-        <v>310</v>
+        <v>34</v>
       </c>
       <c r="E130" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="F130" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="G130">
-        <v>90027</v>
+        <v>44136</v>
       </c>
       <c r="H130" t="s">
-        <v>311</v>
+        <v>31</v>
       </c>
       <c r="I130" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A131">
-        <v>2229</v>
+        <v>1060516</v>
       </c>
       <c r="B131" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="D131" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="E131" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="F131" t="s">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="G131">
-        <v>44136</v>
+        <v>64152</v>
       </c>
       <c r="H131" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="I131" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A132">
-        <v>3038</v>
+        <v>936133</v>
       </c>
       <c r="B132" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="D132" t="s">
-        <v>31</v>
+        <v>423</v>
       </c>
       <c r="E132" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F132" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G132">
-        <v>48341</v>
+        <v>94403</v>
       </c>
       <c r="H132" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="I132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A133">
-        <v>1060516</v>
+        <v>3035</v>
       </c>
       <c r="B133" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="D133" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="F133" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G133">
-        <v>64152</v>
+        <v>49546</v>
       </c>
       <c r="H133" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I133" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A134">
-        <v>936133</v>
+        <v>2109219</v>
       </c>
       <c r="B134" t="s">
-        <v>22</v>
+        <v>315</v>
       </c>
       <c r="D134" t="s">
-        <v>436</v>
+        <v>498</v>
       </c>
       <c r="E134" t="s">
-        <v>21</v>
+        <v>316</v>
       </c>
       <c r="F134" t="s">
-        <v>11</v>
+        <v>317</v>
       </c>
       <c r="G134">
-        <v>94403</v>
+        <v>50266</v>
       </c>
       <c r="H134" t="s">
-        <v>20</v>
+        <v>318</v>
       </c>
       <c r="I134" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A135">
-        <v>3035</v>
+        <v>376621</v>
       </c>
       <c r="B135" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D135" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E135" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G135">
-        <v>49546</v>
+        <v>90010</v>
       </c>
       <c r="H135" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="I135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A136">
-        <v>2109219</v>
+        <v>93243</v>
       </c>
       <c r="B136" t="s">
-        <v>325</v>
+        <v>9</v>
       </c>
       <c r="D136" t="s">
-        <v>515</v>
+        <v>337</v>
       </c>
       <c r="E136" t="s">
-        <v>326</v>
+        <v>8</v>
       </c>
       <c r="F136" t="s">
-        <v>327</v>
+        <v>7</v>
       </c>
       <c r="G136">
-        <v>50266</v>
+        <v>87113</v>
       </c>
       <c r="H136" t="s">
-        <v>328</v>
+        <v>6</v>
       </c>
       <c r="I136" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A137">
-        <v>376621</v>
+        <v>2491169</v>
       </c>
       <c r="B137" t="s">
-        <v>14</v>
+        <v>479</v>
       </c>
       <c r="D137" t="s">
-        <v>13</v>
+        <v>480</v>
       </c>
       <c r="E137" t="s">
-        <v>12</v>
+        <v>76</v>
       </c>
       <c r="F137" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="G137">
-        <v>90010</v>
+        <v>77060</v>
       </c>
       <c r="H137" t="s">
-        <v>10</v>
+        <v>481</v>
       </c>
       <c r="I137" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A138">
-        <v>93243</v>
+        <v>1073</v>
       </c>
       <c r="B138" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D138" t="s">
-        <v>347</v>
+        <v>4</v>
       </c>
       <c r="E138" t="s">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="F138" t="s">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="G138">
-        <v>87113</v>
+        <v>36609</v>
       </c>
       <c r="H138" t="s">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="I138" t="s">
-        <v>0</v>
-[...50 lines deleted...]
-      <c r="I140" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="26ebeae681134ca230dbc3fe0e6ef783">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ece1a7addf393ecab0ff34977d731fd" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -5916,104 +5868,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03E89714-E19C-499A-BCF6-8F04E0FD33C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EBC786B-4F5F-4B52-9B40-B893E1AD4783}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622B3486-A2FC-430A-AB0F-DBCF0D85651B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>