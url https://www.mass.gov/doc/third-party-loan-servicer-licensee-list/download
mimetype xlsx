--- v1 (2026-04-01)
+++ v2 (2026-07-30)
@@ -1,88 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/Website 2025 licenseee list/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/wesley_ho_mass_gov/Documents/Desktop/March/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="58" documentId="8_{F3CC0B70-94C3-4983-B742-715C1EEA6951}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E3D6666F-C609-4C17-8333-A2665ED41F37}"/>
+  <xr:revisionPtr revIDLastSave="64" documentId="8_{F3CC0B70-94C3-4983-B742-715C1EEA6951}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CE91A199-BABC-47AD-97AE-BAABF6BF021F}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D9A457E4-39E7-4212-8760-BAD2A867A02C}"/>
   </bookViews>
   <sheets>
     <sheet name="3rd Party Loan Servicer" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'3rd Party Loan Servicer'!$A$2:$I$115</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="840" uniqueCount="526">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="846" uniqueCount="525">
   <si>
     <t>MA Third Party Loan Servicer Registration</t>
   </si>
   <si>
     <t>LS1073</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
     <t xml:space="preserve">6150 Omni Park Drive </t>
   </si>
   <si>
     <t>World Omni Financial Corp.</t>
   </si>
   <si>
     <t>LS93243</t>
   </si>
   <si>
     <t>NM</t>
   </si>
   <si>
@@ -307,53 +308,50 @@
   <si>
     <t>SoFI Lending Corp.</t>
   </si>
   <si>
     <t>LS1037</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>New Brighton</t>
   </si>
   <si>
     <t>500 Main Street Suite 100</t>
   </si>
   <si>
     <t>Servion, Inc.</t>
   </si>
   <si>
     <t>LS1742965</t>
   </si>
   <si>
     <t>Irving</t>
   </si>
   <si>
-    <t xml:space="preserve">3660 Regent Blvd., Suite 200 </t>
-[...1 lines deleted...]
-  <si>
     <t>Servicing Solutions, LLC</t>
   </si>
   <si>
     <t>LS1512117</t>
   </si>
   <si>
     <t>CT</t>
   </si>
   <si>
     <t>Danbury</t>
   </si>
   <si>
     <t>44 Old Ridgebury Road Suite 100</t>
   </si>
   <si>
     <t>SENSIBLE AUTO SERVICING, LLC</t>
   </si>
   <si>
     <t>NY</t>
   </si>
   <si>
     <t>LS1399530</t>
   </si>
   <si>
     <t>Detroit</t>
@@ -439,77 +437,53 @@
   <si>
     <t>Stamford</t>
   </si>
   <si>
     <t>6 Landmark Square 4th Floor</t>
   </si>
   <si>
     <t>Notable Finance, LLC</t>
   </si>
   <si>
     <t>LS2329</t>
   </si>
   <si>
     <t>NH</t>
   </si>
   <si>
     <t>West Chesterfield</t>
   </si>
   <si>
     <t xml:space="preserve">25 Mr Arthur Drive </t>
   </si>
   <si>
     <t>Northeast Home Loan,LLC</t>
   </si>
   <si>
-    <t>LS1647064</t>
-[...13 lines deleted...]
-  <si>
     <t>TN</t>
   </si>
   <si>
-    <t>Franklin</t>
-[...7 lines deleted...]
-  <si>
     <t>LS1508613</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Lincoln</t>
   </si>
   <si>
     <t>Nelnet Servicing, LLC</t>
   </si>
   <si>
     <t>LS191693</t>
   </si>
   <si>
     <t>Frankenmuth</t>
   </si>
   <si>
     <t>975 N. Main Street Suite D</t>
   </si>
   <si>
     <t>Neighborhood Mortgage Solutions, LLC</t>
   </si>
   <si>
     <t>LS1723196</t>
@@ -862,62 +836,50 @@
   <si>
     <t>LS2108</t>
   </si>
   <si>
     <t>Fort Worth</t>
   </si>
   <si>
     <t>801 Cherry Street Suite 3600</t>
   </si>
   <si>
     <t>AmeriCredit Financial Services, Inc.</t>
   </si>
   <si>
     <t>LS1850</t>
   </si>
   <si>
     <t>Roseville</t>
   </si>
   <si>
     <t xml:space="preserve">3000 Lava Ridge Court #200 </t>
   </si>
   <si>
     <t>American Pacific Mortgage Corporation</t>
   </si>
   <si>
-    <t>LS3280</t>
-[...10 lines deleted...]
-  <si>
     <t>LS1883087</t>
   </si>
   <si>
     <t xml:space="preserve">650 California Street, 12th Floor </t>
   </si>
   <si>
     <t>Affirm, Inc.</t>
   </si>
   <si>
     <t>LS33041</t>
   </si>
   <si>
     <t>Ocean</t>
   </si>
   <si>
     <t xml:space="preserve">1411 Highway 35 </t>
   </si>
   <si>
     <t>Advisors Mortgage Group, L.L.C.</t>
   </si>
   <si>
     <t>LS1969084</t>
   </si>
   <si>
     <t>ADF Services, LLC</t>
@@ -1204,53 +1166,50 @@
   <si>
     <t>LS2296713</t>
   </si>
   <si>
     <t>1625 Route 10 East Suite 1</t>
   </si>
   <si>
     <t>Prosperity Home Mortgage, LLC</t>
   </si>
   <si>
     <t>LS75164</t>
   </si>
   <si>
     <t>1955 Broadway Suite 815</t>
   </si>
   <si>
     <t>1190 Winterson Road Suites 300 &amp; 180</t>
   </si>
   <si>
     <t>Block 1A, 6th Floor, DLF SEZ IT PARK Mount Poonamalle Road, Manapakkam</t>
   </si>
   <si>
     <t>MA Third Party Loan Servicer Registration Other Trade Name #5</t>
   </si>
   <si>
-    <t>MA Third Party Loan Servicer Registration Other Trade Name #6</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">7465 E. Hampton Avenue </t>
   </si>
   <si>
     <t>Everett Financial, Inc.</t>
   </si>
   <si>
     <t>14801 Quorum Drive Suite 300</t>
   </si>
   <si>
     <t>Dallas</t>
   </si>
   <si>
     <t>LS2129</t>
   </si>
   <si>
     <t>JGW Lending, LLC</t>
   </si>
   <si>
     <t>1200 Morris Drive Suite 300</t>
   </si>
   <si>
     <t>Chesterbrook</t>
   </si>
   <si>
     <t>LS2365173</t>
@@ -1309,107 +1268,71 @@
   <si>
     <t>Fort Mill</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t xml:space="preserve">5161 Calfornia Ave., Ste 100 </t>
   </si>
   <si>
     <t>Toyota Motor Credit Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">6565 Headquarters Drive </t>
   </si>
   <si>
     <t>Plano</t>
   </si>
   <si>
     <t>75024-5965</t>
   </si>
   <si>
     <t>LS8027</t>
   </si>
   <si>
-    <t>2950 South Delaware Street Suite 410</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">1 Harbor Drive, Suite 209 </t>
   </si>
   <si>
-    <t>01915</t>
-[...4 lines deleted...]
-  <si>
     <t>Lower, LLC</t>
   </si>
   <si>
     <t>Columbia</t>
   </si>
   <si>
     <t>LS1124061</t>
   </si>
   <si>
-    <t>07950</t>
-[...13 lines deleted...]
-  <si>
     <t>Captive Auto Finance LLC</t>
   </si>
   <si>
     <t xml:space="preserve">30 Nagog Park </t>
   </si>
   <si>
     <t>Acton</t>
   </si>
   <si>
-    <t>01720</t>
-[...1 lines deleted...]
-  <si>
     <t>LS2478269</t>
   </si>
   <si>
     <t>409 13th St. Suite 600</t>
   </si>
   <si>
     <t>Hyrex Servicing, LLC</t>
   </si>
   <si>
     <t>Klarna Inc.</t>
   </si>
   <si>
     <t>800 N High Street Suite 04-121, 4th Floor</t>
   </si>
   <si>
     <t>Columbus</t>
   </si>
   <si>
     <t>LS1353190</t>
   </si>
   <si>
     <t>Mission Lane LLC</t>
   </si>
   <si>
     <t xml:space="preserve">1504 Belleville Street </t>
@@ -1465,266 +1388,340 @@
   <si>
     <t>McBurberod Financial, Inc.</t>
   </si>
   <si>
     <t>1100 Broadway STE 1800</t>
   </si>
   <si>
     <t>LS2057952</t>
   </si>
   <si>
     <t>1423 Red Ventures Drive Suite 201</t>
   </si>
   <si>
     <t>Stellantis Financial Services, Inc.</t>
   </si>
   <si>
     <t>5757 Woodway Drive Suite 400</t>
   </si>
   <si>
     <t>LS128351</t>
   </si>
   <si>
     <t>9850 Double R Blvd Suite 100</t>
   </si>
   <si>
-    <t>Ouro Global, Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">10900-A Stonelake Blvd., Suite 200 </t>
   </si>
   <si>
     <t>LS932678</t>
   </si>
   <si>
     <t>1425 4th AVE STE 1000</t>
   </si>
   <si>
     <t>WNS BPM AMERICAS LLC</t>
   </si>
   <si>
-    <t>16945 Northchase Drive Suite 1200</t>
-[...1 lines deleted...]
-  <si>
     <t>LS2491169</t>
   </si>
   <si>
     <t>CHERRY TECHNOLOGIES INC.</t>
   </si>
   <si>
     <t>2 Embarcadero Center 8th floor</t>
   </si>
   <si>
     <t>LS2061234</t>
   </si>
   <si>
     <t>Flexible Finance Servicing, Inc.</t>
   </si>
   <si>
-    <t>88 University Place 11th Floor</t>
-[...1 lines deleted...]
-  <si>
     <t>LS2256673</t>
   </si>
   <si>
     <t xml:space="preserve">3120 139th Avenue SE Suite 500 </t>
   </si>
   <si>
     <t>Bellevue</t>
   </si>
   <si>
     <t>JGW Loan Servicing, LLC</t>
   </si>
   <si>
     <t>LS2565516</t>
   </si>
   <si>
-    <t>Pike Creek Mortgage Services, Inc.</t>
-[...10 lines deleted...]
-  <si>
     <t>Roadrunner Account Services, LLC</t>
   </si>
   <si>
     <t>LS1758660</t>
   </si>
   <si>
     <t>2829 Westown Parkway Suite 200</t>
   </si>
   <si>
     <t xml:space="preserve">952 Echo Lane, Suite 190 </t>
   </si>
   <si>
     <t>Glow Financial Services Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">78 SW 7th St, Suite 08-116 </t>
   </si>
   <si>
     <t>Miami</t>
   </si>
   <si>
     <t>LS2277799</t>
   </si>
   <si>
     <t>Happy Money, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">21515 Hawthorne Blvd., Suite 200 </t>
   </si>
   <si>
     <t>Torrance</t>
   </si>
   <si>
     <t>LS1396805</t>
   </si>
   <si>
     <t>NFM Lending, LLC</t>
   </si>
   <si>
     <t>6900 E Layton Ave Suite 1500</t>
   </si>
   <si>
     <t>Denver</t>
   </si>
   <si>
     <t>Tilt Card, Inc</t>
   </si>
   <si>
-    <t>Third Party Loan Servicer licensee list as of December 31, 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>141 W. Jackson Blvd. Suite 1220</t>
   </si>
   <si>
     <t>Momnt Servicing Company LLC</t>
   </si>
   <si>
     <t>4 Concourse Parkway Suite 150</t>
   </si>
   <si>
     <t>LS2373805</t>
   </si>
   <si>
     <t>NAF Technology Services India Private Limited</t>
   </si>
   <si>
     <t>Block A1, 3rd Floor, Gateway Office Parks SEZ, No 16 GST Road, Perungalathur</t>
   </si>
   <si>
     <t>LS2658582</t>
   </si>
   <si>
     <t>121 South 13th Street Suite 100</t>
   </si>
   <si>
     <t>3001 Hackberry Suite 225</t>
   </si>
   <si>
     <t>1434 Crossways Blvd Suite 285</t>
   </si>
   <si>
     <t>Chesapeake</t>
   </si>
   <si>
     <t>23320-2839</t>
   </si>
   <si>
     <t>650 California St. Floor 7</t>
+  </si>
+  <si>
+    <t>Auxilior Capital Partners, Inc.</t>
+  </si>
+  <si>
+    <t>620 West Germantown Pike Suite 450</t>
+  </si>
+  <si>
+    <t>Plymouth Meeting</t>
+  </si>
+  <si>
+    <t>LS2005298</t>
+  </si>
+  <si>
+    <t>300 Park Ave S 14th Floor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101 W. Chapel Hill St., Suite 300 </t>
+  </si>
+  <si>
+    <t>Durham</t>
+  </si>
+  <si>
+    <t>LS2746820</t>
+  </si>
+  <si>
+    <t>OneProgress Services LLC</t>
+  </si>
+  <si>
+    <t>53 Beach St. 2nd Floor</t>
+  </si>
+  <si>
+    <t>LS2460509</t>
+  </si>
+  <si>
+    <t>Time Investment Company, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">100 N. 6th Avenue </t>
+  </si>
+  <si>
+    <t>West Bend</t>
+  </si>
+  <si>
+    <t>LS1137509</t>
+  </si>
+  <si>
+    <t>Third Party Loan Servicer licensee list as of June 30, 2026</t>
+  </si>
+  <si>
+    <t>Bridge IT, Inc.</t>
+  </si>
+  <si>
+    <t>36 W 20th St Floor 11</t>
+  </si>
+  <si>
+    <t>LS2429907</t>
+  </si>
+  <si>
+    <t>Netspend Corporation</t>
+  </si>
+  <si>
+    <t>nlp finance, llc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">665 simonds road </t>
+  </si>
+  <si>
+    <t>williamstown</t>
+  </si>
+  <si>
+    <t>LS454366</t>
+  </si>
+  <si>
+    <t>Nu United States LLC</t>
+  </si>
+  <si>
+    <t>PowerPay Servicing LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">151 S Warner Rd #110 </t>
+  </si>
+  <si>
+    <t>LS2374007</t>
+  </si>
+  <si>
+    <t>1 City Blvd. West Suite 1999</t>
+  </si>
+  <si>
+    <t>Orange</t>
+  </si>
+  <si>
+    <t>220 Park Road Suite 500</t>
+  </si>
+  <si>
+    <t>Burlingame</t>
+  </si>
+  <si>
+    <t>5051 Westheimer Rd Floor 18 Suite 1800</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="00000"/>
   </numFmts>
-  <fonts count="2" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -2003,3700 +2000,3757 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{085A6BED-0035-408B-9DAB-F69E763CEC77}">
-  <dimension ref="A1:I138"/>
+  <dimension ref="A1:I141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="14.42578125" customWidth="1"/>
     <col min="2" max="2" width="35.7109375" customWidth="1"/>
     <col min="3" max="3" width="9.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" customWidth="1"/>
-    <col min="7" max="7" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.85546875" customWidth="1"/>
     <col min="9" max="9" width="42" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="G2" s="3" t="s">
+    <row r="1" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="3"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+    </row>
+    <row r="2" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="C2" s="3" t="s">
         <v>289</v>
       </c>
-      <c r="H2" s="2" t="s">
-[...3 lines deleted...]
-        <v>287</v>
+      <c r="D2" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="G2" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="3" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>958660</v>
       </c>
       <c r="B3" t="s">
-        <v>338</v>
+        <v>325</v>
       </c>
       <c r="D3" t="s">
-        <v>462</v>
+        <v>436</v>
       </c>
       <c r="E3" t="s">
-        <v>463</v>
+        <v>437</v>
       </c>
       <c r="F3" t="s">
         <v>38</v>
       </c>
-      <c r="G3">
+      <c r="G3" s="1">
         <v>33309</v>
       </c>
       <c r="H3" t="s">
-        <v>339</v>
+        <v>326</v>
       </c>
       <c r="I3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>1869563</v>
       </c>
       <c r="B4" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="D4" t="s">
-        <v>513</v>
+        <v>479</v>
       </c>
       <c r="E4" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="F4" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="G4">
+        <v>118</v>
+      </c>
+      <c r="G4" s="1">
         <v>60604</v>
       </c>
       <c r="H4" t="s">
-        <v>320</v>
+        <v>307</v>
       </c>
       <c r="I4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>2272646</v>
       </c>
       <c r="B5" t="s">
-        <v>340</v>
+        <v>327</v>
       </c>
       <c r="D5" t="s">
-        <v>341</v>
+        <v>328</v>
       </c>
       <c r="E5" t="s">
-        <v>342</v>
+        <v>329</v>
       </c>
       <c r="F5" t="s">
         <v>46</v>
       </c>
-      <c r="G5">
+      <c r="G5" s="1">
         <v>22102</v>
       </c>
       <c r="H5" t="s">
-        <v>343</v>
+        <v>330</v>
       </c>
       <c r="I5" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>1969084</v>
       </c>
       <c r="B6" t="s">
-        <v>286</v>
+        <v>273</v>
       </c>
       <c r="D6" t="s">
-        <v>321</v>
+        <v>308</v>
       </c>
       <c r="E6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
-      <c r="G6">
+      <c r="G6" s="1">
         <v>92128</v>
       </c>
       <c r="H6" t="s">
-        <v>285</v>
+        <v>272</v>
       </c>
       <c r="I6" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>33041</v>
       </c>
       <c r="B7" t="s">
-        <v>284</v>
+        <v>271</v>
       </c>
       <c r="D7" t="s">
-        <v>283</v>
+        <v>270</v>
       </c>
       <c r="E7" t="s">
-        <v>282</v>
+        <v>269</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
-      <c r="G7" s="5" t="s">
-        <v>424</v>
+      <c r="G7" s="1">
+        <v>7712</v>
       </c>
       <c r="H7" t="s">
-        <v>281</v>
+        <v>268</v>
       </c>
       <c r="I7" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>1883087</v>
       </c>
       <c r="B8" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="D8" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="E8" t="s">
         <v>70</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
-      <c r="G8">
+      <c r="G8" s="1">
         <v>94108</v>
       </c>
       <c r="H8" t="s">
-        <v>278</v>
+        <v>265</v>
       </c>
       <c r="I8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9">
-        <v>3280</v>
+        <v>2890</v>
       </c>
       <c r="B9" t="s">
-        <v>277</v>
+        <v>331</v>
       </c>
       <c r="D9" t="s">
-        <v>276</v>
+        <v>332</v>
       </c>
       <c r="E9" t="s">
-        <v>275</v>
+        <v>115</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
-      <c r="G9">
-        <v>90603</v>
+      <c r="G9" s="1">
+        <v>92108</v>
       </c>
       <c r="H9" t="s">
-        <v>274</v>
+        <v>333</v>
       </c>
       <c r="I9" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10">
-        <v>2890</v>
+        <v>1850</v>
       </c>
       <c r="B10" t="s">
-        <v>344</v>
+        <v>264</v>
       </c>
       <c r="D10" t="s">
-        <v>345</v>
+        <v>263</v>
       </c>
       <c r="E10" t="s">
-        <v>116</v>
+        <v>262</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
-      <c r="G10">
-        <v>92108</v>
+      <c r="G10" s="1">
+        <v>95661</v>
       </c>
       <c r="H10" t="s">
-        <v>346</v>
+        <v>261</v>
       </c>
       <c r="I10" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>1850</v>
       </c>
       <c r="B11" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="D11" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="E11" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
-      <c r="G11">
+      <c r="G11" s="1">
         <v>95661</v>
       </c>
       <c r="H11" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="I11" t="s">
-        <v>0</v>
+        <v>282</v>
       </c>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>1850</v>
       </c>
       <c r="B12" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="D12" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="E12" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
-      <c r="G12">
+      <c r="G12" s="1">
         <v>95661</v>
       </c>
       <c r="H12" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="I12" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>1850</v>
       </c>
       <c r="B13" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="D13" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="E13" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="F13" t="s">
         <v>11</v>
       </c>
-      <c r="G13">
+      <c r="G13" s="1">
         <v>95661</v>
       </c>
       <c r="H13" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="I13" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
     </row>
     <row r="14" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>1850</v>
       </c>
       <c r="B14" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="D14" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="E14" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
-      <c r="G14">
+      <c r="G14" s="1">
         <v>95661</v>
       </c>
       <c r="H14" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="I14" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>1850</v>
       </c>
       <c r="B15" t="s">
-        <v>273</v>
+        <v>264</v>
       </c>
       <c r="D15" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="E15" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
-      <c r="G15">
+      <c r="G15" s="1">
         <v>95661</v>
       </c>
       <c r="H15" t="s">
-        <v>270</v>
+        <v>261</v>
       </c>
       <c r="I15" t="s">
-        <v>298</v>
+        <v>374</v>
       </c>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A16">
-        <v>1850</v>
+        <v>2108</v>
       </c>
       <c r="B16" t="s">
-        <v>273</v>
+        <v>260</v>
       </c>
       <c r="D16" t="s">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="E16" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="F16" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>95661</v>
+        <v>58</v>
+      </c>
+      <c r="G16" s="1">
+        <v>76102</v>
       </c>
       <c r="H16" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="I16" t="s">
-        <v>387</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>2108</v>
       </c>
       <c r="B17" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="D17" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="E17" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="F17" t="s">
         <v>58</v>
       </c>
-      <c r="G17">
+      <c r="G17" s="1">
         <v>76102</v>
       </c>
       <c r="H17" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="I17" t="s">
-        <v>0</v>
+        <v>282</v>
       </c>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>2108</v>
       </c>
       <c r="B18" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="D18" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="E18" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="F18" t="s">
         <v>58</v>
       </c>
-      <c r="G18">
+      <c r="G18" s="1">
         <v>76102</v>
       </c>
       <c r="H18" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="I18" t="s">
-        <v>295</v>
+        <v>283</v>
       </c>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>2108</v>
       </c>
       <c r="B19" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="D19" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="E19" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="F19" t="s">
         <v>58</v>
       </c>
-      <c r="G19">
+      <c r="G19" s="1">
         <v>76102</v>
       </c>
       <c r="H19" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="I19" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>2108</v>
       </c>
       <c r="B20" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="D20" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="E20" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="F20" t="s">
         <v>58</v>
       </c>
-      <c r="G20">
+      <c r="G20" s="1">
         <v>76102</v>
       </c>
       <c r="H20" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="I20" t="s">
-        <v>297</v>
+        <v>285</v>
       </c>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>2108</v>
       </c>
       <c r="B21" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="D21" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="E21" t="s">
-        <v>267</v>
+        <v>258</v>
       </c>
       <c r="F21" t="s">
         <v>58</v>
       </c>
-      <c r="G21">
+      <c r="G21" s="1">
         <v>76102</v>
       </c>
       <c r="H21" t="s">
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="I21" t="s">
-        <v>298</v>
+        <v>374</v>
       </c>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A22">
-        <v>2108</v>
+        <v>167441</v>
       </c>
       <c r="B22" t="s">
-        <v>269</v>
+        <v>256</v>
       </c>
       <c r="D22" t="s">
-        <v>268</v>
+        <v>255</v>
       </c>
       <c r="E22" t="s">
-        <v>267</v>
+        <v>254</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>76102</v>
+        <v>11</v>
+      </c>
+      <c r="G22" s="1">
+        <v>92821</v>
       </c>
       <c r="H22" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="I22" t="s">
-        <v>387</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A23">
-        <v>2108</v>
+        <v>1082164</v>
       </c>
       <c r="B23" t="s">
-        <v>269</v>
+        <v>252</v>
       </c>
       <c r="D23" t="s">
-        <v>268</v>
+        <v>251</v>
       </c>
       <c r="E23" t="s">
-        <v>267</v>
+        <v>250</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>76102</v>
+        <v>23</v>
+      </c>
+      <c r="G23" s="1">
+        <v>54401</v>
       </c>
       <c r="H23" t="s">
-        <v>266</v>
+        <v>249</v>
       </c>
       <c r="I23" t="s">
-        <v>388</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24">
-        <v>167441</v>
+        <v>2005298</v>
       </c>
       <c r="B24" t="s">
-        <v>265</v>
+        <v>492</v>
       </c>
       <c r="D24" t="s">
-        <v>264</v>
+        <v>493</v>
       </c>
       <c r="E24" t="s">
-        <v>263</v>
+        <v>494</v>
       </c>
       <c r="F24" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>92821</v>
+        <v>53</v>
+      </c>
+      <c r="G24" s="1">
+        <v>19462</v>
       </c>
       <c r="H24" t="s">
-        <v>262</v>
+        <v>495</v>
       </c>
       <c r="I24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25">
-        <v>1082164</v>
+        <v>2296861</v>
       </c>
       <c r="B25" t="s">
-        <v>261</v>
+        <v>391</v>
       </c>
       <c r="D25" t="s">
-        <v>260</v>
+        <v>392</v>
       </c>
       <c r="E25" t="s">
-        <v>259</v>
+        <v>393</v>
       </c>
       <c r="F25" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>54401</v>
+        <v>11</v>
+      </c>
+      <c r="G25" s="1">
+        <v>95131</v>
       </c>
       <c r="H25" t="s">
-        <v>258</v>
+        <v>394</v>
       </c>
       <c r="I25" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A26">
-        <v>2296861</v>
+        <v>2429907</v>
       </c>
       <c r="B26" t="s">
-        <v>405</v>
+        <v>508</v>
       </c>
       <c r="D26" t="s">
-        <v>406</v>
+        <v>509</v>
       </c>
       <c r="E26" t="s">
-        <v>407</v>
+        <v>120</v>
       </c>
       <c r="F26" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>95131</v>
+        <v>95</v>
+      </c>
+      <c r="G26" s="1">
+        <v>10011</v>
       </c>
       <c r="H26" t="s">
-        <v>408</v>
+        <v>510</v>
       </c>
       <c r="I26" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>1494821</v>
       </c>
       <c r="B27" t="s">
-        <v>257</v>
+        <v>248</v>
       </c>
       <c r="D27" t="s">
-        <v>389</v>
+        <v>375</v>
       </c>
       <c r="E27" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="F27" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="G27">
+        <v>220</v>
+      </c>
+      <c r="G27" s="1">
         <v>85209</v>
       </c>
       <c r="H27" t="s">
-        <v>255</v>
+        <v>246</v>
       </c>
       <c r="I27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>2478269</v>
       </c>
       <c r="B28" t="s">
-        <v>438</v>
+        <v>413</v>
       </c>
       <c r="D28" t="s">
-        <v>439</v>
+        <v>414</v>
       </c>
       <c r="E28" t="s">
-        <v>440</v>
+        <v>415</v>
       </c>
       <c r="F28" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>441</v>
+        <v>150</v>
+      </c>
+      <c r="G28" s="1">
+        <v>1720</v>
       </c>
       <c r="H28" t="s">
-        <v>442</v>
+        <v>416</v>
       </c>
       <c r="I28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>1565896</v>
       </c>
       <c r="B29" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="D29" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="E29" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="F29" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="G29">
+        <v>95</v>
+      </c>
+      <c r="G29" s="1">
         <v>11797</v>
       </c>
       <c r="H29" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="I29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>944287</v>
       </c>
       <c r="B30" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="D30" t="s">
-        <v>249</v>
+        <v>240</v>
       </c>
       <c r="E30" t="s">
-        <v>248</v>
+        <v>239</v>
       </c>
       <c r="F30" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="G30">
+        <v>198</v>
+      </c>
+      <c r="G30" s="1">
         <v>30144</v>
       </c>
       <c r="H30" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="I30" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>245753</v>
       </c>
       <c r="B31" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="D31" t="s">
         <v>4</v>
       </c>
       <c r="E31" t="s">
         <v>3</v>
       </c>
       <c r="F31" t="s">
         <v>2</v>
       </c>
-      <c r="G31">
+      <c r="G31" s="1">
         <v>36609</v>
       </c>
       <c r="H31" t="s">
-        <v>245</v>
+        <v>236</v>
       </c>
       <c r="I31" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>2061234</v>
       </c>
       <c r="B32" t="s">
-        <v>482</v>
+        <v>454</v>
       </c>
       <c r="D32" t="s">
-        <v>483</v>
+        <v>455</v>
       </c>
       <c r="E32" t="s">
         <v>70</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
-      <c r="G32">
+      <c r="G32" s="1">
         <v>94111</v>
       </c>
       <c r="H32" t="s">
-        <v>484</v>
+        <v>456</v>
       </c>
       <c r="I32" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>150009</v>
       </c>
       <c r="B33" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="D33" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="E33" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="F33" t="s">
         <v>58</v>
       </c>
-      <c r="G33">
+      <c r="G33" s="1">
         <v>75001</v>
       </c>
       <c r="H33" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="I33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>310577</v>
       </c>
       <c r="B34" t="s">
-        <v>244</v>
+        <v>235</v>
       </c>
       <c r="D34" t="s">
-        <v>243</v>
+        <v>234</v>
       </c>
       <c r="E34" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="F34" t="s">
         <v>83</v>
       </c>
-      <c r="G34">
+      <c r="G34" s="1">
         <v>55402</v>
       </c>
       <c r="H34" t="s">
-        <v>241</v>
+        <v>232</v>
       </c>
       <c r="I34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>2033738</v>
       </c>
       <c r="B35" t="s">
-        <v>374</v>
+        <v>361</v>
       </c>
       <c r="D35" t="s">
-        <v>375</v>
+        <v>362</v>
       </c>
       <c r="E35" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="F35" t="s">
         <v>38</v>
       </c>
-      <c r="G35">
+      <c r="G35" s="1">
         <v>33487</v>
       </c>
       <c r="H35" t="s">
-        <v>377</v>
+        <v>364</v>
       </c>
       <c r="I35" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>296727</v>
       </c>
       <c r="B36" t="s">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="D36" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="E36" t="s">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="F36" t="s">
         <v>46</v>
       </c>
-      <c r="G36">
+      <c r="G36" s="1">
         <v>22030</v>
       </c>
       <c r="H36" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="I36" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>54761</v>
       </c>
       <c r="B37" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="D37" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="E37" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="F37" t="s">
-        <v>327</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>314</v>
+      </c>
+      <c r="G37" s="1">
+        <v>4444</v>
       </c>
       <c r="H37" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="I37" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>2481</v>
       </c>
       <c r="B38" t="s">
-        <v>240</v>
+        <v>231</v>
       </c>
       <c r="D38" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="E38" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="F38" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="G38">
+        <v>118</v>
+      </c>
+      <c r="G38" s="1">
         <v>60047</v>
       </c>
       <c r="H38" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="I38" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>2184</v>
       </c>
       <c r="B39" t="s">
-        <v>236</v>
+        <v>227</v>
       </c>
       <c r="D39" t="s">
-        <v>235</v>
+        <v>226</v>
       </c>
       <c r="E39" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="F39" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>224</v>
+      </c>
+      <c r="G39" s="1">
+        <v>2842</v>
       </c>
       <c r="H39" t="s">
-        <v>232</v>
+        <v>223</v>
       </c>
       <c r="I39" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>6666</v>
       </c>
       <c r="B40" t="s">
-        <v>231</v>
+        <v>222</v>
       </c>
       <c r="D40" t="s">
-        <v>499</v>
+        <v>466</v>
       </c>
       <c r="E40" t="s">
         <v>76</v>
       </c>
       <c r="F40" t="s">
         <v>58</v>
       </c>
-      <c r="G40">
+      <c r="G40" s="1">
         <v>77024</v>
       </c>
       <c r="H40" t="s">
-        <v>230</v>
+        <v>221</v>
       </c>
       <c r="I40" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>2129</v>
       </c>
       <c r="B41" t="s">
-        <v>390</v>
+        <v>376</v>
       </c>
       <c r="D41" t="s">
-        <v>391</v>
+        <v>377</v>
       </c>
       <c r="E41" t="s">
-        <v>392</v>
+        <v>378</v>
       </c>
       <c r="F41" t="s">
         <v>58</v>
       </c>
-      <c r="G41">
+      <c r="G41" s="1">
         <v>75254</v>
       </c>
       <c r="H41" t="s">
-        <v>393</v>
+        <v>379</v>
       </c>
       <c r="I41" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>2289</v>
       </c>
       <c r="B42" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
       <c r="D42" t="s">
-        <v>227</v>
+        <v>218</v>
       </c>
       <c r="E42" t="s">
-        <v>226</v>
+        <v>217</v>
       </c>
       <c r="F42" t="s">
         <v>23</v>
       </c>
-      <c r="G42">
+      <c r="G42" s="1">
         <v>53718</v>
       </c>
       <c r="H42" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
       <c r="I42" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>1717824</v>
       </c>
       <c r="B43" t="s">
-        <v>224</v>
+        <v>215</v>
       </c>
       <c r="D43" t="s">
-        <v>363</v>
+        <v>350</v>
       </c>
       <c r="E43" t="s">
-        <v>223</v>
+        <v>214</v>
       </c>
       <c r="F43" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="G43">
+        <v>213</v>
+      </c>
+      <c r="G43" s="1">
         <v>28202</v>
       </c>
       <c r="H43" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="I43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>2297730</v>
       </c>
       <c r="B44" t="s">
-        <v>347</v>
+        <v>334</v>
       </c>
       <c r="D44" t="s">
-        <v>348</v>
+        <v>335</v>
       </c>
       <c r="E44" t="s">
-        <v>256</v>
+        <v>247</v>
       </c>
       <c r="F44" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="G44">
+        <v>220</v>
+      </c>
+      <c r="G44" s="1">
         <v>85210</v>
       </c>
       <c r="H44" t="s">
-        <v>349</v>
+        <v>336</v>
       </c>
       <c r="I44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>629700</v>
       </c>
       <c r="B45" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="D45" t="s">
-        <v>350</v>
+        <v>337</v>
       </c>
       <c r="E45" t="s">
-        <v>364</v>
+        <v>351</v>
       </c>
       <c r="F45" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="G45">
+        <v>132</v>
+      </c>
+      <c r="G45" s="1">
         <v>37129</v>
       </c>
       <c r="H45" t="s">
-        <v>219</v>
+        <v>210</v>
       </c>
       <c r="I45" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>219045</v>
       </c>
       <c r="B46" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="D46" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="E46" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="F46" t="s">
+        <v>198</v>
+      </c>
+      <c r="G46" s="1">
+        <v>30339</v>
+      </c>
+      <c r="H46" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="I46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>2256673</v>
       </c>
       <c r="B47" t="s">
-        <v>485</v>
+        <v>457</v>
       </c>
       <c r="D47" t="s">
-        <v>486</v>
+        <v>496</v>
       </c>
       <c r="E47" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F47" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>10003</v>
+        <v>95</v>
+      </c>
+      <c r="G47" s="1">
+        <v>10010</v>
       </c>
       <c r="H47" t="s">
-        <v>487</v>
+        <v>458</v>
       </c>
       <c r="I47" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>1733272</v>
       </c>
       <c r="B48" t="s">
-        <v>329</v>
+        <v>316</v>
       </c>
       <c r="D48" t="s">
-        <v>488</v>
+        <v>459</v>
       </c>
       <c r="E48" t="s">
-        <v>489</v>
+        <v>460</v>
       </c>
       <c r="F48" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="G48">
+        <v>309</v>
+      </c>
+      <c r="G48" s="1">
         <v>98005</v>
       </c>
       <c r="H48" t="s">
-        <v>331</v>
+        <v>318</v>
       </c>
       <c r="I48" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>1458842</v>
       </c>
       <c r="B49" t="s">
-        <v>215</v>
+        <v>206</v>
       </c>
       <c r="D49" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="E49" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="F49" t="s">
         <v>29</v>
       </c>
-      <c r="G49">
+      <c r="G49" s="1">
         <v>84120</v>
       </c>
       <c r="H49" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="I49" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>227977</v>
       </c>
       <c r="B50" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="D50" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>11</v>
       </c>
-      <c r="G50">
+      <c r="G50" s="1">
         <v>94402</v>
       </c>
       <c r="H50" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="I50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>227977</v>
       </c>
       <c r="B51" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="D51" t="s">
-        <v>212</v>
+        <v>203</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
-      <c r="G51">
+      <c r="G51" s="1">
         <v>94402</v>
       </c>
       <c r="H51" t="s">
-        <v>211</v>
+        <v>202</v>
       </c>
       <c r="I51" t="s">
-        <v>295</v>
+        <v>282</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>2277799</v>
       </c>
       <c r="B52" t="s">
-        <v>500</v>
+        <v>467</v>
       </c>
       <c r="D52" t="s">
-        <v>501</v>
+        <v>468</v>
       </c>
       <c r="E52" t="s">
-        <v>502</v>
+        <v>469</v>
       </c>
       <c r="F52" t="s">
         <v>38</v>
       </c>
-      <c r="G52">
+      <c r="G52" s="1">
         <v>33130</v>
       </c>
       <c r="H52" t="s">
-        <v>503</v>
+        <v>470</v>
       </c>
       <c r="I52" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>2134618</v>
       </c>
       <c r="B53" t="s">
-        <v>309</v>
+        <v>296</v>
       </c>
       <c r="D53" t="s">
-        <v>443</v>
+        <v>417</v>
       </c>
       <c r="E53" t="s">
         <v>77</v>
       </c>
       <c r="F53" t="s">
         <v>11</v>
       </c>
-      <c r="G53">
+      <c r="G53" s="1">
         <v>94612</v>
       </c>
       <c r="H53" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="I53" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>1416362</v>
       </c>
       <c r="B54" t="s">
-        <v>210</v>
+        <v>201</v>
       </c>
       <c r="D54" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="E54" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="F54" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="G54">
+        <v>198</v>
+      </c>
+      <c r="G54" s="1">
         <v>30342</v>
       </c>
       <c r="H54" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="I54" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>2611</v>
       </c>
       <c r="B55" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="D55" t="s">
-        <v>204</v>
+        <v>195</v>
       </c>
       <c r="E55" t="s">
-        <v>203</v>
+        <v>194</v>
       </c>
       <c r="F55" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="G55">
+        <v>118</v>
+      </c>
+      <c r="G55" s="1">
         <v>60613</v>
       </c>
       <c r="H55" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="I55" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>3274</v>
       </c>
       <c r="B56" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="D56" t="s">
-        <v>200</v>
+        <v>191</v>
       </c>
       <c r="E56" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
-      <c r="G56">
+      <c r="G56" s="1">
         <v>92111</v>
       </c>
       <c r="H56" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="I56" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>1845463</v>
       </c>
       <c r="B57" t="s">
-        <v>198</v>
+        <v>189</v>
       </c>
       <c r="D57" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="E57" t="s">
         <v>70</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
-      <c r="G57">
+      <c r="G57" s="1">
         <v>94107</v>
       </c>
       <c r="H57" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="I57" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>1396805</v>
       </c>
       <c r="B58" t="s">
-        <v>504</v>
+        <v>471</v>
       </c>
       <c r="D58" t="s">
-        <v>505</v>
+        <v>472</v>
       </c>
       <c r="E58" t="s">
-        <v>506</v>
+        <v>473</v>
       </c>
       <c r="F58" t="s">
         <v>11</v>
       </c>
-      <c r="G58">
+      <c r="G58" s="1">
         <v>90503</v>
       </c>
       <c r="H58" t="s">
-        <v>507</v>
+        <v>474</v>
       </c>
       <c r="I58" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A59">
         <v>206168</v>
       </c>
       <c r="B59" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="D59" t="s">
-        <v>474</v>
+        <v>448</v>
       </c>
       <c r="E59" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="F59" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="G59">
+        <v>184</v>
+      </c>
+      <c r="G59" s="1">
         <v>89521</v>
       </c>
       <c r="H59" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="I59" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>3042</v>
       </c>
       <c r="B60" t="s">
-        <v>444</v>
+        <v>418</v>
       </c>
       <c r="D60" t="s">
-        <v>361</v>
+        <v>348</v>
       </c>
       <c r="E60" t="s">
-        <v>362</v>
+        <v>349</v>
       </c>
       <c r="F60" t="s">
         <v>16</v>
       </c>
-      <c r="G60">
+      <c r="G60" s="1">
         <v>48104</v>
       </c>
       <c r="H60" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
       <c r="I60" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>2296713</v>
       </c>
       <c r="B61" t="s">
-        <v>378</v>
+        <v>365</v>
       </c>
       <c r="D61" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
       <c r="E61" t="s">
-        <v>379</v>
+        <v>366</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
-      <c r="G61">
+      <c r="G61" s="1">
         <v>94965</v>
       </c>
       <c r="H61" t="s">
-        <v>380</v>
+        <v>367</v>
       </c>
       <c r="I61" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A62">
         <v>1235843</v>
       </c>
       <c r="B62" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="D62" t="s">
-        <v>464</v>
+        <v>438</v>
       </c>
       <c r="E62" t="s">
-        <v>465</v>
+        <v>439</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
-      <c r="G62">
+      <c r="G62" s="1">
         <v>91362</v>
       </c>
       <c r="H62" t="s">
-        <v>190</v>
+        <v>181</v>
       </c>
       <c r="I62" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A63">
         <v>1743763</v>
       </c>
       <c r="B63" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D63" t="s">
-        <v>188</v>
+        <v>179</v>
       </c>
       <c r="E63" t="s">
-        <v>187</v>
+        <v>178</v>
       </c>
       <c r="F63" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>150</v>
+      </c>
+      <c r="G63" s="1">
+        <v>1915</v>
       </c>
       <c r="H63" t="s">
-        <v>186</v>
+        <v>177</v>
       </c>
       <c r="I63" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>934656</v>
       </c>
       <c r="B64" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="D64" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="E64" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="F64" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>150</v>
+      </c>
+      <c r="G64" s="1">
+        <v>2740</v>
       </c>
       <c r="H64" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="I64" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>2365173</v>
       </c>
       <c r="B65" t="s">
-        <v>394</v>
+        <v>380</v>
       </c>
       <c r="D65" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="E65" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="F65" t="s">
         <v>53</v>
       </c>
-      <c r="G65">
+      <c r="G65" s="1">
         <v>19087</v>
       </c>
       <c r="H65" t="s">
-        <v>397</v>
+        <v>383</v>
       </c>
       <c r="I65" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>2565516</v>
       </c>
       <c r="B66" t="s">
-        <v>490</v>
+        <v>461</v>
       </c>
       <c r="D66" t="s">
-        <v>395</v>
+        <v>381</v>
       </c>
       <c r="E66" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="F66" t="s">
         <v>53</v>
       </c>
-      <c r="G66">
+      <c r="G66" s="1">
         <v>19087</v>
       </c>
       <c r="H66" t="s">
-        <v>491</v>
+        <v>462</v>
       </c>
       <c r="I66" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>1353190</v>
       </c>
       <c r="B67" t="s">
-        <v>445</v>
+        <v>419</v>
       </c>
       <c r="D67" t="s">
-        <v>446</v>
+        <v>420</v>
       </c>
       <c r="E67" t="s">
-        <v>447</v>
+        <v>421</v>
       </c>
       <c r="F67" t="s">
         <v>32</v>
       </c>
-      <c r="G67">
+      <c r="G67" s="1">
         <v>43215</v>
       </c>
       <c r="H67" t="s">
-        <v>448</v>
+        <v>422</v>
       </c>
       <c r="I67" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>1266627</v>
       </c>
       <c r="B68" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="D68" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="E68" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="F68" t="s">
         <v>32</v>
       </c>
-      <c r="G68">
+      <c r="G68" s="1">
         <v>45242</v>
       </c>
       <c r="H68" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="I68" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>1813988</v>
       </c>
       <c r="B69" t="s">
-        <v>398</v>
+        <v>384</v>
       </c>
       <c r="D69" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="E69" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
-      <c r="G69">
+      <c r="G69" s="1">
         <v>92610</v>
       </c>
       <c r="H69" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="I69" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>174457</v>
       </c>
       <c r="B70" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="D70" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
       <c r="E70" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
-      <c r="G70">
+      <c r="G70" s="1">
         <v>92618</v>
       </c>
       <c r="H70" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="I70" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>1124061</v>
       </c>
       <c r="B71" t="s">
-        <v>430</v>
+        <v>410</v>
       </c>
       <c r="D71" t="s">
-        <v>466</v>
+        <v>440</v>
       </c>
       <c r="E71" t="s">
-        <v>431</v>
+        <v>411</v>
       </c>
       <c r="F71" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="G71">
+        <v>287</v>
+      </c>
+      <c r="G71" s="1">
         <v>21044</v>
       </c>
       <c r="H71" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="I71" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>1849345</v>
       </c>
       <c r="B72" t="s">
-        <v>176</v>
+        <v>167</v>
       </c>
       <c r="D72" t="s">
-        <v>175</v>
+        <v>166</v>
       </c>
       <c r="E72" t="s">
-        <v>174</v>
+        <v>165</v>
       </c>
       <c r="F72" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="G72">
+        <v>164</v>
+      </c>
+      <c r="G72" s="1">
         <v>19810</v>
       </c>
       <c r="H72" t="s">
-        <v>172</v>
+        <v>163</v>
       </c>
       <c r="I72" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>2324313</v>
       </c>
       <c r="B73" t="s">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="D73" t="s">
-        <v>409</v>
+        <v>395</v>
       </c>
       <c r="E73" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="F73" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="G73">
+        <v>95</v>
+      </c>
+      <c r="G73" s="1">
         <v>10003</v>
       </c>
       <c r="H73" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
       <c r="I73" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>2057952</v>
       </c>
       <c r="B74" t="s">
-        <v>467</v>
+        <v>441</v>
       </c>
       <c r="D74" t="s">
-        <v>468</v>
+        <v>442</v>
       </c>
       <c r="E74" t="s">
         <v>77</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
-      <c r="G74">
+      <c r="G74" s="1">
         <v>94607</v>
       </c>
       <c r="H74" t="s">
-        <v>469</v>
+        <v>443</v>
       </c>
       <c r="I74" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>1857501</v>
       </c>
       <c r="B75" t="s">
-        <v>449</v>
+        <v>423</v>
       </c>
       <c r="D75" t="s">
-        <v>450</v>
+        <v>424</v>
       </c>
       <c r="E75" t="s">
-        <v>451</v>
+        <v>425</v>
       </c>
       <c r="F75" t="s">
         <v>46</v>
       </c>
-      <c r="G75">
+      <c r="G75" s="1">
         <v>23230</v>
       </c>
       <c r="H75" t="s">
-        <v>452</v>
+        <v>426</v>
       </c>
       <c r="I75" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>131062</v>
       </c>
       <c r="B76" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="D76" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="E76" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="F76" t="s">
         <v>16</v>
       </c>
-      <c r="G76" t="s">
-        <v>164</v>
+      <c r="G76" s="1" t="s">
+        <v>155</v>
       </c>
       <c r="H76" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="I76" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>2373805</v>
       </c>
       <c r="B77" t="s">
-        <v>514</v>
+        <v>480</v>
       </c>
       <c r="D77" t="s">
-        <v>515</v>
+        <v>481</v>
       </c>
       <c r="E77" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="F77" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="G77">
+        <v>198</v>
+      </c>
+      <c r="G77" s="1">
         <v>30328</v>
       </c>
       <c r="H77" t="s">
-        <v>516</v>
+        <v>482</v>
       </c>
       <c r="I77" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>2731</v>
       </c>
       <c r="B78" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="D78" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
       <c r="E78" t="s">
-        <v>161</v>
+        <v>152</v>
       </c>
       <c r="F78" t="s">
         <v>36</v>
       </c>
-      <c r="G78" s="5" t="s">
-        <v>433</v>
+      <c r="G78" s="1">
+        <v>7950</v>
       </c>
       <c r="H78" t="s">
-        <v>160</v>
+        <v>151</v>
       </c>
       <c r="I78" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>565434</v>
       </c>
       <c r="B79" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="D79" t="s">
-        <v>157</v>
+        <v>148</v>
       </c>
       <c r="E79" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="F79" t="s">
         <v>32</v>
       </c>
-      <c r="G79" t="s">
-        <v>155</v>
+      <c r="G79" s="1" t="s">
+        <v>146</v>
       </c>
       <c r="H79" t="s">
-        <v>154</v>
+        <v>145</v>
       </c>
       <c r="I79" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>2658582</v>
       </c>
       <c r="B80" t="s">
-        <v>517</v>
+        <v>483</v>
       </c>
       <c r="D80" t="s">
-        <v>518</v>
+        <v>484</v>
       </c>
       <c r="E80" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="G80">
+        <v>320</v>
+      </c>
+      <c r="G80" s="1">
         <v>600063</v>
       </c>
       <c r="H80" t="s">
-        <v>519</v>
+        <v>485</v>
       </c>
       <c r="I80" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>1723196</v>
       </c>
       <c r="B81" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="D81" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
       <c r="E81" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F81" t="s">
         <v>53</v>
       </c>
-      <c r="G81">
+      <c r="G81" s="1">
         <v>18106</v>
       </c>
       <c r="H81" t="s">
-        <v>150</v>
+        <v>141</v>
       </c>
       <c r="I81" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>191693</v>
       </c>
       <c r="B82" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
       <c r="D82" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="E82" t="s">
-        <v>147</v>
+        <v>138</v>
       </c>
       <c r="F82" t="s">
         <v>16</v>
       </c>
-      <c r="G82">
+      <c r="G82" s="1">
         <v>48734</v>
       </c>
       <c r="H82" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="I82" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>1508613</v>
       </c>
       <c r="B83" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
       <c r="D83" t="s">
-        <v>520</v>
+        <v>486</v>
       </c>
       <c r="E83" t="s">
-        <v>144</v>
+        <v>135</v>
       </c>
       <c r="F83" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="G83">
+        <v>134</v>
+      </c>
+      <c r="G83" s="1">
         <v>68508</v>
       </c>
       <c r="H83" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="I83" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A84">
-        <v>2893</v>
+        <v>932678</v>
       </c>
       <c r="B84" t="s">
-        <v>508</v>
+        <v>511</v>
       </c>
       <c r="D84" t="s">
-        <v>385</v>
+        <v>449</v>
       </c>
       <c r="E84" t="s">
-        <v>299</v>
+        <v>341</v>
       </c>
       <c r="F84" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>21090</v>
+        <v>58</v>
+      </c>
+      <c r="G84" s="1">
+        <v>78759</v>
       </c>
       <c r="H84" t="s">
-        <v>301</v>
+        <v>450</v>
       </c>
       <c r="I84" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A85">
-        <v>9866</v>
+        <v>2893</v>
       </c>
       <c r="B85" t="s">
-        <v>141</v>
+        <v>475</v>
       </c>
       <c r="D85" t="s">
-        <v>140</v>
+        <v>372</v>
       </c>
       <c r="E85" t="s">
-        <v>139</v>
+        <v>286</v>
       </c>
       <c r="F85" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>37067</v>
+        <v>287</v>
+      </c>
+      <c r="G85" s="1">
+        <v>21090</v>
       </c>
       <c r="H85" t="s">
-        <v>137</v>
+        <v>288</v>
       </c>
       <c r="I85" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A86">
-        <v>1647064</v>
+        <v>454366</v>
       </c>
       <c r="B86" t="s">
-        <v>136</v>
+        <v>512</v>
       </c>
       <c r="D86" t="s">
-        <v>135</v>
+        <v>513</v>
       </c>
       <c r="E86" t="s">
-        <v>134</v>
+        <v>514</v>
       </c>
       <c r="F86" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>80111</v>
+        <v>150</v>
+      </c>
+      <c r="G86" s="1">
+        <v>1267</v>
       </c>
       <c r="H86" t="s">
-        <v>133</v>
+        <v>515</v>
       </c>
       <c r="I86" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A87">
         <v>2329</v>
       </c>
       <c r="B87" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="D87" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="E87" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="F87" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>434</v>
+        <v>128</v>
+      </c>
+      <c r="G87" s="1">
+        <v>3466</v>
       </c>
       <c r="H87" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="I87" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A88">
         <v>1824748</v>
       </c>
       <c r="B88" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="D88" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="E88" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="F88" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>91</v>
+      </c>
+      <c r="G88" s="1">
+        <v>6901</v>
       </c>
       <c r="H88" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="I88" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A89">
         <v>2063563</v>
       </c>
       <c r="B89" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="D89" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="E89" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="G89">
+        <v>320</v>
+      </c>
+      <c r="G89" s="1">
         <v>600089</v>
       </c>
       <c r="H89" t="s">
-        <v>334</v>
+        <v>321</v>
       </c>
       <c r="I89" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A90">
-        <v>1101477</v>
+        <v>2063563</v>
       </c>
       <c r="B90" t="s">
-        <v>123</v>
+        <v>319</v>
       </c>
       <c r="D90" t="s">
-        <v>122</v>
+        <v>373</v>
       </c>
       <c r="E90" t="s">
-        <v>121</v>
-[...5 lines deleted...]
-        <v>10036</v>
+        <v>320</v>
+      </c>
+      <c r="G90" s="1">
+        <v>600089</v>
       </c>
       <c r="H90" t="s">
-        <v>120</v>
+        <v>321</v>
       </c>
       <c r="I90" t="s">
-        <v>0</v>
+        <v>282</v>
       </c>
     </row>
     <row r="91" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A91">
-        <v>932678</v>
+        <v>2746820</v>
       </c>
       <c r="B91" t="s">
-        <v>475</v>
+        <v>516</v>
       </c>
       <c r="D91" t="s">
-        <v>476</v>
+        <v>497</v>
       </c>
       <c r="E91" t="s">
-        <v>354</v>
+        <v>498</v>
       </c>
       <c r="F91" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>78759</v>
+        <v>213</v>
+      </c>
+      <c r="G91" s="1">
+        <v>27701</v>
       </c>
       <c r="H91" t="s">
-        <v>477</v>
+        <v>499</v>
       </c>
       <c r="I91" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A92">
-        <v>1114719</v>
+        <v>2460509</v>
       </c>
       <c r="B92" t="s">
-        <v>410</v>
+        <v>500</v>
       </c>
       <c r="D92" t="s">
-        <v>411</v>
+        <v>501</v>
       </c>
       <c r="E92" t="s">
-        <v>412</v>
+        <v>120</v>
       </c>
       <c r="F92" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>19406</v>
+        <v>95</v>
+      </c>
+      <c r="G92" s="1">
+        <v>10013</v>
       </c>
       <c r="H92" t="s">
-        <v>413</v>
+        <v>502</v>
       </c>
       <c r="I92" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A93">
-        <v>130829</v>
+        <v>1101477</v>
       </c>
       <c r="B93" t="s">
-        <v>492</v>
+        <v>122</v>
       </c>
       <c r="D93" t="s">
-        <v>493</v>
+        <v>121</v>
       </c>
       <c r="E93" t="s">
-        <v>494</v>
+        <v>120</v>
       </c>
       <c r="F93" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>19711</v>
+        <v>95</v>
+      </c>
+      <c r="G93" s="1">
+        <v>10036</v>
       </c>
       <c r="H93" t="s">
-        <v>495</v>
+        <v>119</v>
       </c>
       <c r="I93" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A94">
-        <v>2113</v>
+        <v>1114719</v>
       </c>
       <c r="B94" t="s">
-        <v>118</v>
+        <v>396</v>
       </c>
       <c r="D94" t="s">
-        <v>117</v>
+        <v>397</v>
       </c>
       <c r="E94" t="s">
-        <v>116</v>
+        <v>398</v>
       </c>
       <c r="F94" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>92121</v>
+        <v>53</v>
+      </c>
+      <c r="G94" s="1">
+        <v>19406</v>
       </c>
       <c r="H94" t="s">
-        <v>115</v>
+        <v>399</v>
       </c>
       <c r="I94" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A95">
-        <v>1697898</v>
+        <v>2113</v>
       </c>
       <c r="B95" t="s">
-        <v>355</v>
+        <v>117</v>
       </c>
       <c r="D95" t="s">
-        <v>478</v>
+        <v>116</v>
       </c>
       <c r="E95" t="s">
-        <v>330</v>
+        <v>115</v>
       </c>
       <c r="F95" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>98101</v>
+        <v>11</v>
+      </c>
+      <c r="G95" s="1">
+        <v>92121</v>
       </c>
       <c r="H95" t="s">
-        <v>356</v>
+        <v>114</v>
       </c>
       <c r="I95" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A96">
-        <v>3094</v>
+        <v>1697898</v>
       </c>
       <c r="B96" t="s">
-        <v>114</v>
+        <v>342</v>
       </c>
       <c r="D96" t="s">
-        <v>113</v>
+        <v>451</v>
       </c>
       <c r="E96" t="s">
-        <v>112</v>
+        <v>317</v>
       </c>
       <c r="F96" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>84116</v>
+        <v>309</v>
+      </c>
+      <c r="G96" s="1">
+        <v>98101</v>
       </c>
       <c r="H96" t="s">
-        <v>111</v>
+        <v>343</v>
       </c>
       <c r="I96" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A97">
-        <v>111473</v>
+        <v>2374007</v>
       </c>
       <c r="B97" t="s">
-        <v>110</v>
+        <v>517</v>
       </c>
       <c r="D97" t="s">
-        <v>109</v>
+        <v>518</v>
       </c>
       <c r="E97" t="s">
-        <v>70</v>
+        <v>323</v>
       </c>
       <c r="F97" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>53</v>
+      </c>
+      <c r="G97" s="1">
+        <v>19087</v>
       </c>
       <c r="H97" t="s">
-        <v>107</v>
+        <v>519</v>
       </c>
       <c r="I97" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A98">
-        <v>75164</v>
+        <v>3094</v>
       </c>
       <c r="B98" t="s">
-        <v>382</v>
+        <v>113</v>
       </c>
       <c r="D98" t="s">
-        <v>399</v>
+        <v>112</v>
       </c>
       <c r="E98" t="s">
-        <v>305</v>
+        <v>111</v>
       </c>
       <c r="F98" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>22031</v>
+        <v>29</v>
+      </c>
+      <c r="G98" s="1">
+        <v>84116</v>
       </c>
       <c r="H98" t="s">
-        <v>383</v>
+        <v>110</v>
       </c>
       <c r="I98" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A99">
-        <v>3821</v>
+        <v>111473</v>
       </c>
       <c r="B99" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D99" t="s">
-        <v>357</v>
+        <v>108</v>
       </c>
       <c r="E99" t="s">
-        <v>358</v>
+        <v>70</v>
       </c>
       <c r="F99" t="s">
         <v>11</v>
       </c>
-      <c r="G99">
-        <v>95401</v>
+      <c r="G99" s="1" t="s">
+        <v>107</v>
       </c>
       <c r="H99" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I99" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A100">
-        <v>1791</v>
+        <v>75164</v>
       </c>
       <c r="B100" t="s">
-        <v>104</v>
+        <v>369</v>
       </c>
       <c r="D100" t="s">
-        <v>509</v>
+        <v>385</v>
       </c>
       <c r="E100" t="s">
-        <v>510</v>
+        <v>292</v>
       </c>
       <c r="F100" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>80237</v>
+        <v>46</v>
+      </c>
+      <c r="G100" s="1">
+        <v>22031</v>
       </c>
       <c r="H100" t="s">
-        <v>103</v>
+        <v>370</v>
       </c>
       <c r="I100" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A101">
-        <v>1438357</v>
+        <v>3821</v>
       </c>
       <c r="B101" t="s">
-        <v>369</v>
+        <v>105</v>
       </c>
       <c r="D101" t="s">
-        <v>400</v>
+        <v>344</v>
       </c>
       <c r="E101" t="s">
-        <v>121</v>
+        <v>345</v>
       </c>
       <c r="F101" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>10038</v>
+        <v>11</v>
+      </c>
+      <c r="G101" s="1">
+        <v>95401</v>
       </c>
       <c r="H101" t="s">
-        <v>177</v>
+        <v>104</v>
       </c>
       <c r="I101" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A102">
-        <v>62411</v>
+        <v>1791</v>
       </c>
       <c r="B102" t="s">
+        <v>103</v>
+      </c>
+      <c r="D102" t="s">
+        <v>476</v>
+      </c>
+      <c r="E102" t="s">
+        <v>477</v>
+      </c>
+      <c r="F102" t="s">
+        <v>30</v>
+      </c>
+      <c r="G102" s="1">
+        <v>80237</v>
+      </c>
+      <c r="H102" t="s">
         <v>102</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
       <c r="I102" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A103">
-        <v>1758660</v>
+        <v>1438357</v>
       </c>
       <c r="B103" t="s">
-        <v>496</v>
+        <v>356</v>
       </c>
       <c r="D103" t="s">
-        <v>521</v>
+        <v>386</v>
       </c>
       <c r="E103" t="s">
-        <v>88</v>
+        <v>120</v>
       </c>
       <c r="F103" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>75063</v>
+        <v>95</v>
+      </c>
+      <c r="G103" s="1">
+        <v>10038</v>
       </c>
       <c r="H103" t="s">
-        <v>497</v>
+        <v>168</v>
       </c>
       <c r="I103" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A104">
-        <v>1399530</v>
+        <v>62411</v>
       </c>
       <c r="B104" t="s">
+        <v>101</v>
+      </c>
+      <c r="D104" t="s">
+        <v>100</v>
+      </c>
+      <c r="E104" t="s">
+        <v>76</v>
+      </c>
+      <c r="F104" t="s">
+        <v>58</v>
+      </c>
+      <c r="G104" s="1">
+        <v>77006</v>
+      </c>
+      <c r="H104" t="s">
         <v>99</v>
-      </c>
-[...13 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I104" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A105">
-        <v>3304</v>
+        <v>1758660</v>
       </c>
       <c r="B105" t="s">
-        <v>414</v>
+        <v>463</v>
       </c>
       <c r="D105" t="s">
-        <v>470</v>
+        <v>487</v>
       </c>
       <c r="E105" t="s">
-        <v>415</v>
+        <v>88</v>
       </c>
       <c r="F105" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>29707</v>
+        <v>58</v>
+      </c>
+      <c r="G105" s="1">
+        <v>75063</v>
       </c>
       <c r="H105" t="s">
-        <v>181</v>
+        <v>464</v>
       </c>
       <c r="I105" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A106">
-        <v>1582666</v>
+        <v>1399530</v>
       </c>
       <c r="B106" t="s">
-        <v>370</v>
+        <v>98</v>
       </c>
       <c r="D106" t="s">
-        <v>371</v>
+        <v>435</v>
       </c>
       <c r="E106" t="s">
-        <v>372</v>
+        <v>97</v>
       </c>
       <c r="F106" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>91101</v>
+        <v>16</v>
+      </c>
+      <c r="G106" s="1">
+        <v>48226</v>
       </c>
       <c r="H106" t="s">
-        <v>373</v>
+        <v>96</v>
       </c>
       <c r="I106" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A107">
-        <v>2477008</v>
+        <v>3304</v>
       </c>
       <c r="B107" t="s">
-        <v>453</v>
+        <v>400</v>
       </c>
       <c r="D107" t="s">
-        <v>454</v>
+        <v>444</v>
       </c>
       <c r="E107" t="s">
-        <v>308</v>
+        <v>401</v>
       </c>
       <c r="F107" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>84119</v>
+        <v>402</v>
+      </c>
+      <c r="G107" s="1">
+        <v>29707</v>
       </c>
       <c r="H107" t="s">
-        <v>455</v>
+        <v>172</v>
       </c>
       <c r="I107" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A108">
-        <v>1512117</v>
+        <v>1582666</v>
       </c>
       <c r="B108" t="s">
-        <v>95</v>
+        <v>357</v>
       </c>
       <c r="D108" t="s">
-        <v>94</v>
+        <v>358</v>
       </c>
       <c r="E108" t="s">
-        <v>93</v>
+        <v>359</v>
       </c>
       <c r="F108" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>11</v>
+      </c>
+      <c r="G108" s="1">
+        <v>91101</v>
       </c>
       <c r="H108" t="s">
-        <v>91</v>
+        <v>360</v>
       </c>
       <c r="I108" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A109">
-        <v>1742965</v>
+        <v>2477008</v>
       </c>
       <c r="B109" t="s">
-        <v>90</v>
+        <v>427</v>
       </c>
       <c r="D109" t="s">
-        <v>89</v>
+        <v>428</v>
       </c>
       <c r="E109" t="s">
-        <v>88</v>
+        <v>295</v>
       </c>
       <c r="F109" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>75063</v>
+        <v>29</v>
+      </c>
+      <c r="G109" s="1">
+        <v>84119</v>
       </c>
       <c r="H109" t="s">
-        <v>87</v>
+        <v>429</v>
       </c>
       <c r="I109" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A110">
-        <v>1037</v>
+        <v>1512117</v>
       </c>
       <c r="B110" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="D110" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="E110" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="F110" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>55112</v>
+        <v>91</v>
+      </c>
+      <c r="G110" s="1">
+        <v>6810</v>
       </c>
       <c r="H110" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="I110" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A111">
-        <v>1037</v>
+        <v>1742965</v>
       </c>
       <c r="B111" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="D111" t="s">
-        <v>85</v>
+        <v>520</v>
       </c>
       <c r="E111" t="s">
-        <v>84</v>
+        <v>521</v>
       </c>
       <c r="F111" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>55112</v>
+        <v>11</v>
+      </c>
+      <c r="G111" s="1">
+        <v>92868</v>
       </c>
       <c r="H111" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I111" t="s">
-        <v>295</v>
+        <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A112">
-        <v>1769138</v>
+        <v>1037</v>
       </c>
       <c r="B112" t="s">
-        <v>359</v>
+        <v>86</v>
       </c>
       <c r="D112" t="s">
-        <v>454</v>
+        <v>85</v>
       </c>
       <c r="E112" t="s">
-        <v>308</v>
+        <v>84</v>
       </c>
       <c r="F112" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>84119</v>
+        <v>83</v>
+      </c>
+      <c r="G112" s="1">
+        <v>55112</v>
       </c>
       <c r="H112" t="s">
-        <v>360</v>
+        <v>82</v>
       </c>
       <c r="I112" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A113">
-        <v>1121636</v>
+        <v>1037</v>
       </c>
       <c r="B113" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="D113" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="E113" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="F113" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>84121</v>
+        <v>83</v>
+      </c>
+      <c r="G113" s="1">
+        <v>55112</v>
       </c>
       <c r="H113" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="I113" t="s">
-        <v>0</v>
+        <v>282</v>
       </c>
     </row>
     <row r="114" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A114">
-        <v>1630038</v>
+        <v>1769138</v>
       </c>
       <c r="B114" t="s">
-        <v>75</v>
+        <v>346</v>
       </c>
       <c r="D114" t="s">
-        <v>74</v>
+        <v>428</v>
       </c>
       <c r="E114" t="s">
-        <v>73</v>
+        <v>295</v>
       </c>
       <c r="F114" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>44115</v>
+        <v>29</v>
+      </c>
+      <c r="G114" s="1">
+        <v>84119</v>
       </c>
       <c r="H114" t="s">
-        <v>72</v>
+        <v>347</v>
       </c>
       <c r="I114" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A115">
-        <v>1473167</v>
+        <v>1121636</v>
       </c>
       <c r="B115" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="D115" t="s">
-        <v>384</v>
+        <v>80</v>
       </c>
       <c r="E115" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F115" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>94612</v>
+        <v>29</v>
+      </c>
+      <c r="G115" s="1">
+        <v>84121</v>
       </c>
       <c r="H115" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="I115" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A116">
-        <v>128351</v>
+        <v>1630038</v>
       </c>
       <c r="B116" t="s">
-        <v>471</v>
+        <v>75</v>
       </c>
       <c r="D116" t="s">
-        <v>472</v>
+        <v>74</v>
       </c>
       <c r="E116" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="F116" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>77057</v>
+        <v>32</v>
+      </c>
+      <c r="G116" s="1">
+        <v>44115</v>
       </c>
       <c r="H116" t="s">
-        <v>473</v>
+        <v>72</v>
       </c>
       <c r="I116" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A117">
-        <v>2457938</v>
+        <v>1473167</v>
       </c>
       <c r="B117" t="s">
-        <v>456</v>
+        <v>71</v>
       </c>
       <c r="D117" t="s">
-        <v>457</v>
+        <v>371</v>
       </c>
       <c r="E117" t="s">
-        <v>458</v>
+        <v>77</v>
       </c>
       <c r="F117" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>19428</v>
+        <v>11</v>
+      </c>
+      <c r="G117" s="1">
+        <v>94612</v>
       </c>
       <c r="H117" t="s">
-        <v>459</v>
+        <v>69</v>
       </c>
       <c r="I117" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A118">
-        <v>130562</v>
+        <v>128351</v>
       </c>
       <c r="B118" t="s">
-        <v>68</v>
+        <v>445</v>
       </c>
       <c r="D118" t="s">
-        <v>67</v>
+        <v>446</v>
       </c>
       <c r="E118" t="s">
-        <v>66</v>
+        <v>76</v>
       </c>
       <c r="F118" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>48170</v>
+        <v>58</v>
+      </c>
+      <c r="G118" s="1">
+        <v>77057</v>
       </c>
       <c r="H118" t="s">
-        <v>65</v>
+        <v>447</v>
       </c>
       <c r="I118" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A119">
-        <v>1760582</v>
+        <v>2457938</v>
       </c>
       <c r="B119" t="s">
-        <v>64</v>
+        <v>430</v>
       </c>
       <c r="D119" t="s">
-        <v>63</v>
+        <v>431</v>
       </c>
       <c r="E119" t="s">
-        <v>12</v>
+        <v>432</v>
       </c>
       <c r="F119" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>90024</v>
+        <v>53</v>
+      </c>
+      <c r="G119" s="1">
+        <v>19428</v>
       </c>
       <c r="H119" t="s">
-        <v>62</v>
+        <v>433</v>
       </c>
       <c r="I119" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A120">
-        <v>9891</v>
+        <v>130562</v>
       </c>
       <c r="B120" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D120" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="E120" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="F120" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>77478</v>
+        <v>16</v>
+      </c>
+      <c r="G120" s="1">
+        <v>48170</v>
       </c>
       <c r="H120" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="I120" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A121">
-        <v>950746</v>
+        <v>1760582</v>
       </c>
       <c r="B121" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D121" t="s">
-        <v>417</v>
+        <v>63</v>
       </c>
       <c r="E121" t="s">
-        <v>367</v>
+        <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>11</v>
       </c>
-      <c r="G121">
-        <v>92617</v>
+      <c r="G121" s="1">
+        <v>90024</v>
       </c>
       <c r="H121" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="I121" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A122">
-        <v>2663</v>
+        <v>9891</v>
       </c>
       <c r="B122" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="D122" t="s">
-        <v>335</v>
+        <v>60</v>
       </c>
       <c r="E122" t="s">
-        <v>336</v>
+        <v>59</v>
       </c>
       <c r="F122" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>19087</v>
+        <v>58</v>
+      </c>
+      <c r="G122" s="1">
+        <v>77478</v>
       </c>
       <c r="H122" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I122" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A123">
-        <v>1708442</v>
+        <v>950746</v>
       </c>
       <c r="B123" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="D123" t="s">
-        <v>50</v>
+        <v>403</v>
       </c>
       <c r="E123" t="s">
-        <v>49</v>
+        <v>354</v>
       </c>
       <c r="F123" t="s">
         <v>11</v>
       </c>
-      <c r="G123">
-        <v>94583</v>
+      <c r="G123" s="1">
+        <v>92617</v>
       </c>
       <c r="H123" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="I123" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A124">
-        <v>2576</v>
+        <v>2663</v>
       </c>
       <c r="B124" t="s">
-        <v>401</v>
+        <v>54</v>
       </c>
       <c r="D124" t="s">
-        <v>402</v>
+        <v>322</v>
       </c>
       <c r="E124" t="s">
-        <v>403</v>
+        <v>323</v>
       </c>
       <c r="F124" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>53</v>
+      </c>
+      <c r="G124" s="1">
+        <v>19087</v>
       </c>
       <c r="H124" t="s">
-        <v>404</v>
+        <v>52</v>
       </c>
       <c r="I124" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A125">
-        <v>1091733</v>
+        <v>1708442</v>
       </c>
       <c r="B125" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D125" t="s">
-        <v>522</v>
+        <v>50</v>
       </c>
       <c r="E125" t="s">
-        <v>523</v>
+        <v>49</v>
       </c>
       <c r="F125" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>11</v>
+      </c>
+      <c r="G125" s="1">
+        <v>94583</v>
       </c>
       <c r="H125" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I125" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A126">
-        <v>2295169</v>
+        <v>2576</v>
       </c>
       <c r="B126" t="s">
-        <v>511</v>
+        <v>387</v>
       </c>
       <c r="D126" t="s">
-        <v>525</v>
+        <v>388</v>
       </c>
       <c r="E126" t="s">
-        <v>70</v>
+        <v>389</v>
       </c>
       <c r="F126" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>94108</v>
+        <v>91</v>
+      </c>
+      <c r="G126" s="1">
+        <v>6051</v>
       </c>
       <c r="H126" t="s">
-        <v>353</v>
+        <v>390</v>
       </c>
       <c r="I126" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A127">
-        <v>3028</v>
+        <v>1091733</v>
       </c>
       <c r="B127" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D127" t="s">
-        <v>460</v>
+        <v>488</v>
       </c>
       <c r="E127" t="s">
-        <v>43</v>
+        <v>489</v>
       </c>
       <c r="F127" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>48084</v>
+        <v>46</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>490</v>
       </c>
       <c r="H127" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="I127" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A128">
-        <v>8027</v>
+        <v>2295169</v>
       </c>
       <c r="B128" t="s">
-        <v>418</v>
+        <v>478</v>
       </c>
       <c r="D128" t="s">
-        <v>419</v>
+        <v>491</v>
       </c>
       <c r="E128" t="s">
-        <v>420</v>
+        <v>70</v>
       </c>
       <c r="F128" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>11</v>
+      </c>
+      <c r="G128" s="1">
+        <v>94108</v>
       </c>
       <c r="H128" t="s">
-        <v>422</v>
+        <v>340</v>
       </c>
       <c r="I128" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A129">
-        <v>1063</v>
+        <v>1137509</v>
       </c>
       <c r="B129" t="s">
-        <v>41</v>
+        <v>503</v>
       </c>
       <c r="D129" t="s">
-        <v>40</v>
+        <v>504</v>
       </c>
       <c r="E129" t="s">
-        <v>39</v>
+        <v>505</v>
       </c>
       <c r="F129" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>32224</v>
+        <v>23</v>
+      </c>
+      <c r="G129" s="1">
+        <v>53095</v>
       </c>
       <c r="H129" t="s">
-        <v>37</v>
+        <v>506</v>
       </c>
       <c r="I129" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A130">
-        <v>2229</v>
+        <v>3028</v>
       </c>
       <c r="B130" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D130" t="s">
-        <v>34</v>
+        <v>434</v>
       </c>
       <c r="E130" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="F130" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>44136</v>
+        <v>16</v>
+      </c>
+      <c r="G130" s="1">
+        <v>48084</v>
       </c>
       <c r="H130" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="I130" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A131">
-        <v>1060516</v>
+        <v>8027</v>
       </c>
       <c r="B131" t="s">
-        <v>28</v>
+        <v>404</v>
       </c>
       <c r="D131" t="s">
-        <v>27</v>
+        <v>405</v>
       </c>
       <c r="E131" t="s">
-        <v>26</v>
+        <v>406</v>
       </c>
       <c r="F131" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>64152</v>
+        <v>58</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>407</v>
       </c>
       <c r="H131" t="s">
-        <v>24</v>
+        <v>408</v>
       </c>
       <c r="I131" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A132">
-        <v>936133</v>
+        <v>1063</v>
       </c>
       <c r="B132" t="s">
-        <v>22</v>
+        <v>41</v>
       </c>
       <c r="D132" t="s">
-        <v>423</v>
+        <v>40</v>
       </c>
       <c r="E132" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="F132" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>94403</v>
+        <v>38</v>
+      </c>
+      <c r="G132" s="1">
+        <v>32224</v>
       </c>
       <c r="H132" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="I132" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A133">
-        <v>3035</v>
+        <v>2229</v>
       </c>
       <c r="B133" t="s">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="D133" t="s">
-        <v>18</v>
+        <v>34</v>
       </c>
       <c r="E133" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
       <c r="F133" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>49546</v>
+        <v>32</v>
+      </c>
+      <c r="G133" s="1">
+        <v>44136</v>
       </c>
       <c r="H133" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="I133" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A134">
-        <v>2109219</v>
+        <v>1060516</v>
       </c>
       <c r="B134" t="s">
-        <v>315</v>
+        <v>28</v>
       </c>
       <c r="D134" t="s">
-        <v>498</v>
+        <v>27</v>
       </c>
       <c r="E134" t="s">
-        <v>316</v>
+        <v>26</v>
       </c>
       <c r="F134" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>50266</v>
+        <v>25</v>
+      </c>
+      <c r="G134" s="1">
+        <v>64152</v>
       </c>
       <c r="H134" t="s">
-        <v>318</v>
+        <v>24</v>
       </c>
       <c r="I134" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A135">
-        <v>376621</v>
+        <v>936133</v>
       </c>
       <c r="B135" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="D135" t="s">
-        <v>13</v>
+        <v>522</v>
       </c>
       <c r="E135" t="s">
-        <v>12</v>
+        <v>523</v>
       </c>
       <c r="F135" t="s">
         <v>11</v>
       </c>
-      <c r="G135">
-        <v>90010</v>
+      <c r="G135" s="1">
+        <v>94010</v>
       </c>
       <c r="H135" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="I135" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A136">
-        <v>93243</v>
+        <v>3035</v>
       </c>
       <c r="B136" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D136" t="s">
-        <v>337</v>
+        <v>18</v>
       </c>
       <c r="E136" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="F136" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>87113</v>
+        <v>16</v>
+      </c>
+      <c r="G136" s="1">
+        <v>49546</v>
       </c>
       <c r="H136" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="I136" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A137">
-        <v>2491169</v>
+        <v>2109219</v>
       </c>
       <c r="B137" t="s">
-        <v>479</v>
+        <v>302</v>
       </c>
       <c r="D137" t="s">
-        <v>480</v>
+        <v>465</v>
       </c>
       <c r="E137" t="s">
-        <v>76</v>
+        <v>303</v>
       </c>
       <c r="F137" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>77060</v>
+        <v>304</v>
+      </c>
+      <c r="G137" s="1">
+        <v>50266</v>
       </c>
       <c r="H137" t="s">
-        <v>481</v>
+        <v>305</v>
       </c>
       <c r="I137" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A138">
+        <v>376621</v>
+      </c>
+      <c r="B138" t="s">
+        <v>14</v>
+      </c>
+      <c r="D138" t="s">
+        <v>13</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>11</v>
+      </c>
+      <c r="G138" s="1">
+        <v>90010</v>
+      </c>
+      <c r="H138" t="s">
+        <v>10</v>
+      </c>
+      <c r="I138" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139">
+        <v>93243</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="D139" t="s">
+        <v>324</v>
+      </c>
+      <c r="E139" t="s">
+        <v>8</v>
+      </c>
+      <c r="F139" t="s">
+        <v>7</v>
+      </c>
+      <c r="G139" s="1">
+        <v>87113</v>
+      </c>
+      <c r="H139" t="s">
+        <v>6</v>
+      </c>
+      <c r="I139" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A140">
+        <v>2491169</v>
+      </c>
+      <c r="B140" t="s">
+        <v>452</v>
+      </c>
+      <c r="D140" t="s">
+        <v>524</v>
+      </c>
+      <c r="E140" t="s">
+        <v>76</v>
+      </c>
+      <c r="F140" t="s">
+        <v>58</v>
+      </c>
+      <c r="G140" s="1">
+        <v>77056</v>
+      </c>
+      <c r="H140" t="s">
+        <v>453</v>
+      </c>
+      <c r="I140" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A141">
         <v>1073</v>
       </c>
-      <c r="B138" t="s">
+      <c r="B141" t="s">
         <v>5</v>
       </c>
-      <c r="D138" t="s">
+      <c r="D141" t="s">
         <v>4</v>
       </c>
-      <c r="E138" t="s">
+      <c r="E141" t="s">
         <v>3</v>
       </c>
-      <c r="F138" t="s">
+      <c r="F141" t="s">
         <v>2</v>
       </c>
-      <c r="G138">
+      <c r="G141" s="1">
         <v>36609</v>
       </c>
-      <c r="H138" t="s">
+      <c r="H141" t="s">
         <v>1</v>
       </c>
-      <c r="I138" t="s">
+      <c r="I141" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...19 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2ece1a7addf393ecab0ff34977d731fd" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010045D523A95022C4438DDD93CBEDC543CE" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c9281eda689010ee62d698a6537205f6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xmlns:ns3="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f1503bd996ad81270d54f360c06bae63" ns2:_="" ns3:_="">
     <xsd:import namespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <xsd:import namespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5723,50 +5777,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="9f123c60-6d59-4beb-a46f-4c7d903a1f29" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:SearchPeopleOnly="false" ma:SharePointGroup="0" ma:internalName="SharedWithUsers" ma:readOnly="true" ma:showField="ImnName">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -5868,95 +5927,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <MediaLengthInSeconds xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03E89714-E19C-499A-BCF6-8F04E0FD33C5}">
-[...10 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EBC786B-4F5F-4B52-9B40-B893E1AD4783}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D0B14BE-7597-4F59-B87B-E173A8D89471}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
     <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03E89714-E19C-499A-BCF6-8F04E0FD33C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="fdcd57df-05e8-4749-9cc8-5afe3dcd00a5"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="24a5db04-ee1b-44c2-a0bc-bbc26d25d77e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622B3486-A2FC-430A-AB0F-DBCF0D85651B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>3rd Party Loan Servicer</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Commonwealth of Massachusetts</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>