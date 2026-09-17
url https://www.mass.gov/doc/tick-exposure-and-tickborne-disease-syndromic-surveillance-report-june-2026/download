--- v0 (2026-07-30)
+++ v1 (2026-09-17)
@@ -8,1832 +8,1789 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="002DBC7B" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="56069005" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E5FA0B2" wp14:editId="4C9D07B1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59ACEE6B" wp14:editId="0406F805">
             <wp:extent cx="6858000" cy="1828800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="21" name="Picture" descr="DPH Logo"/>
+            <wp:docPr id="21" name="Picture" descr="Massachusetts Department of Public Health Logo"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="21" name="Picture" descr="DPH Logo"/>
+                    <pic:cNvPr id="21" name="Picture" descr="Massachusetts Department of Public Health Logo"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6858000" cy="1828800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A47B7E" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="54CFFB30" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Xf77409b51c214eb2e8281201a119fbac9de2443"/>
       <w:r>
         <w:t>Bureau of Infectious Disease and Laboratory Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4222958C" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="49E44571" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="X10fd740e9dc9fad1dbc83bc8d61742839aef92f"/>
+      <w:bookmarkStart w:id="1" w:name="X381bb004fa6004bd0024f4229911577022600ba"/>
       <w:r>
-        <w:t>Tick Exposure and Tick-borne Disease Syndromic Surveillance Report, June 2026</w:t>
+        <w:t>Tick Exposure and Tick-borne Disease Syndromic Surveillance Report, July 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CFFEFD" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="5548D432" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="suggested-citation"/>
       <w:r>
         <w:t>Suggested citation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7615AA" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="66015B54" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Massachusetts Department of Public Health, Bureau of Infectious Disease and Laboratory Sciences (BIDLS). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Tick Exposure and Tick-borne Disease Syndromic Surveillance Report, June 2026.</w:t>
+        <w:t>Tick Exposure and Tick-borne Disease Syndromic Surveillance Report, July 2026.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>http://www.mass.gov/eohhs/gov/departments/dph/programs/id/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5629E7DC" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="5D198533" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="Xf7d7cd5b464d49f693d3bc340e7ed88c4bb6513"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t>Bureau of Infectious Disease and Laboratory Sciences</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B0B93E" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="3717CDA5" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>Massachusetts Public Health State Laboratory</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>305 South Street</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Jamaica Plain, MA 02130</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BF3C97" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="2738FDCC" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>To speak to the on-call epidemiologist</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Tel: (617) 983-6800</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Questions about Infectious Disease Reporting</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Tel: (617) 983-6801</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Requests for additional data</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId9" w:anchor="requesting-infectious-disease-data-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.mass.gov/lists/infectious-disease-data-reports-and-requests#requesting-infectious-disease-data-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6184481E" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="506D4031" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="acknowledgments"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t>Acknowledgments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACF89E1" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="0A4483C7" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>This report was prepared by the following DPH staff:</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Susan Soliva</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Bruce Caldwell</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Rosa Ergas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E9548D" w14:textId="77777777" w:rsidR="009546AA" w:rsidRPr="004C0B4F" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="018012F5" w14:textId="77777777" w:rsidR="000E328B" w:rsidRPr="00B63375" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:color w:val="8064A2" w:themeColor="accent4"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="page-break"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="004C0B4F">
+      <w:r w:rsidRPr="00B63375">
         <w:rPr>
-          <w:color w:val="8064A2" w:themeColor="accent4"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Page break</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="705DA0ED" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="2963F42E" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="Xbf800b95d3fce1970c44b585cf18ba85e602132"/>
+      <w:bookmarkStart w:id="6" w:name="X169f60bafcab416b36b4c31b60351d6c5dca2ae"/>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
-        <w:t>Tick Exposure and Tick-borne Disease Syndromic Surveillance Report, June 2026</w:t>
+        <w:t>Tick Exposure and Tick-borne Disease Syndromic Surveillance Report, July 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F3A01A" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="7A9B64DF" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="about-the-data"/>
       <w:r>
         <w:t>About the data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6751F6F6" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="3679B463" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>The Massachusetts Department of Public Health’s (DPH) Syndromic Surveillance program electronically collects limited information on patient visits to hospital emergency departments (ED) across the Commonwealth. The reported data allow the Department to track trends for certain types of ED visits. This report provides monthly updates on two visit types, tick exposures, where a patient reports an exposure to ticks, and tick-borne disease, where the patient is discharged with a diagnosis of a tick-borne disease. Because not everyone exposed to ticks or with a tick-borne disease will be seen in an ED, these data do not show all patients with tick-borne disease in Massachusetts. More information about tick-borne diseases and how to prevent them is available at www.mass.gov/dph/tick.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7C1C53" w14:textId="74EB7FA7" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="760A1573" w14:textId="6D54370D" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Figure 1</w:t>
       </w:r>
       <w:r>
-        <w:t>: The graphs below show that in June of 2026, less than 0.</w:t>
-[...2 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>: The graphs below show that in July of 2026, less than 0.</w:t>
+      </w:r>
+      <w:r w:rsidR="00633CD5">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>% of visits to EDs in any week were related to exposure to ticks, while less than 0.</w:t>
       </w:r>
-      <w:r w:rsidR="003B4A77">
-        <w:t>2</w:t>
+      <w:r w:rsidR="00633CD5">
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>% of visits to EDs in any week were related to diagnosis of a tick-borne disease. The 2026 data are shown compared to both the minimum and the maximum number of visits recorded over the last three years. While tick activity usually increases in Spring and early Summer and then again in Fall, exact timing is dependent on weather.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5777A5" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="7BE5D4A9" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5943CCA5" wp14:editId="190EC07E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="685DE55E" wp14:editId="75353DE8">
             <wp:extent cx="6468176" cy="4340993"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="31" name="Picture" descr="Graph of Tick exposure and Tickborne disease rates by MMwR week 2026."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="32" name="Picture" descr="DPH-Syndromic-Tickborne-External-Report- June -20262_files/DPH-Syndromic-Tickborne-External-Report- June -20262_files/figure-docx/unnamed-chunk-1-1.png"/>
+                    <pic:cNvPr id="32" name="Picture" descr="DPH-Syndromic-Tickborne-External-Report- July -20262_files/DPH-Syndromic-Tickborne-External-Report- July -20262_files/figure-docx/unnamed-chunk-1-1.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6468176" cy="4340993"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5895A019" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="3B1C4936" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:r>
-        <w:t xml:space="preserve">Graph of Tick exposure and Tickborne disease rates by </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> week 2026.</w:t>
+        <w:t>Graph of Tick exposure and Tickborne disease rates by MMwR week 2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2BD0E5" w14:textId="77777777" w:rsidR="009546AA" w:rsidRPr="004C0B4F" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="47317329" w14:textId="77777777" w:rsidR="000E328B" w:rsidRPr="00B63375" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:color w:val="8064A2" w:themeColor="accent4"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="page-break-1"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="004C0B4F">
+      <w:r w:rsidRPr="00B63375">
         <w:rPr>
-          <w:color w:val="8064A2" w:themeColor="accent4"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Page break</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDCD5B5" w14:textId="77777777" w:rsidR="003B4A77" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="68BFED30" w14:textId="77777777" w:rsidR="004D70E8" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Figure 2</w:t>
       </w:r>
       <w:r>
         <w:t>: This map shows the rate, per 10,000 total population, of ED visits by patients who had a visit related to a tick exposure, by Massachusetts county of residence, 2026 to date. Although there are differences in the rate of patient visits, this shows that people are exposed to ticks throughout all of Massachusetts and should take recommended steps to reduce the chance of being bitten.</w:t>
       </w:r>
-      <w:r w:rsidR="003B4A77" w:rsidRPr="003B4A77">
+      <w:r w:rsidR="004D70E8" w:rsidRPr="004D70E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700CAD58" w14:textId="77777777" w:rsidR="003B4A77" w:rsidRDefault="003B4A77">
+    <w:p w14:paraId="30D65082" w14:textId="77777777" w:rsidR="004D70E8" w:rsidRDefault="004D70E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EF9DE05" w14:textId="45FF592B" w:rsidR="009546AA" w:rsidRDefault="003B4A77">
+    <w:p w14:paraId="6ABD2C4D" w14:textId="77777777" w:rsidR="004D70E8" w:rsidRPr="004D70E8" w:rsidRDefault="004D70E8" w:rsidP="004D70E8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1BBDDE" w14:textId="25FB32BD" w:rsidR="000E328B" w:rsidRDefault="004D70E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C9E04A1" wp14:editId="06A2AB00">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47D646A8" wp14:editId="360F52A4">
             <wp:extent cx="6858000" cy="5299075"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1113595803" name="Picture 3" descr="map shows the rate, per 10,000 total population, of ED visits by patients who had a visit related to a tick exposure"/>
+            <wp:docPr id="384145850" name="Picture 3" descr="map shows the rate, per 10,000 total population, of ED visits by patients who had a visit related to a tick exposure, by Massachusetts county of residence, 2026 to date. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1113595803" name="Picture 3" descr="map shows the rate, per 10,000 total population, of ED visits by patients who had a visit related to a tick exposure"/>
+                    <pic:cNvPr id="384145850" name="Picture 3" descr="map shows the rate, per 10,000 total population, of ED visits by patients who had a visit related to a tick exposure, by Massachusetts county of residence, 2026 to date. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6858000" cy="5299075"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C75755" w14:textId="77777777" w:rsidR="009546AA" w:rsidRPr="004C0B4F" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="764FBC8C" w14:textId="77777777" w:rsidR="000E328B" w:rsidRPr="00B63375" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:color w:val="8064A2" w:themeColor="accent4"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="page-break-2"/>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="004C0B4F">
+      <w:r w:rsidRPr="00B63375">
         <w:rPr>
-          <w:color w:val="8064A2" w:themeColor="accent4"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Page break</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146E38D7" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="6C012AF6" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Figure 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: This graph shows the rate of ED visits made by patients who were diagnosed with a tick-borne disease, by age group, 2026 to date. This trend is expected and demonstrates that children ages 5-14 and older adults are more frequently diagnosed with tick-borne diseases. Children are </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>most commonly diagnosed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> with Lyme disease while older adults are more commonly diagnosed with Lyme disease, anaplasmosis or babesiosis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07061D10" w14:textId="77777777" w:rsidR="003B4A77" w:rsidRDefault="003B4A77" w:rsidP="003B4A77">
+    <w:p w14:paraId="110D79DB" w14:textId="77777777" w:rsidR="004D70E8" w:rsidRDefault="004D70E8" w:rsidP="004D70E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="587137B1" w14:textId="77777777" w:rsidR="003B4A77" w:rsidRPr="003B4A77" w:rsidRDefault="003B4A77" w:rsidP="003B4A77">
+    <w:p w14:paraId="5B60A45E" w14:textId="77777777" w:rsidR="004D70E8" w:rsidRPr="004D70E8" w:rsidRDefault="004D70E8" w:rsidP="004D70E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6387453A" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="03DA12FC" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65FB607D" wp14:editId="6F31FD7E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1694E9AA" wp14:editId="189F68B4">
             <wp:extent cx="6468176" cy="4340993"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="36" name="Picture" descr="graph shows the rate of ED visits made by patients who were diagnosed with a tick-borne disease, by age group, 2026 to date"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="Picture" descr="graph shows the rate of ED visits made by patients who were diagnosed with a tick-borne disease, by age group, 2026 to date"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6468176" cy="4340993"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5777B9F4" w14:textId="77777777" w:rsidR="009546AA" w:rsidRPr="004C0B4F" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="60170B83" w14:textId="77777777" w:rsidR="000E328B" w:rsidRPr="00B63375" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:color w:val="8064A2" w:themeColor="accent4"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="page-break-3"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidRPr="004C0B4F">
+      <w:r w:rsidRPr="00B63375">
         <w:rPr>
-          <w:color w:val="8064A2" w:themeColor="accent4"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Page break</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2725B775" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="6F2182BE" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r>
         <w:t>: This table shows the number and the rate of ED visits by patients who were diagnosed with a tick-borne disease, by county 2026 to date. Although there are differences in the numbers and rates of patient visits, this table shows that people are exposed to ticks and are diagnosed with tick-borne diseases throughout all of Massachusetts. Both patients and providers should be aware of what tick-borne diseases occur in Massachusetts.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDE6A43" w14:textId="77777777" w:rsidR="003B4A77" w:rsidRDefault="003B4A77" w:rsidP="003B4A77">
+    <w:p w14:paraId="7F79E01E" w14:textId="77777777" w:rsidR="004D70E8" w:rsidRDefault="004D70E8" w:rsidP="004D70E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38C39D03" w14:textId="77777777" w:rsidR="003B4A77" w:rsidRPr="003B4A77" w:rsidRDefault="003B4A77" w:rsidP="003B4A77">
+    <w:p w14:paraId="39DB1FAE" w14:textId="77777777" w:rsidR="004D70E8" w:rsidRPr="004D70E8" w:rsidRDefault="004D70E8" w:rsidP="004D70E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5017" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2501"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3889"/>
+        <w:gridCol w:w="2492"/>
+        <w:gridCol w:w="2077"/>
+        <w:gridCol w:w="2354"/>
+        <w:gridCol w:w="3877"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009546AA" w14:paraId="4B02F9D4" w14:textId="77777777" w:rsidTr="003B4A77">
+      <w:tr w:rsidR="000E328B" w14:paraId="4FF0D18C" w14:textId="77777777" w:rsidTr="004D70E8">
         <w:trPr>
-          <w:trHeight w:val="510"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CFBD9F8" w14:textId="77777777" w:rsidR="009546AA" w:rsidRPr="003B4A77" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="73A1B146" w14:textId="77777777" w:rsidR="000E328B" w:rsidRPr="004D70E8" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B4A77">
+            <w:r w:rsidRPr="004D70E8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>County</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14E5F077" w14:textId="77777777" w:rsidR="009546AA" w:rsidRPr="003B4A77" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="1D1ACD2F" w14:textId="77777777" w:rsidR="000E328B" w:rsidRPr="004D70E8" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B4A77">
+            <w:r w:rsidRPr="004D70E8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Total Visits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5446B1F6" w14:textId="77777777" w:rsidR="009546AA" w:rsidRPr="003B4A77" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="283E3634" w14:textId="77777777" w:rsidR="000E328B" w:rsidRPr="004D70E8" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B4A77">
+            <w:r w:rsidRPr="004D70E8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Number of Tick-borne Disease Visits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37261511" w14:textId="77777777" w:rsidR="009546AA" w:rsidRPr="003B4A77" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="75B23038" w14:textId="77777777" w:rsidR="000E328B" w:rsidRPr="004D70E8" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B4A77">
+            <w:r w:rsidRPr="004D70E8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Rate (Per 10,000) of Tick-borne Disease Visits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009546AA" w14:paraId="0ABA642E" w14:textId="77777777" w:rsidTr="003B4A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000E328B" w14:paraId="7538CD98" w14:textId="77777777" w:rsidTr="004D70E8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C370CE3" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="64A3D5C7" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>BARNSTABLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76F63641" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="7C4D1F09" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>57619</w:t>
+              <w:t>69480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E8C5AFD" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="35ACA41E" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>46</w:t>
+              <w:t>99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="498B9405" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="3B20D283" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>7.98</w:t>
+              <w:t>14.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009546AA" w14:paraId="139FA645" w14:textId="77777777" w:rsidTr="003B4A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000E328B" w14:paraId="098250D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA1DC74" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="1F34308A" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>BERKSHIRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B931A44" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="3036DC66" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>37119</w:t>
+              <w:t>44089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55639185" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="43B20CB9" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>39</w:t>
+              <w:t>70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D28E08" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="209EDC9E" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>10.51</w:t>
+              <w:t>15.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009546AA" w14:paraId="2B450C4E" w14:textId="77777777" w:rsidTr="003B4A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000E328B" w14:paraId="78DD7A6B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EBA64FA" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="67645831" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>BRISTOL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC0C8B2" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="0F9834F5" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>156218</w:t>
+              <w:t>187098</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21E05ADD" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="5D3456B8" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>79</w:t>
+              <w:t>159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="370A900D" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="3BEFC821" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>5.06</w:t>
+              <w:t>8.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009546AA" w14:paraId="48854F7D" w14:textId="77777777" w:rsidTr="003B4A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000E328B" w14:paraId="5B478071" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F5CE0D" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="63AE524E" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>DUKES/NANTUCKET</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AEE87A9" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="319868DB" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>9049</w:t>
+              <w:t>11297</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BD74E6A" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="3EFB7053" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F110707" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>61.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E328B" w14:paraId="20AA6CEE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61175447" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>ESSEX</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="570910D7" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>210755</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1726" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D7FB46" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>78</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CF66E0" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E328B" w14:paraId="4511B444" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1827" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="452199DD" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>FRANKLIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1523" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35187DFD" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
+            <w:pPr>
+              <w:pStyle w:val="Compact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>21874</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1726" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A6306D" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE80142" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="0D9C6D17" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>29.84</w:t>
+              <w:t>12.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009546AA" w14:paraId="696B8E54" w14:textId="77777777" w:rsidTr="003B4A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000E328B" w14:paraId="40641243" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D475AD5" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
-[...121 lines deleted...]
-          <w:p w14:paraId="13429389" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="533D7549" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>HAMPDEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C22B114" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="77C95087" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>129340</w:t>
+              <w:t>154783</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59F042F3" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="0123312D" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>27</w:t>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="714559B0" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="3E222EA4" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>2.09</w:t>
+              <w:t>2.58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009546AA" w14:paraId="26BD40B3" w14:textId="77777777" w:rsidTr="003B4A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000E328B" w14:paraId="74743104" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57A8B057" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="5A1D5A9F" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>HAMPSHIRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D81EC8B" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="332A6E23" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>27501</w:t>
+              <w:t>33191</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C5C82C2" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="7DD00F86" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>10</w:t>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04114CD5" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="31F08D94" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>3.64</w:t>
+              <w:t>5.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009546AA" w14:paraId="5CC6A874" w14:textId="77777777" w:rsidTr="003B4A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000E328B" w14:paraId="0449DC5F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4567EB25" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="288966E2" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>MIDDLESEX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB4B54C" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="3A3CAC77" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>265884</w:t>
+              <w:t>318214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="359BE9B2" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="44B12C32" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>48</w:t>
+              <w:t>105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39611746" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="5BF94145" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>1.81</w:t>
+              <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009546AA" w14:paraId="4FCB6E24" w14:textId="77777777" w:rsidTr="003B4A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000E328B" w14:paraId="79B14599" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C3943AE" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="2097D5FF" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>NORFOLK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BE6465F" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="7BF954ED" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>123593</w:t>
+              <w:t>146958</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C269462" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="273BF844" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>31</w:t>
+              <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1766B1" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="42B01F65" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>2.51</w:t>
+              <w:t>4.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009546AA" w14:paraId="220B5C56" w14:textId="77777777" w:rsidTr="003B4A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000E328B" w14:paraId="5333219C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4D2CC0" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="20C7EB9B" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>PLYMOUTH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBA9B25" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="30A657E0" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>129715</w:t>
+              <w:t>154096</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADE824E" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="7885F98C" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>88</w:t>
+              <w:t>148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5539B616" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="46C37382" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>6.78</w:t>
+              <w:t>9.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009546AA" w14:paraId="51FFBA9B" w14:textId="77777777" w:rsidTr="003B4A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000E328B" w14:paraId="2CAD2DB6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28E209C3" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="6B9D4046" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>SUFFOLK</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="029D525D" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="0AB7BF22" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>183132</w:t>
+              <w:t>217875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="686D6910" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="462C3F03" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>10</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48647C42" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="2A7A30C1" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>0.55</w:t>
+              <w:t>0.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009546AA" w14:paraId="7356397C" w14:textId="77777777" w:rsidTr="003B4A77">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="000E328B" w14:paraId="714317ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2550" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AA6A2D9" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="0ABF718B" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>WORCESTER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="1523" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45C2572B" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="6D738D7A" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>181048</w:t>
+              <w:t>217002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2409" w:type="dxa"/>
+            <w:tcW w:w="1726" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B96DB85" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="05077311" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>73</w:t>
+              <w:t>106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7570616B" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+          <w:p w14:paraId="09D5FC77" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
             <w:pPr>
               <w:pStyle w:val="Compact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>4.03</w:t>
+              <w:t>4.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DE82E60" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="35F9CFDE" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t>*Visits where patient county was missing or out of state are not shown (n=74690)</w:t>
+        <w:t>*Visits where patient county was missing or out of state are not shown (n=94300)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F47FB1B" w14:textId="77777777" w:rsidR="009546AA" w:rsidRPr="004C0B4F" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="4BA8395C" w14:textId="77777777" w:rsidR="000E328B" w:rsidRPr="00B63375" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:color w:val="8064A2" w:themeColor="accent4"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="page-break-4"/>
       <w:bookmarkEnd w:id="10"/>
-      <w:r w:rsidRPr="004C0B4F">
+      <w:r w:rsidRPr="00B63375">
         <w:rPr>
-          <w:color w:val="8064A2" w:themeColor="accent4"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Page break</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677919AA" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="0FAD63BA" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="more-information"/>
       <w:r>
         <w:t>MORE INFORMATION:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDA8D50" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="09D7A03A" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Massachusetts Syndromic Surveillance Program</w:t>
       </w:r>
       <w:r>
         <w:t>: The Massachusetts Department of Public Health (DPH) collects emergency department (ED) syndromic surveillance data from hospital emergency departments across the Commonwealth. As of January 2019, DPH is receiving 100% of state-wide ED visits. The DPH syndromic surveillance system is managed by the Division of Surveillance, Analytics and Informatics within the Bureau of Infectious Disease and Laboratory Sciences, with funding provided by the Centers for Disease Control and Prevention’s National Syndromic Surveillance Program grant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6C07E2" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="302A99C1" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="visit-definitions"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t>Visit Definitions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D77506E" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="6D593BEE" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tick Exposure Visit</w:t>
       </w:r>
       <w:r>
         <w:t>: Free-text query for the word tick in chief complaint (patient-stated reason for visit) or in the triage notes.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tick-borne Disease Visit</w:t>
       </w:r>
       <w:r>
         <w:t>: International Statistical Classification of Diseases and Related Health Problems, 10th Revision (ICD-10) query of the first three diagnostic codes assigned to the ED visit for: Lyme disease (A69.2), babesiosis (B60.0), anaplasmosis (A77.49, A79.82), and other tick-borne diseases (A68.1, A68.9, A77.40, and A93.8).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05555206" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="135D09DB" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="denominators"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t>Denominators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35385D4A" w14:textId="77777777" w:rsidR="009546AA" w:rsidRDefault="00DB66EB">
+    <w:p w14:paraId="734FDBB7" w14:textId="77777777" w:rsidR="000E328B" w:rsidRDefault="002808E8">
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t>As of 01/01/2020 BIDLS calculates population rates using denominators estimated by the University of Massachusetts Donahue Institute using a modified Hamilton-Perry model (UMDI Oct 2016).1 Note that rates and trends calculated using previous methods cannot be compared to these. 1 Strate S, et al. Small Area Population Estimates for 2011 through 2020, report published Oct 2016.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:sectPr w:rsidR="009546AA" w:rsidSect="00837E7B">
+    <w:sectPr w:rsidR="000E328B" w:rsidSect="00837E7B">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F0A9329" w14:textId="77777777" w:rsidR="00AA0C64" w:rsidRDefault="00AA0C64">
+    <w:p w14:paraId="342E5F37" w14:textId="77777777" w:rsidR="004F64D6" w:rsidRDefault="004F64D6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="514F2429" w14:textId="77777777" w:rsidR="00AA0C64" w:rsidRDefault="00AA0C64">
+    <w:p w14:paraId="25AC1FEA" w14:textId="77777777" w:rsidR="004F64D6" w:rsidRDefault="004F64D6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F06CBD9" w14:textId="4A400DB5" w:rsidR="00DB66EB" w:rsidRPr="00B36623" w:rsidRDefault="00DB66EB" w:rsidP="00B36623">
+  <w:p w14:paraId="2293C881" w14:textId="349D53E1" w:rsidR="002808E8" w:rsidRPr="00B36623" w:rsidRDefault="002808E8" w:rsidP="00B36623">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D217F1">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Data current as of </w:t>
     </w:r>
-    <w:r w:rsidR="003B4A77">
+    <w:r w:rsidR="004D70E8">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>14July2026</w:t>
+      <w:t>18August2026</w:t>
     </w:r>
     <w:r w:rsidRPr="00D217F1">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> and are subject to change</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5551567C" wp14:editId="2C6FBE0C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5551567C" wp14:editId="2C6FBE0C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="bottomMargin">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="1508760" cy="395605"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="56" name="Text Box 56"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1508760" cy="395605"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="3942E88A" w14:textId="77777777" w:rsidR="00DB66EB" w:rsidRPr="00D217F1" w:rsidRDefault="00DB66EB">
+                        <w:p w14:paraId="3CE03A79" w14:textId="77777777" w:rsidR="002808E8" w:rsidRPr="00D217F1" w:rsidRDefault="002808E8">
                           <w:pPr>
                             <w:pStyle w:val="Footer"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00D217F1">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="00D217F1">
                             <w:rPr>
                               <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                               <w:color w:val="000000" w:themeColor="text1"/>
                               <w:sz w:val="24"/>
                               <w:szCs w:val="24"/>
@@ -1873,54 +1830,54 @@
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="5551567C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 56" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:67.6pt;margin-top:0;width:118.8pt;height:31.15pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMPwEnIAIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id20kEy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75Lyi+kPRW9ULua5T5mlrOHTiuyF843YEo6HOSUCMOhasy2pD/ell/u&#10;KPGBmYopMKKkB+Hpw/zzp1lrCzGCGlQlHMEkxhetLWkdgi2yzPNaaOYHYIVBUILTLKDrtlnlWIvZ&#10;tcpGeT7NWnCVdcCF9/j3qQfpPOWXUvDwIqUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;OdUTC4zsXPNHKt1wBx5kGHDQGUjZcJFmwGmG+Ydp1jWzIs2C5Hh7psn/v7T8eb+2r46E7it0KGAk&#10;pLW+8PgzztNJp+MXOyWII4WHM22iC4THS5P87naKEEfs5n4yzScxTXa5bZ0P3wRoEo2SOpQlscX2&#10;Kx/60FNILGZg2SiVpFGGtCWd3kzydOGMYHJlYqxIIh/TXDqPVug2HWmqq6k2UB1wWAf9HnjLlw12&#10;tGI+vDKHwuMQuMzhBQ+pACvD0aKkBvfrb/9jPOqBKCUtLlJJ/c8dc4IS9d2gUvfD8ThuXnLGk9sR&#10;Ou4a2VwjZqcfAXd1iM/G8mTG+KBOpnSg33HnF7EqQsxwrF3ScDIfQ7/e+Ga4WCxSEO6aZWFl1pbH&#10;1JG3yPdb986cPYoSUM5nOK0cKz5o08fGm94udgEVSsJFnntWUfDo4J4m6Y9vKj6Eaz9FXV7+/DcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4sBLD2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;EETvhf6D2EIvJZHjgFtcr0MJ+Bzi5AMUa2O7lVbGkmP376v20lwWhhlm3ha7xRpxo9H3jhE26wQE&#10;ceN0zy3C+VSt3kD4oFgr45gQvsnDrnx8KFSu3cxHutWhFbGEfa4QuhCGXErfdGSVX7uBOHpXN1oV&#10;ohxbqUc1x3JrZJokmbSq57jQqYH2HTVf9WQRXDq/mGO9qfaH+bNKDhOdak+Iz0/LxzuIQEv4D8Mv&#10;fkSHMjJd3MTaC4MQHwl/N3rp9jUDcUHI0i3IspD38OUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEw/AScgAgAAQQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADiwEsPZAAAABAEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 56" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:67.6pt;margin-top:0;width:118.8pt;height:31.15pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMPwEnIAIAAEEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Id20kEy4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75Lyi+kPRW9ULua5T5mlrOHTiuyF843YEo6HOSUCMOhasy2pD/ell/u&#10;KPGBmYopMKKkB+Hpw/zzp1lrCzGCGlQlHMEkxhetLWkdgi2yzPNaaOYHYIVBUILTLKDrtlnlWIvZ&#10;tcpGeT7NWnCVdcCF9/j3qQfpPOWXUvDwIqUXgaiSYm8hnS6dm3hm8xkrto7ZuuHHNtg/dKFZY7Do&#10;OdUTC4zsXPNHKt1wBx5kGHDQGUjZcJFmwGmG+Ydp1jWzIs2C5Hh7psn/v7T8eb+2r46E7it0KGAk&#10;pLW+8PgzztNJp+MXOyWII4WHM22iC4THS5P87naKEEfs5n4yzScxTXa5bZ0P3wRoEo2SOpQlscX2&#10;Kx/60FNILGZg2SiVpFGGtCWd3kzydOGMYHJlYqxIIh/TXDqPVug2HWmqq6k2UB1wWAf9HnjLlw12&#10;tGI+vDKHwuMQuMzhBQ+pACvD0aKkBvfrb/9jPOqBKCUtLlJJ/c8dc4IS9d2gUvfD8ThuXnLGk9sR&#10;Ou4a2VwjZqcfAXd1iM/G8mTG+KBOpnSg33HnF7EqQsxwrF3ScDIfQ7/e+Ga4WCxSEO6aZWFl1pbH&#10;1JG3yPdb986cPYoSUM5nOK0cKz5o08fGm94udgEVSsJFnntWUfDo4J4m6Y9vKj6Eaz9FXV7+/DcA&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4sBLD2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BasMw&#10;EETvhf6D2EIvJZHjgFtcr0MJ+Bzi5AMUa2O7lVbGkmP376v20lwWhhlm3ha7xRpxo9H3jhE26wQE&#10;ceN0zy3C+VSt3kD4oFgr45gQvsnDrnx8KFSu3cxHutWhFbGEfa4QuhCGXErfdGSVX7uBOHpXN1oV&#10;ohxbqUc1x3JrZJokmbSq57jQqYH2HTVf9WQRXDq/mGO9qfaH+bNKDhOdak+Iz0/LxzuIQEv4D8Mv&#10;fkSHMjJd3MTaC4MQHwl/N3rp9jUDcUHI0i3IspD38OUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAEw/AScgAgAAQQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhADiwEsPZAAAABAEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="3942E88A" w14:textId="77777777" w:rsidR="00DB66EB" w:rsidRPr="00D217F1" w:rsidRDefault="00DB66EB">
+                  <w:p w14:paraId="3CE03A79" w14:textId="77777777" w:rsidR="002808E8" w:rsidRPr="00D217F1" w:rsidRDefault="002808E8">
                     <w:pPr>
                       <w:pStyle w:val="Footer"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00D217F1">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="00D217F1">
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
@@ -1950,51 +1907,51 @@
                       <w:rPr>
                         <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
                         <w:color w:val="000000" w:themeColor="text1"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="91440" distB="91440" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55DA9485" wp14:editId="3D809B11">
+            <wp:anchor distT="91440" distB="91440" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55DA9485" wp14:editId="3D809B11">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="bottomMargin">
                 <wp:align>top</wp:align>
               </wp:positionV>
               <wp:extent cx="5943600" cy="36195"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
               <wp:docPr id="58" name="Rectangle 58"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5943600" cy="36195"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:ln>
@@ -2010,138 +1967,138 @@
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rtlCol="0" anchor="ctr"/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>100000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="50EAD4A6" id="Rectangle 58" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:468pt;height:2.85pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:7.2pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:7.2pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz9y1QzQEAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykS7AGcXpo0V2G&#10;rVi3H6DKVCxAEgVJi5N/P0pynWIddhjqAy3x4/Hxmd7dnKxhRwhRo+v4ctFyBk5ir92h4z9/3H/4&#10;xFlMwvXCoIOOnyHym/37d7vRb2GFA5oeAiMQF7ej7/iQkt82TZQDWBEX6MFRUGGwItE1HJo+iJHQ&#10;rWlWbbtpRgy9DyghRvLe1SDfF3ylQKZvSkVIzHScuKViQ7FP2Tb7ndgegvCDlhMN8R8srNCOms5Q&#10;dyIJ9ivoV1BWy4ARVVpItA0qpSWUGWiaZfvHNI+D8FBmIXGin2WKbwcrvx4f/UMgGUYft5GOeYqT&#10;Cja/iR87FbHOs1hwSkySc3398WrTkqaSYleb5fU6i9lcin2I6TOgZfnQ8UDfokgkjl9iqqnPKbmX&#10;cdk6vNfG1Gj2NBda5ZTOBmr2d1BM90RkVVDLxsCtCewo6FsLKcGlZQ0NoofqXrf0TDznisLaOALM&#10;yIr6z9gTQN7G19iV5ZSfS6Es3Fzc/otYLZ4rSmd0aS622mH4G4ChqabONf9ZpCpNVukJ+/NDYCGZ&#10;W6x7L5wckNZeplCKcxZtVJl82v68si/vBfbyj+5/AwAA//8DAFBLAwQUAAYACAAAACEAu7xWc9kA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNqwQIcaqqiAs3Ah/gxEuS&#10;Eq/T2GlSvp6FC1xGGs1q5m2+XVwvTjiGzpOG25UCgVR721Gj4f3t+eYeRIiGrOk9oYYzBtgWlxe5&#10;yayf6RVPZWwEl1DIjIY2xiGTMtQtOhNWfkDi7MOPzkS2YyPtaGYud71cK5VKZzrihdYMuG+x/iwn&#10;p2E+J8eXzUF9qX16OO6qyT0l5Vrr66tl9wgi4hL/juEHn9GhYKbKT2SD6DXwI/FXOXvYpGwrDckd&#10;yCKX/9mLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAz9y1QzQEAAOsDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC7vFZz2QAAAAMBAAAPAAAA&#10;AAAAAAAAAAAAACcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" fillcolor="#4f81bd [3204]" stroked="f" strokeweight="2pt">
+            <v:rect w14:anchorId="4189830E" id="Rectangle 58" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:468pt;height:2.85pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:1000;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:7.2pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:7.2pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:bottom-margin-area;mso-width-percent:1000;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAz9y1QzQEAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykS7AGcXpo0V2G&#10;rVi3H6DKVCxAEgVJi5N/P0pynWIddhjqAy3x4/Hxmd7dnKxhRwhRo+v4ctFyBk5ir92h4z9/3H/4&#10;xFlMwvXCoIOOnyHym/37d7vRb2GFA5oeAiMQF7ej7/iQkt82TZQDWBEX6MFRUGGwItE1HJo+iJHQ&#10;rWlWbbtpRgy9DyghRvLe1SDfF3ylQKZvSkVIzHScuKViQ7FP2Tb7ndgegvCDlhMN8R8srNCOms5Q&#10;dyIJ9ivoV1BWy4ARVVpItA0qpSWUGWiaZfvHNI+D8FBmIXGin2WKbwcrvx4f/UMgGUYft5GOeYqT&#10;Cja/iR87FbHOs1hwSkySc3398WrTkqaSYleb5fU6i9lcin2I6TOgZfnQ8UDfokgkjl9iqqnPKbmX&#10;cdk6vNfG1Gj2NBda5ZTOBmr2d1BM90RkVVDLxsCtCewo6FsLKcGlZQ0NoofqXrf0TDznisLaOALM&#10;yIr6z9gTQN7G19iV5ZSfS6Es3Fzc/otYLZ4rSmd0aS622mH4G4ChqabONf9ZpCpNVukJ+/NDYCGZ&#10;W6x7L5wckNZeplCKcxZtVJl82v68si/vBfbyj+5/AwAA//8DAFBLAwQUAAYACAAAACEAu7xWc9kA&#10;AAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhNqwQIcaqqiAs3Ah/gxEuS&#10;Eq/T2GlSvp6FC1xGGs1q5m2+XVwvTjiGzpOG25UCgVR721Gj4f3t+eYeRIiGrOk9oYYzBtgWlxe5&#10;yayf6RVPZWwEl1DIjIY2xiGTMtQtOhNWfkDi7MOPzkS2YyPtaGYud71cK5VKZzrihdYMuG+x/iwn&#10;p2E+J8eXzUF9qX16OO6qyT0l5Vrr66tl9wgi4hL/juEHn9GhYKbKT2SD6DXwI/FXOXvYpGwrDckd&#10;yCKX/9mLbwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAz9y1QzQEAAOsDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC7vFZz2QAAAAMBAAAPAAAA&#10;AAAAAAAAAAAAACcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAALQUAAAAA&#10;" fillcolor="#4f81bd [3204]" stroked="f" strokeweight="2pt">
               <w10:wrap type="square" anchorx="margin" anchory="margin"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12F3C86A" w14:textId="77777777" w:rsidR="00AA0C64" w:rsidRDefault="00AA0C64">
+    <w:p w14:paraId="2A53515C" w14:textId="77777777" w:rsidR="004F64D6" w:rsidRDefault="004F64D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47BCD2F8" w14:textId="77777777" w:rsidR="00AA0C64" w:rsidRDefault="00AA0C64">
+    <w:p w14:paraId="13FA19DA" w14:textId="77777777" w:rsidR="004F64D6" w:rsidRDefault="004F64D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="428D9DE9" w14:textId="42429468" w:rsidR="00DB66EB" w:rsidRDefault="002418DB">
+  <w:p w14:paraId="09DDA718" w14:textId="2BDDF856" w:rsidR="002808E8" w:rsidRDefault="009A59DF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="27D8DA37" wp14:editId="7A12E75B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="27D8DA37" wp14:editId="2265864D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7181850" cy="1196975"/>
               <wp:effectExtent l="0" t="2276475" r="0" b="2098675"/>
               <wp:wrapNone/>
-              <wp:docPr id="1498806268" name="WordArt 2"/>
+              <wp:docPr id="2129395825" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900000">
                         <a:off x="0" y="0"/>
                         <a:ext cx="7181850" cy="1196975"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18CAEC31" w14:textId="77777777" w:rsidR="002418DB" w:rsidRDefault="002418DB" w:rsidP="002418DB">
+                        <w:p w14:paraId="66E2DD65" w14:textId="77777777" w:rsidR="009A59DF" w:rsidRDefault="009A59DF" w:rsidP="009A59DF">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                               <w14:textFill>
                                 <w14:solidFill>
                                   <w14:srgbClr w14:val="C0C0C0">
                                     <w14:alpha w14:val="50000"/>
                                   </w14:srgbClr>
                                 </w14:solidFill>
                               </w14:textFill>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                               <w14:textFill>
                                 <w14:solidFill>
                                   <w14:srgbClr w14:val="C0C0C0">
@@ -2159,104 +2116,104 @@
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="27D8DA37" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="WordArt 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:565.5pt;height:94.25pt;rotation:-45;z-index:-251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcH0AJ8wEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817ICOLEFy4GbNL2k&#10;bYC4yJnmw1Irctklbcl/3yWt2EF7K6oDIS3J2ZnZ0fJ2sB07aAwtuJqXkyln2klQrdvV/Pvm4cOc&#10;sxCFU6IDp2t+1IHfrt6/W/a+0lfQQKc0MgJxoep9zZsYfVUUQTbaijABrx1tGkArIn3irlAoekK3&#10;XXE1nV4XPaDyCFKHQNX70yZfZXxjtIzfjAk6sq7mxC3mFfO6TWuxWopqh8I3rRxpiH9gYUXrqOkZ&#10;6l5EwfbY/gVlW4kQwMSJBFuAMa3UWQOpKad/qHluhNdZC5kT/Nmm8P9g5dfDs39CFoePMNAAs4jg&#10;H0H+DMzBXSPcTq8RoW+0UNS45Odyprc5ehprrm70ED+pljwuk69F70M14qd5hCqkTtv+Cyi6IvYR&#10;crfBoGUI6dp8MU1PLpM3jBjR0I7nQVEDJql4U87L+Yy2JO2V5eJ6cTPLLUWV0NIgPIb4WYNl6aXm&#10;SEnIsOLwGGJidzkyUk3sTjzjsB3oSKK8BXUk0j0lpObh116gJgP29g4oUKTaINgXiuAas+zXzpvh&#10;RaAfe0ei/dS9JiQTyFFRzAmbnFA/CMh2FLyD6NgsW3CiOB4eyZ5Q093g12TfQ5uVXHiOSigrWeCY&#10;6xTGt9/51OXvW/0GAAD//wMAUEsDBBQABgAIAAAAIQDn/Z1g2gAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPyHyEjcWFomUFWaThMVhx23Ic5Z47VliVOadO349Xhc4GL56VnP3ytW&#10;s7PijEPoPClIFwkIpNqbjhoF7/u3hwxEiJqMtp5QwQUDrMrbm0Lnxk+0xfMuNoJDKORaQRtjn0sZ&#10;6hadDgvfI7F39IPTkeXQSDPoicOdlY9J8iyd7og/tLrH1xbr0250Csz38dIvp2m/2Wyr8ct2VYUf&#10;n0rd383rFxAR5/h3DFd8RoeSmQ5+JBOEVcBF4u+8eukyZX3gLcueQJaF/I9f/gAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDcH0AJ8wEAAMUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDn/Z1g2gAAAAYBAAAPAAAAAAAAAAAAAAAAAE0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape id="WordArt 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:565.5pt;height:94.25pt;rotation:-45;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDcH0AJ8wEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817ICOLEFy4GbNL2k&#10;bYC4yJnmw1Irctklbcl/3yWt2EF7K6oDIS3J2ZnZ0fJ2sB07aAwtuJqXkyln2klQrdvV/Pvm4cOc&#10;sxCFU6IDp2t+1IHfrt6/W/a+0lfQQKc0MgJxoep9zZsYfVUUQTbaijABrx1tGkArIn3irlAoekK3&#10;XXE1nV4XPaDyCFKHQNX70yZfZXxjtIzfjAk6sq7mxC3mFfO6TWuxWopqh8I3rRxpiH9gYUXrqOkZ&#10;6l5EwfbY/gVlW4kQwMSJBFuAMa3UWQOpKad/qHluhNdZC5kT/Nmm8P9g5dfDs39CFoePMNAAs4jg&#10;H0H+DMzBXSPcTq8RoW+0UNS45Odyprc5ehprrm70ED+pljwuk69F70M14qd5hCqkTtv+Cyi6IvYR&#10;crfBoGUI6dp8MU1PLpM3jBjR0I7nQVEDJql4U87L+Yy2JO2V5eJ6cTPLLUWV0NIgPIb4WYNl6aXm&#10;SEnIsOLwGGJidzkyUk3sTjzjsB3oSKK8BXUk0j0lpObh116gJgP29g4oUKTaINgXiuAas+zXzpvh&#10;RaAfe0ei/dS9JiQTyFFRzAmbnFA/CMh2FLyD6NgsW3CiOB4eyZ5Q093g12TfQ5uVXHiOSigrWeCY&#10;6xTGt9/51OXvW/0GAAD//wMAUEsDBBQABgAIAAAAIQDn/Z1g2gAAAAYBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BT8MwDIXvSPyHyEjcWFomUFWaThMVhx23Ic5Z47VliVOadO349Xhc4GL56VnP3ytW&#10;s7PijEPoPClIFwkIpNqbjhoF7/u3hwxEiJqMtp5QwQUDrMrbm0Lnxk+0xfMuNoJDKORaQRtjn0sZ&#10;6hadDgvfI7F39IPTkeXQSDPoicOdlY9J8iyd7og/tLrH1xbr0250Csz38dIvp2m/2Wyr8ct2VYUf&#10;n0rd383rFxAR5/h3DFd8RoeSmQ5+JBOEVcBF4u+8eukyZX3gLcueQJaF/I9f/gAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDcH0AJ8wEAAMUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDn/Z1g2gAAAAYBAAAPAAAAAAAAAAAAAAAAAE0EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="18CAEC31" w14:textId="77777777" w:rsidR="002418DB" w:rsidRDefault="002418DB" w:rsidP="002418DB">
+                  <w:p w14:paraId="66E2DD65" w14:textId="77777777" w:rsidR="009A59DF" w:rsidRDefault="009A59DF" w:rsidP="009A59DF">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>FOR INTERNAL USE ONLY</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="06BC9B5B" w14:textId="77777777" w:rsidR="00DB66EB" w:rsidRDefault="00AA0C64">
+  <w:p w14:paraId="3051E322" w14:textId="77777777" w:rsidR="002808E8" w:rsidRDefault="004F64D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="5F8A0B12">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
@@ -2446,51 +2403,51 @@
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AC724214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000A990"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CAFA92EC"/>
+    <w:tmpl w:val="83FE3E4E"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=" "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -2639,131 +2596,133 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="885530040">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1584728377">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="153492858">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1258753011">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2097702621">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1716848839">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1120760378">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2145152405">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="817379285">
+  <w:num w:numId="12" w16cid:durableId="412437364">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009546AA"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FA476D"/>
+    <w:rsidRoot w:val="000E328B"/>
+    <w:rsid w:val="0000129E"/>
+    <w:rsid w:val="000E17C0"/>
+    <w:rsid w:val="000E328B"/>
+    <w:rsid w:val="002808E8"/>
+    <w:rsid w:val="004C2120"/>
+    <w:rsid w:val="004D70E8"/>
+    <w:rsid w:val="004F64D6"/>
+    <w:rsid w:val="00633CD5"/>
+    <w:rsid w:val="007D4B1B"/>
+    <w:rsid w:val="0093081D"/>
+    <w:rsid w:val="00966A09"/>
+    <w:rsid w:val="009A59DF"/>
+    <w:rsid w:val="00B63375"/>
+    <w:rsid w:val="00DB030C"/>
+    <w:rsid w:val="00F74529"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0B5645A0"/>
-  <w15:docId w15:val="{B0C27F21-8BDA-44E4-A94F-669D161B2CDB}"/>
+  <w14:docId w14:val="79B02668"/>
+  <w15:docId w15:val="{50DE90DE-2844-4A7E-8A22-001FA47108FC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6663,75 +6622,75 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" enabled="0" method="" siteId="{3e861d16-48b7-4a0e-9806-8c04d81b7b2a}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>876</Words>
-  <Characters>4999</Characters>
+  <Words>877</Words>
+  <Characters>5002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EOHHS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5864</CharactersWithSpaces>
+  <CharactersWithSpaces>5868</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Tick Exposure and Tick-borne Disease Syndromic Surveillance Report, June 2026</dc:title>
+  <dc:title>Tick Exposure and Tick-borne Disease Syndromic Surveillance Report, July 2026</dc:title>
   <dc:creator>DPH</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="output">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>