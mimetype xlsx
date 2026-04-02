--- v0 (2025-12-05)
+++ v1 (2026-04-02)
@@ -1,80 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/rashmi_makhe_mass_gov/Documents/Documents/Tableau/Title V/FY25 Data REfresh/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://massgov-my.sharepoint.com/personal/rashmi_makhe_mass_gov/Documents/DMI/Data Front Door/PHIT_DST_WCAG Project/Need to Validate Data files/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="94" documentId="13_ncr:1_{C3ACF7EE-8743-4460-83A2-37C67D6A592F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{303BA703-23D5-462D-B30C-7E0E3930D182}"/>
+  <xr:revisionPtr revIDLastSave="164" documentId="13_ncr:1_{C3ACF7EE-8743-4460-83A2-37C67D6A592F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C90DE87D-2666-4E15-B018-E7CD12835A16}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-5625" windowWidth="29040" windowHeight="15720" xr2:uid="{4F8AE79D-F6BF-4EF9-B4D6-C7DB964FB425}"/>
+    <workbookView xWindow="-28920" yWindow="-5625" windowWidth="29040" windowHeight="15720" activeTab="3" xr2:uid="{4F8AE79D-F6BF-4EF9-B4D6-C7DB964FB425}"/>
   </bookViews>
   <sheets>
     <sheet name="Information About Data" sheetId="6" r:id="rId1"/>
     <sheet name="Priority_Description " sheetId="8" r:id="rId2"/>
     <sheet name="Priority_Measures_Details" sheetId="1" r:id="rId3"/>
-    <sheet name="Priority_Measures_Data" sheetId="2" r:id="rId4"/>
+    <sheet name="Priority_Measures_Data_" sheetId="10" r:id="rId4"/>
     <sheet name="Priority_Additional_Info_URL " sheetId="5" r:id="rId5"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="515" uniqueCount="199">
   <si>
     <t>Domain</t>
   </si>
@@ -1006,173 +1002,156 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>What are examples of how we are addressing substance use prevention?</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">   
 The Massachusetts Tobacco Cessation and Prevention Program actively works with communities to promote quitting and the 1-800-QUIT-NOW hotline incentivizes quitting among pregnant people.   </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="4" tint="-0.249977111117893"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
-        <bgColor indexed="64"/>
-[...10 lines deleted...]
-        <fgColor rgb="FF0070C0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </left>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
@@ -1195,316 +1174,313 @@
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </left>
       <right/>
-      <top style="thin">
+      <top/>
+      <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
-[...51 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="19">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
+        <u/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
-        <color auto="1"/>
-[...37 lines deleted...]
-        <color theme="0"/>
+        <color theme="4" tint="-0.249977111117893"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <fill>
-[...5 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="164" formatCode="0.0%"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+    </dxf>
+    <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
-          <fgColor indexed="64"/>
+          <fgColor theme="4"/>
           <bgColor theme="4"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </left>
+        <top style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </bottom>
+      </border>
     </dxf>
     <dxf>
       <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -1520,199 +1496,135 @@
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="4"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <border outline="0">
-[...50 lines deleted...]
-    <dxf>
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{0BE56112-FFB3-46B7-9D0F-896C6B37D22A}" name="Table2" displayName="Table2" ref="A1:E15" totalsRowShown="0">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{0BE56112-FFB3-46B7-9D0F-896C6B37D22A}" name="Table2" displayName="Table2" ref="A1:E15" totalsRowShown="0" headerRowDxfId="6">
   <autoFilter ref="A1:E15" xr:uid="{0BE56112-FFB3-46B7-9D0F-896C6B37D22A}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E15">
     <sortCondition ref="A1:A15"/>
   </sortState>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{35855073-3C4E-42ED-A49D-6E90E8647841}" name="Term"/>
     <tableColumn id="2" xr3:uid="{73DEC542-7548-458A-8879-DDFFD86E1861}" name="Description " dataDxfId="18"/>
     <tableColumn id="3" xr3:uid="{99027CFD-1B34-4B6B-A471-7F5E5D83FE46}" name="Source URL"/>
     <tableColumn id="4" xr3:uid="{61E2BCA6-FA1F-4416-A56F-B2F59A7127D7}" name="Source URL 2" dataCellStyle="Hyperlink"/>
     <tableColumn id="5" xr3:uid="{BBA8603E-3992-4114-BDAC-BC3887277BE0}" name="Source URL 3"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{68075733-ED87-44E5-BADE-C45C4BE8A51F}" name="Table24" displayName="Table24" ref="A1:B8" totalsRowShown="0" headerRowDxfId="17" headerRowBorderDxfId="16" tableBorderDxfId="15" totalsRowBorderDxfId="14">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{68075733-ED87-44E5-BADE-C45C4BE8A51F}" name="Table24" displayName="Table24" ref="A1:B8" totalsRowShown="0" headerRowDxfId="7" headerRowBorderDxfId="9" tableBorderDxfId="10" totalsRowBorderDxfId="12">
   <autoFilter ref="A1:B8" xr:uid="{68075733-ED87-44E5-BADE-C45C4BE8A51F}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{45E4D2B5-5DEE-47BE-88F6-BFFB8CABDD3C}" name="Priority (Short title)" dataDxfId="1"/>
-    <tableColumn id="2" xr3:uid="{1531B11F-AFC6-45C0-B872-4B48F23D8DA0}" name="Priority Description" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{45E4D2B5-5DEE-47BE-88F6-BFFB8CABDD3C}" name="Priority (Short title)" dataDxfId="11"/>
+    <tableColumn id="2" xr3:uid="{1531B11F-AFC6-45C0-B872-4B48F23D8DA0}" name="Priority Description" dataDxfId="8"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="0" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{705AF94E-3A67-43F9-8B87-75FE8B7D5D28}" name="Table1" displayName="Table1" ref="A1:F17" totalsRowShown="0" headerRowDxfId="13" headerRowCellStyle="Normal">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{705AF94E-3A67-43F9-8B87-75FE8B7D5D28}" name="Table1" displayName="Table1" ref="A1:F17" totalsRowShown="0" headerRowDxfId="17" headerRowCellStyle="Normal">
   <autoFilter ref="A1:F17" xr:uid="{705AF94E-3A67-43F9-8B87-75FE8B7D5D28}"/>
   <tableColumns count="6">
     <tableColumn id="7" xr3:uid="{0EEBFABF-5F37-42F4-84BA-FBB4E11424FD}" name="Priority Short title" dataCellStyle="Normal"/>
-    <tableColumn id="1" xr3:uid="{6602896C-0BD9-4612-B7E5-B7509E27D1AA}" name="Domain" dataDxfId="12"/>
+    <tableColumn id="1" xr3:uid="{6602896C-0BD9-4612-B7E5-B7509E27D1AA}" name="Domain" dataDxfId="16"/>
     <tableColumn id="3" xr3:uid="{2D9954F7-3674-4C0D-80D2-0CB50A1C792C}" name="National Performance Measure "/>
-    <tableColumn id="4" xr3:uid="{DF0B145F-0729-4364-A887-41447CB74F4D}" name="Performance Measure Type" dataDxfId="11"/>
+    <tableColumn id="4" xr3:uid="{DF0B145F-0729-4364-A887-41447CB74F4D}" name="Performance Measure Type" dataDxfId="15"/>
     <tableColumn id="5" xr3:uid="{E2A41600-46B4-4A05-9CB9-603A64A9C064}" name="Data Source" dataCellStyle="Normal"/>
-    <tableColumn id="6" xr3:uid="{4376013B-CDAF-4285-8BAE-B9407C13847D}" name="5-Year Objective" dataDxfId="10"/>
+    <tableColumn id="6" xr3:uid="{4376013B-CDAF-4285-8BAE-B9407C13847D}" name="5-Year Objective" dataDxfId="14"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{30906B9F-5CF4-4D47-B33F-A58AA34A2630}" name="Table3" displayName="Table3" ref="B1:E1048576" totalsRowShown="0" headerRowDxfId="9">
-[...5 lines deleted...]
-    <tableColumn id="5" xr3:uid="{013FD399-56A7-459B-B597-CA3F77C9156A}" name="Data Value" dataDxfId="5" dataCellStyle="Percent"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{31DB1018-9E31-49E6-94F1-45EF8D7A9B64}" name="Table9" displayName="Table9" ref="A1:E113" totalsRowShown="0">
+  <autoFilter ref="A1:E113" xr:uid="{31DB1018-9E31-49E6-94F1-45EF8D7A9B64}"/>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{BFFB61C0-B926-4F38-9830-36CEDFC9AD1A}" name="Performance Measure " dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{8570BD40-3C13-4FB6-B23A-E7E29610F8D1}" name="Measure No" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{62A8D0E4-6A8F-4853-9F81-135EB76F2407}" name="Actual vs Projection" dataDxfId="3"/>
+    <tableColumn id="4" xr3:uid="{4F0248C4-80DF-4DC7-8A0A-C8EA93DFE298}" name="Display Year" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{BE5BFC2C-6031-42E8-B516-AB2F74523FF3}" name="Data Value" dataDxfId="1" dataCellStyle="Percent"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight16" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{B00E950A-6BD7-4C7B-AF00-085F73149E24}" name="Table5" displayName="Table5" ref="A1:A113" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3" headerRowCellStyle="Normal" dataCellStyle="Normal">
-[...11 lines deleted...]
-<file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{DFC35F2A-5785-4CAC-A2AB-32313D9563A4}" name="Table25" displayName="Table25" ref="A1:C14" totalsRowShown="0">
   <autoFilter ref="A1:C14" xr:uid="{DFC35F2A-5785-4CAC-A2AB-32313D9563A4}"/>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{06E97FDD-1703-4E88-A487-762F8812F1B9}" name="Priority (Short title)"/>
     <tableColumn id="4" xr3:uid="{EE2B0AF1-046A-434B-AD95-E92E0E40EDA4}" name="URL Link Title"/>
-    <tableColumn id="3" xr3:uid="{57F49B3D-9AC2-4AE2-B16F-62BE7E646FA7}" name="Additional URL Links"/>
+    <tableColumn id="3" xr3:uid="{57F49B3D-9AC2-4AE2-B16F-62BE7E646FA7}" name="Additional URL Links" dataDxfId="0"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -1980,2944 +1892,2971 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/take-the-first-step-toward-a-nicotine-free-life" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childhealthdata.org/learn-about-the-nsch/NSCH" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mchb.tvisdata.hrsa.gov/PrioritiesAndMeasures/EvidenceBasedStrategyMeasures" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/school-based-health-centers-here-for-the-kids" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/women-infant-and-children-wic-program-data" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mchb.tvisdata.hrsa.gov/PrioritiesAndMeasures/ListOfStatePerformanceMeasures" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mchb.tvisdata.hrsa.gov/PrioritiesAndMeasures/NationalPerformanceMeasures" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/registry-of-vital-records-and-statistics" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/breastfeeding-data/survey/?CDC_AAref_Val=https://www.cdc.gov/breastfeeding/data/nis_data/index.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childhealthdata.org/learn-about-the-nsch/NSCH" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/nchs/nvss/index.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/about-dph-care-coordination" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://familyvoices.org/fesat/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childhealthdata.org/learn-about-the-nsch/NSCH" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.childhealthdata.org/learn-about-the-nsch/NSCH" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/pregnancy-risk-assessment-monitoring-system-prams" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/division-for-children-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/family-engagement-framework.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/massachusetts-tobacco-cessation-and-prevention-program-mtcp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/pregnancy-infancy-and-early-childhood-division" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/racial-equity-data-road-map" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/school-based-health-centers-here-for-the-kids" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/breastfeeding-initiative" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/women-infant-and-children-wic-program-data" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/care-coordination-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/the-power-of-positive-childhood-experiences" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/take-the-first-step-toward-a-nicotine-free-life" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/pregnancy-risk-assessment-monitoring-system-prams" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/division-for-children-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doe.mass.edu/sfs/family-engagement-framework.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/massachusetts-tobacco-cessation-and-prevention-program-mtcp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/pregnancy-infancy-and-early-childhood-division" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/racial-equity-data-road-map" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/school-based-health-centers-here-for-the-kids" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/breastfeeding-initiative" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/info-details/women-infant-and-children-wic-program-data" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/care-coordination-for-children-and-youth-with-special-health-needs" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/orgs/childhood-lead-poisoning-prevention-program" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/the-power-of-positive-childhood-experiences" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mass.gov/take-the-first-step-toward-a-nicotine-free-life" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2C68DA35-BFF8-4134-87E4-680628DC1B5E}">
   <dimension ref="A1:E15"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C4" sqref="C4"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="45.7265625" customWidth="1"/>
-    <col min="2" max="2" width="63.54296875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="63.54296875" style="1" customWidth="1"/>
     <col min="3" max="3" width="70.6328125" customWidth="1"/>
     <col min="4" max="4" width="76.7265625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="13.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A1" s="6" t="s">
+    <row r="1" spans="1:5" s="31" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="5" t="s">
         <v>111</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="6" t="s">
         <v>112</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="C1" s="6" t="s">
         <v>113</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="D1" s="6" t="s">
         <v>152</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="E1" s="6" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>191</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="2" t="s">
         <v>124</v>
       </c>
       <c r="D2" t="s">
         <v>48</v>
       </c>
       <c r="E2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C3" t="s">
         <v>48</v>
       </c>
       <c r="E3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="232" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>119</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C4" t="s">
         <v>48</v>
       </c>
       <c r="D4" t="s">
         <v>48</v>
       </c>
       <c r="E4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="159.5" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>115</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="C5" s="2" t="s">
         <v>118</v>
       </c>
       <c r="D5" t="s">
         <v>48</v>
       </c>
       <c r="E5" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>120</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="C6" s="2" t="s">
         <v>121</v>
       </c>
       <c r="D6" t="s">
         <v>48</v>
       </c>
       <c r="E6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>122</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C7" t="s">
         <v>128</v>
       </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>123</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="C8" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D8" s="3" t="s">
+      <c r="D8" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="87" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>114</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B9" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C9" s="3" t="s">
+      <c r="C9" s="2" t="s">
         <v>116</v>
       </c>
       <c r="D9" t="s">
         <v>48</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>126</v>
       </c>
-      <c r="B10" s="9" t="s">
+      <c r="B10" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="C10" s="36" t="s">
+      <c r="C10" s="29" t="s">
         <v>190</v>
       </c>
       <c r="D10" t="s">
         <v>48</v>
       </c>
       <c r="E10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>127</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B11" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C11" t="s">
         <v>128</v>
       </c>
       <c r="D11" t="s">
         <v>48</v>
       </c>
       <c r="E11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>129</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B12" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C12" s="3" t="s">
+      <c r="C12" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="D12" s="3" t="s">
+      <c r="D12" s="2" t="s">
         <v>93</v>
       </c>
-      <c r="E12" s="3" t="s">
+      <c r="E12" s="2" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="8" t="s">
+      <c r="A13" s="7" t="s">
         <v>149</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B13" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="C13" s="3" t="s">
+      <c r="C13" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>131</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B14" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C14" s="3" t="s">
+      <c r="C14" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="D14" s="3" t="s">
+      <c r="D14" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="58" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>133</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="B15" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C15" s="3" t="s">
+      <c r="C15" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D15" s="3" t="s">
+      <c r="D15" s="2" t="s">
         <v>134</v>
       </c>
       <c r="E15" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId1" xr:uid="{6B938658-F38A-4E0C-9805-2E8B9D9A0946}"/>
     <hyperlink ref="C13" r:id="rId2" xr:uid="{E1684190-3402-4CE0-BD7D-BB8ABEFCCE7B}"/>
     <hyperlink ref="C5" r:id="rId3" xr:uid="{0D4900F8-1D44-46BD-9D7A-DACBBA41E0AB}"/>
     <hyperlink ref="C6" r:id="rId4" xr:uid="{97C5A8E7-E9C5-457C-99A9-6FAC6A733376}"/>
     <hyperlink ref="C8" r:id="rId5" xr:uid="{3CBA36C2-FA55-40D1-BC96-1995422D39F6}"/>
     <hyperlink ref="C12" r:id="rId6" xr:uid="{08F365D6-DD2E-48D6-8D2A-8545A5CB837A}"/>
     <hyperlink ref="D12" r:id="rId7" xr:uid="{8D7C0E19-4186-4859-B24F-FBCDD7E93AAA}"/>
     <hyperlink ref="D14" r:id="rId8" xr:uid="{CC2C58C5-0B41-40BE-90B0-58AC59DA63DB}"/>
     <hyperlink ref="C15" r:id="rId9" xr:uid="{ACAC52F1-1926-4C4C-B35A-9FE0F2B84C50}"/>
     <hyperlink ref="D15" r:id="rId10" xr:uid="{1FF0B110-AB7E-4D60-9293-2C34E2E84A2C}"/>
     <hyperlink ref="C10" r:id="rId11" xr:uid="{E80B4780-1F98-4EB9-8DEF-201CD51D0075}"/>
     <hyperlink ref="D8" r:id="rId12" xr:uid="{530BED6B-0A82-4CAA-AEE1-C6D31E11F525}"/>
     <hyperlink ref="E12" r:id="rId13" xr:uid="{A8B4F8A7-D78C-4FF2-96BD-94F01A2DA3A3}"/>
     <hyperlink ref="C2" r:id="rId14" xr:uid="{8986528C-6D1C-4D89-ACC9-4F8AC923B344}"/>
     <hyperlink ref="C14" r:id="rId15" xr:uid="{AC5C6684-F13B-46B2-BDF9-5213C851E41F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId16"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{329E241C-8F53-487A-9CE4-68D79042D98C}">
-  <dimension ref="A1:B8"/>
+  <dimension ref="A1:B15"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="A17" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="46.26953125" style="2" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.1796875" style="2"/>
+    <col min="1" max="1" width="46.26953125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="133.26953125" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:2" ht="29.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="30" t="s">
         <v>163</v>
       </c>
-      <c r="B1" s="26" t="s">
+      <c r="B1" s="25" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="203" x14ac:dyDescent="0.35">
-      <c r="A2" s="27" t="s">
+      <c r="A2" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="37" t="s">
+      <c r="B2" s="1" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="203" x14ac:dyDescent="0.35">
-      <c r="A3" s="28" t="s">
+      <c r="A3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" s="38" t="s">
+      <c r="B3" s="1" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="217.5" x14ac:dyDescent="0.35">
-      <c r="A4" s="28" t="s">
+      <c r="A4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="1" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="174" x14ac:dyDescent="0.35">
-      <c r="A5" s="27" t="s">
+      <c r="A5" t="s">
         <v>191</v>
       </c>
-      <c r="B5" s="39" t="s">
+      <c r="B5" s="1" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="203" x14ac:dyDescent="0.35">
-      <c r="A6" s="27" t="s">
+      <c r="A6" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="37" t="s">
+      <c r="B6" s="1" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="203" x14ac:dyDescent="0.35">
-      <c r="A7" s="28" t="s">
+      <c r="A7" t="s">
         <v>34</v>
       </c>
-      <c r="B7" s="40" t="s">
+      <c r="B7" s="1" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="188.5" x14ac:dyDescent="0.35">
-      <c r="A8" s="29" t="s">
+      <c r="A8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="41" t="s">
+      <c r="B8" s="1" t="s">
         <v>198</v>
       </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A9"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A10"/>
+      <c r="B10" s="8"/>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A11"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A12"/>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A13" s="7"/>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A14"/>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A15"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F7696659-E9CD-4B36-808C-DD25DA8327D7}">
   <dimension ref="A1:G28"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView topLeftCell="A58" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D6" sqref="D6"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="25.453125" customWidth="1"/>
     <col min="2" max="2" width="20.1796875" customWidth="1"/>
     <col min="3" max="3" width="41.81640625" customWidth="1"/>
     <col min="4" max="4" width="30.453125" customWidth="1"/>
-    <col min="5" max="5" width="21.453125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="74.7265625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="21.453125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="44.1796875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="74.7265625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="26" t="s">
         <v>160</v>
       </c>
-      <c r="B1" s="30" t="s">
+      <c r="B1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="30" t="s">
+      <c r="C1" s="26" t="s">
         <v>156</v>
       </c>
-      <c r="D1" s="30" t="s">
+      <c r="D1" s="26" t="s">
         <v>161</v>
       </c>
-      <c r="E1" s="30" t="s">
+      <c r="E1" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="31" t="s">
+      <c r="F1" s="27" t="s">
         <v>2</v>
       </c>
       <c r="G1"/>
     </row>
     <row r="2" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="10" t="s">
+      <c r="B2" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="10" t="s">
+      <c r="C2" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="10" t="s">
+      <c r="D2" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="11" t="s">
+      <c r="F2" s="10" t="s">
         <v>164</v>
       </c>
       <c r="G2"/>
     </row>
     <row r="3" spans="1:7" ht="58" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>7</v>
       </c>
-      <c r="B3" s="12" t="s">
+      <c r="B3" s="11" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="C3" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="10" t="s">
+      <c r="D3" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="10" t="s">
+      <c r="F3" s="9" t="s">
         <v>165</v>
       </c>
       <c r="G3"/>
     </row>
     <row r="4" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="10" t="s">
+      <c r="C4" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="D4" s="10" t="s">
+      <c r="D4" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>157</v>
       </c>
-      <c r="F4" s="10" t="s">
+      <c r="F4" s="9" t="s">
         <v>166</v>
       </c>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7" ht="58" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C5" s="10" t="s">
+      <c r="C5" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="D5" s="10" t="s">
+      <c r="D5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E5" t="s">
         <v>6</v>
       </c>
-      <c r="F5" s="11" t="s">
+      <c r="F5" s="10" t="s">
         <v>167</v>
       </c>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C6" s="10" t="s">
+      <c r="C6" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="D6" s="10" t="s">
+      <c r="D6" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="F6" s="10" t="s">
+      <c r="F6" s="9" t="s">
         <v>168</v>
       </c>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="13" t="s">
+      <c r="C7" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="D7" s="10" t="s">
+      <c r="D7" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="F7" s="12" t="s">
+      <c r="F7" s="11" t="s">
         <v>169</v>
       </c>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="12" t="s">
+      <c r="B8" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="13" t="s">
+      <c r="C8" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="10" t="s">
+      <c r="D8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s">
         <v>158</v>
       </c>
-      <c r="F8" s="42" t="s">
+      <c r="F8" s="9" t="s">
         <v>189</v>
       </c>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7" ht="58" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="C9" s="13" t="s">
+      <c r="C9" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="D9" s="10" t="s">
+      <c r="D9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s">
         <v>6</v>
       </c>
-      <c r="F9" s="10" t="s">
+      <c r="F9" s="9" t="s">
         <v>186</v>
       </c>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7" ht="58" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="12" t="s">
+      <c r="B10" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="C10" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="D10" s="10" t="s">
+      <c r="D10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>159</v>
       </c>
-      <c r="F10" s="12" t="s">
+      <c r="F10" s="11" t="s">
         <v>170</v>
       </c>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C11" s="10" t="s">
+      <c r="C11" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="D11" s="10" t="s">
+      <c r="D11" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
-      <c r="F11" s="10" t="s">
+      <c r="F11" s="9" t="s">
         <v>183</v>
       </c>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:7" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="C12" s="10" t="s">
+      <c r="C12" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="D12" s="10" t="s">
+      <c r="D12" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E12" t="s">
         <v>6</v>
       </c>
-      <c r="F12" s="11" t="s">
+      <c r="F12" s="10" t="s">
         <v>187</v>
       </c>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>34</v>
       </c>
-      <c r="B13" s="18" t="s">
+      <c r="B13" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="C13" s="10" t="s">
+      <c r="C13" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="D13" s="10" t="s">
+      <c r="D13" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E13" t="s">
         <v>33</v>
       </c>
-      <c r="F13" s="11" t="s">
+      <c r="F13" s="10" t="s">
         <v>184</v>
       </c>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7" ht="58" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="18" t="s">
+      <c r="B14" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="C14" s="19" t="s">
+      <c r="C14" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="D14" s="10" t="s">
+      <c r="D14" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
-      <c r="F14" s="19" t="s">
+      <c r="F14" s="18" t="s">
         <v>171</v>
       </c>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A15" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="18" t="s">
+      <c r="B15" s="17" t="s">
         <v>31</v>
       </c>
-      <c r="C15" s="18" t="s">
+      <c r="C15" s="17" t="s">
         <v>36</v>
       </c>
-      <c r="D15" s="10" t="s">
+      <c r="D15" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
-      <c r="F15" s="20" t="s">
+      <c r="F15" s="19" t="s">
         <v>172</v>
       </c>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7" ht="29" x14ac:dyDescent="0.35">
       <c r="A16" t="s">
         <v>40</v>
       </c>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="C16" s="22" t="s">
+      <c r="C16" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="D16" s="10" t="s">
+      <c r="D16" s="9" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
-      <c r="F16" s="22" t="s">
+      <c r="F16" s="21" t="s">
         <v>173</v>
       </c>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:7" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
         <v>40</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="B17" s="20" t="s">
         <v>37</v>
       </c>
-      <c r="C17" s="20" t="s">
+      <c r="C17" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="D17" s="10" t="s">
+      <c r="D17" s="9" t="s">
         <v>5</v>
       </c>
       <c r="E17" t="s">
         <v>42</v>
       </c>
-      <c r="F17" s="43" t="s">
+      <c r="F17" s="19" t="s">
         <v>188</v>
       </c>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.35">
-      <c r="A18" s="2"/>
-[...2 lines deleted...]
-      <c r="D18" s="12"/>
+      <c r="A18" s="1"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="11"/>
       <c r="G18"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.35">
       <c r="C28" t="s">
         <v>150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0A02ED4-808B-416E-B388-BFC823EDB002}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{855662D7-B56E-4882-8B4B-444D438DDAC3}">
   <dimension ref="A1:E113"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I2" sqref="I2"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.5"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="58.54296875" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="13.54296875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="36.54296875" customWidth="1"/>
+    <col min="2" max="4" width="10.36328125" customWidth="1"/>
+    <col min="5" max="5" width="31.36328125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="31" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A1" s="27" t="s">
         <v>151</v>
       </c>
-      <c r="B1" s="23" t="s">
+      <c r="B1" s="22" t="s">
         <v>155</v>
       </c>
-      <c r="C1" s="23" t="s">
+      <c r="C1" s="22" t="s">
         <v>175</v>
       </c>
-      <c r="D1" s="32" t="s">
+      <c r="D1" s="28" t="s">
         <v>43</v>
       </c>
-      <c r="E1" s="35" t="s">
+      <c r="E1" s="27" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="14">
+      <c r="B2" s="13">
         <v>1</v>
       </c>
-      <c r="C2" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="15">
+      <c r="C2" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D2" s="14">
         <v>43466</v>
       </c>
-      <c r="E2" s="14" t="s">
+      <c r="E2" s="13" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="2" t="s">
+    <row r="3" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B3" s="14">
+      <c r="B3" s="13">
         <v>2</v>
       </c>
-      <c r="C3" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="15">
+      <c r="C3" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D3" s="14">
         <v>43466</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="E3" s="13" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="4" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A4" s="2" t="s">
+    <row r="4" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="14">
+      <c r="B4" s="13">
         <v>3</v>
       </c>
-      <c r="C4" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="15">
+      <c r="C4" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D4" s="14">
         <v>43466</v>
       </c>
-      <c r="E4" s="14" t="s">
+      <c r="E4" s="13" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="5" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A5" s="2" t="s">
+    <row r="5" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="14">
+      <c r="B5" s="13">
         <v>4</v>
       </c>
-      <c r="C5" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="15">
+      <c r="C5" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D5" s="14">
         <v>43466</v>
       </c>
-      <c r="E5" s="14" t="s">
+      <c r="E5" s="13" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="6" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A6" s="2" t="s">
+    <row r="6" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="13">
         <v>5</v>
       </c>
-      <c r="C6" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="15">
+      <c r="C6" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D6" s="14">
         <v>43466</v>
       </c>
-      <c r="E6" s="14" t="s">
+      <c r="E6" s="13" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A7" s="2" t="s">
+    <row r="7" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="14">
+      <c r="B7" s="13">
         <v>6</v>
       </c>
-      <c r="C7" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D7" s="15">
+      <c r="C7" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D7" s="14">
         <v>43466</v>
       </c>
-      <c r="E7" s="14" t="s">
+      <c r="E7" s="13" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A8" s="2" t="s">
+    <row r="8" spans="1:5" ht="101.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B8" s="13">
         <v>7</v>
       </c>
-      <c r="C8" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="15">
+      <c r="C8" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D8" s="14">
         <v>43466</v>
       </c>
-      <c r="E8" s="14" t="s">
+      <c r="E8" s="13" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A9" s="2" t="s">
+    <row r="9" spans="1:5" ht="116" x14ac:dyDescent="0.35">
+      <c r="A9" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B9" s="14">
+      <c r="B9" s="13">
         <v>8</v>
       </c>
-      <c r="C9" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="15">
+      <c r="C9" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D9" s="14">
         <v>43466</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="13" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A10" s="2" t="s">
+    <row r="10" spans="1:5" ht="116" x14ac:dyDescent="0.35">
+      <c r="A10" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="44">
+      <c r="B10" s="13">
         <v>9</v>
       </c>
-      <c r="C10" s="44" t="s">
-[...2 lines deleted...]
-      <c r="D10" s="45">
+      <c r="C10" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D10" s="14">
         <v>43466</v>
       </c>
-      <c r="E10" s="44" t="s">
+      <c r="E10" s="13" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="11" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A11" s="2" t="s">
+    <row r="11" spans="1:5" ht="116" x14ac:dyDescent="0.35">
+      <c r="A11" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="13">
         <v>10</v>
       </c>
-      <c r="C11" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="15">
+      <c r="C11" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D11" s="14">
         <v>43466</v>
       </c>
-      <c r="E11" s="14" t="s">
+      <c r="E11" s="13" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="12" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A12" s="2" t="s">
+    <row r="12" spans="1:5" ht="116" x14ac:dyDescent="0.35">
+      <c r="A12" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="13">
         <v>11</v>
       </c>
-      <c r="C12" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D12" s="15">
+      <c r="C12" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D12" s="14">
         <v>43466</v>
       </c>
-      <c r="E12" s="14" t="s">
+      <c r="E12" s="13" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A13" s="2" t="s">
+    <row r="13" spans="1:5" ht="116" x14ac:dyDescent="0.35">
+      <c r="A13" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B13" s="14">
+      <c r="B13" s="13">
         <v>12</v>
       </c>
-      <c r="C13" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="15">
+      <c r="C13" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D13" s="14">
         <v>43466</v>
       </c>
-      <c r="E13" s="14" t="s">
+      <c r="E13" s="13" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="14" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A14" s="2" t="s">
+    <row r="14" spans="1:5" ht="116" x14ac:dyDescent="0.35">
+      <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B14" s="14">
+      <c r="B14" s="13">
         <v>13</v>
       </c>
-      <c r="C14" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="15">
+      <c r="C14" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D14" s="14">
         <v>43466</v>
       </c>
-      <c r="E14" s="14" t="s">
+      <c r="E14" s="13" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A15" s="2" t="s">
+    <row r="15" spans="1:5" ht="116" x14ac:dyDescent="0.35">
+      <c r="A15" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="B15" s="14">
+      <c r="B15" s="13">
         <v>14</v>
       </c>
-      <c r="C15" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="15">
+      <c r="C15" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D15" s="14">
         <v>43466</v>
       </c>
-      <c r="E15" s="14" t="s">
+      <c r="E15" s="13" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="16" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A16" s="2" t="s">
+    <row r="16" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A16" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B16" s="14">
+      <c r="B16" s="13">
         <v>15</v>
       </c>
-      <c r="C16" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D16" s="15">
+      <c r="C16" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D16" s="14">
         <v>43466</v>
       </c>
-      <c r="E16" s="14" t="s">
+      <c r="E16" s="13" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A17" s="2" t="s">
+    <row r="17" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A17" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B17" s="14">
+      <c r="B17" s="13">
         <v>16</v>
       </c>
-      <c r="C17" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="15">
+      <c r="C17" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D17" s="14">
         <v>43466</v>
       </c>
-      <c r="E17" s="14" t="s">
+      <c r="E17" s="13" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A18" s="2" t="s">
+    <row r="18" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A18" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B18" s="14">
+      <c r="B18" s="13">
         <v>1</v>
       </c>
-      <c r="C18" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="15">
+      <c r="C18" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D18" s="14">
         <v>43831</v>
       </c>
-      <c r="E18" s="14" t="s">
+      <c r="E18" s="13" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A19" s="2" t="s">
+    <row r="19" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A19" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B19" s="14">
+      <c r="B19" s="13">
         <v>2</v>
       </c>
-      <c r="C19" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="15">
+      <c r="C19" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D19" s="14">
         <v>43831</v>
       </c>
-      <c r="E19" s="16" t="s">
+      <c r="E19" s="15" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A20" s="2" t="s">
+    <row r="20" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A20" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B20" s="14">
+      <c r="B20" s="13">
         <v>3</v>
       </c>
-      <c r="C20" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="15">
+      <c r="C20" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D20" s="14">
         <v>43831</v>
       </c>
-      <c r="E20" s="14" t="s">
+      <c r="E20" s="13" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A21" s="2" t="s">
+    <row r="21" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A21" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B21" s="14">
+      <c r="B21" s="13">
         <v>4</v>
       </c>
-      <c r="C21" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D21" s="15">
+      <c r="C21" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D21" s="14">
         <v>43831</v>
       </c>
-      <c r="E21" s="14" t="s">
+      <c r="E21" s="13" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A22" s="2" t="s">
+    <row r="22" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A22" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B22" s="14">
+      <c r="B22" s="13">
         <v>5</v>
       </c>
-      <c r="C22" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="15">
+      <c r="C22" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D22" s="14">
         <v>43831</v>
       </c>
-      <c r="E22" s="14" t="s">
+      <c r="E22" s="13" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A23" s="2" t="s">
+    <row r="23" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B23" s="14">
+      <c r="B23" s="13">
         <v>6</v>
       </c>
-      <c r="C23" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="15">
+      <c r="C23" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D23" s="14">
         <v>43831</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E23" s="16">
         <v>0.65900000000000003</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A24" s="2" t="s">
+    <row r="24" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="14">
+      <c r="B24" s="13">
         <v>7</v>
       </c>
-      <c r="C24" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="15">
+      <c r="C24" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D24" s="14">
         <v>43831</v>
       </c>
-      <c r="E24" s="14" t="s">
+      <c r="E24" s="13" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A25" s="2" t="s">
+    <row r="25" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B25" s="14">
+      <c r="B25" s="13">
         <v>8</v>
       </c>
-      <c r="C25" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="15">
+      <c r="C25" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D25" s="14">
         <v>43831</v>
       </c>
-      <c r="E25" s="16" t="s">
+      <c r="E25" s="15" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A26" s="2" t="s">
+    <row r="26" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B26" s="44">
+      <c r="B26" s="13">
         <v>9</v>
       </c>
-      <c r="C26" s="44" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="45">
+      <c r="C26" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D26" s="14">
         <v>43831</v>
       </c>
-      <c r="E26" s="44" t="s">
+      <c r="E26" s="13" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A27" s="2" t="s">
+    <row r="27" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="14">
+      <c r="B27" s="13">
         <v>10</v>
       </c>
-      <c r="C27" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="15">
+      <c r="C27" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D27" s="14">
         <v>43831</v>
       </c>
-      <c r="E27" s="16" t="s">
+      <c r="E27" s="15" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A28" s="2" t="s">
+    <row r="28" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B28" s="14">
+      <c r="B28" s="13">
         <v>11</v>
       </c>
-      <c r="C28" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="15">
+      <c r="C28" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D28" s="14">
         <v>43831</v>
       </c>
-      <c r="E28" s="14" t="s">
+      <c r="E28" s="13" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A29" s="2" t="s">
+    <row r="29" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B29" s="14">
+      <c r="B29" s="13">
         <v>12</v>
       </c>
-      <c r="C29" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="15">
+      <c r="C29" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D29" s="14">
         <v>43831</v>
       </c>
-      <c r="E29" s="14" t="s">
+      <c r="E29" s="13" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A30" s="2" t="s">
+    <row r="30" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="14">
+      <c r="B30" s="13">
         <v>13</v>
       </c>
-      <c r="C30" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="15">
+      <c r="C30" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D30" s="14">
         <v>43831</v>
       </c>
-      <c r="E30" s="16" t="s">
+      <c r="E30" s="15" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A31" s="2" t="s">
+    <row r="31" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B31" s="14">
+      <c r="B31" s="13">
         <v>14</v>
       </c>
-      <c r="C31" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="15">
+      <c r="C31" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D31" s="14">
         <v>43831</v>
       </c>
-      <c r="E31" s="14" t="s">
+      <c r="E31" s="13" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="32" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A32" s="2" t="s">
+    <row r="32" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B32" s="14">
+      <c r="B32" s="13">
         <v>15</v>
       </c>
-      <c r="C32" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="15">
+      <c r="C32" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D32" s="14">
         <v>43831</v>
       </c>
-      <c r="E32" s="14" t="s">
+      <c r="E32" s="13" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="33" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A33" s="2" t="s">
+    <row r="33" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B33" s="14">
+      <c r="B33" s="13">
         <v>16</v>
       </c>
-      <c r="C33" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="15">
+      <c r="C33" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D33" s="14">
         <v>43831</v>
       </c>
-      <c r="E33" s="14" t="s">
+      <c r="E33" s="13" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="34" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A34" s="2" t="s">
+    <row r="34" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B34" s="14">
+      <c r="B34" s="13">
         <v>1</v>
       </c>
-      <c r="C34" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="15">
+      <c r="C34" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D34" s="14">
         <v>44197</v>
       </c>
-      <c r="E34" s="14" t="s">
+      <c r="E34" s="13" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="35" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A35" s="2" t="s">
+    <row r="35" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B35" s="14">
+      <c r="B35" s="13">
         <v>2</v>
       </c>
-      <c r="C35" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="15">
+      <c r="C35" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D35" s="14">
         <v>44197</v>
       </c>
-      <c r="E35" s="14" t="s">
+      <c r="E35" s="13" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="36" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A36" s="2" t="s">
+    <row r="36" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="14">
+      <c r="B36" s="13">
         <v>3</v>
       </c>
-      <c r="C36" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="15">
+      <c r="C36" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D36" s="14">
         <v>44197</v>
       </c>
-      <c r="E36" s="14" t="s">
+      <c r="E36" s="13" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="37" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A37" s="2" t="s">
+    <row r="37" spans="1:5" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B37" s="14">
+      <c r="B37" s="13">
         <v>4</v>
       </c>
-      <c r="C37" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="15">
+      <c r="C37" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D37" s="14">
         <v>44197</v>
       </c>
-      <c r="E37" s="14" t="s">
+      <c r="E37" s="13" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="38" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A38" s="2" t="s">
+    <row r="38" spans="1:5" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B38" s="14">
+      <c r="B38" s="13">
         <v>5</v>
       </c>
-      <c r="C38" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="15">
+      <c r="C38" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D38" s="14">
         <v>44197</v>
       </c>
-      <c r="E38" s="14" t="s">
+      <c r="E38" s="13" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="39" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A39" s="2" t="s">
+    <row r="39" spans="1:5" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="14">
+      <c r="B39" s="13">
         <v>6</v>
       </c>
-      <c r="C39" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="15">
+      <c r="C39" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D39" s="14">
         <v>44197</v>
       </c>
-      <c r="E39" s="17">
+      <c r="E39" s="16">
         <v>0.65900000000000003</v>
       </c>
     </row>
-    <row r="40" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A40" s="2" t="s">
+    <row r="40" spans="1:5" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B40" s="14">
+      <c r="B40" s="13">
         <v>7</v>
       </c>
-      <c r="C40" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="15">
+      <c r="C40" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D40" s="14">
         <v>44197</v>
       </c>
-      <c r="E40" s="16" t="s">
+      <c r="E40" s="15" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="41" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A41" s="2" t="s">
+    <row r="41" spans="1:5" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B41" s="14">
+      <c r="B41" s="13">
         <v>8</v>
       </c>
-      <c r="C41" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D41" s="15">
+      <c r="C41" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" s="14">
         <v>44197</v>
       </c>
-      <c r="E41" s="14" t="s">
+      <c r="E41" s="13" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="42" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A42" s="2" t="s">
+    <row r="42" spans="1:5" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B42" s="44">
+      <c r="B42" s="13">
         <v>9</v>
       </c>
-      <c r="C42" s="44" t="s">
-[...2 lines deleted...]
-      <c r="D42" s="45">
+      <c r="C42" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D42" s="14">
         <v>44197</v>
       </c>
-      <c r="E42" s="44" t="s">
+      <c r="E42" s="13" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="43" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A43" s="2" t="s">
+    <row r="43" spans="1:5" ht="159.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="B43" s="14">
+      <c r="B43" s="13">
         <v>10</v>
       </c>
-      <c r="C43" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="15">
+      <c r="C43" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D43" s="14">
         <v>44197</v>
       </c>
-      <c r="E43" s="16" t="s">
+      <c r="E43" s="15" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="44" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A44" s="2" t="s">
+    <row r="44" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+      <c r="A44" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B44" s="14">
+      <c r="B44" s="13">
         <v>11</v>
       </c>
-      <c r="C44" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D44" s="15">
+      <c r="C44" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D44" s="14">
         <v>44197</v>
       </c>
-      <c r="E44" s="14" t="s">
+      <c r="E44" s="13" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="45" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A45" s="2" t="s">
+    <row r="45" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+      <c r="A45" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B45" s="14">
+      <c r="B45" s="13">
         <v>12</v>
       </c>
-      <c r="C45" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="15">
+      <c r="C45" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D45" s="14">
         <v>44197</v>
       </c>
-      <c r="E45" s="14" t="s">
+      <c r="E45" s="13" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="46" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A46" s="2" t="s">
+    <row r="46" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+      <c r="A46" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B46" s="14">
+      <c r="B46" s="13">
         <v>13</v>
       </c>
-      <c r="C46" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="15">
+      <c r="C46" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D46" s="14">
         <v>44197</v>
       </c>
-      <c r="E46" s="14" t="s">
+      <c r="E46" s="13" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="47" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A47" s="2" t="s">
+    <row r="47" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+      <c r="A47" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B47" s="14">
+      <c r="B47" s="13">
         <v>14</v>
       </c>
-      <c r="C47" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="15">
+      <c r="C47" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D47" s="14">
         <v>44197</v>
       </c>
-      <c r="E47" s="14" t="s">
+      <c r="E47" s="13" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="48" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A48" s="2" t="s">
+    <row r="48" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+      <c r="A48" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B48" s="14">
+      <c r="B48" s="13">
         <v>15</v>
       </c>
-      <c r="C48" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="15">
+      <c r="C48" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D48" s="14">
         <v>44197</v>
       </c>
-      <c r="E48" s="14" t="s">
+      <c r="E48" s="13" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="49" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A49" s="2" t="s">
+    <row r="49" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+      <c r="A49" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B49" s="14">
+      <c r="B49" s="13">
         <v>16</v>
       </c>
-      <c r="C49" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="15">
+      <c r="C49" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D49" s="14">
         <v>44197</v>
       </c>
-      <c r="E49" s="14" t="s">
+      <c r="E49" s="13" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="50" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A50" s="2" t="s">
+    <row r="50" spans="1:5" ht="58" x14ac:dyDescent="0.35">
+      <c r="A50" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="B50" s="14">
+      <c r="B50" s="13">
         <v>1</v>
       </c>
-      <c r="C50" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="15">
+      <c r="C50" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D50" s="14">
         <v>44562</v>
       </c>
-      <c r="E50" s="24">
+      <c r="E50" s="23">
         <v>0.81699999999999995</v>
       </c>
     </row>
-    <row r="51" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A51" s="2" t="s">
+    <row r="51" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B51" s="14">
+      <c r="B51" s="13">
         <v>2</v>
       </c>
-      <c r="C51" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="15">
+      <c r="C51" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D51" s="14">
         <v>44562</v>
       </c>
-      <c r="E51" s="25" t="s">
+      <c r="E51" s="24" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="52" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A52" s="2" t="s">
+    <row r="52" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B52" s="14">
+      <c r="B52" s="13">
         <v>3</v>
       </c>
-      <c r="C52" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="15">
+      <c r="C52" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D52" s="14">
         <v>44562</v>
       </c>
-      <c r="E52" s="25">
+      <c r="E52" s="24">
         <v>0.42699999999999999</v>
       </c>
     </row>
-    <row r="53" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A53" s="2" t="s">
+    <row r="53" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B53" s="14">
+      <c r="B53" s="13">
         <v>4</v>
       </c>
-      <c r="C53" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="15">
+      <c r="C53" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D53" s="14">
         <v>44562</v>
       </c>
-      <c r="E53" s="25">
+      <c r="E53" s="24">
         <v>0.44700000000000001</v>
       </c>
     </row>
-    <row r="54" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A54" s="2" t="s">
+    <row r="54" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B54" s="14">
+      <c r="B54" s="13">
         <v>5</v>
       </c>
-      <c r="C54" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="15">
+      <c r="C54" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D54" s="14">
         <v>44562</v>
       </c>
-      <c r="E54" s="25">
+      <c r="E54" s="24">
         <v>8.4000000000000005E-2</v>
       </c>
     </row>
-    <row r="55" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A55" s="2" t="s">
+    <row r="55" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B55" s="14">
+      <c r="B55" s="13">
         <v>6</v>
       </c>
-      <c r="C55" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="15">
+      <c r="C55" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D55" s="14">
         <v>44562</v>
       </c>
-      <c r="E55" s="25">
+      <c r="E55" s="24">
         <v>0.65900000000000003</v>
       </c>
     </row>
-    <row r="56" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A56" s="2" t="s">
+    <row r="56" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B56" s="14">
+      <c r="B56" s="13">
         <v>7</v>
       </c>
-      <c r="C56" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="15">
+      <c r="C56" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D56" s="14">
         <v>44562</v>
       </c>
-      <c r="E56" s="25">
+      <c r="E56" s="24">
         <v>0.47</v>
       </c>
     </row>
-    <row r="57" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A57" s="2" t="s">
+    <row r="57" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B57" s="14">
+      <c r="B57" s="13">
         <v>8</v>
       </c>
-      <c r="C57" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="15">
+      <c r="C57" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D57" s="14">
         <v>44562</v>
       </c>
-      <c r="E57" s="25">
+      <c r="E57" s="24">
         <v>9.8000000000000004E-2</v>
       </c>
     </row>
-    <row r="58" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A58" s="2" t="s">
+    <row r="58" spans="1:5" ht="87" x14ac:dyDescent="0.35">
+      <c r="A58" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B58" s="14">
+      <c r="B58" s="13">
         <v>9</v>
       </c>
-      <c r="C58" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="15">
+      <c r="C58" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D58" s="14">
         <v>44562</v>
       </c>
-      <c r="E58" s="25" t="s">
+      <c r="E58" s="24" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="59" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A59" s="2" t="s">
+    <row r="59" spans="1:5" ht="87" x14ac:dyDescent="0.35">
+      <c r="A59" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B59" s="14">
+      <c r="B59" s="13">
         <v>10</v>
       </c>
-      <c r="C59" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="15">
+      <c r="C59" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D59" s="14">
         <v>44562</v>
       </c>
-      <c r="E59" s="25">
+      <c r="E59" s="24">
         <v>0.58299999999999996</v>
       </c>
     </row>
-    <row r="60" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A60" s="2" t="s">
+    <row r="60" spans="1:5" ht="87" x14ac:dyDescent="0.35">
+      <c r="A60" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B60" s="14">
+      <c r="B60" s="13">
         <v>11</v>
       </c>
-      <c r="C60" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="15">
+      <c r="C60" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D60" s="14">
         <v>44562</v>
       </c>
-      <c r="E60" s="25">
+      <c r="E60" s="24">
         <v>0.24199999999999999</v>
       </c>
     </row>
-    <row r="61" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A61" s="2" t="s">
+    <row r="61" spans="1:5" ht="87" x14ac:dyDescent="0.35">
+      <c r="A61" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B61" s="14">
+      <c r="B61" s="13">
         <v>12</v>
       </c>
-      <c r="C61" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="15">
+      <c r="C61" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D61" s="14">
         <v>44562</v>
       </c>
-      <c r="E61" s="25">
+      <c r="E61" s="24">
         <v>0.8</v>
       </c>
     </row>
-    <row r="62" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A62" s="2" t="s">
+    <row r="62" spans="1:5" ht="87" x14ac:dyDescent="0.35">
+      <c r="A62" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B62" s="14">
+      <c r="B62" s="13">
         <v>13</v>
       </c>
-      <c r="C62" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="15">
+      <c r="C62" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D62" s="14">
         <v>44562</v>
       </c>
-      <c r="E62" s="25">
+      <c r="E62" s="24">
         <v>0.17899999999999999</v>
       </c>
     </row>
-    <row r="63" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A63" s="2" t="s">
+    <row r="63" spans="1:5" ht="87" x14ac:dyDescent="0.35">
+      <c r="A63" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B63" s="14">
+      <c r="B63" s="13">
         <v>14</v>
       </c>
-      <c r="C63" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="15">
+      <c r="C63" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D63" s="14">
         <v>44562</v>
       </c>
-      <c r="E63" s="25">
+      <c r="E63" s="24">
         <v>0.29199999999999998</v>
       </c>
     </row>
-    <row r="64" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A64" s="2" t="s">
+    <row r="64" spans="1:5" ht="87" x14ac:dyDescent="0.35">
+      <c r="A64" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B64" s="14">
+      <c r="B64" s="13">
         <v>15</v>
       </c>
-      <c r="C64" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="15">
+      <c r="C64" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D64" s="14">
         <v>44562</v>
       </c>
-      <c r="E64" s="25">
+      <c r="E64" s="24">
         <v>8.9999999999999993E-3</v>
       </c>
     </row>
-    <row r="65" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A65" s="2" t="s">
+    <row r="65" spans="1:5" ht="174" x14ac:dyDescent="0.35">
+      <c r="A65" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B65" s="14">
+      <c r="B65" s="13">
         <v>16</v>
       </c>
-      <c r="C65" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="15">
+      <c r="C65" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D65" s="14">
         <v>44562</v>
       </c>
-      <c r="E65" s="25">
+      <c r="E65" s="24">
         <v>2.8000000000000001E-2</v>
       </c>
     </row>
-    <row r="66" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A66" s="2" t="s">
+    <row r="66" spans="1:5" ht="174" x14ac:dyDescent="0.35">
+      <c r="A66" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B66" s="14">
+      <c r="B66" s="13">
         <v>6</v>
       </c>
-      <c r="C66" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="15">
+      <c r="C66" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D66" s="14">
         <v>44927</v>
       </c>
-      <c r="E66" s="25">
+      <c r="E66" s="24">
         <v>0.65900000000000003</v>
       </c>
     </row>
-    <row r="67" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A67" s="2" t="s">
+    <row r="67" spans="1:5" ht="174" x14ac:dyDescent="0.35">
+      <c r="A67" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B67" s="14">
+      <c r="B67" s="13">
         <v>7</v>
       </c>
-      <c r="C67" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="15">
+      <c r="C67" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D67" s="14">
         <v>44927</v>
       </c>
-      <c r="E67" s="25">
+      <c r="E67" s="24">
         <v>0.51</v>
       </c>
     </row>
-    <row r="68" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A68" s="2" t="s">
+    <row r="68" spans="1:5" ht="174" x14ac:dyDescent="0.35">
+      <c r="A68" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B68" s="14">
+      <c r="B68" s="13">
         <v>8</v>
       </c>
-      <c r="C68" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="15">
+      <c r="C68" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D68" s="14">
         <v>44927</v>
       </c>
-      <c r="E68" s="25">
+      <c r="E68" s="24">
         <v>8.6999999999999994E-2</v>
       </c>
     </row>
-    <row r="69" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A69" s="2" t="s">
+    <row r="69" spans="1:5" ht="174" x14ac:dyDescent="0.35">
+      <c r="A69" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B69" s="44">
+      <c r="B69" s="13">
         <v>9</v>
       </c>
-      <c r="C69" s="44" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="45">
+      <c r="C69" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D69" s="14">
         <v>44927</v>
       </c>
-      <c r="E69" s="25">
+      <c r="E69" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A70" s="2" t="s">
+    <row r="70" spans="1:5" ht="174" x14ac:dyDescent="0.35">
+      <c r="A70" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B70" s="14">
+      <c r="B70" s="13">
         <v>10</v>
       </c>
-      <c r="C70" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="15">
+      <c r="C70" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D70" s="14">
         <v>44927</v>
       </c>
-      <c r="E70" s="25">
+      <c r="E70" s="24">
         <v>0.76800000000000002</v>
       </c>
     </row>
-    <row r="71" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A71" s="2" t="s">
+    <row r="71" spans="1:5" ht="174" x14ac:dyDescent="0.35">
+      <c r="A71" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="B71" s="14">
+      <c r="B71" s="13">
         <v>12</v>
       </c>
-      <c r="C71" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="15">
+      <c r="C71" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D71" s="14">
         <v>44927</v>
       </c>
-      <c r="E71" s="25">
+      <c r="E71" s="24">
         <v>0.88500000000000001</v>
       </c>
     </row>
-    <row r="72" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A72" s="2" t="s">
+    <row r="72" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A72" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B72" s="14">
+      <c r="B72" s="13">
         <v>13</v>
       </c>
-      <c r="C72" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="15">
+      <c r="C72" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D72" s="14">
         <v>44927</v>
       </c>
-      <c r="E72" s="25">
+      <c r="E72" s="24">
         <v>0.186</v>
       </c>
     </row>
-    <row r="73" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A73" s="2" t="s">
+    <row r="73" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A73" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B73" s="14">
+      <c r="B73" s="13">
         <v>14</v>
       </c>
-      <c r="C73" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="15">
+      <c r="C73" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D73" s="14">
         <v>44927</v>
       </c>
-      <c r="E73" s="25">
+      <c r="E73" s="24">
         <v>0.25</v>
       </c>
     </row>
-    <row r="74" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A74" s="2" t="s">
+    <row r="74" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A74" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B74" s="14">
+      <c r="B74" s="13">
         <v>15</v>
       </c>
-      <c r="C74" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="15">
+      <c r="C74" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D74" s="14">
         <v>44927</v>
       </c>
-      <c r="E74" s="25">
+      <c r="E74" s="24">
         <v>6.0000000000000001E-3</v>
       </c>
     </row>
-    <row r="75" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A75" s="2" t="s">
+    <row r="75" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A75" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B75" s="14">
+      <c r="B75" s="13">
         <v>16</v>
       </c>
-      <c r="C75" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D75" s="15">
+      <c r="C75" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D75" s="14">
         <v>44927</v>
       </c>
-      <c r="E75" s="25">
+      <c r="E75" s="24">
         <v>2.1999999999999999E-2</v>
       </c>
     </row>
-    <row r="76" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A76" s="2" t="s">
+    <row r="76" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A76" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B76" s="14">
+      <c r="B76" s="13">
         <v>1</v>
       </c>
-      <c r="C76" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="15">
+      <c r="C76" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D76" s="14">
         <v>44927</v>
       </c>
-      <c r="E76" s="25">
+      <c r="E76" s="24">
         <v>0.81</v>
       </c>
     </row>
-    <row r="77" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A77" s="2" t="s">
+    <row r="77" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A77" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B77" s="14">
+      <c r="B77" s="13">
         <v>2</v>
       </c>
-      <c r="C77" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D77" s="15">
+      <c r="C77" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D77" s="14">
         <v>44927</v>
       </c>
-      <c r="E77" s="25" t="s">
+      <c r="E77" s="24" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="78" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A78" s="2" t="s">
+    <row r="78" spans="1:5" ht="203" x14ac:dyDescent="0.35">
+      <c r="A78" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="B78" s="14">
+      <c r="B78" s="13">
         <v>3</v>
       </c>
-      <c r="C78" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="15">
+      <c r="C78" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D78" s="14">
         <v>44927</v>
       </c>
-      <c r="E78" s="25">
+      <c r="E78" s="24">
         <v>0.40100000000000002</v>
       </c>
     </row>
-    <row r="79" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A79" s="2" t="s">
+    <row r="79" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B79" s="14">
+      <c r="B79" s="13">
         <v>4</v>
       </c>
-      <c r="C79" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="15">
+      <c r="C79" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D79" s="14">
         <v>44927</v>
       </c>
-      <c r="E79" s="25">
+      <c r="E79" s="24">
         <v>0.45</v>
       </c>
     </row>
-    <row r="80" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A80" s="2" t="s">
+    <row r="80" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B80" s="14">
+      <c r="B80" s="13">
         <v>5</v>
       </c>
-      <c r="C80" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="15">
+      <c r="C80" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D80" s="14">
         <v>44927</v>
       </c>
-      <c r="E80" s="25">
+      <c r="E80" s="24">
         <v>4.1000000000000002E-2</v>
       </c>
     </row>
-    <row r="81" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A81" s="2" t="s">
+    <row r="81" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A81" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B81" s="14">
+      <c r="B81" s="13">
         <v>6</v>
       </c>
-      <c r="C81" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="15">
+      <c r="C81" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D81" s="14">
         <v>45292</v>
       </c>
-      <c r="E81" s="25">
+      <c r="E81" s="24">
         <v>0.65900000000000003</v>
       </c>
     </row>
-    <row r="82" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A82" s="2" t="s">
+    <row r="82" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B82" s="14">
+      <c r="B82" s="13">
         <v>7</v>
       </c>
-      <c r="C82" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="15">
+      <c r="C82" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D82" s="14">
         <v>45292</v>
       </c>
-      <c r="E82" s="25">
+      <c r="E82" s="24">
         <v>0.59</v>
       </c>
     </row>
-    <row r="83" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A83" s="2" t="s">
+    <row r="83" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A83" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B83" s="14">
+      <c r="B83" s="13">
         <v>8</v>
       </c>
-      <c r="C83" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="15">
+      <c r="C83" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D83" s="14">
         <v>45292</v>
       </c>
-      <c r="E83" s="25">
+      <c r="E83" s="24">
         <v>0.09</v>
       </c>
     </row>
-    <row r="84" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A84" s="2" t="s">
+    <row r="84" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A84" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B84" s="44">
+      <c r="B84" s="13">
         <v>9</v>
       </c>
-      <c r="C84" s="44" t="s">
-[...2 lines deleted...]
-      <c r="D84" s="45">
+      <c r="C84" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D84" s="14">
         <v>45292</v>
       </c>
-      <c r="E84" s="25">
+      <c r="E84" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="85" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A85" s="2" t="s">
+    <row r="85" spans="1:5" ht="217.5" x14ac:dyDescent="0.35">
+      <c r="A85" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="B85" s="14">
+      <c r="B85" s="13">
         <v>10</v>
       </c>
-      <c r="C85" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D85" s="15">
+      <c r="C85" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D85" s="14">
         <v>45292</v>
       </c>
-      <c r="E85" s="25">
+      <c r="E85" s="24">
         <v>0.67</v>
       </c>
     </row>
-    <row r="86" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A86" s="2" t="s">
+    <row r="86" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A86" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B86" s="14">
+      <c r="B86" s="13">
         <v>11</v>
       </c>
-      <c r="C86" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D86" s="15">
+      <c r="C86" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D86" s="14">
         <v>44927</v>
       </c>
-      <c r="E86" s="25">
+      <c r="E86" s="24">
         <v>0.27</v>
       </c>
     </row>
-    <row r="87" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A87" s="2" t="s">
+    <row r="87" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B87" s="14">
+      <c r="B87" s="13">
         <v>12</v>
       </c>
-      <c r="C87" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="15">
+      <c r="C87" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D87" s="14">
         <v>45292</v>
       </c>
-      <c r="E87" s="25">
+      <c r="E87" s="24">
         <v>0.88400000000000001</v>
       </c>
     </row>
-    <row r="88" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A88" s="2" t="s">
+    <row r="88" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B88" s="14">
+      <c r="B88" s="13">
         <v>13</v>
       </c>
-      <c r="C88" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D88" s="15">
+      <c r="C88" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D88" s="14">
         <v>45292</v>
       </c>
-      <c r="E88" s="25">
+      <c r="E88" s="24">
         <v>0.186</v>
       </c>
     </row>
-    <row r="89" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A89" s="2" t="s">
+    <row r="89" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B89" s="14">
+      <c r="B89" s="13">
         <v>14</v>
       </c>
-      <c r="C89" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D89" s="15">
+      <c r="C89" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D89" s="14">
         <v>45292</v>
       </c>
-      <c r="E89" s="25">
+      <c r="E89" s="24">
         <v>0.27100000000000002</v>
       </c>
     </row>
-    <row r="90" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A90" s="2" t="s">
+    <row r="90" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B90" s="14">
+      <c r="B90" s="13">
         <v>15</v>
       </c>
-      <c r="C90" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D90" s="15">
+      <c r="C90" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D90" s="14">
         <v>45292</v>
       </c>
-      <c r="E90" s="25">
+      <c r="E90" s="24">
         <v>1.2E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A91" s="2" t="s">
+    <row r="91" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B91" s="14">
+      <c r="B91" s="13">
         <v>16</v>
       </c>
-      <c r="C91" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D91" s="15">
+      <c r="C91" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D91" s="14">
         <v>45292</v>
       </c>
-      <c r="E91" s="25">
+      <c r="E91" s="24">
         <v>1.7000000000000001E-2</v>
       </c>
     </row>
-    <row r="92" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A92" s="2" t="s">
+    <row r="92" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A92" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="B92" s="14">
+      <c r="B92" s="13">
         <v>1</v>
       </c>
-      <c r="C92" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D92" s="15">
+      <c r="C92" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D92" s="14">
         <v>45292</v>
       </c>
-      <c r="E92" s="25">
+      <c r="E92" s="24">
         <v>0.79</v>
       </c>
     </row>
-    <row r="93" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A93" s="46" t="s">
+    <row r="93" spans="1:5" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B93" s="14">
+      <c r="B93" s="13">
         <v>2</v>
       </c>
-      <c r="C93" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="15">
+      <c r="C93" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D93" s="14">
         <v>45292</v>
       </c>
-      <c r="E93" s="25" t="s">
+      <c r="E93" s="24" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="94" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A94" s="46" t="s">
+    <row r="94" spans="1:5" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A94" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B94" s="14">
+      <c r="B94" s="13">
         <v>3</v>
       </c>
-      <c r="C94" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D94" s="15">
+      <c r="C94" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D94" s="14">
         <v>45292</v>
       </c>
-      <c r="E94" s="25">
+      <c r="E94" s="24">
         <v>0.40799999999999997</v>
       </c>
     </row>
-    <row r="95" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A95" s="46" t="s">
+    <row r="95" spans="1:5" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A95" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B95" s="14">
+      <c r="B95" s="13">
         <v>4</v>
       </c>
-      <c r="C95" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D95" s="15">
+      <c r="C95" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D95" s="14">
         <v>45292</v>
       </c>
-      <c r="E95" s="25">
+      <c r="E95" s="24">
         <v>0.48399999999999999</v>
       </c>
     </row>
-    <row r="96" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A96" s="46" t="s">
+    <row r="96" spans="1:5" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B96" s="14">
+      <c r="B96" s="13">
         <v>5</v>
       </c>
-      <c r="C96" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D96" s="15">
+      <c r="C96" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D96" s="14">
         <v>45292</v>
       </c>
-      <c r="E96" s="25">
+      <c r="E96" s="24">
         <v>5.1999999999999998E-2</v>
       </c>
     </row>
-    <row r="97" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A97" s="46" t="s">
+    <row r="97" spans="1:5" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B97" s="14">
+      <c r="B97" s="13">
         <v>6</v>
       </c>
-      <c r="C97" s="14" t="s">
+      <c r="C97" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D97" s="15">
+      <c r="D97" s="14">
         <v>45658</v>
       </c>
-      <c r="E97" s="25">
+      <c r="E97" s="24">
         <v>0.95</v>
       </c>
     </row>
-    <row r="98" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A98" s="46" t="s">
+    <row r="98" spans="1:5" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B98" s="14">
+      <c r="B98" s="13">
         <v>7</v>
       </c>
-      <c r="C98" s="14" t="s">
+      <c r="C98" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D98" s="15">
+      <c r="D98" s="14">
         <v>45658</v>
       </c>
-      <c r="E98" s="25">
+      <c r="E98" s="24">
         <v>0.59</v>
       </c>
     </row>
-    <row r="99" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A99" s="46" t="s">
+    <row r="99" spans="1:5" ht="275.5" x14ac:dyDescent="0.35">
+      <c r="A99" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="B99" s="14">
+      <c r="B99" s="13">
         <v>8</v>
       </c>
-      <c r="C99" s="14" t="s">
+      <c r="C99" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D99" s="15">
+      <c r="D99" s="14">
         <v>45658</v>
       </c>
-      <c r="E99" s="25">
+      <c r="E99" s="24">
         <v>8.5000000000000006E-2</v>
       </c>
     </row>
-    <row r="100" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A100" s="2" t="s">
+    <row r="100" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B100" s="44">
+      <c r="B100" s="13">
         <v>9</v>
       </c>
-      <c r="C100" s="44" t="s">
+      <c r="C100" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D100" s="45">
+      <c r="D100" s="14">
         <v>45658</v>
       </c>
-      <c r="E100" s="25">
+      <c r="E100" s="24">
         <v>0.1</v>
       </c>
     </row>
-    <row r="101" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A101" s="2" t="s">
+    <row r="101" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B101" s="14">
+      <c r="B101" s="13">
         <v>10</v>
       </c>
-      <c r="C101" s="14" t="s">
+      <c r="C101" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D101" s="15">
+      <c r="D101" s="14">
         <v>45658</v>
       </c>
-      <c r="E101" s="25">
+      <c r="E101" s="24">
         <v>0.85</v>
       </c>
     </row>
-    <row r="102" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A102" s="2" t="s">
+    <row r="102" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B102" s="14">
+      <c r="B102" s="13">
         <v>11</v>
       </c>
-      <c r="C102" s="14" t="s">
-[...2 lines deleted...]
-      <c r="D102" s="15">
+      <c r="C102" s="13" t="s">
+        <v>176</v>
+      </c>
+      <c r="D102" s="14">
         <v>45292</v>
       </c>
-      <c r="E102" s="25">
+      <c r="E102" s="24">
         <v>0.217</v>
       </c>
     </row>
-    <row r="103" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A103" s="2" t="s">
+    <row r="103" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B103" s="14">
+      <c r="B103" s="13">
         <v>12</v>
       </c>
-      <c r="C103" s="14" t="s">
+      <c r="C103" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D103" s="15">
+      <c r="D103" s="14">
         <v>45658</v>
       </c>
-      <c r="E103" s="25">
+      <c r="E103" s="24">
         <v>0.89</v>
       </c>
     </row>
-    <row r="104" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A104" s="2" t="s">
+    <row r="104" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A104" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B104" s="14">
+      <c r="B104" s="13">
         <v>13</v>
       </c>
-      <c r="C104" s="14" t="s">
+      <c r="C104" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D104" s="15">
+      <c r="D104" s="14">
         <v>45658</v>
       </c>
-      <c r="E104" s="25">
+      <c r="E104" s="24">
         <v>0.2</v>
       </c>
     </row>
-    <row r="105" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A105" s="2" t="s">
+    <row r="105" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B105" s="14">
+      <c r="B105" s="13">
         <v>14</v>
       </c>
-      <c r="C105" s="14" t="s">
+      <c r="C105" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D105" s="15">
+      <c r="D105" s="14">
         <v>45658</v>
       </c>
-      <c r="E105" s="25">
+      <c r="E105" s="24">
         <v>0.29499999999999998</v>
       </c>
     </row>
-    <row r="106" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A106" s="2" t="s">
+    <row r="106" spans="1:5" ht="130.5" x14ac:dyDescent="0.35">
+      <c r="A106" s="1" t="s">
         <v>4</v>
       </c>
-      <c r="B106" s="14">
+      <c r="B106" s="13">
         <v>15</v>
       </c>
-      <c r="C106" s="14" t="s">
+      <c r="C106" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D106" s="15">
+      <c r="D106" s="14">
         <v>45658</v>
       </c>
-      <c r="E106" s="25">
+      <c r="E106" s="24">
         <v>1.2E-2</v>
       </c>
     </row>
-    <row r="107" spans="1:5" ht="58" x14ac:dyDescent="0.35">
-      <c r="A107" s="2" t="s">
+    <row r="107" spans="1:5" ht="232" x14ac:dyDescent="0.35">
+      <c r="A107" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B107" s="14">
+      <c r="B107" s="13">
         <v>16</v>
       </c>
-      <c r="C107" s="14" t="s">
+      <c r="C107" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D107" s="45">
+      <c r="D107" s="14">
         <v>45658</v>
       </c>
-      <c r="E107" s="25">
+      <c r="E107" s="24">
         <v>1.7000000000000001E-2</v>
       </c>
     </row>
-    <row r="108" spans="1:5" ht="58" x14ac:dyDescent="0.35">
-      <c r="A108" s="2" t="s">
+    <row r="108" spans="1:5" ht="232" x14ac:dyDescent="0.35">
+      <c r="A108" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B108" s="14">
+      <c r="B108" s="13">
         <v>1</v>
       </c>
-      <c r="C108" s="14" t="s">
+      <c r="C108" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D108" s="15">
+      <c r="D108" s="14">
         <v>45658</v>
       </c>
-      <c r="E108" s="25">
+      <c r="E108" s="24">
         <v>0.93</v>
       </c>
     </row>
-    <row r="109" spans="1:5" ht="58" x14ac:dyDescent="0.35">
-      <c r="A109" s="2" t="s">
+    <row r="109" spans="1:5" ht="232" x14ac:dyDescent="0.35">
+      <c r="A109" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B109" s="14">
+      <c r="B109" s="13">
         <v>2</v>
       </c>
-      <c r="C109" s="14" t="s">
+      <c r="C109" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D109" s="15">
+      <c r="D109" s="14">
         <v>45658</v>
       </c>
-      <c r="E109" s="25" t="s">
+      <c r="E109" s="24" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="110" spans="1:5" ht="58" x14ac:dyDescent="0.35">
-      <c r="A110" s="2" t="s">
+    <row r="110" spans="1:5" ht="232" x14ac:dyDescent="0.35">
+      <c r="A110" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B110" s="14">
+      <c r="B110" s="13">
         <v>3</v>
       </c>
-      <c r="C110" s="14" t="s">
+      <c r="C110" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D110" s="15">
+      <c r="D110" s="14">
         <v>45658</v>
       </c>
-      <c r="E110" s="25">
+      <c r="E110" s="24">
         <v>0.5</v>
       </c>
     </row>
-    <row r="111" spans="1:5" ht="58" x14ac:dyDescent="0.35">
-      <c r="A111" s="2" t="s">
+    <row r="111" spans="1:5" ht="232" x14ac:dyDescent="0.35">
+      <c r="A111" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B111" s="14">
+      <c r="B111" s="13">
         <v>4</v>
       </c>
-      <c r="C111" s="14" t="s">
+      <c r="C111" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D111" s="15">
+      <c r="D111" s="14">
         <v>45658</v>
       </c>
-      <c r="E111" s="25">
+      <c r="E111" s="24">
         <v>0.6</v>
       </c>
     </row>
-    <row r="112" spans="1:5" ht="58" x14ac:dyDescent="0.35">
-      <c r="A112" s="2" t="s">
+    <row r="112" spans="1:5" ht="232" x14ac:dyDescent="0.35">
+      <c r="A112" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B112" s="14">
+      <c r="B112" s="13">
         <v>5</v>
       </c>
-      <c r="C112" s="14" t="s">
+      <c r="C112" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D112" s="15">
+      <c r="D112" s="14">
         <v>45658</v>
       </c>
-      <c r="E112" s="25">
+      <c r="E112" s="24">
         <v>0.15</v>
       </c>
     </row>
-    <row r="113" spans="1:5" ht="58" x14ac:dyDescent="0.35">
-      <c r="A113" s="2" t="s">
+    <row r="113" spans="1:5" ht="232" x14ac:dyDescent="0.35">
+      <c r="A113" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="B113" s="14">
+      <c r="B113" s="13">
         <v>11</v>
       </c>
-      <c r="C113" s="14" t="s">
+      <c r="C113" s="13" t="s">
         <v>177</v>
       </c>
-      <c r="D113" s="15">
+      <c r="D113" s="14">
         <v>45658</v>
       </c>
-      <c r="E113" s="25">
+      <c r="E113" s="24">
         <v>0.40300000000000002</v>
       </c>
     </row>
   </sheetData>
-  <phoneticPr fontId="9" type="noConversion"/>
-[...1 lines deleted...]
-    <cfRule type="duplicateValues" priority="2"/>
+  <conditionalFormatting sqref="E2:E113">
+    <cfRule type="duplicateValues" priority="3"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
-[...2 lines deleted...]
-    <tablePart r:id="rId3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16386A7D-4D4E-4F95-848E-D1664139F00F}">
   <dimension ref="A1:C14"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C26" sqref="C26"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="37" customWidth="1"/>
     <col min="2" max="2" width="55.1796875" customWidth="1"/>
     <col min="3" max="3" width="89.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.35">
-      <c r="A1" t="s">
+      <c r="A1" s="30" t="s">
         <v>163</v>
       </c>
-      <c r="B1" t="s">
+      <c r="B1" s="25" t="s">
         <v>95</v>
       </c>
       <c r="C1" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>96</v>
       </c>
-      <c r="C2" s="3" t="s">
+      <c r="C2" s="32" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>178</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="32" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>180</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="32" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>97</v>
       </c>
-      <c r="C5" s="3" t="s">
+      <c r="C5" s="32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>154</v>
       </c>
-      <c r="C6" s="3" t="s">
+      <c r="C6" s="32" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A7" t="s">
         <v>25</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B7" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="C7" s="3" t="s">
+      <c r="C7" s="32" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A8" t="s">
         <v>25</v>
       </c>
       <c r="B8" t="s">
         <v>182</v>
       </c>
-      <c r="C8" s="3" t="s">
+      <c r="C8" s="32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>98</v>
       </c>
-      <c r="C9" s="3" t="s">
+      <c r="C9" s="32" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>108</v>
       </c>
-      <c r="C10" s="3" t="s">
+      <c r="C10" s="32" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11" t="s">
         <v>174</v>
       </c>
-      <c r="C11" s="3" t="s">
+      <c r="C11" s="32" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>100</v>
       </c>
-      <c r="C12" s="3" t="s">
+      <c r="C12" s="32" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>107</v>
       </c>
-      <c r="C13" s="3" t="s">
+      <c r="C13" s="32" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14" t="s">
         <v>101</v>
       </c>
-      <c r="C14" s="3" t="s">
+      <c r="C14" s="32" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId1" xr:uid="{BB7C0FD5-2870-4E38-B2DD-E1C8CCB7D8A5}"/>
     <hyperlink ref="C5" r:id="rId2" xr:uid="{899043E7-3A46-4D46-8888-69F00B671549}"/>
     <hyperlink ref="C6" r:id="rId3" xr:uid="{1365D682-79B5-46DC-9D7E-DEEBB3608D2E}"/>
     <hyperlink ref="C9" r:id="rId4" xr:uid="{34D7452F-AA47-4659-B4E4-B2AE145AD0BB}"/>
     <hyperlink ref="C10" r:id="rId5" xr:uid="{0F716ADD-62EE-4692-8EA7-BD0F0B89CB2E}"/>
     <hyperlink ref="C12" r:id="rId6" xr:uid="{C5993263-ABFD-4929-8A9F-2D5F2AB71FF6}"/>
     <hyperlink ref="C13" r:id="rId7" xr:uid="{B0D83675-C23E-4118-AFF3-480E226D4441}"/>
     <hyperlink ref="C8" r:id="rId8" xr:uid="{FD324C1E-76DD-42CB-A902-88C9BCC930F3}"/>
     <hyperlink ref="C14" r:id="rId9" xr:uid="{CC4E0FAE-E069-499F-B89A-E9AB2F68D49E}"/>
     <hyperlink ref="C7" r:id="rId10" xr:uid="{5ADB49DB-BDA6-4BD7-8293-D664D1828B50}"/>
     <hyperlink ref="C11" r:id="rId11" xr:uid="{D71D0EEB-26A6-43BA-934C-BBD9911B1DF9}"/>
     <hyperlink ref="C4" r:id="rId12" xr:uid="{5F1D20E3-1653-458C-81B6-B7ACDFB99DDF}"/>
     <hyperlink ref="C3" r:id="rId13" xr:uid="{95644E14-81DE-4887-80FC-81DD88A34425}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId14"/>
   </tableParts>
 </worksheet>
 </file>
@@ -5175,51 +5114,51 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Information About Data</vt:lpstr>
       <vt:lpstr>Priority_Description </vt:lpstr>
       <vt:lpstr>Priority_Measures_Details</vt:lpstr>
-      <vt:lpstr>Priority_Measures_Data</vt:lpstr>
+      <vt:lpstr>Priority_Measures_Data_</vt:lpstr>
       <vt:lpstr>Priority_Additional_Info_URL </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Makhe, Rashmi (DPH)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>